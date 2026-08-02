--- v0 (2025-12-10)
+++ v1 (2026-08-02)
@@ -1,32360 +1,31697 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="12394E02" w14:textId="65CA7273" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="007A77C6">
+    <w:p w14:paraId="23A56B5F" w14:textId="2D1227E8" w:rsidR="10C56224" w:rsidRPr="00BC3958" w:rsidRDefault="008E5E0D" w:rsidP="009B367A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3958">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526918BF" w14:textId="7DD4B0C0" w:rsidR="009B367A" w:rsidRDefault="008A5803" w:rsidP="00701C3F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...15 lines deleted...]
-        <w:t>oordination of Escorts</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61E7478B" wp14:editId="768E6E12">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>935355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5514975"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5514975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="14F87E67" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner Operational Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C15F928" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12042ECD" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>National Child Principles</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45843BF3" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CFCAC12" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="046223BB" w14:textId="36FBFFF3" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidRPr="00CF07DB">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="0563C1"/>
+                                  <w:sz w:val="22"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>and</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="00CF07DB">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:color w:val="0563C1"/>
+                                  <w:sz w:val="22"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="440173B5" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06C0B821" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A648782" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6DAF3E92" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="770057A7" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="632FA22B" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="356D393E" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A39CF66" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="56D647A8" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00AD54D4" w14:textId="77777777" w:rsidR="008A5803" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="78207772" w14:textId="7D6401FD" w:rsidR="008A5803" w:rsidRPr="008A5803" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="61E7478B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:73.65pt;width:448.5pt;height:434.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWLDH5EQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4rYx4hRd2g4D&#10;um5Atw9gZDkWJouapMTOvn6U7KbZ7WWYDQikSB2Sh+Tqum81O0jnFZqSzyZTzqQRWCmzK/mXz/dv&#10;rjjzAUwFGo0s+VF6fr1+/WrV2ULOsUFdSccIxPiisyVvQrBFlnnRyBb8BK00ZKzRtRBIdbusctAR&#10;equz+XR6kXXoKutQSO/p9nYw8nXCr2spwse69jIwXXLKLaTTpXMbz2y9gmLnwDZKjGnAP2TRgjIU&#10;9AR1CwHY3qnfoFolHHqsw0Rgm2FdKyFTDVTNbPpLNU8NWJlqIXK8PdHk/x+seDw82U+Ohf4t9tTA&#10;VIS3Dyi+emZw04DZyRvnsGskVBR4FinLOuuL8Wmk2hc+gmy7D1hRk2EfMAH1tWsjK1QnI3RqwPFE&#10;uuwDE3SZXyzzZU4mQbY8ny2Wl3mKAcXzc+t8eCexZVEouaOuJng4PPgQ04Hi2SVG86hVda+0Torb&#10;bTfasQPQBNxdxX9E/8lNG9aVfJnP84GBv0JM0/cniFYFGmWt2pJfnZygiLzdmSoNWgClB5lS1mYk&#10;MnI3sBj6bU+OkdAtVkei1OEwsrRiJDTovnPW0biW3H/bg5Oc6feG2rKcLRZxvpOyyC/npLhzy/bc&#10;AkYQVMkDZ4O4CWknImEGb6h9tUrEvmQy5kpjmPgeVybO+bmevF4We/0DAAD//wMAUEsDBBQABgAI&#10;AAAAIQCnz7cQ3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqrTi0KYQ0&#10;DuqPOFRcKKnUq4mXJBCvo9iQ8PbdnspxvxnNzmTL0bbijL1vHCmYTiIQSKUzDVUKvovVQwLCB01G&#10;t45QwQU9LPPbm0ynxg30hedtqASHkE+1gjqELpXSlzVa7SeuQ2Jt73qrA599JU2vBw63rXyMopm0&#10;uiH+UOsO32ssj9uTVTALlyJexB/Vz3plP4fCHjZv+0Kp+7vx9QVEwDH8m+GvPleHnDvt3ImMF60C&#10;HhKYxvMnECwnizmTHZNo+pyAzDN5vSD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYs&#10;MfkRAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKfPtxDfAAAACQEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="14F87E67" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner Operational Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C15F928" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12042ECD" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>National Child Principles</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45843BF3" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CFCAC12" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="046223BB" w14:textId="36FBFFF3" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId13" w:history="1">
+                        <w:r w:rsidRPr="00CF07DB">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="0563C1"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>and</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId14" w:history="1">
+                        <w:r w:rsidRPr="00CF07DB">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:color w:val="0563C1"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="440173B5" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="06C0B821" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A648782" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6DAF3E92" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="770057A7" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="632FA22B" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="356D393E" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A39CF66" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="56D647A8" w14:textId="77777777" w:rsidR="008A5803" w:rsidRPr="00CF07DB" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00AD54D4" w14:textId="77777777" w:rsidR="008A5803" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="78207772" w14:textId="7D6401FD" w:rsidR="008A5803" w:rsidRPr="008A5803" w:rsidRDefault="008A5803" w:rsidP="008A5803">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00087062">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00B45076" w:rsidRPr="00B45076">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B45076" w:rsidRPr="00B45076">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B45076" w:rsidRPr="00B45076">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B45076" w:rsidRPr="00B45076">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>COPP 12.2 Coordination of Escorts</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45076" w:rsidRPr="00B45076">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B725082" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="007A77C6">
-[...110 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="2E4C5676" w14:textId="53FFACF1" w:rsidR="000436F5" w:rsidRDefault="000436F5" w:rsidP="000436F5"/>
+    <w:p w14:paraId="7FB2ED09" w14:textId="05A1E5FC" w:rsidR="000436F5" w:rsidRPr="000436F5" w:rsidRDefault="000436F5" w:rsidP="000436F5">
+      <w:pPr>
+        <w:sectPr w:rsidR="000436F5" w:rsidRPr="000436F5" w:rsidSect="001174E1">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
-[...1 lines deleted...]
-          <w:titlePg/>
+          <w:pgMar w:top="2552" w:right="1440" w:bottom="2438" w:left="1440" w:header="720" w:footer="1298" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5030B23D" w14:textId="77777777" w:rsidR="00D4756A" w:rsidRPr="00E521A8" w:rsidRDefault="00D4756A" w:rsidP="00E521A8">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="50FC478F" w14:textId="77777777" w:rsidR="000436F5" w:rsidRDefault="000436F5" w:rsidP="00EA509B">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5205"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3283A90C" w14:textId="2E24ADEA" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="007A77C6">
+    <w:p w14:paraId="15F7704E" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRPr="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF151F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B9CA28" w14:textId="68AFB647" w:rsidR="003959AA" w:rsidRDefault="00F1069E">
+    <w:p w14:paraId="509C2977" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc203053391" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203053391 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="368D29BD" w14:textId="0A5B7F62" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="11EF9EDD" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203053392" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203053392 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6086FCE4" w14:textId="6C83E12B" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="30AE3597" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203053393" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reasons for Escorts</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203053393 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35A0B0BD" w14:textId="599B1816" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="264AA944" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053394" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Common escorts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053394 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="194C4D27" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053395" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reducing unnecessary prisoner transport</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053395 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F389488" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053394" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053396" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Service Provisions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053394 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053396 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A90A70" w14:textId="1D15E085" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="58A6E432" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053397" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contractor</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053397 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="158D3440" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053398" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Services provided by Corrective Services</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053398 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="651A25CF" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053395" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053399" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Preparation for Escorts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053395 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053399 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20026B57" w14:textId="15B8FF55" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="372956A2" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053400" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Authority for movement</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053400 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47ED55EC" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053401" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Superintendent/Officer in Charge responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053401 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77062D1A" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053402" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contractor responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053402 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42FD2DA4" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053403" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Fitness to Travel Assessment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053403 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05CCB556" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053404" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Transfer and discharge sheet procedures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053404 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19556608" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053405" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Return Order</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053405 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C3806D0" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053406" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>External Movement Risk Assessments</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053406 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C6A4576" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053407" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Specific considerations</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053407 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63F788EC" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053408" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Searching</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053408 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A4CA365" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053409" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Actions prior to escort</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053409 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5925357A" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053410" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notification to next of kin</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053410 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="038176B8" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053396" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053411" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Service Provisions</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:t>Types of Escorts</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053396 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053411 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17DCBDCD" w14:textId="3DBCF9EC" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="18B42BD1" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053412" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Court to prison escorts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053412 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5301A287" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053413" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison to court escorts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053413 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00C4F854" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053414" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner refusal to attend court</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053414 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F77557B" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053415" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Mental Health Act transfers</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053415 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4017148B" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053416" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Scheduled movements from the authorised hospital (the Frankland Centre)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053416 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="507BFB10" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053417" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unscheduled movements from the authorised hospital (the Frankland Centre)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053417 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F5B7FCF" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053418" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Scheduled medical appointments/admissions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053418 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="344310BA" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053419" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Medical emergency</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053419 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0BE571F6" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053420" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unscheduled hospital sit following a medical emergency</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053420 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C519B4B" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053421" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Royal Flying Doctor Service</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053421 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="61BF7D89" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053422" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Executive Council prisoners</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053422 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A3FE330" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053423" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Funerals and other compassionate leave</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053423 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FFB69ED" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053424" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Visits to ill relative notification</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053424 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B1B797E" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053397" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053425" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Placement within Casuarina Infirmary</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053397 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053425 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A6A291C" w14:textId="7071E837" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="6810D327" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053426" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Discharge from hospital</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053426 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68816D16" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053427" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Receival from court</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053427 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4842D0BD" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053398" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053428" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Hospital Orders</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053398 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053428 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25B7BD2A" w14:textId="72A83E32" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="464EC424" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053429" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Overview</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053429 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56C77EFB" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053430" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Hospital Orders from court</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053430 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E5F3E39" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053431" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Hospital orders from prison</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053431 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66E2DEC8" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053399" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053432" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Preparation for Escorts</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:t>High Security Escorts</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053399 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053432 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14E0AB42" w14:textId="0E3C8D56" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="288982D6" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053433" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>General requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053433 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E6D1FF6" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053400" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053434" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053400 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053434 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A16C2E5" w14:textId="09D21F3A" w:rsidR="003959AA" w:rsidRDefault="000C738A">
+    <w:p w14:paraId="7B70007F" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053435" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Related COPPs and other documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053435 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12D00A11" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053436" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053436 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="521EE074" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc203053437" w:history="1">
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00540714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053437 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0595976A" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053401" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053438" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053401 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053438 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="263F7C59" w14:textId="2F34BF1F" w:rsidR="003959AA" w:rsidRDefault="000C738A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="56DE65BE" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053402" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053439" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="003959AA">
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053402 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053439 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003959AA">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C921BCD" w14:textId="601A5EE1" w:rsidR="003959AA" w:rsidRDefault="000C738A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2CF2189E" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053403" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053440" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Appendix A: Service Provisions Table</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053440 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053403 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...2 lines deleted...]
-            <w:noProof/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...10 lines deleted...]
-            <w:noProof/>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C416D87" w14:textId="2EB21F18" w:rsidR="003959AA" w:rsidRDefault="000C738A">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5EA74322" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053404" w:history="1">
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
+      <w:hyperlink w:anchor="_Toc203053441" w:history="1">
+        <w:r w:rsidRPr="00540714">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Appendix B: Documentation for External Movements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003959AA" w:rsidRPr="00540714">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc203053441 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053404 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...2 lines deleted...]
-            <w:noProof/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...10 lines deleted...]
-            <w:noProof/>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="351396CE" w14:textId="6A0B606C" w:rsidR="003959AA" w:rsidRDefault="000C738A">
-[...3086 lines deleted...]
-    <w:p w14:paraId="7D80B800" w14:textId="6E04022B" w:rsidR="00634C54" w:rsidRDefault="00F1069E" w:rsidP="007A77C6">
+    <w:p w14:paraId="51C7521B" w14:textId="77777777" w:rsidR="00CF151F" w:rsidRDefault="00CF151F" w:rsidP="00CF151F">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1FD2CF" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54" w:rsidP="007A77C6">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1C0D8B38" w14:textId="77D0C2A0" w:rsidR="00B40CFA" w:rsidRDefault="00B40CFA" w:rsidP="00F778D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="203866"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc71615831"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc71616556"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc71625385"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc71630295"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc71637466"/>
     </w:p>
-    <w:p w14:paraId="35E71DF3" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="007B6A3F" w:rsidRDefault="00C8272F" w:rsidP="007B6A3F">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007B6A3F">
+    <w:p w14:paraId="1038AD79" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="402A2546" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="6C0BD8B3" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="6B9E338B" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="2DF7664D" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="2DA6EF8B" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="1B50662A" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRPr="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00F778D7"/>
+    <w:p w14:paraId="7F23D9F4" w14:textId="77777777" w:rsidR="00156F18" w:rsidRDefault="00156F18" w:rsidP="00D801A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc233711244"/>
+      <w:r w:rsidRPr="00156F18">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4CF20D51" w14:textId="77777777" w:rsidR="00116DDB" w:rsidRDefault="00116DDB" w:rsidP="007A77C6">
+    <w:p w14:paraId="5C56AF9D" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRPr="00D801A2" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D801A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B03246" w14:textId="01E9087F" w:rsidR="00D801A2" w:rsidRPr="00D801A2" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D801A2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to </w:t>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00D62D89">
+        <w:t>It also applies to any organisation contracted to the Department under the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D801A2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Court Security and Custodial Services Act 1999</w:t>
       </w:r>
       <w:r w:rsidRPr="002216C9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D801A2">
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, for the provision of custodial transport services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BAD3A7" w14:textId="77777777" w:rsidR="00893E59" w:rsidRDefault="00893E59" w:rsidP="007A77C6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="00863C19" w:rsidRDefault="00156F18" w:rsidP="00863C19">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc233711245"/>
+      <w:r w:rsidRPr="00156F18">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="2643C8A6" w14:textId="00317621" w:rsidR="006D7448" w:rsidRPr="007B6A3F" w:rsidRDefault="00EC5AF1" w:rsidP="007B6A3F">
-[...9 lines deleted...]
-    <w:p w14:paraId="663D6390" w14:textId="1011411D" w:rsidR="007A2E8B" w:rsidRDefault="006D7448" w:rsidP="007A77C6">
+    <w:p w14:paraId="2AC296AA" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D15FC8">
         <w:t>Prisoners are prepared for transfer to ensure they are moved as quickly as possible and arrive at their destination on time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D787BD9" w14:textId="6D0E8205" w:rsidR="00C44BD8" w:rsidRDefault="007A2E8B" w:rsidP="007A77C6">
+    <w:p w14:paraId="061ACF6E" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003654C0">
         <w:t xml:space="preserve">Prisons </w:t>
       </w:r>
-      <w:r w:rsidR="00116DDB">
+      <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="003654C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C44BD8">
+      <w:r>
         <w:t xml:space="preserve">reduce </w:t>
       </w:r>
       <w:r w:rsidRPr="003654C0">
         <w:t>prisoner movement where alternative options can</w:t>
       </w:r>
-      <w:r w:rsidR="00116DDB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">or </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> be facilitated or provided and/or </w:t>
       </w:r>
       <w:r w:rsidRPr="003654C0">
         <w:t>it is in the interests of justice to do so.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AD094D" w14:textId="4E010667" w:rsidR="006D7448" w:rsidRPr="006D7448" w:rsidRDefault="006D7448" w:rsidP="007A77C6">
+    <w:p w14:paraId="4D945001" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRPr="006D7448" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="006D7448">
         <w:t>Prisoners lawfully absent from prison for the purpose of undergoing escorted travel remain in lawful custody</w:t>
       </w:r>
-      <w:r w:rsidR="00712D16">
+      <w:r>
         <w:t xml:space="preserve">. All </w:t>
       </w:r>
       <w:r w:rsidRPr="006D7448">
         <w:t>movements of prisoners</w:t>
       </w:r>
-      <w:r w:rsidR="00712D16">
+      <w:r>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7448">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574A8811" w14:textId="56F9A9DA" w:rsidR="006D7448" w:rsidRPr="006D7448" w:rsidRDefault="006D7448" w:rsidP="00E521A8">
+    <w:p w14:paraId="4DCE142C" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRPr="006D7448" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006D7448">
         <w:t>planned and organised</w:t>
       </w:r>
-      <w:r w:rsidR="002D4966">
+      <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6152DDBF" w14:textId="056BE9E3" w:rsidR="006D7448" w:rsidRDefault="006D7448" w:rsidP="00E521A8">
+    <w:p w14:paraId="75E8C5B5" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006D7448">
         <w:t>reflect</w:t>
       </w:r>
-      <w:r w:rsidR="00116DDB">
+      <w:r>
         <w:t>ive of</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7448">
         <w:t xml:space="preserve"> the level of risk presented by the pri</w:t>
       </w:r>
-      <w:r w:rsidR="00B25206">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> undertaking the movement.</w:t>
+      <w:r>
+        <w:t>soner(s) undertaking the movement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D24FFA" w14:textId="0849A01D" w:rsidR="0025065D" w:rsidRPr="0025065D" w:rsidRDefault="0025065D" w:rsidP="00E521A8">
+    <w:p w14:paraId="5184C783" w14:textId="527C2986" w:rsidR="00D801A2" w:rsidRPr="00E521A8" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:r w:rsidRPr="0025065D">
         <w:t xml:space="preserve">In consideration of Western Australia’s history of Aboriginal deaths in custody, the Department acknowledges that confinement in a secure vehicle has the potential to be a disproportionately stressful process for Aboriginal prisoners, especially for those who are connected to, or can recall, specific cases. The escort process may also have the potential to be a disproportionately stressful process for prisoners with an impairment. As such, prisoners shall be briefed regarding the escort process, including relevant safety precautions taken to ensure their health and welfare, and Officers shall be mindful of any concern raised by a prisoner in this regard. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295B838C" w14:textId="77777777" w:rsidR="0025065D" w:rsidRPr="00E521A8" w:rsidRDefault="0025065D" w:rsidP="00E521A8"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7BBFD9ED" w14:textId="77777777" w:rsidR="00BF0EE6" w:rsidRPr="006A052B" w:rsidRDefault="00BF0EE6" w:rsidP="00BF0EE6">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E56BEA" w14:textId="59A02BFB" w:rsidR="006D7448" w:rsidRDefault="006D7448" w:rsidP="00E521A8">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="58EF0AB6" w14:textId="77777777" w:rsidR="00BF0EE6" w:rsidRPr="006A052B" w:rsidRDefault="00BF0EE6" w:rsidP="00BF0EE6">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2151E707" w14:textId="77777777" w:rsidR="00B44F81" w:rsidRPr="00BF0EE6" w:rsidRDefault="00B44F81" w:rsidP="00BF0EE6">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0058FC89" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc8133121"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc203053393"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Reasons for Escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="6458BE98" w14:textId="3B94A748" w:rsidR="00712D16" w:rsidRPr="00712D16" w:rsidRDefault="00712D16" w:rsidP="007A77C6">
+    <w:p w14:paraId="70DCD208" w14:textId="2A15FBDE" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00531B22">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc203053394"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc203053394"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Common escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="4469DFBA" w14:textId="7F6FA21B" w:rsidR="006D7448" w:rsidRDefault="006D7448" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="62727AEF" w14:textId="35C40EB3" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The escort of prisoners can occur as follows</w:t>
       </w:r>
-      <w:r w:rsidR="00294235">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4B52A0" w14:textId="76AB3EBA" w:rsidR="00294235" w:rsidRPr="008A1A4A" w:rsidRDefault="00B06EA1" w:rsidP="008A1A4A">
+    <w:p w14:paraId="5CE31EFB" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>ourt to prison</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>court to prison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370388DA" w14:textId="261FCC5A" w:rsidR="00294235" w:rsidRPr="008A1A4A" w:rsidRDefault="0097118E" w:rsidP="008A1A4A">
+    <w:p w14:paraId="10285C34" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>prison to court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED6300C" w14:textId="68F709DA" w:rsidR="006D7448" w:rsidRPr="008A1A4A" w:rsidRDefault="0097118E" w:rsidP="008A1A4A">
+    <w:p w14:paraId="7765E245" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inter-prison transfer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A97F94" w14:textId="0E0E037E" w:rsidR="006D7448" w:rsidRPr="008A1A4A" w:rsidRDefault="003A5D50" w:rsidP="008A1A4A">
+    <w:p w14:paraId="1AA677CA" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>section 83 absences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B903B89" w14:textId="6841DDE3" w:rsidR="006D7448" w:rsidRPr="008A1A4A" w:rsidRDefault="00B06EA1" w:rsidP="008A1A4A">
+    <w:p w14:paraId="7F4E4AA2" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>nternational transfers</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>intrastate, interstate or international transfers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E270898" w14:textId="6176DDC8" w:rsidR="0097118E" w:rsidRPr="008A1A4A" w:rsidRDefault="0081406B" w:rsidP="008A1A4A">
+    <w:p w14:paraId="79922947" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">transfers under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B61F7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mental Health Act 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77466F84" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leave of Absence in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>2014</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6686C21A" w14:textId="471310C3" w:rsidR="00C230CB" w:rsidRPr="00B1474C" w:rsidRDefault="00C230CB" w:rsidP="00B1474C">
+    <w:p w14:paraId="64311C5A" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>section 95 prisoners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17817D0F" w14:textId="26B67074" w:rsidR="0007623B" w:rsidRPr="008A1A4A" w:rsidRDefault="00272836" w:rsidP="008A1A4A">
+    <w:p w14:paraId="4B199D35" w14:textId="52D86700" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t>section 95 prisoners</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prison to Western Australia (WA) Police Force lockups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBC813A" w14:textId="5F97B6EE" w:rsidR="00272836" w:rsidRPr="008A1A4A" w:rsidRDefault="00272836" w:rsidP="008A1A4A">
+    <w:p w14:paraId="30B0E567" w14:textId="336279F0" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc203053395"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reducing unnecessary prisoner transport</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0D5D7085" w14:textId="14959240" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk82524479"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All prisons, particularly regional locations, shall consider alternative options for reducing unnecessary transport to reduce costs and increase prisoner security for the purpose of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="54B25876" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>court appearances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475D25BA" w14:textId="34EF2653" w:rsidR="0037022B" w:rsidRDefault="00D84322" w:rsidP="007A77C6">
-[...29 lines deleted...]
-    <w:p w14:paraId="13050CCC" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="008A1A4A" w:rsidRDefault="0037022B" w:rsidP="008A1A4A">
+    <w:p w14:paraId="58F87EE8" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t>court appearances</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical appointments (determined by Health Services staff); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C8AE79" w14:textId="6F8F134B" w:rsidR="0037022B" w:rsidRPr="008A1A4A" w:rsidRDefault="0037022B" w:rsidP="008A1A4A">
+    <w:p w14:paraId="50297487" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t>; and</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inter-prison visits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DA32ED" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="008A1A4A" w:rsidRDefault="0037022B" w:rsidP="008A1A4A">
+    <w:p w14:paraId="61684E9C" w14:textId="01626C1E" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements Officers, particularly in regional locations, shall consider requesting a change to video-link for court matters where possible with consideration of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799CA244" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t>inter-prison visits.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>check Integrated Courts Management System (ICMS) database to identify the purpose of the court appearance (note: sentencing/trial purposes are unlikely to be suitable for change to video-link unless in extenuating circumstances)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E04ED7" w14:textId="4622D7D1" w:rsidR="0037022B" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...15 lines deleted...]
-    <w:p w14:paraId="553D7668" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="008A1A4A" w:rsidRDefault="0037022B" w:rsidP="008A1A4A">
+    <w:p w14:paraId="090A049D" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t>check Integrated Courts Management System (ICMS) database to identify the purpose of the court appearance (note: sentencing/trial purposes are unlikely to be suitable for change to video-link unless in extenuating circumstances)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>check Total Offender Management Solution (TOMS) to confirm the prisoner’s court attendance and if they have Return Order status in accordance with the warrant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F447A1" w14:textId="459C818C" w:rsidR="0037022B" w:rsidRPr="008A1A4A" w:rsidRDefault="0037022B" w:rsidP="008A1A4A">
+    <w:p w14:paraId="605FC2E4" w14:textId="2FBB30D5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>review of bail applications (</w:t>
+      </w:r>
+      <w:r w:rsidR="00531B22" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t>rder status in accordance with the warrant</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if release location is in close proximity to the regional </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5158D" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prison,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it may be prudent to request a video-link appearance from the regional prison instead of attending in person at a metropolitan court).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036CA8C9" w14:textId="193DE3BD" w:rsidR="0037022B" w:rsidRPr="008A1A4A" w:rsidRDefault="0037022B" w:rsidP="008A1A4A">
-      <w:pPr>
+    <w:p w14:paraId="54C48616" w14:textId="1D558A2D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00C5158D" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements Officers, where applicable, shall contact the relevant court prior to the scheduled court date to confirm if the prisoner is required to attend court in person or appear via video-link (even if the warrant states a prisoner is required to appear in person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1258CAFE" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc2085862"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc4579771"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc7771681"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc7774899"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc8136646"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc203053396"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>review of bail applications (</w:t>
-[...58 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Service Provisions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...15 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="13"/>
-    </w:p>
-[...105 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="7370334F" w14:textId="76ACE14B" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00791050" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc203053397"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="326D5104" w14:textId="1F0F626B" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00791050" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall provide the effective, safe and secure transportation of prisoners in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>CS &amp; CS Contract</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Service" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Appendix A: Service Provisions Table</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C9CEE9" w14:textId="14A44675" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00791050" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corrective Services may facilitate the transportation of prisoners where the Contractor is unable to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27138CEC" w14:textId="7966EE4A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00791050" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc321134184"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc321309435"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc326131162"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc326132954"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc326226825"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc326234514"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc326234934"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc402522135"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc2085864"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc4579773"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc7771683"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc7774901"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc8136648"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc203053398"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:r w:rsidRPr="005C0B60">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidRPr="005C0B60">
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided by Corrective Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1DAA89" w14:textId="3C06A88F" w:rsidR="005C0B60" w:rsidRPr="005C0B60" w:rsidRDefault="005C0B60" w:rsidP="007A77C6">
-[...30 lines deleted...]
-        <w:t>this COPP:</w:t>
+    <w:p w14:paraId="34121021" w14:textId="4E7D8490" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00131BF8" w:rsidP="00531B22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following transportation services, where required, shall be conducted by the Department of Justice, Corrective Services staff in accordance with legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and this COPP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB883D8" w14:textId="0BAFD4B9" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="34018606" w14:textId="0C92008C" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...71 lines deleted...]
-      </w:hyperlink>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any prisoner assessed as a High Security Escort, refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 12.5 – High Security Escorts</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34A6A2A7" w14:textId="4F011158" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="00835448" w:rsidP="008A1A4A">
+    <w:p w14:paraId="397F6B52" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>95 prisoners participating in an activity program outside a prison</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>section 95 prisoners participating in an activity program outside a prison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BAA872" w14:textId="10750505" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="68450C24" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoners to/from work camps (except with express permission from the Contract Manager via the Principal Response Officer) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDD1E11" w14:textId="60DAA1AE" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="3BEFBBBC" w14:textId="763AAFC3" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interstate or overseas transportation </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B22" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> attendance at funerals, interstate or international transfer/extradition, or appearance in court</w:t>
       </w:r>
-      <w:r w:rsidR="008E22ED" w:rsidRPr="008A1A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:footnoteReference w:id="5"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D7475F" w14:textId="77777777" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="77020265" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>any prisoner who requires immediate medical treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9CF25" w14:textId="53436480" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="2322DA80" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> for operational purposes</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any prisoner who is accommodated at a prison and returned or handed over to the WA Police Force for operational purposes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F141383" w14:textId="77777777" w:rsidR="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="0B251315" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>, Karnet Prison Farm, Pardelup Prison Farm and Wooroloo Prison Farm:</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>minimum security prisoners at Boronia Pre-Release Centre for Women, Karnet Prison Farm, Pardelup Prison Farm and Wooroloo Prison Farm:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77956B1B" w14:textId="2A738045" w:rsidR="005C0B60" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2859B10C" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>routine and medical emergency appointments</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to and from routine and medical emergency appointments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3AD13C" w14:textId="5E4EF984" w:rsidR="005C0B60" w:rsidRPr="001B0908" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13E9D77A" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> and visits to dangerously ill persons</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>funerals and visits to dangerously ill persons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D79D052" w14:textId="1C1AF483" w:rsidR="005C0B60" w:rsidRPr="001B0908" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CFC2D0E" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1349" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>supervision whilst admitted to hospital unless express permission is sought from the Contract Manager via the Operations Centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FEE7C2" w14:textId="23ABFD9B" w:rsidR="0097118E" w:rsidRPr="008A1A4A" w:rsidRDefault="0097118E" w:rsidP="008A1A4A">
+    <w:p w14:paraId="41591B5F" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>(inter-prison transfers are undertaken by the Contract Service Provider)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prisoners at West Kimberley Regional Prison (inter-prison transfers are undertaken by the Contract Service Provider)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F7200E" w14:textId="18AEE5F7" w:rsidR="000C0585" w:rsidRPr="008A1A4A" w:rsidRDefault="005C0B60" w:rsidP="008A1A4A">
+    <w:p w14:paraId="127BE893" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>prisoners for the purpose of participating in Re-Integration Leave (RIL) or Prisoner Employment Program (PEP) activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60232946" w14:textId="69E8D236" w:rsidR="00193C6F" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="369619CF" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc203053399"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>Preparation for Escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="2FEF3640" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="00EA6AAF" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="3768DBD6" w14:textId="3E2FD884" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00531B22" w:rsidP="00B9062B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc203053400"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc203053400"/>
       <w:r>
-        <w:t>A</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authority for movement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="5E3502A2" w14:textId="37E5A59D" w:rsidR="00675A4E" w:rsidRPr="00675A4E" w:rsidRDefault="0037022B" w:rsidP="00675A4E">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="4CC67F14" w14:textId="15ECFAF7" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00531B22" w:rsidP="00B9062B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>The Superintendent/</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> acts as the authority for the removal of a prisoner to another location and shall sign and approve all relevant documentation in accordance with </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/Officer in Charge (OIC) acts as the authority for the removal of a prisoner to another location and shall sign and approve all relevant documentation in accordance with </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B:_Documentation" w:history="1">
-        <w:r w:rsidRPr="004B5E59">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...6 lines deleted...]
-          <w:t>for</w:t>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Appendix B: Documentation for</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA63AF">
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> External Movements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452E0FD3" w14:textId="33C0FBB6" w:rsidR="00616DAC" w:rsidRPr="00616DAC" w:rsidRDefault="00616DAC" w:rsidP="007A77C6">
-[...227 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="7605F00A" w14:textId="68F1EF27" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00531B22" w:rsidP="00B9062B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc203053401"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Superintendent/Officer in Charge responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="28D11E05" w14:textId="28FC3CDD" w:rsidR="00BE65ED" w:rsidRPr="000D41ED" w:rsidRDefault="00592E81" w:rsidP="00C350A8">
-[...44 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="5CD69E4D" w14:textId="4B07C822" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00531B22" w:rsidP="00B9062B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Superintendent/OIC shall ensure sufficient and appropriately trained Escorting Officers are provided to maintain custody of prisoners during escorts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3083D4C1" w14:textId="21BD667A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00531B22" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_The_Superintendent/OIC_shall"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/OIC shall ensure a minimum of two Escorting Officers for all prisoners being transported and a minimum of two points of restraint (Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 12.3 – Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless a variation is authorised via the External Movement Risk Assessment (EMRA) on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C85AF5A" w14:textId="0747B0FC" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="000C1BFA" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Superintendent/OIC shall determine the transportation requirements for section 95, work camp, RIL and PEP prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA4F539" w14:textId="6D5CF8D9" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="000C1BFA" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/OIC shall ensure prisoners attend court appearances in a timely manner and are not transported unnecessarily to court.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36606A44" w14:textId="24182FD0" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="000C1BFA" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Superintendent/OIC following medical advice from the medical practitioner, shall approve the removal of prisoners from prison to receive medical assessment/treatment, which cannot be administered within the prison (including medical emergencies).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD99563" w14:textId="50BE9B54" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="000C1BFA" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Superintendent/OIC shall ensure the Operations Centre (OPCEN) are notified of all unscheduled escorts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5544B2E8" w14:textId="0941EE5E" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="008B0764" w:rsidP="00B10CB0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc203053402"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contractor responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4790541C" w14:textId="7DDF8917" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00B10CB0" w:rsidP="00B10CB0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Contractor shall ensure a minimum of two Escorting Officers and a minimum of two points of restraint for all prisoners being transported, unless a variation is authorised via the Contractor’s own risk assessment approved by the Contract Director or their delegate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F78A3F" w14:textId="7AF902BF" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00B10CB0" w:rsidP="00B10CB0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc203053403"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fitness to Travel Assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="617F3EB8" w14:textId="78161A3F" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002E7E11" w:rsidP="00B10CB0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fitness to Travel Assessments shall be completed on TOMS by Health Services for all prisoners and reviewed and updated prior to movement to reflect the prisoner’s health status changes. Movements Officers shall confirm the Fitness to Travel Assessment has been completed, prior to prisoner movement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6995FCA5" w14:textId="19DAD9EB" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002E7E11" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005065D8">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The following procedures apply for the purpose of reviewing a Fitness to Travel Assessment:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable12"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
-        <w:gridCol w:w="6186"/>
+        <w:gridCol w:w="6183"/>
         <w:gridCol w:w="2242"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0037022B" w:rsidRPr="005065D8" w14:paraId="582E8DC0" w14:textId="77777777" w:rsidTr="0037022B">
+      <w:tr w:rsidR="00843ED1" w:rsidRPr="00A23833" w14:paraId="2F53BCA6" w14:textId="77777777" w:rsidTr="00843ED1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="6183" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2049BBC2" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="00F50799" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:p w14:paraId="36E14EBC" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="002E7E11">
+            <w:pPr>
+              <w:spacing w:before="200"/>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6186" w:type="dxa"/>
+            <w:tcW w:w="2242" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="47B4B82D" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="00F50799" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:p w14:paraId="7C965BFC" w14:textId="4A3E1DA9" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="002E7E11">
+            <w:pPr>
+              <w:spacing w:before="200"/>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Procedure</w:t>
+              </w:rPr>
+              <w:t>Responsibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00843ED1" w:rsidRPr="00A23833" w14:paraId="12366F99" w14:textId="77777777" w:rsidTr="00843ED1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B58BFE1" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Communicate with prison Health Services clinicians at the earliest opportunity to ensure the Fitness to Travel Assessment is completed in a timely manner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0A60C0" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="00F50799" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Responsibility </w:t>
+          <w:p w14:paraId="26C5ED89" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037022B" w:rsidRPr="005065D8" w14:paraId="1EBF3ACB" w14:textId="77777777" w:rsidTr="0037022B">
+      <w:tr w:rsidR="00843ED1" w:rsidRPr="00A23833" w14:paraId="1B259C2F" w14:textId="77777777" w:rsidTr="00843ED1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="6183" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D00DD17" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="005065D8" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
+          <w:p w14:paraId="0F152F6F" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For scheduled escorts, e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nsure the Clinical Nurse Manager (CNM) or delegate is notified of the following day’s Transfer &amp; Discharge (T&amp;D) sheet by close of business each day</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC972D7" w14:textId="2526F998" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...120 lines deleted...]
-              <w:t xml:space="preserve"> in a timely manner</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – on the weekends the OIC shall ensure the CNM (where applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00B409B0" w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>),</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or delegate is provided the T&amp;D sheet for the following day </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8FE7E0" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="00F50799" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F50799">
+          <w:p w14:paraId="5D4780D0" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037022B" w:rsidRPr="005065D8" w14:paraId="660341E8" w14:textId="77777777" w:rsidTr="0037022B">
+      <w:tr w:rsidR="00843ED1" w:rsidRPr="00A23833" w14:paraId="59818CEB" w14:textId="77777777" w:rsidTr="00843ED1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="6183" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="293F3CFD" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="005065D8" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
+          <w:p w14:paraId="583E1481" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:outlineLvl w:val="2"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure the Fitness to Travel Assessment has been completed and any necessary medication/medical aids and/or instructions from prison Health Services clinicians are provided to Reception</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A58C40" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="005065D8">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> – on the weekends the OIC shall ensure the CNM (where applicable) or delegate is provided the T&amp;D sheet for the following day </w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – the CNM shall inform the Movements Officer/OIC of any prisoner on the T&amp;D sheet who is not fit to travel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A5E9B3" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="005065D8" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005065D8">
+          <w:p w14:paraId="4A0268F6" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037022B" w:rsidRPr="008679AB" w14:paraId="045C1C76" w14:textId="77777777" w:rsidTr="0037022B">
+      <w:tr w:rsidR="00843ED1" w:rsidRPr="00A23833" w14:paraId="03557093" w14:textId="77777777" w:rsidTr="00843ED1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="6183" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26043EDE" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="005065D8" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
+          <w:p w14:paraId="7D4C407A" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:outlineLvl w:val="2"/>
-[...26 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...119 lines deleted...]
-              <w:t xml:space="preserve">s not fit to travel </w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Where a medical emergency exists, a TOMS offender note shall record that a Fitness to Travel Assessment was not completed and the reason for this.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2242" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35E74558" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="008679AB" w:rsidRDefault="0037022B" w:rsidP="007A77C6">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00F756D6">
+          <w:p w14:paraId="715274BD" w14:textId="77777777" w:rsidR="00843ED1" w:rsidRPr="00A23833" w:rsidRDefault="00843ED1" w:rsidP="00A23833">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...42 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E129521" w14:textId="77777777" w:rsidR="0037022B" w:rsidRPr="00EA53B2" w:rsidRDefault="0037022B" w:rsidP="007A77C6"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EA53B2">
+    <w:p w14:paraId="7FCC58E4" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7B2A73" w14:textId="6E5A27FE" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00906CE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Transfer_and_discharge"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">5.4.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For prisoners approved to undertake ongoing travel (</w:t>
       </w:r>
-      <w:r w:rsidR="00675A4E" w:rsidRPr="00EA53B2">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PEP, RIL, etc), Health Services shall ensure the Fitness to Travel Assessment is reviewed prior to the first such movement and, if certified fit to travel, the prisoner shall not require a further Assessment unless their health status changes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420DDCF6" w14:textId="77777777" w:rsidR="0042611A" w:rsidRDefault="0042611A" w:rsidP="0042611A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D7448">
+    <w:p w14:paraId="591865DA" w14:textId="6DCAB49A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00906CE0" w:rsidP="00906CE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc203053404"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Transfer and discharge sheet procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="28E2A8FA" w14:textId="44C6B2E2" w:rsidR="0042611A" w:rsidRPr="00012663" w:rsidRDefault="0042611A" w:rsidP="0042611A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001C2F4B">
+    <w:p w14:paraId="18084180" w14:textId="546B5876" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00906CE0" w:rsidP="00906CE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Movements Officers shall </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C2F4B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">enter all external movements </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C2F4B">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on the T</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C2F4B">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the day prior to the required escort, where practical.</w:t>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&amp;D sheet on TOMS by 1700 hours the day prior to the required escort, where practical.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A794FF8" w14:textId="2544C8FA" w:rsidR="0042611A" w:rsidRDefault="0042611A" w:rsidP="0042611A">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="0FC59528" w14:textId="6304439D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00906CE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Superintendent/OIC shall authorise all movements</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by approving the completed T&amp;D sheet the day prior to the escort, where practical, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>following consultation with Health Services regarding a prisoner’s Fitness to Travel Assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F7E837" w14:textId="65B0B41D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00906CE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent/OIC shall </w:t>
       </w:r>
-      <w:r w:rsidR="00275ABD">
-[...35 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sign a new </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copy of the T&amp;D sheet prior </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to the commencement of the day’s movement(s) if late additions/deletions have been made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269440CD" w14:textId="37967761" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00906CE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If additions/deletions are required to the T&amp;D sheet after 1600 hrs the day prior to the scheduled movement, the OIC shall advise the Contractor via email as soon as practicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the day before the scheduled movement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2086C281" w14:textId="21267561" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00B8108E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc203053405"/>
       <w:r>
-        <w:t xml:space="preserve">a </w:t>
-[...2 lines deleted...]
-        <w:t>prisoner</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Return </w:t>
       </w:r>
       <w:r>
-        <w:t>’s Fitness to T</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="6CE09405" w14:textId="41A9FB57" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00B8108E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Assessment.</w:t>
-[...188 lines deleted...]
-        <w:t>ollowing their court appearance:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following procedures apply when obtaining confirmation for the requirement of a Return Order for a prisoner following their court appearance:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable12"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="477"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="6198"/>
+        <w:gridCol w:w="2254"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0042611A" w:rsidRPr="003F42EB" w14:paraId="6E275B74" w14:textId="77777777" w:rsidTr="003A620A">
+      <w:tr w:rsidR="00B8108E" w:rsidRPr="00A23833" w14:paraId="6F45F775" w14:textId="77777777" w:rsidTr="00B8108E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcW w:w="6198" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="094B9C4A" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="003F42EB" w:rsidRDefault="0042611A" w:rsidP="003A620A">
+          <w:p w14:paraId="2D27BC88" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="34B77B9B" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="003F42EB" w:rsidRDefault="0042611A" w:rsidP="003A620A">
+          <w:p w14:paraId="68786EF7" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003F42EB">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Procedure</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8108E" w:rsidRPr="00A23833" w14:paraId="236D23C4" w14:textId="77777777" w:rsidTr="00B8108E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6198" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A889635" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conduct a check on TOMS, at a minimum of 24 hours prior to the escort, to identify:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F75E72" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>charges scheduled to be heard in the day’s court proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EF2A88" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>any outstanding charges</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023F8BA3" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>any current sentences of separate confinement imposed by a visiting justice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADC92BA" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>any instrument authorising the prisoner’s custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0DB00A" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="003F42EB" w:rsidRDefault="0042611A" w:rsidP="003A620A">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Responsibility </w:t>
+          <w:p w14:paraId="5AF5D159" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042611A" w:rsidRPr="003F42EB" w14:paraId="7909D163" w14:textId="77777777" w:rsidTr="003A620A">
+      <w:tr w:rsidR="00B8108E" w:rsidRPr="00A23833" w14:paraId="15EFDC18" w14:textId="77777777" w:rsidTr="00B8108E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcW w:w="6198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76EC59AA" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="007813C2" w:rsidRDefault="0042611A" w:rsidP="003A620A">
-[...21 lines deleted...]
-          <w:p w14:paraId="6438B795" w14:textId="00B48DA3" w:rsidR="0042611A" w:rsidRPr="003F42EB" w:rsidRDefault="0042611A" w:rsidP="003A620A">
+          <w:p w14:paraId="3D1256CD" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...290 lines deleted...]
-              <w:r w:rsidRPr="009023F9">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check for any Warrants or Orders on the prisoner’s warrants file which may not have been entered onto TOMS, refer </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00A23833">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="MS Gothic"/>
-                  <w:bCs/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>COPP 12.7 – Warrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16778472" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="003F42EB" w:rsidRDefault="0042611A" w:rsidP="003A620A">
+          <w:p w14:paraId="0398BF4F" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="003F42EB">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0042611A" w:rsidRPr="003F42EB" w14:paraId="23A75C28" w14:textId="77777777" w:rsidTr="003A620A">
+      <w:tr w:rsidR="00B8108E" w:rsidRPr="00A23833" w14:paraId="1E823B4F" w14:textId="77777777" w:rsidTr="00B8108E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcW w:w="6198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E59F8B9" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="007813C2" w:rsidRDefault="0042611A" w:rsidP="003A620A">
-            <w:pPr>
+          <w:p w14:paraId="502CAF22" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007813C2">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3.</w:t>
+              <w:t>Record the Return Order on the T&amp;D sheet for approval by the Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA7A68E" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="00D4756A" w:rsidRDefault="0042611A" w:rsidP="003A620A">
+          <w:p w14:paraId="5D47973F" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D4756A">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Record the Return Order on the T&amp;D sheet for approval by the Superintendent</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movements Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B8108E" w:rsidRPr="00A23833" w14:paraId="5EF53BD2" w14:textId="77777777" w:rsidTr="00B8108E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6198" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DB9E6D" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review the T&amp;D sheet and Offender Movement Information (OMI) sheet on TOMS for currency, where applicable, prior to the prisoner’s transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66AD5BCB" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="003F42EB" w:rsidRDefault="0042611A" w:rsidP="003A620A">
+          <w:p w14:paraId="225982A2" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRPr="00A23833" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="003F42EB">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...107 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B4CB777" w14:textId="77777777" w:rsidR="0042611A" w:rsidRPr="0042611A" w:rsidRDefault="0042611A" w:rsidP="0042611A"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+    <w:p w14:paraId="0104BF42" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2A03E5" w14:textId="30747D2A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00947876">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_External_Movement_Risk"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc203053406"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>External Movement Risk Assessments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="44F62BEB" w14:textId="77777777" w:rsidR="007A77C6" w:rsidRPr="004307E5" w:rsidRDefault="007A77C6" w:rsidP="004307E5">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004307E5">
+    <w:p w14:paraId="1CE43585" w14:textId="40879DAA" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00947876">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For movements conducted by the Department, the Superintendent/OIC shall ensure an EMRA is completed prior to movement in the following circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FFB049" w14:textId="3ACC310E" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="79E5FFAC" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">when a non-secure vehicle is required (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="008A1A4A">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-            <w:lang w:eastAsia="en-AU"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>COPP 12.1 Escort Vehicles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A1A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161AB92A" w14:textId="48FA7B15" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="078E7591" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when a variation to the minimum number of escorting officers and/or restraints is required (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_The_Superintendent/OIC_shall" w:history="1">
+        <w:r w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>section 5.2.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227C83C2" w14:textId="79C14AFE" w:rsidR="00A9212D" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="7F40F225" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when a variation to the recommended standard restraints is required (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 12.3 Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE29E15" w14:textId="02264A6C" w:rsidR="00A9212D" w:rsidRPr="005E0081" w:rsidRDefault="00A9212D" w:rsidP="00A9212D">
-[...31 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="799677AA" w14:textId="2834D83C" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When the prisoner is being transported to palliative care, this shall be recorded on the EMRA and OMI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA42CDB" w14:textId="77777777" w:rsidR="007A77C6" w:rsidRDefault="007A77C6" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="1C79A946" w14:textId="158BCB04" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Exceptions to the above requirement for an EMRA include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B59BC27" w14:textId="2330F66D" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="025FA74B" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t>)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>when the movement is being conducted by the Contractor (Contractor to complete their own equivalent risk assessment to be authorised by the Contract Director or their delegate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9401E8" w14:textId="277DD3E6" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="2AA198F3" w14:textId="57185102" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>when a prisoner is engaging in an external activity under a pre-existing risk assessment system (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:t>, RIL)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work camps, s. 95 activities, PEP, RIL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7519DDAC" w14:textId="454A0D2C" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="14757EAB" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> is completed in place of the EMRA)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>if the movement involves coach/air travel (the Superintendent/OIC shall ensure the Prisoner Movement Risk Assessment (PMRA) on TOMS is completed in place of the EMRA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73209350" w14:textId="7608F35E" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="007A77C6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="7A892F2C" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>emergencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BD750E" w14:textId="1A27C7F1" w:rsidR="00A05D52" w:rsidRPr="00A05D52" w:rsidRDefault="00A05D52" w:rsidP="007A77C6">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc203053407"/>
+    <w:p w14:paraId="7BE3AF01" w14:textId="375C6AA2" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00947876">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc203053407"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Specific considerations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="1F820F2D" w14:textId="02669768" w:rsidR="00AD71B3" w:rsidRPr="00AD71B3" w:rsidRDefault="00077D14" w:rsidP="007A77C6">
-[...49 lines deleted...]
-    <w:p w14:paraId="525450AC" w14:textId="514162CD" w:rsidR="00077D14" w:rsidRPr="00BF1FDC" w:rsidRDefault="00077D14" w:rsidP="007A77C6">
+    <w:p w14:paraId="68BDBBA9" w14:textId="72B42D57" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00947876">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="720"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners who are pregnant, in labour, or post-natal care require special consideration regarding type of vehicle and use of restraints and shall be escorted in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00077D14">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>COPP 12.1 – Escort Vehicles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E357200" w14:textId="154DB2AD" w:rsidR="00BF1FDC" w:rsidRPr="005E0081" w:rsidRDefault="00FA006F" w:rsidP="007A77C6">
+    <w:p w14:paraId="51D53DCD" w14:textId="0F2B1ABA" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00947876" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="720"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners with significant medical and/or mobility issues require special consideration regarding type of vehicle and use of restraints and shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 5.3.1 of </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">escorted in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="005E0081">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="0006178C" w:rsidRPr="005E0081">
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 12.1 – Escort Vehicles</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...3 lines deleted...]
-          <w:t xml:space="preserve"> – Conducting Escorts</w:t>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 12.3 - Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E0081">
-[...13 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0081">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="52CD464C" w14:textId="67600203" w:rsidR="00A86992" w:rsidRPr="0048151A" w:rsidRDefault="00A05D52" w:rsidP="006938CD">
+    <w:p w14:paraId="7CB0C187" w14:textId="2A3065CC" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00EC2E80" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="720"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:outlineLvl w:val="2"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the prisoner satisfies any of the cohorts specified in section 5.3.1 of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 12.3 – Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> restraints are not to be applied unless there remains a need following the completion of an EMRA or PMRA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FD5301" w14:textId="7A6C4265" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00EC2E80" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prisoners who identify as trans, gender diverse or intersex shall be segregated from other prisoners during transport (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a separate pod) and provided the opportunity to use toilet facilities separately from other prisoners. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contractor shall be notified of the trans, gender diverse or intersex prisoner’s requirements including the requirements of searching prior to escort via the OMI sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 4.6 –Trans, Gender Diverse and Intersex Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...144 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6C4FB1" w14:textId="3FE8F147" w:rsidR="0098143D" w:rsidRPr="0048151A" w:rsidRDefault="0098143D" w:rsidP="00DB1E37">
-[...97 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="486603B0" w14:textId="62E8ABF7" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00EC2E80" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Hlk196208727"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a prisoner provides or states they possess a birth certificate or acknowledgment document </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that lists their sex as that other than what they appear, or different to their biological sex, the prisoner is to be managed in line with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. The escorts requirements of section 5.8.4 shall apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1906F895" w14:textId="77777777" w:rsidR="00E7256B" w:rsidRPr="006D7448" w:rsidRDefault="00E7256B" w:rsidP="007A77C6">
-[...35 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+    <w:p w14:paraId="0CA844DE" w14:textId="67007565" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00EC2E80" w:rsidP="00EC2E80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc10716520"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc10716594"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc10717070"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc10717297"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc67305417"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc67305418"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc67305419"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc67305438"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc67305440"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc67305441"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc67305442"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc67305443"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc67305444"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc67305445"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc67305446"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc67305447"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc9322216"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc9342856"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc9416807"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc9322217"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc9342857"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc9416808"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc67305448"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc67305449"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc203053408"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
-      <w:r w:rsidRPr="006D7448">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="65"/>
-    </w:p>
-[...75 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="66"/>
-      <w:r w:rsidR="006133AE">
-[...35 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc5369881"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r>
-        <w:t>all escorts</w:t>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Searching</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="2E66A887" w14:textId="04405D01" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00EC2E80" w:rsidP="00EC2E80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.9.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners and their property may be searched prior to escorts, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335C1F81" w14:textId="1369E448" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="004A36F4" w:rsidP="004A36F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc203053409"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Actions prior to escort</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7031773F" w14:textId="7CF7B059" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0091305B" w:rsidP="004A36F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.10.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following actions are applied prior to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="73" w:name="_Toc9342867"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc9416818"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc9342868"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc9416819"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc7775042"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc5369881"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all escorts:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1121"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="736"/>
-        <w:gridCol w:w="5789"/>
+        <w:gridCol w:w="5646"/>
         <w:gridCol w:w="2558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F57CF4" w:rsidRPr="002171FA" w14:paraId="46897D99" w14:textId="77777777" w:rsidTr="004E3CDB">
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="786FCFF4" w14:textId="77777777" w:rsidTr="0091305B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="5646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="67099648" w14:textId="77777777" w:rsidR="00F57CF4" w:rsidRPr="002171FA" w:rsidRDefault="00F57CF4" w:rsidP="007A77C6">
+          <w:p w14:paraId="273F531D" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="75D738FF" w14:textId="77777777" w:rsidR="00F57CF4" w:rsidRPr="007D36C1" w:rsidRDefault="00F57CF4" w:rsidP="007A77C6">
+          <w:p w14:paraId="4364431F" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007D36C1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Procedure</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="1384738A" w14:textId="77777777" w:rsidTr="006E59A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="5646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB27D9B" w14:textId="77777777" w:rsidR="00F57CF4" w:rsidRPr="007D36C1" w:rsidRDefault="00F57CF4" w:rsidP="007A77C6">
-[...23 lines deleted...]
-          <w:p w14:paraId="23A42BB4" w14:textId="77777777" w:rsidR="00F57CF4" w:rsidRPr="006451FB" w:rsidRDefault="00F57CF4" w:rsidP="007A77C6">
+          <w:p w14:paraId="638CEE40" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006451FB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> (see </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete an EMRA/PMRA, where applicable, and obtain approval by the relevant authority (see </w:t>
             </w:r>
             <w:hyperlink w:anchor="_External_Movement_Risk" w:history="1">
-              <w:r w:rsidR="00D40E6E" w:rsidRPr="00D40E6E">
+              <w:r w:rsidRPr="00A23833">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman"/>
-                  <w:lang w:eastAsia="en-AU"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>section 5.6</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D40E6E">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22BE3E90" w14:textId="42688F85" w:rsidR="002121AD" w:rsidRPr="002171FA" w:rsidRDefault="00997BCA" w:rsidP="007A77C6">
+          <w:p w14:paraId="309D098F" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Delegated Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E36E05" w:rsidRPr="002171FA" w14:paraId="7A672F03" w14:textId="77777777" w:rsidTr="004E3CDB">
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="18B50243" w14:textId="77777777" w:rsidTr="006E59A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="5646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1344532A" w14:textId="6383756E" w:rsidR="00E36E05" w:rsidRPr="006451FB" w:rsidRDefault="00E36E05" w:rsidP="007A77C6">
+          <w:p w14:paraId="56DCD452" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>2.</w:t>
+              </w:rPr>
+              <w:t>Ensure the OPCEN is notified of any unscheduled escorts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3724AF" w14:textId="52193D3A" w:rsidR="00E36E05" w:rsidRDefault="00E36E05" w:rsidP="007A77C6">
-[...20 lines deleted...]
-          <w:p w14:paraId="418730C8" w14:textId="4F560B1A" w:rsidR="00E36E05" w:rsidRPr="00383FC9" w:rsidRDefault="00E36E05" w:rsidP="007A77C6">
+          <w:p w14:paraId="70CA3736" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57CF4" w:rsidRPr="002171FA" w14:paraId="644C6EA1" w14:textId="77777777" w:rsidTr="004E3CDB">
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="67BF9DBD" w14:textId="77777777" w:rsidTr="006E59A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="5646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACC0A5E" w14:textId="36C78909" w:rsidR="00F57CF4" w:rsidRPr="006451FB" w:rsidRDefault="004E3CDB" w:rsidP="007A77C6">
+          <w:p w14:paraId="5CCFB3A9" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:t>Provide Escorting Officers with the prisoner’s medication and medical aids as required, unless otherwise instructed by prison Health Services staff as per the Fitness to Travel Assessment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B675D0" w14:textId="1B78B250" w:rsidR="00F57CF4" w:rsidRDefault="008D264A" w:rsidP="00EC750C">
-[...31 lines deleted...]
-          <w:p w14:paraId="02D29936" w14:textId="7D06CF47" w:rsidR="00F57CF4" w:rsidRDefault="002121AD" w:rsidP="007A77C6">
+          <w:p w14:paraId="272C40D3" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delegated </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F57CF4" w:rsidRPr="00383FC9">
+              <w:t>Delegated Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="578848D5" w14:textId="77777777" w:rsidTr="006E59A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A61C2D7" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>For Contractor escorts, coordinate with Contractor to ensure prisoners are ready for transport and present in reception early, as per the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>required time on the T&amp;D sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="037C6DAD" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Officer</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Delegated Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57CF4" w:rsidRPr="002171FA" w14:paraId="50AC9C4F" w14:textId="77777777" w:rsidTr="004E3CDB">
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="37FA514C" w14:textId="77777777" w:rsidTr="006E59A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="5646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633CF14D" w14:textId="60A04454" w:rsidR="00F57CF4" w:rsidRPr="006451FB" w:rsidRDefault="004E3CDB" w:rsidP="007A77C6">
+          <w:p w14:paraId="30F87569" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00F57CF4" w:rsidRPr="006451FB">
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Brief the Escorting Officers, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BD0C32" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>sighting the emergency management plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D89A5D7" w14:textId="328B43BA" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>how to action and manage an emergency situation (</w:t>
+            </w:r>
+            <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>i.e.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicle breakdown, escape, non-compliant prisoner)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AC147B" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>contingency planning in an emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34020D83" w14:textId="58517FF2" w:rsidR="00F57CF4" w:rsidRPr="00CB6843" w:rsidRDefault="004E3CDB" w:rsidP="007A77C6">
+          <w:p w14:paraId="589A7153" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
-[...98 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> Officer</w:t>
+              <w:t>Security Manager/Principal Officer/OIC/Contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57CF4" w:rsidRPr="002171FA" w14:paraId="24D35453" w14:textId="77777777" w:rsidTr="004E3CDB">
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="43B59605" w14:textId="77777777" w:rsidTr="006E59A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="5646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08F56D53" w14:textId="4C849229" w:rsidR="00F57CF4" w:rsidRPr="006451FB" w:rsidRDefault="004E3CDB" w:rsidP="007A77C6">
+          <w:p w14:paraId="3C36F09D" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Confirm Escorting Officers have completed the necessary restraints serviceability checks prior to departure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6FCED6" w14:textId="0C85A4CF" w:rsidR="00F57CF4" w:rsidRPr="002171FA" w:rsidRDefault="0094272C" w:rsidP="007A77C6">
+          <w:p w14:paraId="22B98F27" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...142 lines deleted...]
-            <w:r w:rsidRPr="002171FA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Security Manager/Principal Officer</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Security Manager/Principal Officer/OIC/Contractor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="209B9189" w14:textId="77777777" w:rsidTr="006E59A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C0DB50" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>/OIC</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00511A5B">
+              <w:t xml:space="preserve">Ensure documentation is prepared in accordance with </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Appendix_B:_Documentation" w:history="1">
+              <w:r w:rsidRPr="00A23833">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Appendix B: Documentation for</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="467886"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> External Movements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007D36C1">
+              <w:t xml:space="preserve"> and other relevant information, property (refer </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00A23833">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>COPP 3.1 - Managing Prisoner Property</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Contractor</w:t>
-[...32 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">) etc. for the purpose of the escort. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B179ED" w14:textId="11318266" w:rsidR="00F57CF4" w:rsidRPr="002171FA" w:rsidRDefault="00F57CF4" w:rsidP="007A77C6">
+          <w:p w14:paraId="16AA5C17" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Delegated Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="599FB31D" w14:textId="77777777" w:rsidTr="006E59A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0875A68E" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002171FA">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confirm </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0031392A">
+              <w:t xml:space="preserve">Advise the Escorting Officers of any security, protection and/or medical issues identified on the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">OMI sheet regarding the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...27 lines deleted...]
-              <w:t>have completed the necessary restraints serviceability checks prior to departure</w:t>
+              <w:t>prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="389F5E8D" w14:textId="35373736" w:rsidR="00F57CF4" w:rsidRPr="002171FA" w:rsidRDefault="00F57CF4" w:rsidP="007A77C6">
+          <w:p w14:paraId="24833BF4" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002171FA">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:t>Security/Principal Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E59A3" w:rsidRPr="00A23833" w14:paraId="4F869C30" w14:textId="77777777" w:rsidTr="006E59A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D7556D" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:szCs w:val="26"/>
-[...106 lines deleted...]
-              <w:r w:rsidR="00F57CF4" w:rsidRPr="00503EF7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:t xml:space="preserve">Complete the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00A23833">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-[...392 lines deleted...]
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>Escort Dispatch Checklist</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000F67F3">
-[...1 lines deleted...]
-                <w:rStyle w:val="CommentReference"/>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="467886"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000F67F3" w:rsidRPr="00997BCA">
-[...3 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(Departmental escorts only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77ACF794" w14:textId="36C64FD6" w:rsidR="00E337A5" w:rsidRDefault="00E337A5" w:rsidP="007A77C6">
+          <w:p w14:paraId="63F52B2F" w14:textId="77777777" w:rsidR="006E59A3" w:rsidRPr="00A23833" w:rsidRDefault="006E59A3" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00510B0F">
+            <w:r w:rsidRPr="00A23833">
               <w:t>Security Manager/Principal Officer/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A7B6A51" w14:textId="6D7351A3" w:rsidR="008D264A" w:rsidRPr="00A36EF1" w:rsidRDefault="008D264A" w:rsidP="007A77C6">
+    <w:p w14:paraId="7A22CFC6" w14:textId="0B5D0530" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0091305B" w:rsidP="0091305B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc203053410"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.11 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notification to next of kin</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595020F1" w14:textId="3C96FA01" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0091305B" w:rsidP="0091305B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_The_Superintendent_must"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.11.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a prisoner is removed from a prison for the treatment of a serious illness/injury, subject to security considerations, the Superintendent/OIC shall ensure the prisoner’s next of kin/legally appointed guardian is notified in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 6.1 – Prisoner Access to Health Care</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720C9A29" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:keepNext w:val="0"/>
-[...152 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc203053411"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Types of Escorts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="68830436" w14:textId="4E43AACC" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0091305B" w:rsidP="0091305B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc203053412"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Court to prison escorts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="05458C6C" w14:textId="4E6050C6" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0091305B" w:rsidP="0091305B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners shall be received into the Department’s custody in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 2.1 – Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5828C7ED" w14:textId="3447AB65" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0091305B" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Following a court appearance whereby a prisoner is hospitalised and remanded into custody, Prison Officers shall relieve WAPF Officers in the event the Contractor cannot conduct the escort. The following shall occur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8AADE2" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the OIC</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>WAPF notify the OIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3670C9" w14:textId="46617F8B" w:rsidR="00AD71B3" w:rsidRPr="008A1A4A" w:rsidRDefault="00AD71B3" w:rsidP="008A1A4A">
+    <w:p w14:paraId="763D8852" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a custody handover is conducted to include receipt of the relevant warrant, documentation and any property in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="004819C6">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-            <w:lang w:eastAsia="en-AU"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>COPP 12.3 - Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D532A" w:rsidRPr="008A1A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
       <w:hyperlink w:history="1"/>
     </w:p>
-    <w:p w14:paraId="17F4735A" w14:textId="4D210862" w:rsidR="009B406C" w:rsidRPr="008A1A4A" w:rsidRDefault="00AD71B3" w:rsidP="008A1A4A">
+    <w:p w14:paraId="31A3AE19" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the prisoner is placed on the TOMS count and added to long term hospital placement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5AB5BE" w14:textId="3C337770" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00994722" w:rsidP="00994722">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc203053413"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prison to court escorts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FB30DD" w14:textId="05AEB884" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00994722" w:rsidP="00994722">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Movements Officer or delegated officer shall prepare for the possible release of a prisoner prior to their attendance in court where no other instrument authorising their continued custody exists, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 14.6 – Prisoners Released from Custody</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the completion of  the TOMS Prisoner Release Checklist and Prisoner Release from Court Checklist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108E4510" w14:textId="04163F48" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prisoners are to wear personal (non-prison) clothing when attending court unless in exceptional circumstances.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="0021126C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC21D2" w14:textId="4EC4BCB0" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prisoners shall be permitted to take legal documents to court for the purpose of their court appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAA592B" w14:textId="32633588" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The management of prisoner property shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 3.1 –Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352BA555" w14:textId="1E82C0EA" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prison Health Services staff shall provide the Reception Officer with the prisoner’s medication and instructions for dosage and medical aids, where required, for the duration of the escort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66727821" w14:textId="7505F3D4" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00466A23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc203053414"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prisoner refusal to attend court</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="50778A6A" w14:textId="2EB316E0" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00466A23">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> placement.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements/Reception Officers shall ensure prisoners are conveyed to court in accordance with a valid warrant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B5ACAD" w14:textId="77777777" w:rsidR="00F72535" w:rsidRPr="009C34ED" w:rsidRDefault="00F72535" w:rsidP="007A77C6">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1505EB16" w14:textId="18D1E53C" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00466A23" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>c</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Escorting, Movements and Reception Officers, authorised by the Superintendent/OIC, may use reasonable force where a prisoner refuses to attend court (externally or via video-link) to ensure that lawful orders are complied with.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In these circumstances the prison shall advise the courts of the prisoner’s refusal to attend and determine an appropriate solution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F187805" w14:textId="01BB9B37" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00E46D2E" w:rsidP="00687E04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc203053415"/>
+      <w:bookmarkStart w:id="86" w:name="_Hlk139452723"/>
       <w:r>
-        <w:t>e</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mental Health Act transfers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C1272B" w14:textId="4994B1B8" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00E46D2E" w:rsidP="00687E04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mental Health Act transfers are conducted where it is assessed that a prisoner may require admission to an authorised hospital (generally the Frankland Centre) or where a psychiatric assessment is required, following the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>completion of a Form 1A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AE1A73" w14:textId="1D22EE19" w:rsidR="00F72535" w:rsidRPr="00455F44" w:rsidRDefault="00F72535" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="75085DCE" w14:textId="095C1ABB" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00E46D2E" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Movements Officer or delegated officer </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6.4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Medical Practitioner or Authorised Mental Health Practitioner (AMHP) can refer a person under legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a psychiatric assessment at an authorised hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D03A916" w14:textId="3AF21991" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All Mental Health Act transfers shall be completed in a timely manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A9791" w14:textId="2440E875" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> where no other instrument authorising their continued custody exists,</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="009023F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Force shall not be used to facilitate the movement without prior approval of the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A158911" w14:textId="56FCA264" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a bed is immediately available, the prisoner shall be transferred directly to the authorised hospital and be put on a metropolitan prison count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17382087" w14:textId="3503E380" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a bed is not immediately available, the prisoner shall be transferred </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Hakea Prison, Casuarina Prison or Bandyup Women’s Prison where they shall be placed in an Observation Cell, where practicable, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="87" w:name="_Hlk141361271"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>COPP 14.6 – Prisoners Released from Custody</w:t>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 4.9 At-Risk Prisoners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004307E5">
-[...22 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, whilst waiting bed availability.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
-    <w:p w14:paraId="5A39910E" w14:textId="39595D20" w:rsidR="00F72535" w:rsidRPr="00B9611A" w:rsidRDefault="00F72535" w:rsidP="007A77C6">
-[...492 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="5F449C3B" w14:textId="27A57A09" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-      </w:pPr>
-[...13 lines deleted...]
-            <w:u w:val="single"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the prisoner is located in a regional location and therefore unable to be transferred directly, the court’s custody provider or WA Police Force should liaise with the nearest prison, OPCEN and the Contractor to transfer the prisoner to the nearest receiving prison. The prisoner shall be placed on the prison count and in an Observation Cell, where practicable, and managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>COPP 4.9 At-Risk Prisoners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005E0081">
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, whilst waiting bed availability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7DEC05" w14:textId="6B35BAB2" w:rsidR="0059523A" w:rsidRPr="004307E5" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="662A5E52" w14:textId="582FA27D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All movements to the authorised hospital from all prisons shall be requested through the OPCEN.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p w14:paraId="0271564C" w14:textId="205DC661" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>C</w:t>
-[...2 lines deleted...]
-        <w:t>ontractor to conduct the escort from the prison to the authorised hospital and return.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The OPCEN shall request the Contractor to conduct the escort from the prison to the authorised hospital and return.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EED147" w14:textId="77777777" w:rsidR="0059523A" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="5108414E" w14:textId="60D3D859" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A52567" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Movements Officers, prior to the escort, shall receive: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDF5487" w14:textId="5751547A" w:rsidR="0059523A" w:rsidRPr="008A1A4A" w:rsidRDefault="0059523A" w:rsidP="008A1A4A">
+    <w:p w14:paraId="44BE20CF" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>staff when a bed is available</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notification from prison Health Services staff when a bed is available</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BAA0AC" w14:textId="39E3ED82" w:rsidR="0059523A" w:rsidRPr="008A1A4A" w:rsidRDefault="00B67B07" w:rsidP="008A1A4A">
+    <w:p w14:paraId="4CFD7D04" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>health risk information from the prison Mental Health team that may be required for the completion of an EMRA (see section 5.6).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB2DA67" w14:textId="0E8BB7E9" w:rsidR="0059523A" w:rsidRPr="00B024E7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="33B1D7CC" w14:textId="4ED99A76" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00680F8F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>The Superintendent shall l</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B509D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.11 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Superintendent shall liaise with the prison Mental Health team or Clinical Nurse (if Mental Health staff are unavailable) to consider transferring the prisoner to an emergency department for assessment if a bed is not immediately available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B082AD" w14:textId="36884E56" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00680F8F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.4.12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whenever a prisoner is being transferred on a Form 1A to the authorised hospital, a member of the prison’s Mental Health team or Clinical Nurse (if Mental Health staff are unavailable) should, where appropriate, attend Reception with the prisoner to assist with the clearance process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36921152" w14:textId="68C03366" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00680F8F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">prisoner to an emergency department for </w:t>
-[...112 lines deleted...]
-      <w:r w:rsidRPr="00D96385">
+        <w:t xml:space="preserve">6.4.13 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The following procedures shall apply for the escort of prisoners to the authorised hospital, once a Form 1A has been completed:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable11"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="210"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9079" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="508"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2227"/>
+        <w:gridCol w:w="6868"/>
+        <w:gridCol w:w="2211"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0059523A" w:rsidRPr="00B509D7" w14:paraId="041497DD" w14:textId="77777777" w:rsidTr="00C44B9F">
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="1948724E" w14:textId="77777777" w:rsidTr="002F7978">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="6868" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="15DA427B" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="0D58DACB" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="71353914" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="24CE4C0E" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B509D7">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Procedure</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="1E30FA62" w14:textId="77777777" w:rsidTr="002F7978">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7812BBB8" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Obtain confirmation from prison Health Services staff whether a bed at the authorised hospital is available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2227" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DBB0A6" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Responsibility </w:t>
+          <w:p w14:paraId="01B880C7" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059523A" w:rsidRPr="00B509D7" w14:paraId="437AD3DF" w14:textId="77777777" w:rsidTr="00C44B9F">
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="61BD63E0" w14:textId="77777777" w:rsidTr="002F7978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="6868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2512BEAC" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="006451FB" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="68C0BD2B" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006451FB">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>1.</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Place the prisoner on the T&amp;D sheet, for appointment/admissions to the Frankland Centre (external unit – long-term hospital) and print the OMI, with attached Medical Appointment Form found on TOMS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B29879A" w14:textId="6FADC68B" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="00F85EDB" w:rsidP="00D96385">
+          <w:p w14:paraId="452619ED" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> is available</w:t>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movements Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="46F49B78" w14:textId="77777777" w:rsidTr="002F7978">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D35D74A" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notify the OPCEN via email and follow up with a phone call</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2227" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634404D9" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="25910189" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B509D7">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059523A" w:rsidRPr="00B509D7" w14:paraId="17A79F3C" w14:textId="77777777" w:rsidTr="00C44B9F">
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="23AA2013" w14:textId="77777777" w:rsidTr="002F7978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="6868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C137CBD" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="006451FB" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="781B62A2" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...9 lines deleted...]
-              <w:t>3.</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirm receipt of the current Form 1A, for the movement of the prisoner </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A55D84" w14:textId="53EBA400" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="4DA3E58D" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B509D7">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...50 lines deleted...]
-              <w:t>TOMS.</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="1B761CB9" w14:textId="77777777" w:rsidTr="002F7978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2227" w:type="dxa"/>
+            <w:tcW w:w="6868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D01585C" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="3CE6C6EE" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B509D7">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...226 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtain approval from the Superintendent in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidRPr="00270A2A">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00A23833">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman"/>
-                  <w:lang w:eastAsia="en-AU"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B509D7">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="0000FF"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B509D7">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>if a planned use of force is required to facilitate the transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2227" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FB22DA" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="7C6A7777" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B509D7">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059523A" w:rsidRPr="00B509D7" w14:paraId="25702029" w14:textId="77777777" w:rsidTr="00C44B9F">
+      <w:tr w:rsidR="002F7978" w:rsidRPr="00A23833" w14:paraId="67112F65" w14:textId="77777777" w:rsidTr="002F7978">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="6868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9230FD" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="006451FB" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="22991CF8" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notify the authorised hospital the day prior, if a prisoner has a court appearance and place the prisoner on the T&amp;D sheet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F910E9" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C0AAB09" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...95 lines deleted...]
-              <w:r w:rsidR="002531F4" w:rsidRPr="002531F4">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - also advise the Special Operations Group (SOG) if a High Security Escort is required, refer </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00A23833">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman"/>
-                  <w:lang w:eastAsia="en-AU"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="467886"/>
+                  <w:kern w:val="2"/>
+                  <w:lang w:eastAsia="en-US"/>
+                  <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>COPP 12.5 – High Security Escorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2227" w:type="dxa"/>
+            <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C391890" w14:textId="77777777" w:rsidR="0059523A" w:rsidRPr="00B509D7" w:rsidRDefault="0059523A" w:rsidP="007A77C6">
+          <w:p w14:paraId="405063CB" w14:textId="77777777" w:rsidR="002F7978" w:rsidRPr="00A23833" w:rsidRDefault="002F7978" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B509D7">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C6ABC15" w14:textId="77777777" w:rsidR="009B2F2E" w:rsidRDefault="009B2F2E" w:rsidP="00060612">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="19542EEE" w14:textId="0318C86F" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00174BE0">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="84" w:name="_Toc55912658"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc55912657"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc203053416"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc55912658"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Scheduled movements from the authorised hospital</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the Frankland Centre)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="4D990FE4" w14:textId="7D254B2B" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00174BE0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a prisoner held at the authorised hospital is scheduled to attend a medical appointment at another hospital, the authorised hospital shall advise Corrective Services Medical Bookings so the appointment can be scheduled on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040376D9" w14:textId="5B30EF9A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements Officers shall enter prisoner medical appointments onto the T&amp;D sheet at least 72 hours (3 days) prior to a scheduled appointment, to ensure the Contractor or SOG is provided with timely information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F30E38" w14:textId="4CAA7070" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical appointments not entered on the T&amp;D sheet 72 hours (3 days) prior to the movement, shall be considered an unscheduled medical escort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E753456" w14:textId="5E09E131" w:rsidR="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements Officers shall record on TOMS a prisoner’s movement from the authorised hospital to another medical facility to accurately reflect the prisoner’s location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6116E1" w14:textId="77777777" w:rsidR="00174BE0" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2165B7B6" w14:textId="74486A81" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00174BE0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc203053417"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unscheduled movements from the authorised hospital</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="83"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(the Frankland Centre)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
-    <w:p w14:paraId="65BE33B7" w14:textId="77777777" w:rsidR="009B2F2E" w:rsidRDefault="009B2F2E" w:rsidP="00060612">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="56458D51" w14:textId="094C0F1D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00174BE0">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs w:val="0"/>
-[...8 lines deleted...]
-        <w:t>TOMS.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.6.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When a prisoner held at the authorised hospital is required to attend an unscheduled medical appointment at another hospital, or in a medical emergency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, the authorised hospital shall notify the OPCEN by telephone followed by an email of a medical emergency and the following procedures shall apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD2D543" w14:textId="03E32AD1" w:rsidR="009B2F2E" w:rsidRPr="004307E5" w:rsidRDefault="009B2F2E" w:rsidP="004307E5">
-[...98 lines deleted...]
-    <w:p w14:paraId="46143588" w14:textId="7E0F7062" w:rsidR="00536544" w:rsidRPr="008A1A4A" w:rsidRDefault="00536544" w:rsidP="008A1A4A">
+    <w:p w14:paraId="454B5237" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>; and</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the OPCEN shall immediately notify the relevant prison to deploy Escorting Officers/SOG; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10567A27" w14:textId="77777777" w:rsidR="00536544" w:rsidRPr="008A1A4A" w:rsidRDefault="00536544" w:rsidP="008A1A4A">
+    <w:p w14:paraId="759DD022" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the Movements Officer shall place the prisoner on the T&amp;D sheet with the Department of Justice indicated as the transport agent and print the OMI for the Escorting Officers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114E433F" w14:textId="0E4BCDD3" w:rsidR="00AD71B3" w:rsidRPr="00AD71B3" w:rsidRDefault="00536544" w:rsidP="0075663E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4246A57B" w14:textId="6700DC21" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Movements Officer shall record a prisoner’s movement from the authorised hospital to another medical facility on TOMS, to accurately reflect the prisoner’s location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CBA21A" w14:textId="38BD9AB2" w:rsidR="008444DE" w:rsidRDefault="008444DE" w:rsidP="007A77C6">
-[...29 lines deleted...]
-      <w:bookmarkEnd w:id="91"/>
+    <w:p w14:paraId="2B4746B6" w14:textId="7936A5BD" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00174BE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc9342872"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc9342874"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc9342876"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc9342880"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc67305460"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc67305461"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc67305462"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc67305464"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc67305465"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc67305466"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc67305467"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc67305468"/>
+      <w:bookmarkStart w:id="104" w:name="_Scheduled_medical_appointments/admi"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc203053418"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc4579811"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc7000554"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc5369865"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r>
-        <w:t xml:space="preserve">Scheduled </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Scheduled medical appointments/admissions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="68708497" w14:textId="7E1809A5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00174BE0" w:rsidP="00174BE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">edical </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Health Services Medical Bookings (metropolitan and regional) shall endeavour to schedule medical appointments/admissions between the times of 6.00 am and 4.00 pm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9B71D8" w14:textId="444C74ED" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>ppointments/</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prison Health Services shall ensure the Medical Appointment Form is approved by the Superintendent/OIC (cannot be delegated) to enable Movements Officers to print it out from the T&amp;D sheet with the OMI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496B2EE7" w14:textId="0E4CCB44" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>dmissions</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the prisoner is to be admitted to hospital, the Movements Officer shall also complete a Hospital Admittance Advice on TOMS.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38DB5AEE" w14:textId="626CC9A4" w:rsidR="00216F7F" w:rsidRDefault="00D96385" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="2FF3400A" w14:textId="2A0DA935" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Health Services Medical B</w:t>
-[...20 lines deleted...]
-        <w:t>.00 am and 4.00 pm.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generally, all scheduled medical appointments shall be conducted by the Contractor. If the Contractor is unavailable, the Department shall undertake the escort. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523C34A7" w14:textId="078DA0DE" w:rsidR="00216F7F" w:rsidRPr="00C44B9F" w:rsidRDefault="00216F7F" w:rsidP="007A77C6">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="21EC9D98" w14:textId="2F789E82" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>S</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Health Services Medical Bookings shall ensure timely information regarding medical appointments/admissions is available on TOMS as soon as advised and at least 72 hours (3 days) prior to the scheduled appointment, to allow the Contractor to run the required report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D66A185" w14:textId="022D2C57" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ensure the Medical Appointment Form </w:t>
-[...2 lines deleted...]
-        <w:t>is approved by the Superintendent/OIC (cannot be delegated) to enable Movements Officers to print it out from the T&amp;D sheet with the OMI.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Movements Officers shall enter prisoner medical appointments </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onto the T&amp;D </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the day</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to the scheduled appointment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7EF0A5" w14:textId="3E47B44B" w:rsidR="00E74EA3" w:rsidRPr="00E74EA3" w:rsidRDefault="00E74EA3" w:rsidP="00E74EA3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="354F21DD" w14:textId="43E91432" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>If the prisoner is to be admitted to hospital, the Movements Officer shall also complete a Hospital Admittance Advice on TOMS.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The OPCEN shall be notified of medical bookings (unscheduled) outside of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97DB5" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>72-hour</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2CB5B6" w14:textId="388C95E6" w:rsidR="00C77CE1" w:rsidRPr="00C77CE1" w:rsidRDefault="00C47452" w:rsidP="007A77C6">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="37D2FE1E" w14:textId="14446104" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6.7.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements Officers shall ensure any medical appointment cancellations processed by Health Services are removed from the T&amp;D sheet prior to the scheduled escort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49248D37" w14:textId="5E7C8D1D" w:rsidR="008E32A3" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="51F29D8E" w14:textId="159A0C35" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="0002261F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Health Services Medical Bookings </w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prison Officers shall ensure prisoners being transported to medical appointments/admissions are wearing prison issued clothing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F215040" w14:textId="5456E042" w:rsidR="00DD7B16" w:rsidRDefault="008E32A3" w:rsidP="00C44B9F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6393421A" w14:textId="2C207800" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reception Officers shall provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escorting Officers with: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738F674A" w14:textId="000655FF" w:rsidR="008E32A3" w:rsidRDefault="00DD7B16" w:rsidP="007A77C6">
-[...204 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="235BC068" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">refer </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the relevant documentation for conducting the escort and requiring the return of the prisoner, refer </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B:_Documentation" w:history="1">
-        <w:r w:rsidR="00B71DF7" w:rsidRPr="006451FB">
+        <w:r w:rsidRPr="00A23833">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...6 lines deleted...]
-          <w:t>ation</w:t>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Appendix B: Documentation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA63AF">
+      <w:r w:rsidRPr="00A23833">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for External Movements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE15666" w14:textId="40B51538" w:rsidR="006D6B43" w:rsidRPr="008A1A4A" w:rsidRDefault="006D6B43" w:rsidP="008A1A4A">
+    <w:p w14:paraId="11F10AE9" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> issues not stated on the prisoner’s OMI</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>advice regarding security and/or medical issues not stated on the prisoner’s OMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509E65F9" w14:textId="77777777" w:rsidR="006D6B43" w:rsidRPr="008A1A4A" w:rsidRDefault="006D6B43" w:rsidP="008A1A4A">
+    <w:p w14:paraId="673C37CD" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>medication as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43432EA0" w14:textId="79BD23F1" w:rsidR="008A72AA" w:rsidRPr="008A72AA" w:rsidRDefault="008176B6" w:rsidP="008A72AA">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="0C35A54B" w14:textId="449C114D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Senior </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> long term hospital.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.11 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Senior Officer Gate shall update TOMS to reflect the exact location (hospital facility) of the prisoner when admitted to long term hospital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F43FECF" w14:textId="324A79D1" w:rsidR="00611BCB" w:rsidRPr="00611BCB" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="0112DE5B" w14:textId="755DE7DF" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Hlk143172653"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7.12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/OIC shall ensure the following procedures occur, prior to a medical appointment/admission escort: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable7"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9124" w:type="dxa"/>
         <w:tblInd w:w="85" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="477"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2292"/>
+        <w:gridCol w:w="6714"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00611BCB" w:rsidRPr="00BA1171" w14:paraId="05F3E7CE" w14:textId="77777777" w:rsidTr="00F20F35">
+      <w:tr w:rsidR="0002261F" w:rsidRPr="00A23833" w14:paraId="5CA1F657" w14:textId="77777777" w:rsidTr="0002261F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcW w:w="6714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4E932C02" w14:textId="77777777" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
+          <w:p w14:paraId="41F3BF0D" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6314" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0C1646" w14:textId="77777777" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
+          <w:p w14:paraId="3EF51E8E" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA1171">
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Procedure</w:t>
+              <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002261F" w:rsidRPr="00A23833" w14:paraId="6679698E" w14:textId="77777777" w:rsidTr="0002261F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="6714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBF7B8F" w14:textId="77777777" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
-[...44 lines deleted...]
-          <w:p w14:paraId="0B47B959" w14:textId="2228B913" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="0011159B" w:rsidP="007A77C6">
+          <w:p w14:paraId="25248B63" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="red"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="110" w:name="_Hlk143673979"/>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...131 lines deleted...]
-              <w:t>arrival</w:t>
+              </w:rPr>
+              <w:t>Prior to departure, contact the hospital to re-confirm the appointment/admission and ensure hospital security have been notified of the prisoner’s impending arrival</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599E3511" w14:textId="7C838B27" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
+          <w:p w14:paraId="06041A81" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:highlight w:val="red"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BA1171">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...8 lines deleted...]
-              <w:t>/OIC</w:t>
+              </w:rPr>
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="104"/>
-      <w:tr w:rsidR="00611BCB" w:rsidRPr="00BA1171" w14:paraId="06C5E48D" w14:textId="77777777" w:rsidTr="00F20F35">
+      <w:bookmarkEnd w:id="110"/>
+      <w:tr w:rsidR="0002261F" w:rsidRPr="00A23833" w14:paraId="7B5DBE11" w14:textId="77777777" w:rsidTr="0002261F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcW w:w="6714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F21EA9D" w14:textId="77777777" w:rsidR="00611BCB" w:rsidRPr="006451FB" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
-[...13 lines deleted...]
-              <w:t>2.</w:t>
+          <w:p w14:paraId="76D42EAC" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prison Health Services staff have been consulted prior to transportation to a medical facility, where required </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6314" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0332734A" w14:textId="2C90100B" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="0069377C" w:rsidP="00D96385">
+          <w:p w14:paraId="450F69E1" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002261F" w:rsidRPr="00A23833" w14:paraId="7C2CDE34" w14:textId="77777777" w:rsidTr="0002261F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1221884C" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Confirm all relevant risk assessments are completed and authorised as per T&amp;D sheet procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417D80E0" w14:textId="5D7E513A" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
+          <w:p w14:paraId="2B768083" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BA1171">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...8 lines deleted...]
-              <w:t>/OIC</w:t>
+              </w:rPr>
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00611BCB" w:rsidRPr="00BA1171" w14:paraId="1A88A5E2" w14:textId="77777777" w:rsidTr="00F20F35">
+      <w:tr w:rsidR="0002261F" w:rsidRPr="00A23833" w14:paraId="75EEBB97" w14:textId="77777777" w:rsidTr="0002261F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcW w:w="6714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DDB12A" w14:textId="77777777" w:rsidR="00611BCB" w:rsidRPr="006451FB" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="4892DAE2" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006451FB">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>3.</w:t>
+              </w:rPr>
+              <w:t>Confirm the Notification of Escort Details form on TOMS is complete and has been provided to hospital security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6314" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E27E17" w14:textId="4B7E3B07" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="00192226">
+          <w:p w14:paraId="44E3E5AB" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:contextualSpacing/>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00192226">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> as per T&amp;D sheet procedure</w:t>
+              </w:rPr>
+              <w:t>OIC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002261F" w:rsidRPr="00A23833" w14:paraId="18319F74" w14:textId="77777777" w:rsidTr="0002261F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0A39C0" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ensure the Contractor is requested to return the prisoner to the prison as soon as the medical facility deems the prisoner fit to be discharged.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2292" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230BE624" w14:textId="51FEF3DD" w:rsidR="00611BCB" w:rsidRPr="00BA1171" w:rsidRDefault="00611BCB" w:rsidP="007A77C6">
+          <w:p w14:paraId="66564F6B" w14:textId="77777777" w:rsidR="0002261F" w:rsidRPr="00A23833" w:rsidRDefault="0002261F" w:rsidP="00A23833">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A23833">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...310 lines deleted...]
-              <w:t>/OIC</w:t>
+              </w:rPr>
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21DC14DB" w14:textId="448DD76C" w:rsidR="00E43D2F" w:rsidRDefault="00E43D2F" w:rsidP="007A77C6">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="42BEE7FA" w14:textId="6F5BB4BA" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00E06BA4" w:rsidP="00E06BA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="101"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc203053419"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical emergency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFAAD48" w14:textId="2C10A539" w:rsidR="00AD71B3" w:rsidRPr="00AD71B3" w:rsidRDefault="008176B6" w:rsidP="007A77C6">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="30D63C8F" w14:textId="2157E5D5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00E06BA4" w:rsidP="00E06BA4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs w:val="0"/>
-[...7 lines deleted...]
-        <w:t>Prison staff shall call an ambulance and the prisoner shall be transported under the escort of Prison Officers.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In all medical emergencies requiring external medical treatment, Prison staff shall call an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ambulance,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the prisoner shall be transported under the escort of Prison Officers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F5EBEF" w14:textId="453ADC3A" w:rsidR="00E43D2F" w:rsidRPr="005E0081" w:rsidRDefault="00E43D2F" w:rsidP="007A77C6">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> advising of the following:</w:t>
+    <w:p w14:paraId="25DE1284" w14:textId="7B15A913" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00E06BA4" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Movements Officers shall contact hospital security via email, prior to the escort, and record the contact in TOMS, advising of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B873390" w14:textId="77777777" w:rsidR="008D193D" w:rsidRPr="008A1A4A" w:rsidRDefault="008D193D" w:rsidP="008A1A4A">
+    <w:p w14:paraId="53792041" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>the prisoner’s name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6DA821" w14:textId="147EF173" w:rsidR="008D193D" w:rsidRPr="008A1A4A" w:rsidRDefault="008D193D" w:rsidP="008A1A4A">
+    <w:p w14:paraId="68D73055" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>estimated time of arrival</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFE2436" w14:textId="77777777" w:rsidR="00E43D2F" w:rsidRPr="008A1A4A" w:rsidRDefault="00E43D2F" w:rsidP="008A1A4A">
+    <w:p w14:paraId="22661B1A" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>security rating</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355796B8" w14:textId="6A3D61DC" w:rsidR="00E43D2F" w:rsidRPr="008A1A4A" w:rsidRDefault="00E43D2F" w:rsidP="008A1A4A">
+    <w:p w14:paraId="422A6F57" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">any other relevant factors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488CDF1C" w14:textId="3F491891" w:rsidR="007C1D79" w:rsidRPr="005A3FA8" w:rsidRDefault="007C1D79" w:rsidP="007A77C6">
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="70FE2D9A" w14:textId="5C8A22C5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs w:val="0"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/OIC shall ensure hospital security have been contacted prior to the escort of the prisoner and the Notification of Escort Details form </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and forwarded to the relevant hospital security section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62285458" w14:textId="35D9ACE9" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs w:val="0"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taxi may only be used to convey a prisoner and/or Escorting Officers back to prison from a medical emergency with the Superintendent/OIC’s authorisation where a contracted escort vehicle, prison vehicle or ambulance is immediately unavailable or if a prisoner’s mobility excludes them from being transported in a prison vehicle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4038A749" w14:textId="30861319" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs w:val="0"/>
-[...16 lines deleted...]
-        <w:t>and forwarded to the relevant hospital security section.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The OIC or Movements Officers shall inform the OPCEN of an unscheduled escort of a prisoner via phone and email with the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE8E92" w14:textId="40F27D1A" w:rsidR="00C05078" w:rsidRDefault="00A425A1" w:rsidP="007A77C6">
-[...77 lines deleted...]
-    <w:p w14:paraId="01C8844D" w14:textId="2EC8EC10" w:rsidR="001C0E5A" w:rsidRPr="008A1A4A" w:rsidRDefault="008D193D" w:rsidP="008A1A4A">
+    <w:p w14:paraId="587663E6" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>’s name</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prisoner’s name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767826E3" w14:textId="797AC17B" w:rsidR="001C0E5A" w:rsidRPr="008A1A4A" w:rsidRDefault="008D193D" w:rsidP="008A1A4A">
+    <w:p w14:paraId="50E35A3A" w14:textId="372453FE" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">destination, </w:t>
       </w:r>
-      <w:r w:rsidR="004307E5" w:rsidRPr="008A1A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> hospital facility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C1198" w14:textId="6B91E21B" w:rsidR="001C0E5A" w:rsidRPr="008A1A4A" w:rsidRDefault="008D193D" w:rsidP="008A1A4A">
+    <w:p w14:paraId="3D093D96" w14:textId="071A193A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reason for transfer (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>)</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type of health issue)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FC146F" w14:textId="157FFD1F" w:rsidR="001C0E5A" w:rsidRPr="008A1A4A" w:rsidRDefault="001C0E5A" w:rsidP="008A1A4A">
+    <w:p w14:paraId="268C6728" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of unscheduled escort</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>date and time of unscheduled escort</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD21764" w14:textId="77777777" w:rsidR="001872D5" w:rsidRPr="008A1A4A" w:rsidRDefault="000149EB" w:rsidP="008A1A4A">
+    <w:p w14:paraId="735E1DD4" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Escorting Officers’ names and contact number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB45F9" w14:textId="38F07FF0" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical emergencies shall be recorded on TOMS as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663F3EE0" w14:textId="6BF91F2D" w:rsidR="004D532A" w:rsidRPr="004D532A" w:rsidRDefault="00C83701" w:rsidP="004D532A">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51A85A51" w14:textId="6A61B4D4" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="002B02DE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="_Toc4579819"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc7000558"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc203053420"/>
       <w:r>
-        <w:t xml:space="preserve">Medical emergencies shall be recorded on TOMS as per </w:t>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unscheduled hospital sit following a medical emergency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="429DAED1" w14:textId="4831A301" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="002B02DE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.9.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following additional procedures apply when a prisoner is admitted to hospital following a medical emergency:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F8013" w14:textId="742B2B99" w:rsidR="00BA1171" w:rsidRPr="00E95600" w:rsidRDefault="00247170" w:rsidP="007A77C6">
-[...29 lines deleted...]
-    <w:p w14:paraId="6769734D" w14:textId="0BB00FBB" w:rsidR="00E235A6" w:rsidRPr="008A1A4A" w:rsidRDefault="00E235A6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="36485627" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t>ontractor</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Movements Officer/delegated Officer shall submit a Hospital Admittance Advice on TOMS which upon submission is automatically forwarded by email to the OPCEN and the Contractor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A04DAB0" w14:textId="3E054FAB" w:rsidR="00A5144F" w:rsidRPr="008A1A4A" w:rsidRDefault="00A5144F" w:rsidP="008A1A4A">
+    <w:p w14:paraId="101DE1EC" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> once admitted</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Movements Officer shall record the prisoner as being at long term hospital on TOMS once admitted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA4C446" w14:textId="32C2FA34" w:rsidR="008A1A4A" w:rsidRDefault="00E235A6" w:rsidP="008A1A4A">
+    <w:p w14:paraId="6570E6B6" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upon receiving the Hospital Admittance Advice, the Contractor shall contact the facility and advise if they have/do not have the capacity to take over the hospital sit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374FB500" w14:textId="332B42C8" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>if the Contractor has capacity to take over the hospital sit, facility staff and the Contractor shall liaise with one another to determine the logistics of taking over the hospital sit (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location of prisoner, contact details of escorting officers, time of takeover, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DF9586" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>if the Contractor does not have the capacity to take over the hospital sit, the Contractor shall advise the facility by telephone and shall advise the OPCEN.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="115" w:name="_Toc41028883"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc4579820"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc7000559"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc2162668"/>
+    </w:p>
+    <w:p w14:paraId="2777E4F6" w14:textId="1982C47D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="002B02DE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc203053421"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Royal Flying Doctor Service</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="3D977C72" w14:textId="276B874F" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="002B02DE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.10.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prisoners in regional locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may occasionally</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> require urgent transfer via the Royal Flying Doctor Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RFDS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Perth for emergency medical treatment, generally, Royal Perth Hospital. However, there is provision for flights to transfer prisoners to the Northern Territory for emergency treatment. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The same procedures apply for the medical emergency, as outlined in this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778DFB66" w14:textId="7D715AC7" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="002B02DE" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.10.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisons shall ensure the appropriate number of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scorting </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fficers (where practicable) are made available at the earliest opportunity to avoid any delay in transferring the prisoner, taking into consideration the prisoner’s security classification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF27E07" w14:textId="5D055EBD" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00514A68" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.10.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If there are space limitations on the aircraft and a Medical Officer and nurse are required to be on board, the Superintendent shall ensure a PMRA is completed to include consideration of the prisoner’s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD9A3B1" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">previous behaviour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41698C47" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09374482" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical condition/urgency of transfer, noting maintaining life is a priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284BD1FF" w14:textId="2C4402EE" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00514A68" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.10.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Security Manager/OIC shall ensure that the allowable number of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scorting </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fficers accompany the prisoner, if </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the prisoner is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidDel="00DB4166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deemed violent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC3E1E6" w14:textId="7A486B7E" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="0075624A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc203053422"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.11 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Executive Council prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="18BE3296" w14:textId="7F27FFAC" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="0075624A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.11.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An Executive Council (EXCO) prisoner is generally only approved for transport to an external facility for a scheduled appointment by order of the Governor. The Director Sentence Management (DSM) as delegated by the Chief Executive Officer, may approve urgent unscheduled movements</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A76C0C" w14:textId="74B98290" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.11.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Movements of EXCO prisoners authorised by the Governor are not date specific therefore authority for movement shall be obtained prior to the booking of a medical appointment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E8F41B" w14:textId="6953EC89" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.11.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Movements Officer shall ensure the correct approval is obtained prior to the transportation of an EXCO prisoner, unless in the case of an emergency situation requiring the movement to be made without delay (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00B409B0" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>life-threatening</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-        <w:t>:</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical emergency).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB0E927" w14:textId="7CA2E1AE" w:rsidR="008A1A4A" w:rsidRPr="008A1A4A" w:rsidRDefault="00E66DBD" w:rsidP="008A1A4A">
+    <w:p w14:paraId="3AF5C649" w14:textId="330CACAA" w:rsidR="0075624A" w:rsidRPr="00B134EC" w:rsidRDefault="0075624A" w:rsidP="00B134EC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6.11.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All applications and enquiries regarding EXCO transfers shall be directed to the relevant directorate (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) or (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>AWP@justice .wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="121" w:name="_Toc203053423"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="4A77A9C9" w14:textId="0451389E" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="0075624A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funerals </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and other compassionate leave</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="6BB95F0E" w14:textId="20DB9375" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="0075624A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a Funeral Application (TOMS) or application for other compassionate leave is approved by the delegated approving authority (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 13.5 – Authorised Absences and Absence Permits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sentence Management staff (or OPCEN after-hours) shall notify the Contractor of Absence Permit requirements for the movement and in accordance with the following timeframes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41809086" w14:textId="397AA6B2" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>metropolitan escorts (within 200kms one way from a metropolitan prison) – by 5:00pm the day prior to the escort (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Wednesday)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C354901" w14:textId="2A445222" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>metropolitan escorts (over 200 to 400kms one way from a metropolitan prison) – by 5:00pm 1 day prior to the escort (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Tuesday)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233EB3E2" w14:textId="0ECFB732" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>metropolitan escorts above 400kms – by 5:00pm 2 days prior to the escort (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Monday)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3787BD25" w14:textId="09FB2AEA" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>regional escorts – by 5:00pm 2 days prior to the escort (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Monday).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6FF853" w14:textId="646384F9" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travel plans to regional locations shall be made well in advance to utilise scheduled weekly escorts where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9677B8" w14:textId="46B724BB" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the approval process is to proceed outside the timeframes outlined in section 6.12.1, the Contractor shall only facilitate the escort if they have the capacity and resources available to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567BB984" w14:textId="6DDEAB7A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Contractor shall provide transport as soon as practicable. Prison Officers shall be considered to conduct the escort if the Contractor is unable to provide the required service due to the urgency and nature of the visit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6388D78A" w14:textId="798C4CE5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corrective Services shall facilitate the escort of prisoners where the Contractor is unable to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C1BA21" w14:textId="099731DE" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.12.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentence Management staff shall advise the prison of the Absence Permit/Leave of Absence Order requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0E342C" w14:textId="7D2BE9B5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0075624A" w:rsidP="0075624A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc5369868"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc203053424"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.13 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Visits to ill relative notification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF42797" w14:textId="7845AAAD" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0026294F" w:rsidP="0075624A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.13.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a visit to a dangerously ill relative is approved by the delegated approving authority on TOMS (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), the Contractor’s Control Centre and the OPCEN shall be notified of the approval by Sentence Management (or OPCEN after-hours). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9FC11D" w14:textId="4F59DACD" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0026294F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">6.13.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/OIC shall ensure delegated officers prepare the prisoner for the escort in accordance with this COPP and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC08000" w14:textId="2F24F09A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="0026294F" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.13.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The OIC shall ensure the relevant hospital security is contacted (if the dangerously ill relative is located at a medical facility), to enable security arrangements to be made and advise of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFB739D" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the prisoner’s name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158F324B" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security rating</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31891C12" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>other relevant factors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7406BA8C" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc203053425"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Placement within Casuarina Infirmary</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="412F8F29" w14:textId="696783DF" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00180085" w:rsidP="00180085">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc203053426"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Discharge from hospital</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5893ECF0" w14:textId="06368CD9" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00180085" w:rsidP="00180085">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Hlk139353442"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following procedures shall occur:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p w14:paraId="3DF5933F" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The sending Prison Health Services/Hospital and Casuarina Health Services are to discuss and to confirm placement within the infirmary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111EAC7C" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casuarina Health Services are to notify Casuarina Movements (and Casuarina Operations out of business hours) that placement has been confirmed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CBC74B" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casuarina Movements to email the Operations Centre and the sending prison confirming placement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A97592" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should notification be received out of hours, Casuarina Operations are to notify the sending prison and call the Operations Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74101609" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sending prison is to place the prisoner on the T &amp; D sheet for transfer to Casuarina </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282A59B9" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operations Centre will direct Ventia to transport the prisoner to Casuarina rather than return the prisoner to the prison they originally departed from </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC0CAD2" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once discharged from the infirmary, Casuarina Movements to request transfer back to the sending prison in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 12.4 – Prisoner Transfers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E31D878" w14:textId="14026107" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00180085" w:rsidP="00180085">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="_Toc203053427"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Receival from court</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="494A48F0" w14:textId="0227FC6A" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00180085" w:rsidP="00180085">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following procedures shall occur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DCF4C1" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Health Executive/Adult Male Prison Executive and Casuarina Health Services are to discuss and confirm placement within the infirmary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A67A96" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casuarina Health Services are to notify Casuarina Movements (and Casuarina Operations out of business hours) that placement has been confirmed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B9AA9B" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Casuarina Movements to email the Operations Centre confirming placement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD2B52F" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>should notification be received out of hours, Casuarina Operations are to call the Operations Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D7A62" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operations Centre will direct Ventia to transport the prisoner directly to Casuarina for receival </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CCBED2" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should the person be appearing at District Court Building/Central Law Courts, Operations Centre will advise G4S contracted services of the intended placement at Casuarina </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C14120" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operations Centre will advise Hakea that they will not be receiving the prisoner ex court. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEC435D" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="128" w:name="_Toc203053428"/>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Hospital Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="4BE11F5A" w14:textId="0A4DB57E" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00120F66" w:rsidP="00120F66">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Toc203053429"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="167C8E00" w14:textId="40534D1D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00120F66" w:rsidP="00120F66">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Hospital Order is an order made by a court under legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that orders the transport of a prisoner by Prison Officers, WAPF Officers and/or the Contractor to an authorised hospital for assessment by a psychiatrist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4360425C" w14:textId="5AF502F7" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00120F66" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Hospital Order can be made from court or prison (if appearing via video link).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDE8B47" w14:textId="06A80B4B" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00120F66" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>On completion of the psychiatrist’s assessment, the following applies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A92040D" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>if the accused is made an involuntary patient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, they will remain at the authorised hospital until the next scheduled court appearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB237B8" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>if the accused is not made an involuntary patient, they will be transferred to a prison and detained until the next scheduled court appearance. In these circumstances the Movements/Reception Officer, on receiving notification from the authorised hospital, shall liaise with the OPCEN who shall contact the Contractor to arrange the prisoner’s return to prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4610753F" w14:textId="61F11904" w:rsidR="00A23833" w:rsidRDefault="00120F66" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upon admittance to hospital on a Hospital Order, the Movements/Reception Officer of the sending prison shall discharge a prisoner off the TOMS prison count if there is no other reason for them to remain in custody. If the prisoner has other remand warrants or are imprisoned for other matters, they shall remain on the prison count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B815172" w14:textId="77777777" w:rsidR="000C0747" w:rsidRDefault="000C0747" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AF36B7" w14:textId="77777777" w:rsidR="000C0747" w:rsidRDefault="000C0747" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447832FB" w14:textId="77777777" w:rsidR="000C0747" w:rsidRPr="00A23833" w:rsidRDefault="000C0747" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006EBED8" w14:textId="74021343" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00120F66" w:rsidP="00120F66">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc203053430"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="009508F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hospital Orders from court</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p w14:paraId="339C067D" w14:textId="52B37A09" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00120F66" w:rsidP="00120F66">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="009508F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon issue of a Hospital Order from a metropolitan court, the prisoner is to be transported directly to the authorised hospital (generally the Frankland Centre). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B1AEB9" w14:textId="27608CB5" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall ensure the authorised hospital has been contacted to confirm bed availability prior to transport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5288AEDC" w14:textId="09D36069" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If immediate bed availability is confirmed, the court’s custody provider shall contact the Contractor to organise the escort of prisoners from court to the authorised hospital. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A9003B" w14:textId="6765A803" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If it is not possible for the prisoner to be transported directly to the authorised hospital, the Hospital Order has the effect of a Remand Warrant allowing for the continued custody of the accused in a prison or lockup whilst awaiting placement, as long as the movement is expeditiously organised. In these circumstances the court’s custody provider or WAPF shall liaise with the nearest prison, OPCEN and the Contractor to organise the movement of prisoners to the nearest receiving prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7AB28C" w14:textId="5E132E33" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The prison shall receive the accused into custody pending the arrangement of the transfer to the authorised hospital and the Reception Officer shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542079E7" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete the relevant intake processes in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>COPP 2.1 Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF172F9" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>document in the warrants module that the accused is held on a Hospital Order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D4B56A" w14:textId="77777777" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>advise Mental Health Alcohol and Other Drugs (MHAOD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C408031" w14:textId="69948392" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall ensure a TOMS incident report, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, is submitted by the prison, detailing the arrangements for the movement to the authorised hospital, when a prisoner is temporarily held in the prison pending movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3182CC17" w14:textId="51C8BFD3" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.2.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Movements/Reception Officer at the receiving prison shall contact the OPCEN to arrange the transfer of a prisoner to the authorised hospital via the Contractor as soon as practicable once a bed becomes available. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC649A" w14:textId="54CD90DF" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="009508F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="_Hospital_orders_issued"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc203053431"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hospital orders from prison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p w14:paraId="7F0C1E0A" w14:textId="0590049E" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="009508F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon issue of a Hospital Order from a metropolitan prison, the prisoner is to be transported directly to the authorised hospital (generally the Frankland Centre). The Movements/Reception Officer shall email the OPCEN and follow up with a telephone call to arrange the transfer of a prisoner to the authorised hospital via the Contractor as soon as practicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE96B63" w14:textId="2109E000" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">8.3.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Movements/Reception Officer shall contact the authorised hospital and advise of the imminent transfer of the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC961D9" w14:textId="6ADDF2BF" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Movements/Reception Officer shall contact the OPCEN to arrange the Contractor to move the prisoner directly to the authorised hospital as soon as practicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BB941A" w14:textId="421CB4DE" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If it is not possible for the prisoner to be transported directly to the authorised hospital (</w:t>
+      </w:r>
+      <w:r w:rsidR="0058077E" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no bedspace available/coming from a regional prison, etc) the Hospital Order has the effect of a Remand Warrant allowing for the continued custody of the accused in a prison or lockup whilst awaiting placement, as long as the movement is expeditiously organised. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222D9438" w14:textId="689A0CDF" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="00A23833">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the Hospital Order was issued at a regional prison the Movements Officer shall liaise with the prison nearest to the authorised hospital, OPCEN and the Contractor to organise the movement of prisoners to the nearest receiving prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD9BB7F" w14:textId="77777777" w:rsidR="009508F8" w:rsidRDefault="009508F8" w:rsidP="009508F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the prisoner is already held at the nearest metropolitan prison, they shall remain until a bed becomes available or the movement is able to be facilitated. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="133" w:name="_Toc203053432"/>
+    </w:p>
+    <w:p w14:paraId="1A2BA1DB" w14:textId="492B7679" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="00A23833" w:rsidP="009508F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>High Security Escorts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="16ECFDB1" w14:textId="40AEC66C" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="009508F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc203053433"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="1CCD3AD0" w14:textId="584F1A4D" w:rsidR="00A23833" w:rsidRPr="00A23833" w:rsidRDefault="009508F8" w:rsidP="009508F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The escort of High Security Escort (HSE) prisoners shall be conducted by the SOG or where appropriate the Albany Security Unit (ASU), following HSE status being determined by the HSE Assessment Panel, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>COPP 12.5 – High Security Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A23833" w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0296734C" w14:textId="1709F0A1" w:rsidR="002B2494" w:rsidRPr="00951B05" w:rsidRDefault="00A23833" w:rsidP="00951B05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFC5C93" w14:textId="3B817C61" w:rsidR="004C187E" w:rsidRDefault="004C187E" w:rsidP="004C187E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="_Toc230247652"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc233711248"/>
+      <w:r w:rsidRPr="002657D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w14:paraId="3F36D7DF" w14:textId="4ED68013" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="004C187E" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="137" w:name="_Related_COPPs"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc233711249"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:r w:rsidRPr="002657D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:r w:rsidRPr="002657D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE1092E" w14:textId="2420D98F" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> location of prisoner, contact details of escorting officers, time of takeover, etc.)</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 2.1 – Reception</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1606482A" w14:textId="46EC7374" w:rsidR="007A77C6" w:rsidRPr="008A1A4A" w:rsidRDefault="00E66DBD" w:rsidP="008A1A4A">
+    <w:p w14:paraId="272A2006" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...70 lines deleted...]
-      <w:bookmarkStart w:id="112" w:name="_Toc2162668"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C43242D" w14:textId="0A0B3606" w:rsidR="00A36EF1" w:rsidRPr="00A36EF1" w:rsidRDefault="00E930CD" w:rsidP="007A77C6">
-[...158 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="161B58D4" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">previous behaviour </w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 4.6 –Trans, Gender Diverse and Intersex Prisoners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCCFAB0" w14:textId="77777777" w:rsidR="00794BC0" w:rsidRPr="008A1A4A" w:rsidRDefault="00794BC0" w:rsidP="008A1A4A">
-      <w:pPr>
+    <w:p w14:paraId="322B7DE8" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:t>security risk</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBA1717" w14:textId="40AAECEE" w:rsidR="00794BC0" w:rsidRPr="008A1A4A" w:rsidRDefault="00794BC0" w:rsidP="008A1A4A">
-      <w:pPr>
+    <w:p w14:paraId="4989EC4C" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> life is a priority.</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 6.1 – Prisoner Access to Health Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7391B0E1" w14:textId="548F6749" w:rsidR="00FC1E7F" w:rsidRDefault="00C772BA" w:rsidP="007A77C6">
-[...414 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4B3AF03B" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Wednesday)</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 11.2 – Searching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06053D93" w14:textId="4D7E05B2" w:rsidR="007F41F6" w:rsidRPr="00E66DBD" w:rsidRDefault="007F41F6" w:rsidP="00E66DBD">
-      <w:pPr>
+    <w:p w14:paraId="2F1EF25C" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Tuesday)</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6840077E" w14:textId="1381C018" w:rsidR="007F41F6" w:rsidRPr="00E66DBD" w:rsidRDefault="007F41F6" w:rsidP="00E66DBD">
-      <w:pPr>
+    <w:p w14:paraId="51446E9D" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> funeral on Thursday, notification by 5pm Monday)</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 11.4 – Firearm Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6C6973" w14:textId="15F025B7" w:rsidR="007F41F6" w:rsidRPr="00E66DBD" w:rsidRDefault="007F41F6" w:rsidP="00E66DBD">
-      <w:pPr>
+    <w:p w14:paraId="495469E8" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...36 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 12.3 – Conducting Escorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D8A8D0" w14:textId="3F9FF03B" w:rsidR="0017256E" w:rsidRDefault="0017256E" w:rsidP="007A77C6">
-[...571 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="466FC033" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:t>the prisoner’s name</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 12.5 – High Security Escorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4AAA80" w14:textId="77777777" w:rsidR="00B509D7" w:rsidRPr="00E66DBD" w:rsidRDefault="00B509D7" w:rsidP="00E66DBD">
-      <w:pPr>
+    <w:p w14:paraId="482D32FA" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:t>security rating</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 12.7 – Warrants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4D788C" w14:textId="578860FF" w:rsidR="007772B6" w:rsidRPr="00E66DBD" w:rsidRDefault="00B509D7" w:rsidP="00E66DBD">
-      <w:pPr>
+    <w:p w14:paraId="0909817B" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:t>other relevant factors.</w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FE065B" w14:textId="7C6E0C54" w:rsidR="00DD2421" w:rsidRPr="005E0081" w:rsidRDefault="00DD2421" w:rsidP="00DD2421">
-[...33 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4CB90B4C" w14:textId="77777777" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> are to discuss and to confirm placement within the infirmary. </w:t>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6952">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA4A1F9" w14:textId="34814919" w:rsidR="00DD2421" w:rsidRPr="005E0081" w:rsidRDefault="00DD2421" w:rsidP="00DD2421">
-      <w:pPr>
+    <w:p w14:paraId="54B4481E" w14:textId="641BB7D1" w:rsidR="002B2494" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...30 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00ED6952">
+          <w:rPr>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 14.6 – Prisoners Released from Custody</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17455880" w14:textId="77777777" w:rsidR="008A1A4A" w:rsidRDefault="00DD2421" w:rsidP="008A1A4A">
-      <w:pPr>
+    <w:p w14:paraId="4538AA66" w14:textId="038C1243" w:rsidR="002B2494" w:rsidRDefault="002B2494" w:rsidP="002B2494">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc230247654"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc233711250"/>
+      <w:r w:rsidRPr="002B2494">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r w:rsidRPr="002B2494">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE503B6" w14:textId="3A2AEC4A" w:rsidR="00ED6952" w:rsidRPr="00ED6952" w:rsidRDefault="00ED6952" w:rsidP="00ED6952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00ED6952">
+          <w:rPr>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Court Security &amp; Custodial Services (CS &amp; CS) contract</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D8350C7" w14:textId="617DB97F" w:rsidR="008A1A4A" w:rsidRPr="008A1A4A" w:rsidRDefault="008A1A4A" w:rsidP="008A1A4A">
-[...1400 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="70630C89" w14:textId="4D32DAB3" w:rsidR="00F533CF" w:rsidRPr="002855FC" w:rsidRDefault="002657D8" w:rsidP="002855FC">
+      <w:bookmarkStart w:id="142" w:name="_Toc536015242"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc223435036"/>
+      <w:r w:rsidRPr="002657D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...516 lines deleted...]
-      <w:bookmarkEnd w:id="131"/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definitions </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable32"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-        <w:gridCol w:w="6479"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008206E2" w:rsidRPr="008206E2" w14:paraId="46305BF3" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00C545D7" w:rsidRPr="000E6F0A" w14:paraId="15F2AA14" w14:textId="77777777" w:rsidTr="002855FC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="558D4742" w14:textId="77777777" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="67FE0ECC" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00CF6125" w:rsidRDefault="00C545D7" w:rsidP="007A5B27">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+            </w:pPr>
+            <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="27F391E2" w14:textId="77777777" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="188A8A91" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00CF6125" w:rsidRDefault="00C545D7" w:rsidP="007A5B27">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008206E2" w:rsidRPr="008206E2" w14:paraId="76D8E3F9" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="002855FC" w:rsidRPr="002855FC" w14:paraId="65EEA478" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="484452BE" w14:textId="77777777" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="793DA1BC" w14:textId="33BD2EC2" w:rsidR="002855FC" w:rsidRPr="002855FC" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:szCs w:val="22"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Admission to Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00271839" w14:textId="568A542F" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="4C72A9F3" w14:textId="15F0312D" w:rsidR="002855FC" w:rsidRPr="002855FC" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Where a prisoner is accepted for inpatient services </w:t>
             </w:r>
-            <w:r w:rsidR="002A6191">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>at a hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C05D59" w:rsidRPr="008206E2" w14:paraId="38325D10" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="66B582DD" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="075C9974" w14:textId="7D2611AD" w:rsidR="00C05D59" w:rsidRPr="0048151A" w:rsidRDefault="00C05D59" w:rsidP="00C05D59">
-            <w:pPr>
+          <w:p w14:paraId="26E6364F" w14:textId="257471FC" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048151A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Acknowledgment document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0677ACF1" w14:textId="24B0BF91" w:rsidR="00C05D59" w:rsidRPr="0048151A" w:rsidRDefault="00C05D59" w:rsidP="007558FD">
-[...1 lines deleted...]
-              <w:suppressAutoHyphens/>
+          <w:p w14:paraId="68BE46F8" w14:textId="1DC7D5E4" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048151A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">of the </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">A document acknowledging a person’s sex or gender as per section 36ZA (1) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="0048151A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00DA5576" w:rsidRPr="0048151A">
+              </w:rPr>
+              <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 1998 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048151A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:i/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(WA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008206E2" w:rsidRPr="008206E2" w14:paraId="2636685D" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="2270AAF9" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="79AEBA2C" w14:textId="77777777" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="1FBDB09D" w14:textId="1149334F" w:rsidR="00112ADD" w:rsidRPr="0048151A" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2915CE" w14:textId="77777777" w:rsidR="008206E2" w:rsidRPr="00D4756A" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="4B2D4303" w14:textId="656D91FA" w:rsidR="00112ADD" w:rsidRPr="0048151A" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Any medical appointment, consultation, examination, treatment or procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008206E2" w:rsidRPr="008206E2" w14:paraId="3EC2786A" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="4A240FAF" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="104E7A2D" w14:textId="77777777" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="69306D0C" w14:textId="63EED504" w:rsidR="00112ADD" w:rsidRPr="0048151A" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>At-Risk Management System (ARMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB1C147" w14:textId="0887BF41" w:rsidR="008206E2" w:rsidRPr="00D4756A" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
+          <w:p w14:paraId="2218C7C4" w14:textId="77777777" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The At-Risk Management System is the Department</w:t>
             </w:r>
-            <w:r w:rsidR="00FE383B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s multi-disciplinary suicide prevention strategy for offenders. The tri-level system includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17508BB9" w14:textId="320B4E3C" w:rsidR="008206E2" w:rsidRPr="00D4756A" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
+          <w:p w14:paraId="2BB47356" w14:textId="77777777" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Primary prevention </w:t>
             </w:r>
-            <w:r w:rsidR="00FE383B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> strategies to create physical and social environments in the detention centre that limits stress on detainees.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="080D0443" w14:textId="06494E52" w:rsidR="008206E2" w:rsidRPr="00D4756A" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
+          <w:p w14:paraId="44B96882" w14:textId="77777777" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Secondary prevention </w:t>
             </w:r>
-            <w:r w:rsidR="00FE383B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> strategies to support detainees at statistically higher risk of self-harm or suicide.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76693FD3" w14:textId="6916A6C9" w:rsidR="008206E2" w:rsidRPr="00D4756A" w:rsidRDefault="008206E2" w:rsidP="007A77C6">
-[...5 lines deleted...]
-              <w:spacing w:after="120"/>
+          <w:p w14:paraId="01D45741" w14:textId="17EB1AE5" w:rsidR="00112ADD" w:rsidRPr="0048151A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D4756A">
+              </w:rPr>
+              <w:t xml:space="preserve">Tertiary prevention </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00FE383B">
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> strategies aimed directly at individuals identified as at risk of self-harm or suicide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F397F" w:rsidRPr="008206E2" w14:paraId="7396079D" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="765FA3A0" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="439E4A6D" w14:textId="099494A2" w:rsidR="004F397F" w:rsidRPr="00110894" w:rsidRDefault="004F397F" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="3FE02781" w14:textId="6598A48D" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Authorised </w:t>
             </w:r>
-            <w:r w:rsidR="009A597A">
+            <w:r>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:t>ospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9A114A" w14:textId="6466F82C" w:rsidR="004F397F" w:rsidRPr="00110894" w:rsidRDefault="004F397F" w:rsidP="007A77C6">
+          <w:p w14:paraId="1558451A" w14:textId="5C0A87F6" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:t>In accordance with s</w:t>
             </w:r>
-            <w:r w:rsidR="009A597A">
+            <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:t xml:space="preserve">541 </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Mental Health Act 2014</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:t xml:space="preserve">, is a public hospital, or part of a public hospital in respect of which an order is in force </w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D">
+            <w:r>
               <w:t>under s. 5</w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D" w:rsidRPr="000E4EBE">
+            <w:r w:rsidRPr="000E4EBE">
               <w:t xml:space="preserve">42 </w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D" w:rsidRPr="000E4EBE">
+            <w:r w:rsidRPr="000E4EBE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Mental Health Act 2014</w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D" w:rsidRPr="00135D2D">
+            <w:r w:rsidRPr="00135D2D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:t>or is a private hospital the licence of which is endorsed under s</w:t>
             </w:r>
-            <w:r w:rsidR="009A597A">
+            <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:t xml:space="preserve">26DA(2) </w:t>
             </w:r>
             <w:r w:rsidRPr="009A597A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Hospitals and</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Health Services Act</w:t>
             </w:r>
-            <w:r w:rsidR="00A453C1">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">1927 </w:t>
+              <w:t>1927</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00113A0B" w:rsidRPr="008206E2" w14:paraId="1FA4CD39" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="6A9C8876" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4592509A" w14:textId="67FB1E0A" w:rsidR="00113A0B" w:rsidRPr="008206E2" w:rsidRDefault="00113A0B" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="79201D05" w14:textId="2ECFB438" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="002855FC">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16F55">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Commissioner’s Operational Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192AF279" w14:textId="004863AE" w:rsidR="00113A0B" w:rsidRPr="00D4756A" w:rsidRDefault="00113A0B" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="60063E9A" w14:textId="746F3451" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015767" w:rsidRPr="008206E2" w14:paraId="3AE7BC14" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="381662F0" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF77200" w14:textId="013709D0" w:rsidR="00015767" w:rsidRPr="008206E2" w:rsidRDefault="00015767" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="005C3864" w14:textId="50A71092" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Contract Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDD4D34" w14:textId="05A1517D" w:rsidR="00015767" w:rsidRPr="00D4756A" w:rsidRDefault="00015767" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="6CEC160A" w14:textId="6C618800" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>As defined in Schedule 14 of the CS &amp; CS Contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005266E7" w:rsidRPr="008206E2" w14:paraId="119C0147" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="6373B9DA" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B537623" w14:textId="0C70580C" w:rsidR="005266E7" w:rsidRPr="002E2693" w:rsidRDefault="005266E7" w:rsidP="007A77C6">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0B241BE0" w14:textId="44D93F02" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Contract Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE815DF" w14:textId="502DB4AA" w:rsidR="005266E7" w:rsidRPr="00D4756A" w:rsidRDefault="005266E7" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="034E071E" w14:textId="1A105111" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The man</w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ger appointed by the Department to manage the CS &amp; CS contract on behalf of the Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005266E7" w:rsidRPr="008206E2" w14:paraId="054A5615" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="110ADE1F" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1061BF34" w14:textId="2E15E10A" w:rsidR="005266E7" w:rsidRPr="008206E2" w:rsidRDefault="00CD7D2B" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="234E390B" w14:textId="33ECCF1B" w:rsidR="00112ADD" w:rsidRPr="008206E2" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F0E9E9" w14:textId="74F99A23" w:rsidR="005266E7" w:rsidRPr="00D4756A" w:rsidRDefault="00CD7D2B" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="0AEF1525" w14:textId="13E0C7A5" w:rsidR="00112ADD" w:rsidRPr="00D4756A" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">he organisation engaged to provide </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>prisoner transport</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ervices under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005266E7" w:rsidRPr="008206E2" w14:paraId="2B82F71D" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="38D607BF" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4B6C70" w14:textId="77777777" w:rsidR="005266E7" w:rsidRPr="00110894" w:rsidRDefault="005266E7" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="793B5636" w14:textId="6A85AC0B" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578BDBFA" w14:textId="77777777" w:rsidR="005266E7" w:rsidRPr="00110894" w:rsidRDefault="005266E7" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="7467452F" w14:textId="7FA89C0F" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Courts and Tribunals of Western Australia and any place in Western Australia where a person or body acts judicially</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290E1E" w:rsidRPr="008206E2" w14:paraId="335F3F62" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="63975A14" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="61C19F44" w14:textId="44F4D8F4" w:rsidR="00290E1E" w:rsidRPr="00110894" w:rsidRDefault="00290E1E" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="72DC2057" w14:textId="21AE9730" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Court Custody Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C07D410" w14:textId="6FEF237C" w:rsidR="00290E1E" w:rsidRPr="00110894" w:rsidRDefault="00290E1E" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="01D1AAF0" w14:textId="53F4AD3D" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">he organisation engaged to provide </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>court custody s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ervices under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005266E7" w:rsidRPr="008206E2" w14:paraId="3A65FC6E" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="09AE0290" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C802019" w14:textId="77777777" w:rsidR="005266E7" w:rsidRPr="00110894" w:rsidRDefault="005266E7" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="29527EEE" w14:textId="00F6B9BE" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>electronic Prisoner Escort Management System (</w:t>
-[...6 lines deleted...]
-              <w:t>ePEMS)</w:t>
+              <w:t>electronic Prisoner Escort Management System (ePEMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5C1A32" w14:textId="1029BFA9" w:rsidR="005266E7" w:rsidRPr="00110894" w:rsidRDefault="004A7116" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="5CDC4774" w14:textId="048B85A8" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A288C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>The CS&amp;CS Contractor’s electronic Pri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">soner Escort Management System </w:t>
             </w:r>
             <w:r w:rsidRPr="000A288C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>used for recording events related to prisoners in their custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="4B3C6832" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="576FC40D" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD4BE1" w14:textId="068218A4" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="07FB86A0" w14:textId="40168830" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>End point of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F7EE45" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
+          <w:p w14:paraId="369CAF37" w14:textId="77777777" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">The end point of an escort is either (as applicable): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D7CAABB" w14:textId="2C7B9F94" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="00C44B9F">
+          <w:p w14:paraId="57684D71" w14:textId="10DCAA46" w:rsidR="00112ADD" w:rsidRPr="00287A50" w:rsidRDefault="00112ADD" w:rsidP="00287A50">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>the room where a consultation is to occur (</w:t>
             </w:r>
-            <w:r w:rsidR="004307E5">
-[...3 lines deleted...]
-              <w:t>eg</w:t>
+            <w:r w:rsidR="0058077E">
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> for medical appointments)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r w:rsidR="00287A50">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00287A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the point at which Escorting Officers are no longer responsible for the security of the prisoner (</w:t>
+            </w:r>
+            <w:r w:rsidR="0058077E" w:rsidRPr="00287A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00287A50">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for an inter-prison transfer, court appearance, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="366CCE3B" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="1688C8E3" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7591E2FF" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="231879EF" w14:textId="41E35AC7" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78BE4512" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="7D0A7DCB" w14:textId="3F207D59" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00110894">
+              </w:rPr>
+              <w:t>A Prison Officer, officer employed under the CS &amp; CS Contract, or an officer employed by a private prison contractor who is trained to conduct prisoner escorts</w:t>
+            </w:r>
+            <w:r w:rsidR="00723689">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>A Prison Officer, officer employed under the CS &amp; CS Contract, or an officer employed by a private prison contractor who is trained to conduct prisoner escorts</w:t>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="58D5C496" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="598C52AC" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07308FAB" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00110894">
+          <w:p w14:paraId="274FAD65" w14:textId="0AADFF98" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-              </w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Escorted travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D044B9D" w14:textId="04BC1B7E" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="36BBB144" w14:textId="6245ABF8" w:rsidR="00112ADD" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner movement between two locations on a departmental owned, chartered or contracted vehicle or aeroplane, while under escort by W</w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">APF </w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or escorting officers</w:t>
+            </w:r>
+            <w:r w:rsidR="00723689">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="7B384838" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="0C8CB193" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE3A6C1" w14:textId="169C192F" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="4FAA32FE" w14:textId="5F4D323B" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Essential </w:t>
             </w:r>
-            <w:r w:rsidR="009A597A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>edication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0781020C" w14:textId="1E386BAF" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="4F73122A" w14:textId="5AFFA4F4" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00112ADD" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Medication authorised by </w:t>
             </w:r>
-            <w:r w:rsidR="0001212B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">ealth </w:t>
             </w:r>
-            <w:r w:rsidR="0001212B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ervices clinicians that in its absence would have a profound or significant effect on the prisoner’s health and/or fitness to travel at that time</w:t>
+            </w:r>
+            <w:r w:rsidR="00723689">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631154" w:rsidRPr="008206E2" w14:paraId="5A199B07" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="3DB1B3CA" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01258FE8" w14:textId="235D374B" w:rsidR="00631154" w:rsidRPr="00110894" w:rsidRDefault="00631154" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="7CE4DB58" w14:textId="67D25AF5" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00693720" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>EXCO</w:t>
+              </w:rPr>
+              <w:t>Fitness to travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="190E7134" w14:textId="4A1F0F03" w:rsidR="00631154" w:rsidRPr="00110894" w:rsidRDefault="00631154" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="72BFA88A" w14:textId="5BC515BB" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00693720" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Executive Council</w:t>
+              </w:rPr>
+              <w:t>A prisoner’s ability to undertake vehicle or air travel in an air-conditioned vehicle, subject to adequate rest stops, sustenance and hydration and the availability of essential medication, without significant medical risk</w:t>
+            </w:r>
+            <w:r w:rsidR="00723689">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="58197374" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00112ADD" w:rsidRPr="002855FC" w14:paraId="16915104" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39377F96" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00110894">
+          <w:p w14:paraId="48791B50" w14:textId="4A028489" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Fitness to travel</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hospital sit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21265F0F" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00110894">
+          <w:p w14:paraId="69199C62" w14:textId="58D2AC3F" w:rsidR="00112ADD" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>A prisoner’s ability to undertake vehicle or air travel in an air-conditioned vehicle, subject to adequate rest stops, sustenance and hydration and the availability of essential medication, without significant medical risk</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supervision of a prisoner whilst admitted to a hospital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="7426F5C6" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00693720" w:rsidRPr="002855FC" w14:paraId="0E9ADA64" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2664F907" w14:textId="3F9DA540" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="188AD650" w14:textId="0A796E8A" w:rsidR="00693720" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judicial </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB245A8" w14:textId="4C1BB5A2" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="214C7E6D" w14:textId="6AE9CB32" w:rsidR="00693720" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D4756A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00135D2D">
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A court, tribunal or other body or person that has judicial or quasi-judicial functions or otherwise acts judicially</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="00110894" w14:paraId="544E5A89" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00693720" w:rsidRPr="002855FC" w14:paraId="622FFA51" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="636EFB09" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="2305D594" w14:textId="6A4D82BC" w:rsidR="00693720" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Hospital sit</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Involuntary </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>atient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A17691" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="31DF64EF" w14:textId="60C5759D" w:rsidR="00693720" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Supervision of a prisoner whilst admitted to a hospital</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A597A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mental Health Act 2014</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, an involuntary patient is a person who is under an involuntary treatment order and can be admitted to a hospital and detained there for treatment without informed consent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="3894574B" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="3E92BDAB" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF42D02" w14:textId="0635F202" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="57366DF1" w14:textId="1AFB2D61" w:rsidR="00723689" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...17 lines deleted...]
-              <w:t>ody</w:t>
+              </w:rPr>
+              <w:t>Medical appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6F8D81" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="5E24A31F" w14:textId="0299D215" w:rsidR="00723689" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>A court, tribunal or other body or person that has judicial or quasi-judicial functions or otherwise acts judicially</w:t>
+              </w:rPr>
+              <w:t>An appointment made with a designated medical practitioner at a designated time at a location external to the prison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="1C886083" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="214F4014" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="108AC4FA" w14:textId="21568198" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="7D50A4F4" w14:textId="0818D547" w:rsidR="00723689" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...24 lines deleted...]
-              <w:t>atient</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>mergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B36DCF" w14:textId="611B73E5" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:p w14:paraId="19D5273E" w14:textId="76D4D232" w:rsidR="00723689" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...25 lines deleted...]
-              <w:t>, an involuntary patient is a person who is under an involuntary treatment order and can be admitted to a hospital and detained there for treatment without informed consent.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A medical incident where medical assistance is required to provide treatment that is necessary to save a life or prevent serious harm and requires immediate action to prevent further deterioration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="4C5706FF" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="48E5BD1F" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1E26D8" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...13 lines deleted...]
-              <w:t>Medical appointment</w:t>
+          <w:p w14:paraId="2DFF9D58" w14:textId="4F19DB0A" w:rsidR="00723689" w:rsidRPr="00E379B8" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ractitioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC4EA22" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:p w14:paraId="424414FB" w14:textId="23973434" w:rsidR="00723689" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00E379B8">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical </w:t>
-[...83 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">A person who is registered under the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="009A597A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
-                  <w:color w:val="auto"/>
-                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Health Practitioner Regulation National Law (WA) Act 2010</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the medical profession (</w:t>
             </w:r>
-            <w:r w:rsidR="004307E5">
+            <w:r w:rsidR="0058077E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>eg</w:t>
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a doctor).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="6E529D9C" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="58CE6A07" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7D2BBA" w14:textId="2CD4EAB4" w:rsidR="009654F9" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
+          <w:p w14:paraId="508490D8" w14:textId="77777777" w:rsidR="00723689" w:rsidRDefault="00723689" w:rsidP="00723689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F3CC2F2" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="46A7559F" w14:textId="77777777" w:rsidR="00723689" w:rsidRPr="00E379B8" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59034A9F" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="1C8C98CB" w14:textId="62466663" w:rsidR="00723689" w:rsidRPr="00110894" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00110894">
+              </w:rPr>
+              <w:t>The Officer responsible for preparing and providing prisoner movements information for prisoners based at the prison. This includes completing and collation of the paperwork and associated TOMS records necessary to facilitate the transfer, movement and release of prisoners</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>The Officer responsible for preparing and providing prisoner movements information for prisoners based at the prison. This includes completing and collation of the paperwork and associated TOMS records necessary to facilitate the transfer, movement and release of prisoners</w:t>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="7AA9CF78" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="5E5240B0" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7275606E" w14:textId="4A607CD5" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="5314861E" w14:textId="2020803E" w:rsidR="00723689" w:rsidRPr="00E379B8" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Officer in </w:t>
             </w:r>
-            <w:r w:rsidR="00CD7D2B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>harge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E4B417" w14:textId="7830E8B3" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="004307E5">
+          <w:p w14:paraId="5569FE6B" w14:textId="67B9A6F5" w:rsidR="00723689" w:rsidRPr="00723689" w:rsidRDefault="00723689" w:rsidP="00723689">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">As defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">s. 3(1) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00D4756A">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>and refers to either the designated Superintendent or the officer in charge of a prison at a particular time.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00D4690C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Also includes any contract worker authorised by the Commissioner in accordance with s.15I (1) (a) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00D4756A">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>to perform the functions of a superintendent in a privately operated prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="4BA7B2BD" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="6A75D9BA" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F891D30" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="64479F0E" w14:textId="12F89F1B" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-              <w:t>OMI</w:t>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>OPCEN – Operations Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A31982D" w14:textId="62BB72F0" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...12 lines deleted...]
-              <w:t>Offender Movement Information (TOMS printout) sheet</w:t>
+          <w:p w14:paraId="2AADD94B" w14:textId="559FF844" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The Operations Centre (OPCEN) is a central business unit for Corrective Services under the Operational Support Directorate (OPSPT) comprising Prisoner Movements and Response Coordination. The OPCEN has multiple functions, including providing reporting to stakeholders regarding Critical Incidents; security and operational advice for incident management; identifying and mitigating risk; coordination of inter-prison transport and stakeholder engagement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883454" w:rsidRPr="008206E2" w14:paraId="02E5BD3C" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="659DC075" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="348DD1BF" w14:textId="05CBF742" w:rsidR="00883454" w:rsidRPr="008206E2" w:rsidRDefault="00883454" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="67FFDED8" w14:textId="06404230" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">OPCEN – Operations Centre </w:t>
+              </w:rPr>
+              <w:t>Outpatient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB44C73" w14:textId="04437F54" w:rsidR="00883454" w:rsidRPr="00883454" w:rsidRDefault="00883454" w:rsidP="007A77C6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5E14F8E8" w14:textId="2C508EB2" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prisoner who attends a hospital for treatment without being admitted</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>The Operations Centre (OPCEN) is a central business unit for Corrective Services under the Operational Support Directorate (OPSPT) comprising Prisoner Movements and Response Coordination. The OPCEN has multiple functions, including providing reporting to stakeholders regarding Critical Incidents; security and operational advice for incident management; identifying and mitigating risk; coordination of inter-prison transport and stakeholder engagement.</w:t>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="3282ACDA" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="6603C6C1" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B80E5EE" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="3031C4A7" w14:textId="5ED67E96" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00112ADD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:szCs w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Outpatient</w:t>
+              </w:rPr>
+              <w:t>Postnatal prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B01E389" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="005207D9" w14:textId="43A9F948" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Prisoner who attends a hospital for treatment without being admitted </w:t>
+              </w:rPr>
+              <w:t>A prisoner having given birth but prior to the prisoner’s discharge from hospital. A prisoner may be deemed as postnatal for the purposes of these procedures post birth (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>up to 6 weeks following</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the birth) by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ealth </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ervices staff. Deeming such prisoners as postnatal shall occur prior to each individual escort, in consultation with the Superintendent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="5E72603B" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="69F2019B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2DF5DE" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="03F6DB52" w14:textId="049E57FE" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Pregnant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>PiC</w:t>
+              </w:rPr>
+              <w:t>risoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="303E3B36" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="30488A65" w14:textId="6D393BB6" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Person in custody</w:t>
+              <w:t xml:space="preserve">A prisoner confirmed to be pregnant by </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Health Services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4756A">
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="3AE84349" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="1987CF21" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC19B1C" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="06CC6E6D" w14:textId="6244C038" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00110894">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>Postnatal prisoner</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3768649A" w14:textId="55795FBD" w:rsidR="009654F9" w:rsidRPr="00110894" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...110 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="6BB4FE2C" w14:textId="59135AA5" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Health Services </w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any person in lawful custody and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E4EBE">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>defined as</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...45 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> a prisoner in s. 3 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00D4756A">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:i/>
-                  <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="682875C5" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="0D160F1D" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="14004C2B" w14:textId="3DBF09D5" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="76F2C052" w14:textId="6C841999" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A76BC73" w14:textId="7E6390F6" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="002F2E4A" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="59C8F2C3" w14:textId="4F888A89" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F2E4A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A person engaged or deemed to have been engaged to be a prison officer under s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F2E4A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">13 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="002F2E4A">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial"/>
                   <w:i/>
-                  <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002F2E4A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F2E4A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>or deemed to have been appointed under s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F2E4A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 to an office designated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="2039B914" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="5A9911DC" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5220CD49" w14:textId="315DB6DB" w:rsidR="009654F9" w:rsidRPr="002E2693" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="3A04733D" w14:textId="21626070" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00583586">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F703F50" w14:textId="5347D88E" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="57C5CEBD" w14:textId="5E20B35C" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Public Sector Management Act 1994</w:t>
             </w:r>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="72ADAAC9" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="468F5281" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2F59D283" w14:textId="09D29068" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="54FC46BC" w14:textId="3604774B" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Relevant Assistant Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23EDBE63" w14:textId="63DECBC7" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="6D3287C4" w14:textId="450F59C4" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Either the Assistant Commissioner Custodial Operations (Adult Male Prisons) or Assistant Commissioner </w:t>
             </w:r>
-            <w:r w:rsidR="00A453C1" w:rsidRPr="00B1474C">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B1474C">
-              <w:t>Women</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Adult Women’s Prisons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="54FBEEE5" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="5C4EC54D" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="15C2B254" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B1A153E" w14:textId="2A83B323" w:rsidR="00723689" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Return Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693FF08B" w14:textId="716C9F60" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="02ADB03D" w14:textId="6B4083C9" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00723689" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">A direction issued by a prison </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>for the return of a prisoner from court, where instrument(s) authorising the detention of the prisoner remain after court proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="14772113" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00723689" w:rsidRPr="002855FC" w14:paraId="13C916AF" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12D9CC9A" w14:textId="24164CD9" w:rsidR="009654F9" w:rsidRPr="00AA40F3" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="1BD210C3" w14:textId="3701C71C" w:rsidR="00723689" w:rsidRPr="008206E2" w:rsidRDefault="00D4690C" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA40F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Security Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="488AEB71" w14:textId="3B706F8E" w:rsidR="009654F9" w:rsidRPr="00AA40F3" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="64D9D4E4" w14:textId="2D0D3236" w:rsidR="00723689" w:rsidRPr="00D4756A" w:rsidRDefault="00D4690C" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750401">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The officer in charge of security in a prison, who is responsible for the controlling and administering of security functions in a prison, including intelligence gathering and analysis and risk management.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00551172" w:rsidRPr="008206E2" w14:paraId="1DEEDD02" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00D4690C" w:rsidRPr="002855FC" w14:paraId="320EB5A2" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D191F65" w14:textId="48EB38B4" w:rsidR="00551172" w:rsidRPr="00AA40F3" w:rsidRDefault="00551172" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="20B5DF02" w14:textId="662722FA" w:rsidR="00D4690C" w:rsidRPr="00AA40F3" w:rsidRDefault="005E6FC2" w:rsidP="00723689">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Special </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operations Group (SOG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D628FA" w14:textId="6E8419CF" w:rsidR="00551172" w:rsidRDefault="00551172" w:rsidP="007A77C6">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="7C390200" w14:textId="7B47F41C" w:rsidR="00D4690C" w:rsidRPr="00D4756A" w:rsidRDefault="005E6FC2" w:rsidP="00723689">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406633">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Provides specialist emergency response and</w:t>
             </w:r>
-            <w:r w:rsidR="002B61F7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00406633">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>security support services for all correctional facilities within the State.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="49BE3C9E" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="005E6FC2" w:rsidRPr="002855FC" w14:paraId="2D4ABD33" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="768BB4F1" w14:textId="1576105B" w:rsidR="009654F9" w:rsidRPr="007B6A3F" w:rsidRDefault="009654F9" w:rsidP="007B6A3F">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4902D0EA" w14:textId="4BCE0D1A" w:rsidR="005E6FC2" w:rsidRPr="00AA40F3" w:rsidRDefault="005E6FC2" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A980C7" w14:textId="5E0AC19A" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="0C156EDD" w14:textId="21153D9C" w:rsidR="005E6FC2" w:rsidRPr="00D4756A" w:rsidRDefault="005E6FC2" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="26F994E0" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="005E6FC2" w:rsidRPr="002855FC" w14:paraId="17D124CE" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="22284993" w14:textId="77777777" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="2D111D05" w14:textId="0A2D6202" w:rsidR="005E6FC2" w:rsidRPr="00AA40F3" w:rsidRDefault="00BE5F01" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9B4D83" w14:textId="2F90DBD4" w:rsidR="009654F9" w:rsidRPr="00D4756A" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="0493091C" w14:textId="67EEDD44" w:rsidR="005E6FC2" w:rsidRPr="00D4756A" w:rsidRDefault="00BE5F01" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>s. 36</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00D4756A">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:i/>
-                  <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under </w:t>
             </w:r>
             <w:r w:rsidRPr="009A597A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Part </w:t>
             </w:r>
             <w:r w:rsidRPr="009A597A">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>III (</w:t>
             </w:r>
             <w:r w:rsidRPr="009A597A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="009A597A">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="009A597A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00D4756A">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
+                  <w:rFonts w:hint="eastAsia"/>
                   <w:i/>
-                  <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D4756A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4756A">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Does not extend to the Officer in Charge of a prison</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009654F9" w:rsidRPr="008206E2" w14:paraId="7C07C9DD" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="005E6FC2" w:rsidRPr="002855FC" w14:paraId="335D6F47" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA0E548" w14:textId="56099C10" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="20439F85" w14:textId="59EADC32" w:rsidR="005E6FC2" w:rsidRPr="00AA40F3" w:rsidRDefault="00BE5F01" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:b/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t xml:space="preserve">Total Offender Management Solution </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(TOMS</w:t>
             </w:r>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2988B155" w14:textId="6ED88C43" w:rsidR="009654F9" w:rsidRPr="008206E2" w:rsidRDefault="009654F9" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="5D4B7892" w14:textId="48162AB6" w:rsidR="005E6FC2" w:rsidRPr="00D4756A" w:rsidRDefault="00BE5F01" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An electronic database used by the Department of </w:t>
             </w:r>
-            <w:r w:rsidR="00135D2D">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Justice</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to record and manage comprehensive information relating to prisoners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F2E4A" w:rsidRPr="008206E2" w14:paraId="25469407" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00BE5F01" w:rsidRPr="002855FC" w14:paraId="30526F0B" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4848D61B" w14:textId="26DC7A72" w:rsidR="002F2E4A" w:rsidRPr="008206E2" w:rsidRDefault="002F2E4A" w:rsidP="007A77C6">
-            <w:pPr>
+          <w:p w14:paraId="56A459F8" w14:textId="4EF8C452" w:rsidR="00BE5F01" w:rsidRPr="008206E2" w:rsidRDefault="00BE5F01" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Video link</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4AAFCA" w14:textId="735228E6" w:rsidR="002F2E4A" w:rsidRPr="00A76013" w:rsidRDefault="002F2E4A" w:rsidP="007A77C6">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          <w:p w14:paraId="7A1C721B" w14:textId="798D0BD9" w:rsidR="00BE5F01" w:rsidRPr="00A76013" w:rsidRDefault="00BE5F01" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>A visit that is conducted between two or more participants at different sites by using computer networks to transmit audio and video data. Generally used for Official purposes such a Court appearance via video.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F2E4A" w:rsidRPr="008206E2" w14:paraId="4B0F381C" w14:textId="77777777" w:rsidTr="00C05D59">
+      <w:tr w:rsidR="00BE5F01" w:rsidRPr="002855FC" w14:paraId="4ED06162" w14:textId="77777777" w:rsidTr="002855FC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="51D82822" w14:textId="77777777" w:rsidR="002F2E4A" w:rsidRPr="008206E2" w:rsidRDefault="002F2E4A" w:rsidP="007A77C6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="008206E2">
+          <w:p w14:paraId="066A5D87" w14:textId="3CE77607" w:rsidR="00BE5F01" w:rsidRDefault="00144746" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-              <w:t>WA Police Force</w:t>
+              </w:rPr>
+              <w:t>Warrant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C887C23" w14:textId="77777777" w:rsidR="002F2E4A" w:rsidRPr="008206E2" w:rsidRDefault="002F2E4A" w:rsidP="007A77C6">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:p w14:paraId="3992C65B" w14:textId="3FF7C473" w:rsidR="00BE5F01" w:rsidRDefault="00144746" w:rsidP="005E6FC2">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00110894">
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...14 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>A written order of a judicial body, including a Bring Up Order (includes courts, tribunals, Royal Commission, C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>orruption and Crime Commission</w:t>
+            </w:r>
             <w:r w:rsidRPr="00110894">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...53 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="622FF3DB" w14:textId="2483EF3E" w:rsidR="008206E2" w:rsidRPr="008206E2" w:rsidRDefault="003D708E" w:rsidP="004307E5">
+    <w:p w14:paraId="29DAC8CD" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="002855FC" w:rsidRDefault="00C545D7" w:rsidP="002855FC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="6D71A88C" w:rsidR="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00FF2C23">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="132"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="756" w:hanging="756"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc230247655"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc233711251"/>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
     </w:p>
-    <w:p w14:paraId="6D4DF976" w14:textId="77777777" w:rsidR="0077380A" w:rsidRPr="00E521A8" w:rsidRDefault="0077380A" w:rsidP="00E521A8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="23921673" w14:textId="77777777" w:rsidR="00315D93" w:rsidRPr="00315D93" w:rsidRDefault="00315D93" w:rsidP="005D3347">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E521A8">
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315D93">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Prisons Act 1981 </w:t>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636809D8" w14:textId="77777777" w:rsidR="0077380A" w:rsidRPr="00E521A8" w:rsidRDefault="0077380A" w:rsidP="00E521A8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="1A6A8839" w14:textId="3B42CFF7" w:rsidR="00315D93" w:rsidRDefault="00315D93" w:rsidP="005D3347">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E521A8">
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315D93">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D5DB92" w14:textId="76733AFF" w:rsidR="0077380A" w:rsidRPr="00B1474C" w:rsidRDefault="000C738A" w:rsidP="00E521A8">
-[...43 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="67BBA120" w:rsidR="002D1C49" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00FF2C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="756" w:hanging="756"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc233711252"/>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
     </w:p>
-    <w:p w14:paraId="7255556A" w14:textId="77777777" w:rsidR="0077380A" w:rsidRPr="00E521A8" w:rsidRDefault="0077380A" w:rsidP="00E521A8">
-[...12 lines deleted...]
-        <w:t>Cross-border Justice Act 2008</w:t>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00FF2C23">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBABA7E" w14:textId="417D2770" w:rsidR="0077380A" w:rsidRPr="00E521A8" w:rsidRDefault="00AA40F3" w:rsidP="00E521A8">
-[...72 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="1DDBBA4D" w14:textId="7B065048" w:rsidR="002D1C49" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00837062">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Prisons will undertake local compliance in accordance with the Prison Compliance Manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1186EFBF" w14:textId="39E3EF18" w:rsidR="002D1C49" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00837062">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A828B7" w14:textId="5B9CC34B" w:rsidR="002D1C49" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00837062">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Operational Compliance Branch will undertake checks in accordance with the Operational Compliance Framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CBA1CB" w14:textId="3A5CF16B" w:rsidR="009A23A2" w:rsidRPr="009A23A2" w:rsidRDefault="002D1C49" w:rsidP="009A23A2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1C49">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="148" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="149" w:name="_Hlk228538805"/>
+    </w:p>
+    <w:p w14:paraId="4AB1D5BD" w14:textId="1FA42928" w:rsidR="00EB2ABC" w:rsidRPr="006A630B" w:rsidRDefault="001C0B66" w:rsidP="006A630B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>It is expected that:</w:t>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="756" w:hanging="756"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002657D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document Version Contro</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="150" w:name="_Appendix_A_–"/>
+      <w:bookmarkStart w:id="151" w:name="_Appendix_B_–"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r w:rsidR="00DA7F46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA1EFF1" w14:textId="4B238ED8" w:rsidR="00C72C5B" w:rsidRPr="00F970D8" w:rsidRDefault="00C72C5B" w:rsidP="007A77C6">
-[...145 lines deleted...]
-      <w:bookmarkEnd w:id="135"/>
+    <w:p w14:paraId="43EDBBA6" w14:textId="77777777" w:rsidR="00EB2ABC" w:rsidRDefault="00EB2ABC" w:rsidP="006A630B"/>
+    <w:p w14:paraId="0FBE415D" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="006A630B">
+      <w:pPr>
+        <w:sectPr w:rsidR="009A23A2" w:rsidSect="00360768">
+          <w:headerReference w:type="default" r:id="rId61"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1588" w:right="1440" w:bottom="2438" w:left="1440" w:header="720" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w14:paraId="007F2470" w14:textId="5BB4D937" w:rsidTr="0087557C">
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="23DD7684" w14:textId="77777777" w:rsidTr="009A23A2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="613E224F" w14:textId="77777777" w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="08EE844A" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="00BF6F32" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="152" w:name="_Appendix_A:_Request"/>
+            <w:bookmarkEnd w:id="152"/>
+            <w:r w:rsidRPr="00BF6F32">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Version no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="4155BA3D" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="00BF6F32" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6F32">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Primary author(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D68836" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="00BF6F32" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6F32">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Description of version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="11342F20" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="00BF6F32" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6F32">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Date completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A00983F" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="00BF6F32" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6F32">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:bCs/>
+                <w:color w:val="203866"/>
+                <w:kern w:val="2"/>
+                <w:u w:val="none"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Effective date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="298B6F9D" w14:textId="77777777" w:rsidTr="008A38D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02186054" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B70D64" w14:textId="77777777" w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
-[...4 lines deleted...]
-              <w:t>Primary author(s)</w:t>
+          <w:p w14:paraId="7C3416BB" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="000E1691" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000E1691">
+              <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348973E5" w14:textId="77777777" w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
-[...4 lines deleted...]
-              <w:t>Description of version</w:t>
+          <w:p w14:paraId="7559082E" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="182FE55F" w14:textId="77777777" w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
-[...4 lines deleted...]
-              <w:t>Date completed</w:t>
+          <w:p w14:paraId="739BD467" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0039773A">
+              <w:t>1 December 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43FDF643" w14:textId="1DFFD1B2" w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tableheading"/>
+          <w:p w14:paraId="3C3071D3" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="0039773A" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Effective date</w:t>
+              <w:t>4 January 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w14:paraId="3CD69452" w14:textId="3C1F41B7" w:rsidTr="0087557C">
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="75B44472" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1E7449" w14:textId="2B96D630" w:rsidR="00DA64A2" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="6545AA35" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>1.0</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="575FD123" w14:textId="3ADA929D" w:rsidR="00DA64A2" w:rsidRPr="000E1691" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="3C9F9ABB" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E1691">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E70389" w14:textId="3E8D2111" w:rsidR="00DA64A2" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="51FFCBDA" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
+              <w:t>Approved by the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="667F4DBF" w14:textId="17CFB015" w:rsidR="00DA64A2" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="5D3C54D1" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0039773A">
-              <w:t>1 December 2020</w:t>
+            <w:r>
+              <w:t>20 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1628DF93" w14:textId="26DE93C9" w:rsidR="00DA64A2" w:rsidRPr="0039773A" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="6E8EC1F8" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="00A4019D" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>4 January 2021</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A773E9">
+              <w:t xml:space="preserve"> January 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA64A2" w:rsidRPr="007D3C6F" w14:paraId="438EA8FE" w14:textId="17E98E99" w:rsidTr="0087557C">
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="48CA5313" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="373AE1E5" w14:textId="52F5E885" w:rsidR="00DA64A2" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="1FB2C546" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>2.0</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F8DE23" w14:textId="093CF425" w:rsidR="00DA64A2" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="2846CBA6" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6EDDA7" w14:textId="3AD5B5B1" w:rsidR="00DA64A2" w:rsidRDefault="00DA64A2" w:rsidP="007A77C6">
+          <w:p w14:paraId="3EFF6224" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the Commissioner</w:t>
+              <w:t xml:space="preserve">Approved by the Commissioner </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3A0996" w14:textId="37EA1A4C" w:rsidR="00DA64A2" w:rsidRDefault="00A773E9" w:rsidP="007A77C6">
+          <w:p w14:paraId="6664D9D0" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>20 December 2021</w:t>
+              <w:t>31 August 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76105387" w14:textId="13167CD4" w:rsidR="00DA64A2" w:rsidRPr="00A4019D" w:rsidRDefault="004D781E" w:rsidP="007A77C6">
+          <w:p w14:paraId="4604FF7E" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>4</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> January 2022</w:t>
+              <w:t xml:space="preserve">9 September 2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E761D" w:rsidRPr="007D3C6F" w14:paraId="0337B13E" w14:textId="77777777" w:rsidTr="0087557C">
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="6D8B3DCA" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCD2B4B" w14:textId="5E88C68F" w:rsidR="003E761D" w:rsidRDefault="00346219" w:rsidP="007A77C6">
+          <w:p w14:paraId="14E1D2A0" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>3.0</w:t>
+              <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6902CAEA" w14:textId="124C6FC1" w:rsidR="003E761D" w:rsidRDefault="00346219" w:rsidP="007A77C6">
+          <w:p w14:paraId="365A0BFB" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000E3FC4">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F57B7" w14:textId="68A4D989" w:rsidR="003E761D" w:rsidRDefault="00346219" w:rsidP="007A77C6">
+          <w:p w14:paraId="378A7D71" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Approved by </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Commissioner </w:t>
+              <w:t>Approved by the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5244BFC0" w14:textId="58A2A6D7" w:rsidR="003E761D" w:rsidRDefault="001C2F4B" w:rsidP="007A77C6">
+          <w:p w14:paraId="56FB290C" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>31 August 2022</w:t>
+              <w:t>26 October 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327D1266" w14:textId="2C199105" w:rsidR="003E761D" w:rsidRDefault="001C2F4B" w:rsidP="007A77C6">
+          <w:p w14:paraId="7C6298C2" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">9 September 2022 </w:t>
+              <w:t>20 December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135D2D" w:rsidRPr="007D3C6F" w14:paraId="26904BFA" w14:textId="77777777" w:rsidTr="0087557C">
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="5C5BD3F7" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A521AA" w14:textId="5ABFC6F9" w:rsidR="00135D2D" w:rsidRDefault="00135D2D" w:rsidP="00135D2D">
+          <w:p w14:paraId="11CE5D34" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>4.0</w:t>
+              <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0938B2" w14:textId="2AE4A5F9" w:rsidR="00135D2D" w:rsidRDefault="00135D2D" w:rsidP="00135D2D">
+          <w:p w14:paraId="34DA603E" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRPr="000E3FC4" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E3FC4">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED0D882" w14:textId="1483559F" w:rsidR="00135D2D" w:rsidRDefault="00135D2D" w:rsidP="00135D2D">
+          <w:p w14:paraId="38AB07E3" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Approved by the </w:t>
-[...2 lines deleted...]
-              <w:t>Commissioner</w:t>
+              <w:t xml:space="preserve">Approved by Deputy Commissioner Operational Support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="145A4F62" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S24/86712</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0ED6E1" w14:textId="43B70A7C" w:rsidR="00135D2D" w:rsidRDefault="00DE02CC" w:rsidP="00135D2D">
+          <w:p w14:paraId="67A413C1" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 2023</w:t>
+              <w:t>30 August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5665E7" w14:textId="5D3E8D9C" w:rsidR="00135D2D" w:rsidRDefault="005E0081" w:rsidP="00135D2D">
+          <w:p w14:paraId="1C96B2F3" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>20 December 2023</w:t>
+              <w:t>01 September 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A453C1" w:rsidRPr="007D3C6F" w14:paraId="53B4A0FE" w14:textId="77777777" w:rsidTr="0087557C">
-[...86 lines deleted...]
-      <w:tr w:rsidR="00DB1E37" w:rsidRPr="007D3C6F" w14:paraId="5AB0BD5E" w14:textId="77777777" w:rsidTr="00DB1E37">
+      <w:tr w:rsidR="009A23A2" w:rsidRPr="007D3C6F" w14:paraId="488D8DD9" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6940139C" w14:textId="5B5BF1DD" w:rsidR="00DB1E37" w:rsidRDefault="00DB1E37" w:rsidP="00DB1E37">
+          <w:p w14:paraId="49DF93B4" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3D2688" w14:textId="2F7A7C56" w:rsidR="00DB1E37" w:rsidRDefault="00DB1E37" w:rsidP="00DB1E37">
+          <w:p w14:paraId="21324C97" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="000E3FC4">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="445D2B26" w14:textId="77777777" w:rsidR="00DB1E37" w:rsidRDefault="00DB1E37" w:rsidP="00DB1E37">
+          <w:p w14:paraId="21B0FB6C" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28FEF3C8" w14:textId="77777777" w:rsidR="00DB1E37" w:rsidRDefault="00DB1E37" w:rsidP="00DB1E37">
+          <w:p w14:paraId="1DAA2B6A" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76FC0798" w14:textId="4860EB37" w:rsidR="00DB1E37" w:rsidRDefault="00DB1E37" w:rsidP="00DB1E37">
+          <w:p w14:paraId="2450386F" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">CM </w:t>
-[...2 lines deleted...]
-              <w:t>Ref: S25/59344</w:t>
+              <w:t>CM Ref: S25/59344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBC4A67" w14:textId="1D2FB625" w:rsidR="00DB1E37" w:rsidRDefault="0048151A" w:rsidP="00DB1E37">
+          <w:p w14:paraId="3491B345" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>9 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7F38BE" w14:textId="3B2A327F" w:rsidR="00DB1E37" w:rsidRDefault="0048151A" w:rsidP="00DB1E37">
+          <w:p w14:paraId="549739B4" w14:textId="77777777" w:rsidR="009A23A2" w:rsidRDefault="009A23A2" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>10 July 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0093443A" w:rsidRPr="007D3C6F" w14:paraId="156D53FD" w14:textId="77777777" w:rsidTr="008A38D0">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC5E21D" w14:textId="298717CB" w:rsidR="0093443A" w:rsidRDefault="0093443A" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44805B49" w14:textId="7ECCC9F1" w:rsidR="0093443A" w:rsidRPr="000E3FC4" w:rsidRDefault="0093443A" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3FC4">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3AD6F7" w14:textId="37B312BE" w:rsidR="0093443A" w:rsidRDefault="0093443A" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Approved by the Director Operational Policy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B55743B" w14:textId="2BFE8A80" w:rsidR="0093443A" w:rsidRDefault="0093443A" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4858E59B" w14:textId="6E168195" w:rsidR="0093443A" w:rsidRDefault="00B134EC" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17 July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2037F14A" w14:textId="2E0034F0" w:rsidR="00D4756A" w:rsidRDefault="00D4756A" w:rsidP="004307E5"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="78018EC7" w14:textId="691D32EF" w:rsidR="00103EEF" w:rsidRPr="00A308A4" w:rsidRDefault="00103EEF" w:rsidP="00A308A4">
+    <w:p w14:paraId="0583F245" w14:textId="327A29A2" w:rsidR="00EB2ABC" w:rsidRDefault="00EB2ABC" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="70E40319" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="31127EC1" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="1AD7B43D" w14:textId="77777777" w:rsidR="00F778D7" w:rsidRDefault="00F778D7" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="438A5DCA" w14:textId="77777777" w:rsidR="00BF6F32" w:rsidRDefault="00BF6F32" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="5AE7E5C5" w14:textId="77777777" w:rsidR="00BF6F32" w:rsidRDefault="00BF6F32" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="065D956E" w14:textId="77777777" w:rsidR="00BF6F32" w:rsidRDefault="00BF6F32" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="383E3D82" w14:textId="77777777" w:rsidR="00BF6F32" w:rsidRDefault="00BF6F32" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="7F39DE32" w14:textId="77777777" w:rsidR="00BF6F32" w:rsidRDefault="00BF6F32" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="738C0943" w14:textId="77777777" w:rsidR="00BF6F32" w:rsidRDefault="00BF6F32" w:rsidP="00EB2ABC"/>
+    <w:p w14:paraId="49914EFC" w14:textId="5D23A36F" w:rsidR="004B7F7E" w:rsidRPr="00BF6F32" w:rsidRDefault="004B7F7E" w:rsidP="007B68ED">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A308A4">
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="_Toc233711254"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc81821394"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc208481600"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc230247658"/>
+      <w:r w:rsidRPr="00BF6F32">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix A: </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AC6B38" w:rsidRPr="00A308A4">
+        <w:t>Appendix A:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r w:rsidRPr="00BF6F32">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:r w:rsidR="00BF6F32" w:rsidRPr="00BF6F32">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:t>Service Provisions Table</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="140"/>
     </w:p>
-    <w:p w14:paraId="2715FD26" w14:textId="5BDEED8F" w:rsidR="00AC6B38" w:rsidRPr="004307E5" w:rsidRDefault="00AC6B38" w:rsidP="004307E5">
+    <w:p w14:paraId="1E5B972C" w14:textId="1EF33657" w:rsidR="00B064C5" w:rsidRPr="004307E5" w:rsidRDefault="00B064C5" w:rsidP="00B064C5">
       <w:r w:rsidRPr="004307E5">
-        <w:t xml:space="preserve">The following table details the services that are to be provided by the </w:t>
-[...5 lines deleted...]
-        <w:t>ontractor at each prison per Schedule 6 of the CS &amp; CS Contract:</w:t>
+        <w:t>The following table details the services that are to be provided by the Contractor at each prison per Schedule 6 of the CS &amp; CS Contract:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119D728D" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="004307E5" w:rsidRDefault="00AC6B38" w:rsidP="004307E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9354" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="3448D229" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00B064C5" w14:paraId="40E75CE5" w14:textId="77777777" w:rsidTr="00B064C5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="6040333C" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="3AC339B8" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8A0D4D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Court Transfer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="412D2B6C" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inter-prison transfer*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE7B02A" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lock-up clearance delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5E249B" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medical Escorts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AF3722" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hospital sits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E2F19D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Funeral escorts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5BDAD8" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B064C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="203866"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other escorts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="1A7D7C5B" w14:textId="77777777" w:rsidTr="008A38D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E3A186" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Prison</w:t>
+              <w:t>Acacia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19FA5E7D" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="65B84D78" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Court Transfer</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3507A525" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6A80F2D8" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Inter-prison transfer*</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01575E14" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6FF14B24" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lock-up clearance delivery</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC0CC62" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="16DC9BE4" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Medical Escorts</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="726D7808" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="28553E64" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Hospital sits</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA2CB98" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="69473D85" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Funeral escorts</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C69720B" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6D10042F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Other escorts</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="4FF12BF0" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="6A14CC01" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B33147" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="5B187D82" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Acacia</w:t>
+              <w:t>Albany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D766E73" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="5593C4E2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0377FCB6" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="20F4F815" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2677CF" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="70DDF945" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37CF01B0" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="0EB0BC63" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B808D57" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="2D37E03B" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBAF243" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="53A20F19" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77ECBBE5" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="0B2A1FDB" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="6BBBFC1B" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="5DB08E36" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="722F77D1" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="3AE32C16" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Albany</w:t>
+              <w:t>Bandyup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221480C4" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="381F2D25" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079CB227" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="1F13C686" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216B3891" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="54B3D39A" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2965E792" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="11C99B62" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45719E29" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="7E5AA94F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32CD67BB" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="771E2A11" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D114CCD" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="5B40BD71" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="34AF4B37" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="412A6448" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25C39B62" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="594C989D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Bandyup</w:t>
+              <w:t>Boronia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2CD6F1" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6A87A78F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3EBB4F" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="713401B2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A4A4C8" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="73320751" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5279C1" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="614F9FCA" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
+            </w:r>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4615A692" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="46B201D7" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47A4177D" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="35FD7FCE" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D25F830" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="591CCE7D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="320F4386" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="01AB3075" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E54789" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="1255F3F4" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Boronia</w:t>
+              <w:t>Broome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF62258" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="067C8A4C" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7690600F" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="72D230FD" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC21457" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="04AE60A3" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F930EDD" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="30BDF11B" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
-[...8 lines deleted...]
-              <w:t>**</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AE3C81" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="01D772E0" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02540366" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="415EBB97" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C130E0F" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6A4F5CE2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="2683981B" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="543251FA" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9E2FA5" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="1F6EB0A1" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Broome</w:t>
+              <w:t>Bunbury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659676C0" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="747AC5D6" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58568B3A" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="2504A02D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2803FE" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="3D819485" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192DEB89" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="2F2B98AB" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B1AC75" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="368CB69B" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6831B521" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4F463405" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FEAEC5" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="53468A3E" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="4974C992" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="5EB82E12" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216F03CD" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="297FBB6A" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Bunbury</w:t>
+              <w:t>Casuarina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF18798" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="244591F3" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEBADEE" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="1BFCD2D9" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="127C69E4" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4D3191D1" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49F70EEB" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="01B3E79B" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="260424F7" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6DC8CF44" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080AD82C" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4BC4591E" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2313CB8E" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="469BB694" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="3C6747CE" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="74223A6B" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2065CEB7" w14:textId="6AFBA8C8" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00076495" w:rsidP="00A308A4">
+          <w:p w14:paraId="5ACC4E5E" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Casuarina</w:t>
+              <w:t>EGRP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB812CD" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6AE74037" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB637E3" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4497768A" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="358ACB38" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="01AB7004" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A2EF53" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="28F501CD" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC3FDAD" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="5A52DFBA" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E78401" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="385DD3A3" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BFF001" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="028CF1BB" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="0E8A236B" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="58684E32" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="613A83F9" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="60281082" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>EGRP</w:t>
+              <w:t>Greenough</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE5D501" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="7C0E42E2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38295045" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4A28DB60" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23F936CB" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="1C74D4B5" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB7C76A" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4910EDA2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6769F3CA" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="29793D70" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BA74C2" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="2B36C682" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1E114B" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6F6A3461" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="26076E96" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="13639634" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647D8A0C" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="348CAFCD" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Greenough</w:t>
+              <w:t>Hakea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F25E7D2" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="14412AEF" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3B27A0" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="2318D609" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746BF1C6" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="0AD7EE7D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C273229" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="18E4F55F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36BC4B34" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="22A60DB0" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709DCA8D" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="5767DA0D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70707A0E" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="4624F8A4" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="7743B285" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="372EAC92" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="062A41F1" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="6E860E92" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Hakea</w:t>
+              <w:t>Karnet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E307F0A" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="27E9F465" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458656DC" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="55519C2F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBF008D" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="36E19A94" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3384F7C4" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="07F40200" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
+            </w:r>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F21EC2E" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="36FD727F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236E4940" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="341E4A54" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FCD9FD" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRPr="00A308A4" w:rsidRDefault="00AC6B38" w:rsidP="00A308A4">
+          <w:p w14:paraId="09164A57" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="12CB45EC" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="5E21DFFC" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595FE8C3" w14:textId="3BB2FF82" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="149F2306" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Karnet</w:t>
+              <w:t>Melaleuca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7173DB" w14:textId="52C6003D" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="380F69AF" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E766B6E" w14:textId="1103FD8E" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="42562382" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="300430C1" w14:textId="3847F5F1" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="7D9D1042" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCF3521" w14:textId="271A5552" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="0D85B29C" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>**</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="473604BC" w14:textId="7E308990" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="5D21BD3F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6080A7" w14:textId="0FE75063" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="72660B07" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57347722" w14:textId="3803A07C" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="4FC1F005" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="3AE26153" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="490E68C0" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478B8629" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="549A9D2A" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Melaleuca</w:t>
+              <w:t>Pardelup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAA5E08" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="4A8C2D33" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB92726" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="7EAEC84D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDACCBC" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="12473CD1" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12C51B97" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="51F4E7BB" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
+            </w:r>
+            <w:r w:rsidRPr="00A308A4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAD9351" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="3B6AC78D" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="479F80DA" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="0A76452B" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3847F081" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="76482709" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="3310AA30" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="3A7F39CE" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19BC8C8A" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="48D5578E" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Pardelup</w:t>
+              <w:t>Roebourne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7168465F" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="3B8CB934" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4860AC36" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="20A9D8D5" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBB7DA4" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="2EF02E29" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16CFD73F" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="4F279902" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
-[...8 lines deleted...]
-              <w:t>**</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E81371F" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="3D25D1D2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2C72AE" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="6EEF34EF" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3875ED" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="69CEB83F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="443B186A" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="37B9F36D" w14:textId="77777777" w:rsidTr="00B670A3">
+        <w:trPr>
+          <w:trHeight w:val="202"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215DC9E8" w14:textId="56185707" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00076495" w:rsidP="00A308A4">
+          <w:p w14:paraId="57C7893C" w14:textId="619F2B68" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Roebourne</w:t>
+              <w:t>Wandoo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26179449" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="26DB9C34" w14:textId="4F0D6F1C" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A0878A" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="060DBBFC" w14:textId="6C576F36" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367C9CDD" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="65BB0521" w14:textId="1B32FA14" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659A9B21" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="46F62D04" w14:textId="76704747" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="773E40D0" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="79E7EFE3" w14:textId="2F22E17E" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A49671F" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="36BA2B64" w14:textId="18E9F819" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D05D7F7" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="121E83FB" w14:textId="54F7DD95" w:rsidR="00B064C5" w:rsidRPr="00B670A3" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="282CDA04" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B670A3" w:rsidRPr="00A308A4" w14:paraId="4760040A" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A0B3EE" w14:textId="309638C5" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="16AC7BC9" w14:textId="6288451F" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00B670A3" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A308A4">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
+            <w:r w:rsidRPr="00B134EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>West Kimberley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E237280" w14:textId="00ACC1B5" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="72157D99" w14:textId="60CD97C6" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00BA1BD8" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A308A4">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00B134EC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
-[...27 lines deleted...]
-              <w:t>***</w:t>
+              <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27FCDB86" w14:textId="7E8FFDA3" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="3D803D89" w14:textId="6F174AD3" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00B670A3" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A308A4">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
+            <w:r w:rsidRPr="00B134EC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7E68FD" w14:textId="13346A4C" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="7BC57A6C" w14:textId="5EBAA536" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00B670A3" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A308A4">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
+            <w:r w:rsidRPr="00B134EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8E8C6C" w14:textId="750261F4" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="61F67047" w14:textId="1F0B89B5" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00BA1BD8" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B134EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>**</w:t>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DADF542" w14:textId="7774D03D" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="463E3520" w14:textId="0C4D072D" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00BA1BD8" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B134EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A6BFA4" w14:textId="5765A513" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="5B88E497" w14:textId="760E539E" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00BA1BD8" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B134EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0912C82E" w14:textId="717ABFE9" w:rsidR="00AB1A18" w:rsidRPr="00A308A4" w:rsidRDefault="00AB1A18" w:rsidP="00A308A4">
+          <w:p w14:paraId="2DB65823" w14:textId="35548465" w:rsidR="00B670A3" w:rsidRPr="00B134EC" w:rsidRDefault="00BA1BD8" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t></w:t>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B134EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0FB"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A308A4" w:rsidRPr="00A308A4" w14:paraId="220A8CF0" w14:textId="77777777" w:rsidTr="00A308A4">
+      <w:tr w:rsidR="00B064C5" w:rsidRPr="00A308A4" w14:paraId="0D69B126" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB49854" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="73BC5BC2" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wooroloo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A44B64B" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="1C192667" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="791224AC" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="0BE2F9E3" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4815DAFC" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="1D994359" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097EE32C" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="1BB9648F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DDB87E" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="32537068" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFBABBD" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="460C10EF" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F85611" w14:textId="77777777" w:rsidR="00366FED" w:rsidRPr="00A308A4" w:rsidRDefault="00366FED" w:rsidP="00A308A4">
+          <w:p w14:paraId="57F281C8" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00A308A4" w:rsidRDefault="00B064C5" w:rsidP="008A38D0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FB"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09CDA6F6" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRDefault="00AC6B38" w:rsidP="007A77C6">
+    <w:p w14:paraId="2ABDA9F7" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="00B064C5">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0072414A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t>To/from Wyndham Work Camp under local agreement with Broome Regional Prison and local contracted provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318AE1B1" w14:textId="77777777" w:rsidR="00AC6B38" w:rsidRDefault="00AC6B38" w:rsidP="007A77C6">
+    <w:p w14:paraId="492E342F" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRDefault="00B064C5" w:rsidP="00B064C5">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0072414A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidRPr="0072414A">
         <w:t>Unless returning to a prison at the conclusion of a hospital sit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490C1D98" w14:textId="0A3533EF" w:rsidR="00350940" w:rsidRPr="00AC752A" w:rsidRDefault="00350940" w:rsidP="007A77C6">
+    <w:p w14:paraId="0C94C58C" w14:textId="77777777" w:rsidR="00B064C5" w:rsidRPr="00AC752A" w:rsidRDefault="00B064C5" w:rsidP="00B064C5">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>***Excluding local Derby Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F7F4CA" w14:textId="0378F561" w:rsidR="003A620A" w:rsidRDefault="007E23D1" w:rsidP="007B6A3F">
-[...15 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId65"/>
+    <w:p w14:paraId="38256F3D" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00D05B49" w:rsidRDefault="004B7F7E" w:rsidP="004B7F7E"/>
+    <w:p w14:paraId="2021F419" w14:textId="77777777" w:rsidR="00E460E7" w:rsidRDefault="00E460E7" w:rsidP="00EB2ABC">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E460E7" w:rsidSect="001854F3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-          <w:pgMar w:top="1276" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
-          <w:cols w:space="708"/>
+          <w:pgMar w:top="1588" w:right="1440" w:bottom="2438" w:left="1440" w:header="720" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D740679" w14:textId="3D015E89" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00A308A4">
+    <w:p w14:paraId="0C967F10" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00662626">
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Toc55912672"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc203053441"/>
+      <w:r w:rsidRPr="00791E8F">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B: Documentation for</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="145"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r w:rsidRPr="00791E8F">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> External Movements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
     </w:p>
-    <w:p w14:paraId="57E14A19" w14:textId="772C07D8" w:rsidR="00AD5F6F" w:rsidRPr="00A308A4" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="049547C2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00A308A4" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:r w:rsidRPr="00A308A4">
         <w:t xml:space="preserve">The Delegated Officer shall ensure the relevant authorised documentation is prepared in relation to each escort/transfer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26488E67" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="00A308A4">
+    <w:p w14:paraId="6DEE80C4" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Part 1 – All movements originating from prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14459" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="10631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="0F89153D" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="7DD2C462" w14:textId="77777777" w:rsidTr="00791E8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="488BD07F" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="71CECE3F" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="36CA7220" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="25CB2838" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="45339743" w14:textId="77777777" w:rsidTr="00AD5F6F">
-[...77 lines deleted...]
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="759A04C5" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="29FDA6FF" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673EC9F7" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="19C4CDDA" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC3065">
+            <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Offender Movement Information (OMI) sheet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> on TOMS</w:t>
+              <w:t>Transfer &amp; Discharge (T&amp;D) Sheet on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED706C2" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="2E19ED8D" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Enables Delegated Officer to communicate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00445FEA">
+              <w:t xml:space="preserve">Daily summary of all movements from a prison completed by </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> detail regarding the movement</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Delegated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by providing a printed copy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00445FEA">
+              <w:t xml:space="preserve"> Officer and signed by Superintendent/OIC as authority for all movements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BB0D65" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to the Escorting Officers</w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Copy to reception for unsupervised movements </w:t>
+              <w:t>Critical, no exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="63872A79" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="2B9C1C26" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B5EA43" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="02FC4D2C" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fitness to Travel Assessment</w:t>
+              <w:t>Offender Movement Information (OMI) sheet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE8C702" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="24293DDE" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445FEA">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enables Health Services to </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Enables Delegated Officer to communicate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>communicate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00445FEA">
+              <w:t xml:space="preserve"> detail regarding the movement</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a prisoner’s fitness to undergo escorted travel and ensure proper care is available to them during the movement</w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:t xml:space="preserve"> by providing a printed copy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00445FEA">
+              <w:t xml:space="preserve"> to the Escorting Officers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D373FEC" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Critical</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for Delegated Officers to ensure an up-to-date assessment is present</w:t>
-[...48 lines deleted...]
-              <w:t>transport by ambulance</w:t>
+              <w:t xml:space="preserve">Copy to reception for unsupervised movements </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="4210F2B0" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="7888D075" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53755639" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="000C738A" w:rsidP="0075663E">
+          <w:p w14:paraId="1EF0A85C" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-              <w:r w:rsidR="00776BBF" w:rsidRPr="00EC3065">
+            <w:r w:rsidRPr="00EC3065">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fitness to Travel Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on TOMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1177A100" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enables Health Services to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>communicate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a prisoner’s fitness to undergo escorted travel and ensure proper care is available to them during the movement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35682CBB" w14:textId="111C69BE" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Critical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Delegated Officers to ensure an up-to-date assessment is present</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for all </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>except unsupervised movements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="0058077E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PEP), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>transport by ambulance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="09A3C686" w14:textId="77777777" w:rsidTr="008A38D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B20021" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="00EC3065">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Escort Dispatch Checklist</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00776BBF" w:rsidRPr="00EC3065">
+            <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5779A29F" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="4EBBD3EB" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enables Security Manager/Principal Officer/OIC to confirm that Escorting Officers have completed the required checks prior to departure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70608666" w14:textId="3FF7B0D5" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="16BDC7B9" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required for all external movements from prison</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> except those conducted by the </w:t>
-[...13 lines deleted...]
-              <w:t>ontractor</w:t>
+              <w:t xml:space="preserve"> except those conducted by the Contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="0F2F087B" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="33AE2080" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3B18B1" w14:textId="7553D363" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6B03ACA3" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">External Movement Risk Assessment (EMRA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">on TOMS </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:r w:rsidR="00CD7D2B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ontractor’s equivalent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="392EEE1B" w14:textId="652D44E2" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="0702DEA2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enables Superintendent/OIC/</w:t>
             </w:r>
-            <w:r w:rsidR="002B61F7" w:rsidRPr="00B1474C">
+            <w:r w:rsidRPr="00B1474C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DC AMP or </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B1474C">
+              <w:t>DC AMP or DC AWP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DC </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B61F7" w:rsidRPr="00B1474C">
+              <w:t xml:space="preserve"> to assess risk and authorise </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AWP</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>a variation to security of vehicle, restraints, and/or number of Escorting Officers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5871574D" w14:textId="79CED19F" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="1423923E" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical for all movements requiring variation except those conducted by the </w:t>
-[...13 lines deleted...]
-              <w:t>ontractor, external activities, emergencies, and/or coach/air travel (see PMRA)</w:t>
+              <w:t>Critical for all movements requiring variation except those conducted by the Contractor, external activities, emergencies, and/or coach/air travel (see PMRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="07448D1D" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="4E13F05C" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A65128E" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="3A21AF62" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prisoner Movement Risk Assessment (PMRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32858A15" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="3952171F" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enables Superintendent/OIC to assess risk </w:t>
             </w:r>
             <w:r w:rsidRPr="00B74D3F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and authorise </w:t>
             </w:r>
             <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a variation to security of vehicle, restraints, and/or number of Escorting Officers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> when transport is by coach/air</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480F1FD2" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="1D4DD5E8" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Critical for all movements by coach/air</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="2EBE10F9" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="2BE75464" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE6527F" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6DF8D369" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SAMS</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Observation and Interaction R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ecord – Offender in Transit on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF7BE7B" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7DD342C0" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enables Delegated Officer to advise Escorting Officers of a prisoner’s SAMS status and Escorting Officers to record observations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="245367B3" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="2CB4B743" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required for all movement of prisoners on SAMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="1E12B6FF" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="21CB601F" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9DFD38" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00EC3065" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="649D4C01" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00EC3065" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ARMS</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Observation and Interaction Record – Offender In Transit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6408223C" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="0179ADBD" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enables Delegated Officer to advise Escorting Officers of a prisoner’s ARMS status and Escorting Officers to record observations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27165049" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="340AEA4D" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Required for all movement of prisoners on ARMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F030A23" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="029F08C3" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12334391" w14:textId="4E5088DB" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1A</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – Transfers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="10631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="248681A5" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="71DB448D" w14:textId="77777777" w:rsidTr="00791E8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="42A8AEB7" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="53B3D9A5" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="345"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="5C437FB1" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="35B16778" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="27F7A740" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="5EB150CA" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57285056" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="000C738A" w:rsidP="0075663E">
+          <w:p w14:paraId="03E1CCE3" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-              <w:r w:rsidR="00776BBF" w:rsidRPr="003768FD">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidRPr="003768FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Application for Temporary Placement at Western Australian (WA) Police Force Lockup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="409ED254" w14:textId="1D82412D" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="087DD717" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enables Superintendent to request a prisoner’s temporary placement in lockup when in transit between prisons/at the request of the prisoner/when accommodation is insufficient at the local prison/for release/other extenuating circumstances as per </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="003768FD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>COPP 12.6 - Prisoners in WA Police Force Lockups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="543788E5" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="41132130" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D807B5" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="000C738A" w:rsidP="0075663E">
+          <w:p w14:paraId="53754181" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-              <w:r w:rsidR="00776BBF" w:rsidRPr="00AC0F1A">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidRPr="00AC0F1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Prisoner Transfer Sheet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00776BBF" w:rsidRPr="00AC0F1A">
+            <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14AC9335" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="545ECFD3" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Used by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delegated</w:t>
             </w:r>
             <w:r w:rsidRPr="00445FEA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Officers to book transfers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B9813AC" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="5457A2F3" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required for all inter-prison transfers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="203398F4" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="24907552" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718BAA1B" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="15ED1145" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transfer Plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1609C3C0" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="000C738A" w:rsidP="0075663E">
+          <w:p w14:paraId="42BC4DF2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-              <w:r w:rsidR="00776BBF" w:rsidRPr="00AC0F1A">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidRPr="00AC0F1A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>COPP 12.4 – Prisoner Transfers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00776BBF" w:rsidRPr="00AC0F1A">
+            <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Appendix D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA74CA2" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="4D071A80" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A967C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Developed by the Superintendent in conjunction with case conference for all prisoners identified as at risk of self-harm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="0F4BC257" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="794F99B6" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="767F81A8" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="54F195F1" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transfer Advice on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="149E1301" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="53121F82" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required for all inter-prison transfers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="187B3BDC" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="4E1A6078" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="686B4730" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7DC8D300" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pre-Transfer Information on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7696F67E" w14:textId="7ECC8749" w:rsidR="00776BBF" w:rsidRPr="00F42E48" w:rsidRDefault="00E56563" w:rsidP="0075663E">
+          <w:p w14:paraId="1C5398D2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00F42E48" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E56563">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summarises transfer information from sending prison highlighting upcoming court, health and visit times</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="58399054" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="54108581" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB4129B" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="64F3AD90" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inter-state Absence Permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="793A9A2C" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="73566293" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Critical for all inter-state transfers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56563" w14:paraId="0FE09571" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w14:paraId="46321FDE" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="592891C0" w14:textId="77777777" w:rsidR="00E56563" w:rsidRPr="00AC0F1A" w:rsidRDefault="00E56563" w:rsidP="0075663E">
+          <w:p w14:paraId="18DE997B" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aviation Transport Security Regulations 2005</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44B9F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Schedule Form 1 – </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC3065">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Notice of the Proposed Movement of a Person in Custody (air travel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="046C5AFB" w14:textId="75B1F2A7" w:rsidR="00E56563" w:rsidRDefault="00E56563" w:rsidP="0075663E">
+          <w:p w14:paraId="2EB2C193" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed by OPCEN/sending prison and provided to the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CD7D2B">
+              <w:t>Completed by OPCEN/sending prison and provided to the Contractor (as required) and commercial air transport operator</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB8FF98" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>C</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ontractor (as required) and commercial air transport operator</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>Required for all transfers by commercial air transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00545227" w14:paraId="19FF87D3" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w14:paraId="0DB5F5F6" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="689E4B7C" w14:textId="0984A224" w:rsidR="00545227" w:rsidRPr="0039223E" w:rsidRDefault="00545227" w:rsidP="0075663E">
+          <w:p w14:paraId="0BFD6397" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="0039223E" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039223E">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Temporary Transfer for Visits (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC2C4AB" w14:textId="5F5822E5" w:rsidR="00545227" w:rsidRDefault="00545227" w:rsidP="0075663E">
+          <w:p w14:paraId="12E24677" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For all temporary transfer of prisoners between prisons for social visits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20214903" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="18A990B9" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FAC065" w14:textId="458F32B7" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="028A1832" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6B3EAF" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303407F5" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068B4552" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C21BF15" w14:textId="67B7858C" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1B</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – Prison to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ourt </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="10631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="0D7DF5CE" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="0005A996" w14:textId="77777777" w:rsidTr="00791E8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="29B3C766" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="75AC531B" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="70F54C53" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6EFD21C6" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="021E1821" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="4382724F" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="344B97CF" w14:textId="249B6DE9" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="74478E52" w14:textId="01EEC8AC" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>At least one document requiring the defendant’s appearance in Court (</w:t>
             </w:r>
-            <w:r w:rsidR="00675A4E">
+            <w:r w:rsidR="0058077E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eg</w:t>
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Remand Warrant, Bring Up Order, Summons, Court Hearing Notice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530BADF9" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="782BCDC8" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides details of required Court appearance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="2FD9DB75" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="3B11A001" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57906854" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7E6815E4" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bail paperwork</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59FF3D27" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00332877" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7A1CB9D2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00332877" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332877">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides details of bail where relevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="26F7F3DC" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="50881474" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C4EC9F" w14:textId="4A3A8EE1" w:rsidR="00776BBF" w:rsidRPr="00AC0F1A" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="2E3423CD" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00AC0F1A" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0F1A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prison Authority Return Advice</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5F6F">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44B676CA" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00445FEA" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="214E365B" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00445FEA" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enables the Superintendent and/or delegate t</w:t>
             </w:r>
             <w:r w:rsidRPr="00432CC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o advise that the prisoner must be returned to prison following a Court appearance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> when there is an instrument of continued custody and/or a current sentence of separate confinement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904187" w:rsidRPr="00445FEA" w14:paraId="1AF9FF26" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="15C880A8" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57198524" w14:textId="09E4A80F" w:rsidR="00904187" w:rsidRPr="003C2556" w:rsidRDefault="00904187" w:rsidP="0075663E">
+          <w:p w14:paraId="0F85865A" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003C2556" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2556">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prisoner Release Checklist (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09158E1F" w14:textId="1CA1412A" w:rsidR="00904187" w:rsidRPr="003C2556" w:rsidRDefault="00904187" w:rsidP="0075663E">
+          <w:p w14:paraId="107FE6DE" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003C2556" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provides prison staff with a checklist to ensure all release requirements are completed prior to a prisoner’s release.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904187" w:rsidRPr="00445FEA" w14:paraId="1368E8E0" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="077DFB6D" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D42FB8" w14:textId="62F7521F" w:rsidR="00904187" w:rsidRPr="003C2556" w:rsidRDefault="00904187" w:rsidP="0075663E">
+          <w:p w14:paraId="47FC74BD" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003C2556" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2556">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prisoner Release from Court Checklist (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74379556" w14:textId="297BD1D9" w:rsidR="00904187" w:rsidRPr="003C2556" w:rsidRDefault="00904187" w:rsidP="0075663E">
+          <w:p w14:paraId="3B1749FB" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003C2556" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2556">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A checklist to be completed by the </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">a possible release from Court. This is to be handed to the Contract Service Provider prior to the escort. </w:t>
+              <w:t xml:space="preserve">A checklist to be completed by the prison when a prisoner has been identified as a possible release from Court. This is to be handed to the Contract Service Provider prior to the escort. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1152F58C" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="072344E4" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A2BF4C" w14:textId="0A6DDC00" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="6F168C75" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1C</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – Prison to medical </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="10631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="4AB69378" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="60F4974E" w14:textId="77777777" w:rsidTr="00791E8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="1C918C5F" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="00C44B9F">
-[...2 lines deleted...]
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+          <w:p w14:paraId="4F175618" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="16C2D01D" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="00C44B9F">
-[...2 lines deleted...]
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+          <w:p w14:paraId="4D4EBEA5" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="6E6EFA14" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="34298FE1" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59443F81" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="225D8399" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Form 1A – Referral for Examination by Psychiatrist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A451AB2" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="788E4C83" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enables a medical practitioner or authorised mental health practitioner to refer a prisoner for examination by a psychiatrist </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="381DE88B" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="061A25D2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical for Mental Health Act Transfers under the </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WA Mental Health Act 2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="3F321582" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="5ACF733F" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="327CCC73" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="3981731F" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medical Appointment Form</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78BC22ED" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="362A3192" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enables the Superintendent to authorise the movement of a prisoner to an external medical appointment and provides details of appointment to Escorting Officers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6494E56B" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="0BBC888E" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required for all scheduled external medical appointments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="5EFBB102" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="36355677" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6FFBAF" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6385128C" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hospital Admittance Advice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06175227" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="03257CD3" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Once finalised, sends an automatic notification to be sent to OPCEN &amp; CS &amp; CS Control Centre advising of the prisoner’s admittance to hospital, enabling appropriate co-ordination of the hospital sit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B75319" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="503256B6" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required when a prisoner is </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>admitted</w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to hospital (applies to scheduled admissions and following an emergency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="0E3A0303" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="7830218A" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78C28C24" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="3742F59D" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prisoner Transfer Receipt s83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8728ED" w14:textId="4FB23C8F" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="1ED54E78" w14:textId="3614FA0D" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Required when a prisoner at the Frankland Centre under a Form 1A requires transfer from Frankland to another hospital for medical treatment (</w:t>
             </w:r>
-            <w:r w:rsidR="00675A4E">
+            <w:r w:rsidR="0058077E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eg</w:t>
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> following a medical emergency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="4AE302CE" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="201F348C" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="629247AE" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6983A411" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hospital Order</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Form 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20D4C3E4" w14:textId="65B55FFB" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7A3A009B" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enables the Court to Order a prisoner under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1474C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminal Law (Mental </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B61F7" w:rsidRPr="00B1474C">
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Impairment) Act 2023</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003768FD">
+              <w:t>be taken to the Frankland Centre for assessment by a psychiatrist</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3631BF" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>be taken to the Frankland Centre for assessment by a psychiatrist</w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t>llows for the continued custody of the accused in a prison whilst urgent movement arrangements are made, as long as the movement is implemented with all convenient speed</w:t>
+              <w:t>Also allows for the continued custody of the accused in a prison whilst urgent movement arrangements are made, as long as the movement is implemented with all convenient speed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="0E673043" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="751AFAE1" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01EF7BE5" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="682F8F43" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Notification of Escort on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B70B89C" w14:textId="006FAF73" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00202A18" w:rsidP="0075663E">
+          <w:p w14:paraId="0397E438" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>To be provided to hospital security</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27B340ED" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="27176EF8" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22CE7B9F" w14:textId="4A9023C2" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="4908E2DB" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1D</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – Prison to other</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="10631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="75E2546B" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="02C956E5" w14:textId="77777777" w:rsidTr="00791E8F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="66694D17" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
-[...2 lines deleted...]
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+          <w:p w14:paraId="74F3BF53" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="70BF4C63" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
-[...2 lines deleted...]
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+          <w:p w14:paraId="45FFD634" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="69736197" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="5445D836" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06CD80CA" w14:textId="1F025A32" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="00AD5F6F">
+          <w:p w14:paraId="0117460B" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Absence Permit </w:t>
             </w:r>
-            <w:r w:rsidR="00AD5F6F">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>on TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14D278DD" w14:textId="36ECB3AC" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00AD5F6F" w:rsidP="00AD5F6F">
+          <w:p w14:paraId="74E6C5F9" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required for all absences </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">granted subject to Part VIII of the </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>as outlined in COPP 14.5 – Absence Permits and Authorised Absences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45819" w:rsidRPr="00445FEA" w14:paraId="3C7B03F6" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="799AF036" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0478C3A8" w14:textId="0228B83B" w:rsidR="00E45819" w:rsidRPr="005E0081" w:rsidRDefault="00E45819" w:rsidP="00AD5F6F">
+          <w:p w14:paraId="168478E5" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="005E0081" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0081">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Leave of Absence Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27F6A740" w14:textId="141484A2" w:rsidR="00E45819" w:rsidRPr="005E0081" w:rsidRDefault="00E45819" w:rsidP="00AD5F6F">
+          <w:p w14:paraId="731EA488" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="005E0081" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0081">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Required for a </w:t>
             </w:r>
-            <w:r w:rsidR="00B309BA" w:rsidRPr="00B1474C">
+            <w:r w:rsidRPr="00B1474C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Criminal Law Mental Impair</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">who is approved a leave of absence in accordance with the conditions set out in the </w:t>
+              <w:t xml:space="preserve">Criminal Law Mental Impairment (CLMI) prisoner who is approved a leave of absence in accordance with the conditions set out in the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1474C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criminal Law </w:t>
-[...8 lines deleted...]
-              <w:t>(Mental Impairment) Act 2023</w:t>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3ECF0643" w14:textId="788FE3ED" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="507B15C7" w14:textId="77777777" w:rsidR="00713C53" w:rsidRDefault="00713C53" w:rsidP="00791E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FE3CBB" w14:textId="513A9BE2" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – Police </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ustody to prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="11340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="2FFC2E41" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="767EBEBB" w14:textId="77777777" w:rsidTr="00713C53">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="27300A77" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7F6CA82C" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="790E2DB3" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="067CA2D0" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="36E27A29" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="1D223806" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="788741C3" w14:textId="4A0573A9" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7767FC79" w14:textId="1FEBFFDC" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Holding authority (</w:t>
             </w:r>
-            <w:r w:rsidR="00675A4E">
+            <w:r w:rsidR="0058077E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eg</w:t>
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Warrant/Court Order/Interstate/International sentencing documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77F2C0FC" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6B4DA790" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Minimum of one holding authority required to accept escort from WA Police Force (WAPF) custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="3EE61E49" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="57BAAECB" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29753F0D" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="44CC09A2" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Custody Summary Handover Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1200AC7E" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="629A6251" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provided by WAPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="43C41522" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="3BA5AF99" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D24BF6C" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="2FD074C5" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medical Summary Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25D0511A" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6B1C66EE" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provided by WAPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="5CA9525F" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="7247922A" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="546B8627" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="5E4E533A" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Police Custodial Care – Medical Treatment Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0666FA" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="7DDBBF51" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provided by WAPF (as required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="4BD7BBA6" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="5FA52DBB" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66C9E046" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="3EBF4C52" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Property Report for Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69ADCE7F" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="4BDFB164" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provided by WAPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="55C87D6B" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="0959B009" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E469D28" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="5ED8480E" w14:textId="6AC61ADD" w:rsidR="00791E8F" w:rsidRPr="00B134EC" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003768FD">
+            <w:r w:rsidRPr="00B134EC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Approved s. 74 Form</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Approved s. </w:t>
+            </w:r>
+            <w:r w:rsidR="00897948" w:rsidRPr="00B134EC">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>71 &amp;s.72 CSCS Act Request to Take Charge of a Move Request form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6607D6CE" w14:textId="7425EF92" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="2A513B38" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00B134EC" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003768FD">
+            <w:r w:rsidRPr="00B134EC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provided by WAPF to </w:t>
-[...13 lines deleted...]
-              <w:t>ontractor</w:t>
+              <w:t>Provided by WAPF to Contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="405C4F2D" w14:textId="77777777" w:rsidR="00A967C8" w:rsidRDefault="00A967C8" w:rsidP="00776BBF">
+    <w:p w14:paraId="50C2F0D5" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60ABADDD" w14:textId="793DEE06" w:rsidR="00776BBF" w:rsidRPr="00662626" w:rsidRDefault="00776BBF" w:rsidP="00776BBF">
+    <w:p w14:paraId="619DF19F" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="00662626" w:rsidRDefault="00791E8F" w:rsidP="00791E8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00662626">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> – Other external location to prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="11340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="09A264C0" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="44AFBBF7" w14:textId="77777777" w:rsidTr="00713C53">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="3539E73B" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="034B3D3A" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="09688426" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="78789316" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
-                <w:color w:val="EEECE1" w:themeColor="background2"/>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="4B0D2908" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="2A68D9A0" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35FFBD0B" w14:textId="6B4CA7B0" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="24CABEC9" w14:textId="3CCBF715" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Holding authority (</w:t>
             </w:r>
-            <w:r w:rsidR="00675A4E">
+            <w:r w:rsidR="0058077E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eg</w:t>
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00662626">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Warrant/Court Order/Interstate/International sentencing documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0417AE" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="1105E683" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of one holding authority required to accept custody </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="462D118C" w14:textId="77777777" w:rsidTr="00B1474C">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="32C78616" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52EBE1EF" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003D0C35" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="1371A525" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003D0C35" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0C35">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hospital Order</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Form 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E477959" w14:textId="4B5DE0CF" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="09D94400" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Following Assessment by a psychiatrist at the Frankland Centre, an accused under the </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Criminal Law (Mentally Impair</w:t>
             </w:r>
-            <w:r w:rsidR="002B61F7">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ment) Act 2023</w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">who </w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>has not been made an involuntary patient</w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is moved to a prison until the next Court appearance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="570717E8" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="6F127962" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Once signed by the psychiatrist this Order acts as the authority for the accused to be detained in custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="5369734E" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="70AC5A61" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0701C6" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRPr="007F01E7" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="2B6FB99C" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="007F01E7" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F01E7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>G4S C3S PIC Court Custody Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09DBE193" w14:textId="1682A922" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="78305150" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provided by Court Custody provider to </w:t>
             </w:r>
-            <w:r w:rsidR="00CD7D2B">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ontractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00776BBF" w:rsidRPr="00445FEA" w14:paraId="6E283EA0" w14:textId="77777777" w:rsidTr="00AD5F6F">
+      <w:tr w:rsidR="00791E8F" w:rsidRPr="00445FEA" w14:paraId="35B34DB4" w14:textId="77777777" w:rsidTr="008A38D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F796C4D" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="1F141FDF" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ePEMS PIC Escort Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="403C8E34" w14:textId="6BFF2F80" w:rsidR="00776BBF" w:rsidRPr="003768FD" w:rsidRDefault="00776BBF" w:rsidP="0075663E">
+          <w:p w14:paraId="62175F63" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRPr="003768FD" w:rsidRDefault="00791E8F" w:rsidP="008A38D0">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provided by </w:t>
             </w:r>
-            <w:r w:rsidR="00CD7D2B">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="003768FD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ontractor during custody handover</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65993B29" w14:textId="77777777" w:rsidR="00776BBF" w:rsidRDefault="00776BBF" w:rsidP="00B340F2"/>
-[...2 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="3AB8CC15" w14:textId="77777777" w:rsidR="00791E8F" w:rsidRDefault="00791E8F" w:rsidP="00791E8F"/>
+    <w:p w14:paraId="5CAEA91E" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidRDefault="004B7F7E" w:rsidP="00EB2ABC"/>
+    <w:sectPr w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidSect="001854F3">
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1304" w:right="1276" w:bottom="993" w:left="1134" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45994173" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00D06E62">
+    <w:p w14:paraId="3C41F1AE" w14:textId="77777777" w:rsidR="007E4D1A" w:rsidRDefault="007E4D1A" w:rsidP="000451B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35EB8449" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00D06E62">
+    <w:p w14:paraId="0D7B91BE" w14:textId="77777777" w:rsidR="007E4D1A" w:rsidRDefault="007E4D1A" w:rsidP="000451B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="15610D28" w14:textId="77777777" w:rsidR="007E4D1A" w:rsidRDefault="007E4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...11 lines deleted...]
-    <w:r w:rsidRPr="00627992">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:color w:val="C00000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
-[...73 lines deleted...]
-  </w:p>
+      <w:id w:val="-852187275"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="B40A00"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="auto"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:p w14:paraId="673A7007" w14:textId="07261113" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:color w:val="B40A00"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The current version of this document is maintained on the Custodial Ops intranet page</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00360768">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69D08082" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="004307E5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E7A055D" w14:textId="6FB80EF2" w:rsidR="00791E8F" w:rsidRPr="00360768" w:rsidRDefault="00791E8F" w:rsidP="004307E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="13041"/>
       </w:tabs>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:color w:val="C00000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
+      <w:t>The current version of this document is maintained on the Custodial Ops intranet page</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C6D6E" w:rsidRPr="00360768">
       <w:rPr>
         <w:color w:val="C00000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Custodial Ops</w:t>
+      <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00360768">
       <w:rPr>
         <w:color w:val="C00000"/>
-      </w:rPr>
-[...4 lines deleted...]
-        <w:color w:val="C00000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00360768">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00360768">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00360768">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00360768">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00360768">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00360768">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00360768">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>33</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00360768">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22B1A6F5" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00D06E62">
+    <w:p w14:paraId="2C173234" w14:textId="77777777" w:rsidR="007E4D1A" w:rsidRDefault="007E4D1A" w:rsidP="000451B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1108F629" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00D06E62">
+    <w:p w14:paraId="0E266D5A" w14:textId="77777777" w:rsidR="007E4D1A" w:rsidRDefault="007E4D1A" w:rsidP="000451B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...43 lines deleted...]
-      </w:r>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="230DFDA9" w14:textId="77777777" w:rsidR="007E4D1A" w:rsidRDefault="007E4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0CD3AB58" w14:textId="70BC3558" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00B1474C">
+    <w:p w14:paraId="70B649B6" w14:textId="77777777" w:rsidR="00D801A2" w:rsidRDefault="00D801A2" w:rsidP="00D801A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B1474C">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B1474C">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62D89">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 2, Division 2, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62D89">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62D89">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
-[...15 lines deleted...]
-        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+        <w:t>Court Security and Custodial Services Act 1999</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="09FDCEFB" w14:textId="57F62FDA" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00A453C1">
+    <w:p w14:paraId="65C3F291" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B1474C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D4756A">
+      <w:r w:rsidRPr="00B1474C">
+        <w:t xml:space="preserve"> s. 23, s. 26, s. 59, s. 85(1) and  s. 95 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1474C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1474C">
+        <w:t xml:space="preserve">, Part 6 Division 5, s.77 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1474C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5D663D38" w14:textId="2428F135" w:rsidR="00BC632E" w:rsidRDefault="00BC632E">
+    <w:p w14:paraId="293D967E" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 95 </w:t>
+        <w:t xml:space="preserve"> s. 83 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4756A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4E63DE2C" w14:textId="7C123CE6" w:rsidR="00BC632E" w:rsidRDefault="00BC632E">
+    <w:p w14:paraId="3AC3363E" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E22ED">
+        <w:t xml:space="preserve"> s. 95 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4756A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Cross Border Justice Act 2008</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5395BD35" w14:textId="3EA22958" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00275ABD">
+    <w:p w14:paraId="6E04B386" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 83 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F695B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E22ED">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
+        <w:t>Cross Border Justice Act 2008</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="65AFD16C" w14:textId="7A2E62B1" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="0042611A">
+    <w:p w14:paraId="45681510" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 78(1)(a)</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A82A60">
+        <w:t xml:space="preserve"> s. 83 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F695B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4223F1A0" w14:textId="498F1F37" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00F72535">
+    <w:p w14:paraId="44FCEA8B" w14:textId="77777777" w:rsidR="00B8108E" w:rsidRDefault="00B8108E" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003A0B72">
+        <w:t xml:space="preserve"> s. 78(1)(a)(b)(c) and (2) and (3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82A60">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="401B02A2" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="0059523A">
+    <w:p w14:paraId="35BEA745" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C407D3">
+        <w:t xml:space="preserve"> s. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5717">
+        <w:t>14(1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)(d) and (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0B72">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Mental Health Act 2014</w:t>
+        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6740C974" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="0059523A">
+    <w:p w14:paraId="6E23D48F" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00710DE5">
+      <w:r w:rsidRPr="00C407D3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mental Health Act 2014</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="6F9E71A0" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00710DE5">
+          <w:color w:val="000000"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. 26 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23833">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Mental Health Act 2014</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="23C89044" w14:textId="68A8897D" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="005B33E7">
+    <w:p w14:paraId="2C79F4BF" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E45819">
+        <w:t xml:space="preserve"> s 26(2)(b) and (3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008116DF">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...8 lines deleted...]
-        <w:t>26 Mental Health Act 2014</w:t>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="1900F6FB" w14:textId="5CC9ABDB" w:rsidR="00A453C1" w:rsidRDefault="00A453C1">
+    <w:p w14:paraId="5DAF1355" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45819">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. 26 Mental Health Act 2014</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="20859CD1" w14:textId="77777777" w:rsidR="00A23833" w:rsidRDefault="00A23833" w:rsidP="00A23833">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1474C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B1474C">
         <w:t xml:space="preserve"> s. 17 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1474C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60442B39" w14:textId="7F3F46F9" w:rsidR="00BC632E" w:rsidRDefault="00BC632E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C894D96" w14:textId="291C9D80" w:rsidR="000451B2" w:rsidRDefault="00360768">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="77E875AA" wp14:editId="764CE6CD">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="margin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663363" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49D2F64A" wp14:editId="19ED581B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
-              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:extent cx="551815" cy="405765"/>
+              <wp:effectExtent l="0" t="0" r="635" b="13335"/>
               <wp:wrapNone/>
-              <wp:docPr id="18" name="WordArt 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1649184930" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7900670" cy="315595"/>
+                        <a:ext cx="551815" cy="405765"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E65DFFB" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                        <w:p w14:paraId="64F07119" w14:textId="772FC384" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00360768">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
                               <w:color w:val="FF0000"/>
-                              <w:sz w:val="2"/>
-[...7 lines deleted...]
-                              </w14:textFill>
                             </w:rPr>
-                            <w:t>Draft and not for further dissemination until approved</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="77E875AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="49D2F64A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:31.95pt;z-index:251663363;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3twNECQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aLueuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6mJefrsuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAarAD&#10;JtoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNTRQOyXEhAM3RPS8&#10;dMe20J1tugtUfr2jF71M8vJe3vumWIyuU2caQusZIZ0koIgrb1uuEXZvq4cZqBANW9N5JoQvCrAo&#10;b28Kk1t/4Vc6b2OtpIRDbhCaGPtc61A15EyY+J5YvE8/OBNFDrW2g7lIuev0Y5Jk2pmWZaExPb00&#10;VB23J4fQTpc+pvS+Xh0+XOrT62Y9vW4Q7+/G5TOoSGP8C8MPvqBDKUx7f2IbVIcgj8TfK94sm4Pa&#10;I2RPc9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt7cDRAkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarADJtoAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E65DFFB" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                  <w:p w14:paraId="64F07119" w14:textId="772FC384" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                     <w:pPr>
-                      <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00360768">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
                         <w:color w:val="FF0000"/>
-                        <w:sz w:val="2"/>
-[...7 lines deleted...]
-                        </w14:textFill>
                       </w:rPr>
-                      <w:t>Draft and not for further dissemination until approved</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0F29E369">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark1563158697" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:596pt;height:842.5pt;z-index:-251658239;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="A4_Letter-Blue"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="181974FC" w14:textId="328B5996" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="309FC9F0" w14:textId="2CDB9A89" w:rsidR="000451B2" w:rsidRDefault="00360768" w:rsidP="000451B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="29225710" wp14:editId="2960B588">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="margin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664387" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC434E2" wp14:editId="201FC9D6">
+              <wp:simplePos x="914400" y="457200"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
-              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:extent cx="551815" cy="405765"/>
+              <wp:effectExtent l="0" t="0" r="635" b="13335"/>
               <wp:wrapNone/>
-              <wp:docPr id="17" name="WordArt 3"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1939322390" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7900670" cy="315595"/>
+                        <a:ext cx="551815" cy="405765"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13CE3F2F" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                        <w:p w14:paraId="27B04A84" w14:textId="312767C5" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00360768">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                              </w14:textFill>
+                              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Draft and not for further dissemination until approved</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="29225710" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7FC434E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:31.95pt;z-index:251664387;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzprlBDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aLuWuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0OS+/XJcRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;arADJtoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNTRQOyXEhAM3&#10;RPS8dMe20J1tugtUfr2jF71M8vJe3vumWIyuU2caQusZIZ0koIgrb1uuEXZvq4cZqBANW9N5JoQv&#10;CrAob28Kk1t/4Vc6b2OtpIRDbhCaGPtc61A15EyY+J5YvE8/OBNFDrW2g7lIuev0Y5Jk2pmWZaEx&#10;Pb00VB23J4fQTpc+pvS+Xh0+XOrT62Y9vW4Q7+/G5TOoSGP8C8MPvqBDKUx7f2IbVIcgj8TfK94s&#10;m4PaI2RPc9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs6a5QQwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarADJtoAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="13CE3F2F" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                  <w:p w14:paraId="27B04A84" w14:textId="312767C5" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                     <w:pPr>
-                      <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00360768">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                        </w14:textFill>
+                        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Draft and not for further dissemination until approved</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...321 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4605DBC9" wp14:editId="69CD86A8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="553A34F7" wp14:editId="3A6A6FEC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-152400</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:posOffset>219075</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="2790825" cy="876300"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="706298633" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="240418857" name="Picture 2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="3208" r="89281" b="88060"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2790825" cy="876300"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6809BCFF" wp14:editId="08EB726F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-342900</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>19050</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="3314700" cy="562610"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1313959761" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1313959761" name="Picture 1313959761"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="3314700" cy="562610"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="003354C4">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A47D99" wp14:editId="7E17A866">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1968693442" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="240418857" name="Picture 2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553325" cy="10689590"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7CDE84BD" w14:textId="0D25FE5E" w:rsidR="00BC632E" w:rsidRDefault="00BC632E">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AFFBFF9" w14:textId="69CED663" w:rsidR="000451B2" w:rsidRDefault="00360768">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1E9A570E" wp14:editId="46B44774">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="margin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F0390A5" wp14:editId="3C87867B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
-              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:extent cx="551815" cy="405765"/>
+              <wp:effectExtent l="0" t="0" r="635" b="13335"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="WordArt 5"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1521670361" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7900670" cy="315595"/>
+                        <a:ext cx="551815" cy="405765"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0C7A220B" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                        <w:p w14:paraId="656EFEE8" w14:textId="6E360875" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00360768">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
                               <w:color w:val="FF0000"/>
-                              <w:sz w:val="2"/>
-[...7 lines deleted...]
-                              </w14:textFill>
                             </w:rPr>
-                            <w:t>Draft and not for further dissemination until approved</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1E9A570E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3F0390A5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5nnZ9wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z0zAQvTPDf9DoTp0U0g9PnE5oKZcC&#10;nWmYnjeSHBssrVgpsfPvu1LchIEbgw8aeyW9fe/t8/xmsJ3YGQotukpOzyZSGKdQt25Tye+r+3dX&#10;UoQITkOHzlRyb4K8Wbx9M+99ac6xwU4bEgziQtn7SjYx+rIogmqMhXCG3jjerJEsRP6kTaEJeka3&#10;XXE+mVwUPZL2hMqEwNW7w6ZcZPy6Nip+q+tgougqydxiXimv67QWizmUGwLftGqkAf/AwkLruOkR&#10;6g4iiC21f0HZVhEGrOOZQltgXbfKZA2sZjr5Q81TA95kLWxO8Eebwv+DVV93T/6RRBw+4sADzCKC&#10;f0D1MwiHtw24jVkSYd8Y0Nx4Ko/lTG+19zzWXF2ZIX7SLXs8Tb4WvQ/liJ/mEcqQOq37L6j5Cmwj&#10;5m5DTVYQpmtX15P05DJ7I5gRD21/HBQ3EIqLl3zu4pK3FO+9n85m17PcEcoElubgKcTPBq1IL5Uk&#10;DkJGhd1DiInc6cjINJE70IzDehCtruSHBJqIr1HvmXrPOalk+LUFMmzD1t4ix4q114T2mYO4pCz+&#10;lcBqeAbyI4XI5B+715xkHjkwWjiwyQ/9g4Fsx/HbQSdm2YgD0/HwyPmAmu4Gv2QT79ss6MRzFMSJ&#10;yTrHdKdI/v6dT53+wcULAAAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhG&#10;M98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIb&#10;Qp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv&#10;01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjmedn3AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAAUQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:31.95pt;z-index:251662339;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEZ24HDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9zMtPN2VEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqsAMm2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201NFA7JcSE&#10;AzdE9Lx0x7bQnW26C1R+vaMXvUzy8l7e+6ZYjK5TZxpC6xkhnSSgiCtvW64Rdm+rhxmoEA1b03km&#10;hC8KsChvbwqTW3/hVzpvY62khENuEJoY+1zrUDXkTJj4nli8Tz84E0UOtbaDuUi56/RjkmTamZZl&#10;oTE9vTRUHbcnh9BOlz6m9L5eHT5c6tPrZj29bhDv78blM6hIY/wLww++oEMpTHt/YhtUhyCPxN8r&#10;3iybg9ojZE9z0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEZ24HDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBqsAMm2gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0C7A220B" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                  <w:p w14:paraId="656EFEE8" w14:textId="6E360875" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                     <w:pPr>
-                      <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00360768">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
                         <w:color w:val="FF0000"/>
-                        <w:sz w:val="2"/>
-[...7 lines deleted...]
-                        </w14:textFill>
                       </w:rPr>
-                      <w:t>Draft and not for further dissemination until approved</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3557DDCF">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark1563158696" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:596pt;height:842.5pt;z-index:-251658240;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="A4_Letter-Blue"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7B6F558C" w14:textId="0E859D5B" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="004D040B">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529AB0DF" w14:textId="1E8D2DB4" w:rsidR="001C1AFE" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...57 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="40A4C858" wp14:editId="29A304D3">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="margin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665411" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43FA4B61" wp14:editId="0F61AA07">
+              <wp:simplePos x="914400" y="457200"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
-              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:extent cx="551815" cy="405765"/>
+              <wp:effectExtent l="0" t="0" r="635" b="13335"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="WordArt 4"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="182640830" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7900670" cy="315595"/>
+                        <a:ext cx="551815" cy="405765"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E41A30B" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                        <w:p w14:paraId="6538D045" w14:textId="4F9AC314" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00360768">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                              </w14:textFill>
+                              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Draft and not for further dissemination until approved</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="40A4C858" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="43FA4B61" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8uriG9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVlcygifgG9YGp95yTSoafOyDDNuzsHXKsWHtNaF84iCvK4l8J&#10;rIcXID9SiEz+qXvNSeaRA6OFA5v80N8ZyHYcvz10Yp6NODIdD4+cj6jpbvArNvGhzYLOPEdBnJis&#10;c0x3iuTv3/nU+R9c/gIAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA8uriG9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:31.95pt;z-index:251665411;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBp2Nw6DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0KS8/X5cRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9OPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqsAMm2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201NFA7JcSE&#10;AzdE9Lx0x7bQnW26C1R+vaMXvUzy8l7e+6ZYjK5TZxpC6xkhnSSgiCtvW64Rdm+rhxmoEA1b03km&#10;hC8KsChvbwqTW3/hVzpvY62khENuEJoY+1zrUDXkTJj4nli8Tz84E0UOtbaDuUi56/RjkmTamZZl&#10;oTE9vTRUHbcnh9BOlz6m9L5eHT5c6tPrZj29bhDv78blM6hIY/wLww++oEMpTHt/YhtUhyCPxN8r&#10;3iybg9ojZE9z0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBp2Nw6DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBqsAMm2gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E41A30B" w14:textId="77777777" w:rsidR="00BC632E" w:rsidRDefault="00BC632E" w:rsidP="000A5627">
+                  <w:p w14:paraId="6538D045" w14:textId="4F9AC314" w:rsidR="00360768" w:rsidRPr="00360768" w:rsidRDefault="00360768" w:rsidP="00360768">
                     <w:pPr>
-                      <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00360768">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                        </w14:textFill>
+                        <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Draft and not for further dissemination until approved</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="001C1AFE" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="001C1AFE" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="001C1AFE" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00BA7C26" w:rsidRPr="00BA7C26">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Prison COPP</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA7C26">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 12.2 Coordination of Escorts</w:t>
+    </w:r>
+    <w:r w:rsidR="001C1AFE" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="001C1AFE" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00415279" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00E460E7" w:rsidRPr="00360768">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>7.0</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="42408781" w14:textId="333137F0" w:rsidR="003B7806" w:rsidRDefault="003B7806" w:rsidP="000451B2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="226035A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="F93ADE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036F5ACE"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="031F66EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ABD49586"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="4FB2E23E"/>
+    <w:tmpl w:val="F1A882EC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1996" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2716" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3436" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4156" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4876" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5596" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6316" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7036" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7756" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...97 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06F4600C"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1277CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F28EE630"/>
     <w:lvl w:ilvl="0" w:tplc="6C64CE36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -32424,51 +31761,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11E410F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81367386"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="605AD95E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
@@ -32512,51 +31849,297 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17387BF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AD233E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32628,1098 +32211,329 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...33 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...57 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1067"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="1296"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3D2719"/>
+    <w:nsid w:val="33AC1396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D988F4D4"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...132 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...17 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...313 lines deleted...]
-        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2517" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3237" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3957" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4677" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5397" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6117" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6837" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A1545C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36D4B590"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33788,51 +32602,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="504A79AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B70CE90A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33901,796 +32715,285 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...30 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54F338DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78A4B4DC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="765" w:hanging="405"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593B0595"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A701FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="864207F4"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="092AD268"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="1996" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2716" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3436" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4156" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4876" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5596" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6316" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7036" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7756" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...459 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8D5D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F950FB18"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34759,51 +33062,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FFF54EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32B82FFA"/>
     <w:lvl w:ilvl="0" w:tplc="D050320A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2073" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -34871,2283 +33174,2103 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6393" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7113" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71824CAE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F232F8E6"/>
-    <w:lvl w:ilvl="0" w:tplc="FFD05E7E">
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="0"/>
-[...88 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="779254099">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="355153077">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="1782870269">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="548999222">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1299529948">
+  <w:num w:numId="3" w16cid:durableId="351149235">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2088652935">
-[...26 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="2113167254">
+  <w:num w:numId="4" w16cid:durableId="1446726632">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="2105415951">
-[...11 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+  <w:num w:numId="5" w16cid:durableId="693574460">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="926884398">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="6" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1704861308">
+  <w:num w:numId="7" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1321808831">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="739133226">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2088652935">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2113167254">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1704861308">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="715465789">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1518933008">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="541524305">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="223562009">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1874346286">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="18" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="987591826">
-[...70 lines deleted...]
-  <w:numIdMacAtCleanup w:val="28"/>
+  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="geE/CYZW+4Br6mB4GtKQVu4kHpjn9ajTIDLBTvSlocTFYbSGw+gB3QPMCHoICzFY4krb0dTv8+P6iqWq8FKobA==" w:salt="I6jlnijwDv5JHA1dx9nyeg=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oo2h1rOlqXofVbaEVMC1QxXM6VtJ0sFy5CDnIH77+xOlOc9KbsF6k9LQZummmFJXYFijtYMdZ5WMgvIEs4/wHQ==" w:salt="fzrRfNLPxBwtIwpZHWW3AA=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="238593"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00466515"/>
-[...934 lines deleted...]
-    <w:rsid w:val="00A3279D"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000431E"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="0002261F"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000C0747"/>
+    <w:rsid w:val="000C1BFA"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="00103F98"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112ADD"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="00120F66"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00131BF8"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144746"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174BE0"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="00180085"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="001854F3"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6D6E"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="0026294F"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="00280E23"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="00287A50"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296554"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B02DE"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7E11"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="002F7978"/>
+    <w:rsid w:val="0030263A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="00360768"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00466A23"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A36F4"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="00514A68"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="00524FB4"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531B22"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575B33"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="0058077E"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B6733"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C10DE"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005E6FC2"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="0060039B"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680F8F"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00687E04"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00693720"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E59A3"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713C53"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00723689"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="0075624A"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007738FB"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="00791050"/>
+    <w:rsid w:val="00791E8F"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E4D1A"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="008231F1"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="00843ED1"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00852CFA"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00885ECB"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897948"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A5803"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B0764"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906CE0"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="0091305B"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="0093443A"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947876"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="009508F8"/>
+    <w:rsid w:val="00951B05"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00994722"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A23A2"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F4E85"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A23833"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
     <w:rsid w:val="00A35A2F"/>
-    <w:rsid w:val="00A36595"/>
-[...505 lines deleted...]
-    <w:rsid w:val="00FC744B"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A4585C"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A52567"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B064C5"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B10CB0"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B134EC"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B25F7C"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B409B0"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45076"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B670A3"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B8108E"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B9062B"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA1BD8"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7C26"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE287E"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BE5F01"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF6F32"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C121FE"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C21DB1"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C5158D"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF151F"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D205EC"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D4690C"/>
+    <w:rsid w:val="00D50DD6"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D801A2"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06BA4"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E460E7"/>
+    <w:rsid w:val="00E46D2E"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855E0"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E97DB5"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC2E80"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED6952"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F02491"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F24A5B"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F773C5"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
     <w:rsid w:val="00FC7B11"/>
-    <w:rsid w:val="00FD0617"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FF53B5"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="238593"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7904906D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A1444847-FC44-4A96-AAEA-771CE7CC76B3}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -37486,3110 +35609,9721 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A308A4"/>
+    <w:rsid w:val="002657D8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008472E5"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="567" w:hanging="567"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004307E5"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-      <w:color w:val="243F60"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="000451B2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="200"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="000451B2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="009B367A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-[...64 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009B367A"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="32"/>
-    </w:rPr>
-[...156 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F1069E"/>
+    <w:rsid w:val="00393712"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
-      <w:spacing w:after="100"/>
+      <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:noProof/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00FA78A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
-      <w:spacing w:after="100"/>
+      <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="007444AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...102 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
+      <w:noProof/>
+      <w:color w:val="203866"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="009B367A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="009B367A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent2">
-    <w:name w:val="Light Grid Accent 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B367A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B367A"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006205A0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006205A0"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006205A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006205A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B554AB"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:sz w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61026"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="692"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial bold" w:eastAsia="Times New Roman" w:hAnsi="Arial bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F843E3"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A23833"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A23833"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A23833"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00A23833"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtleEmphasis1">
+    <w:name w:val="Subtle Emphasis1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A23833"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="LightGrid-Accent21">
+    <w:name w:val="Light Grid - Accent 21"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="LightGrid-Accent2"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-  </w:style>
-[...30 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
-    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:rFonts w:ascii="Arial bold" w:eastAsia="MS Mincho" w:hAnsi="Arial bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="ListParagraph"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable11">
+    <w:name w:val="DCStable11"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...12 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...33 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable31">
     <w:name w:val="DCStable31"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00247725"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable6">
     <w:name w:val="DCStable6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004A1487"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable111">
     <w:name w:val="DCStable111"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00966C92"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...28 lines deleted...]
-    <w:name w:val="DCStable11"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable21">
+    <w:name w:val="DCStable21"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B509D7"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...39 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable3">
     <w:name w:val="DCStable3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B509D7"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
     <w:name w:val="DCStable12"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F42EB"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable13">
     <w:name w:val="DCStable13"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA1171"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable14">
     <w:name w:val="DCStable14"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA1171"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable7">
     <w:name w:val="DCStable7"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA1171"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable15">
     <w:name w:val="DCStable15"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA1171"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable9">
     <w:name w:val="DCStable9"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA1171"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable112">
     <w:name w:val="DCStable112"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E3C6E"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable8">
     <w:name w:val="DCStable8"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E3C6E"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable81">
     <w:name w:val="DCStable81"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E3C6E"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008206E2"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008206E2"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
     <w:name w:val="Table Grid3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="008206E2"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable32">
     <w:name w:val="DCStable32"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008206E2"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1121">
     <w:name w:val="DCStable1121"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002171FA"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="009B6A74"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid31">
     <w:name w:val="Table Grid31"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00103EEF"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable61">
     <w:name w:val="DCStable61"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006D7448"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EA16DF"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
-    <w:name w:val="DCStable4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable41">
+    <w:name w:val="DCStable41"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00494D87"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable21">
-[...49 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid4">
     <w:name w:val="Table Grid4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00676825"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...18 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalWeb1">
+    <w:name w:val="Normal (Web)1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="NormalWeb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A5627"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading3Auto">
     <w:name w:val="Style Heading 3 + Auto"/>
     <w:basedOn w:val="Heading3"/>
-    <w:rsid w:val="00A05D52"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsection">
     <w:name w:val="Subsection"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00040F17"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="260" w:lineRule="atLeast"/>
+      <w:spacing w:before="160" w:after="0" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="879" w:hanging="879"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Defstart">
     <w:name w:val="Defstart"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00040F17"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
-      <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
+      <w:spacing w:before="80" w:after="0" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="879" w:hanging="879"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indenta">
     <w:name w:val="Indent(a)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00040F17"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
-      <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
+      <w:spacing w:before="80" w:after="0" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="1616" w:hanging="1616"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
     <w:name w:val="CharDefText"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00040F17"/>
+    <w:rsid w:val="00A23833"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnotesection">
     <w:name w:val="Footnote(section)"/>
-    <w:rsid w:val="004E6F59"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="893"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
-      <w:spacing w:before="120" w:line="260" w:lineRule="atLeast"/>
+      <w:spacing w:before="120" w:after="0" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="893" w:hanging="893"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indenti">
     <w:name w:val="Indent(i)"/>
-    <w:rsid w:val="004E6F59"/>
+    <w:rsid w:val="00A23833"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="2041"/>
         <w:tab w:val="left" w:pos="2325"/>
       </w:tabs>
-      <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
+      <w:spacing w:before="80" w:after="0" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="2325" w:hanging="2325"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="COPPformtable">
     <w:name w:val="COPPformtable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00776BBF"/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="85" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:color w:val="FFFFFF"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="565A5C"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A23833"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A23833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002531F4"/>
+    <w:rsid w:val="00A23833"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="67922740">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="135530775">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="140270715">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="374039324">
+    <w:div w:id="236718672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="952591945">
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="988167918">
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1010254744">
+    <w:div w:id="491290560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1069960492">
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1141656008">
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1215581104">
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="821391549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1217670309">
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1261983643">
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1092555627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1349984777">
+    <w:div w:id="1116101677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1498692679">
+    <w:div w:id="1123353163">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1526363658">
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1595552063">
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1601180806">
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1847792823">
+    <w:div w:id="1907061064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WYP@justice%20.wa.gov.au" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.wa.gov.au/publications/tabledpapers.nsf/displaypaper/3914901aa07fe9393c76e34f4825806e0027deca/$file/4901.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_12106_currencies.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.wa.gov.au/publications/tabledpapers.nsf/displaypaper/3914901aa07fe9393c76e34f4825806e0027deca/$file/4901.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_228_homepage.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/information-privacy-statement-department-of-justice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/information-privacy-statement-department-of-justice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.wa.gov.au/publications/tabledpapers.nsf/displaypaper/3914901aa07fe9393c76e34f4825806e0027deca/$file/4901.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.wa.gov.au/publications/tabledpapers.nsf/displaypaper/3914901aa07fe9393c76e34f4825806e0027deca/$file/4901.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WYP@justice%20.wa.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_12106_currencies.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...58 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...7 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -40630,237 +45364,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A36FD98B-3B68-42F1-9F96-DF84ED9813A8}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>59126</Characters>
+  <Pages>36</Pages>
+  <Words>10354</Words>
+  <Characters>58402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>492</Lines>
-  <Paragraphs>138</Paragraphs>
+  <Lines>1717</Lines>
+  <Paragraphs>1074</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 12.2 Coordination of Escorts</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69360</CharactersWithSpaces>
+  <CharactersWithSpaces>67682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 12.2 Coordination of Escorts</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Conrad, Jerri</dc:creator>
-  <cp:keywords>Department of Justice; Corrective Services; DoJ; Commissioner; Procedure; Policy; COPP; COPPs; Prison; Adult; Rule; Rules; Western Australia; Instrument; Instruments; Operations; 12.2; Escorts; Escort; Accompany; Coordination.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ab2d8d9,624c90a2,7397b616,ae2e0be</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
-    <vt:lpwstr>_blank</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-17T02:17:35Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d798ac26-dcf1-4ead-aba2-fa94c9bc1d7f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>