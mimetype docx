--- v0 (2025-12-10)
+++ v1 (2026-09-22)
@@ -1,4306 +1,5492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13BE3200" w14:textId="6783A0AA" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="13BE3200" w14:textId="3F3AAE8B" w:rsidR="00146739" w:rsidRPr="00ED2530" w:rsidRDefault="00F600F5" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002E5756">
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2530">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="008114B3" w:rsidRPr="00ED2530">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>COPP</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00024600">
+      <w:r w:rsidR="00024600" w:rsidRPr="00ED2530">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E5756">
+      <w:r w:rsidRPr="00ED2530">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="008114B3" w:rsidRPr="00ED2530">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00491334">
+      <w:r w:rsidR="00491334" w:rsidRPr="00ED2530">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>Conducting Escorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0290DBE8" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="12E9478D" w14:textId="0B150315" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00F600F5" w:rsidP="0093141B">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
-        <w:rPr>
-[...86 lines deleted...]
-    <w:p w14:paraId="12E9478D" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F600F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52A93C70" wp14:editId="418080BC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>407035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64CB5ED5" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00263095" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6901F4BB" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0B16A498" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Operati</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EB51BF4" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CE3599" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04FE5D73" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="007F1CF1" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="53"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D53B75B" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="007F1CF1" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="53"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="7FADE8D5" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="007F1CF1" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="53"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4DCA3E38" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62C1DA82" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="41E8AA35" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15D68C32" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="62CD24F1" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="730F1607" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24CCFAA3" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66B80EDD" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E1F1159" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="48E94DBC" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="39580D4C" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0202FAF3" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4761E3B1" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1168C59D" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7B71C703" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="008A5803" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="52"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="52A93C70" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:32.05pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVxCtq3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPsPkZG4sXSolLU0nfjQ&#10;DojLtiJxzRqvLWucqsnW7t9jTuxov68eP85Xk+3EGQffOlKwmEcgkCpnWqoVfJXr+yUIHzQZ3TlC&#10;BRf0sCpmN7nOjBtpi+ddqAVDyGdaQRNCn0npqwat9nPXI3F2cIPVgcehlmbQI8NtJx+iKJFWt8QX&#10;Gt3jW4PVcXeyCpJwKeM0fq+/P9f2Yyztz+b1UCp1dzu9PIMIOIX/MvzpszoU7LR3JzJedAr4kcCk&#10;eAGC02X6xIu9gjR5TEAWubz2L34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1cQr&#10;at4AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64CB5ED5" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00263095" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6901F4BB" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0B16A498" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Operati</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7EB51BF4" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CE3599" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04FE5D73" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="007F1CF1" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="53"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D53B75B" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="007F1CF1" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="53"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="7FADE8D5" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="007F1CF1" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="53"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4DCA3E38" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62C1DA82" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="41E8AA35" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15D68C32" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="62CD24F1" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="730F1607" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24CCFAA3" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="66B80EDD" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E1F1159" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="48E94DBC" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="39580D4C" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0202FAF3" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4761E3B1" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="00CF07DB" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1168C59D" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7B71C703" w14:textId="77777777" w:rsidR="00F600F5" w:rsidRPr="008A5803" w:rsidRDefault="00F600F5" w:rsidP="00F600F5">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="52"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1A6AA193" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69265AE2" w14:textId="77777777" w:rsidR="005D223B" w:rsidRPr="00A807D6" w:rsidRDefault="005D223B" w:rsidP="00A807D6">
-[...4 lines deleted...]
-    <w:p w14:paraId="07C54478" w14:textId="05F6D3C2" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="394BD082" w14:textId="77777777" w:rsidR="0093141B" w:rsidRDefault="0093141B" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C54478" w14:textId="12B8095C" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE868F7" w14:textId="60ECFE59" w:rsidR="00462CC6" w:rsidRDefault="006A2171">
+    <w:p w14:paraId="4D15064D" w14:textId="2B97E521" w:rsidR="00C426F6" w:rsidRDefault="00ED2530">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C265FB">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C265FB">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C265FB">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc203053613" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886553" w:history="1">
+        <w:r w:rsidR="00C426F6" w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidR="00C426F6" w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053613 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886553 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r w:rsidR="00C426F6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="580FBC32" w14:textId="1D0006F4" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A9FA6DE" w14:textId="4A534E24" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053614" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886554" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053614 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886554 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EB3BCBA" w14:textId="1FD0030D" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19D165E5" w14:textId="3481475B" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053615" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886555" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reasons for Escorts</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053615 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886555 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="005C215D" w14:textId="44E7A4ED" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="113ED477" w14:textId="01E944DB" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053616" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886556" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Standard Procedures</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053616 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886556 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69788E93" w14:textId="28A67945" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32699DA4" w14:textId="31DD86DB" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053617" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886557" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Security Manager/Principal Officer/Officer in Charge responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053617 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886557 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51029A89" w14:textId="0B7695BF" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18D17033" w14:textId="6D818047" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053618" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886558" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Escorting Officer responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053618 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886558 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BEF48AB" w14:textId="54907FD5" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35CA2347" w14:textId="09A790B7" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053619" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886559" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Specific considerations</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053619 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886559 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55C3AC39" w14:textId="234A32FE" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26B830F6" w14:textId="2A7D964D" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053620" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886560" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Welfare Checks</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053620 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886560 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EB2FA52" w14:textId="2D78CA37" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="033B22DD" w14:textId="0FC23DDC" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053621" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886561" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Instruments of Restraint</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053621 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886561 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="433A000B" w14:textId="530B5E8C" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EB5356E" w14:textId="0B9A5EFD" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053622" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886562" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053622 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886562 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23208130" w14:textId="46BBA681" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="58CF78D4" w14:textId="36917130" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053623" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886563" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Points of restraint</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053623 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886563 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3108C416" w14:textId="5F3EB87E" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A5B52E1" w14:textId="7191F99E" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053624" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886564" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reasons prohibiting the use of restraints</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053624 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886564 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38575BEE" w14:textId="0879A697" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C8750DE" w14:textId="2114BA01" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053625" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886565" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Conducting Escorts</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053625 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886565 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A6E8E6F" w14:textId="156251C1" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E3600EE" w14:textId="66326B6B" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053626" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886566" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Actions prior to an escort</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053626 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886566 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E5AEB0D" w14:textId="73C06117" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38CE91B6" w14:textId="0D3F6CD5" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053627" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886567" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Actions during an escort</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053627 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886567 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10F82A71" w14:textId="6028AD25" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="67B8D87E" w14:textId="663102CF" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053628" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886568" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Death of prisoner during an escort</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053628 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886568 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B80E6ED" w14:textId="5DC4B500" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="395650C3" w14:textId="6796B496" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053629" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886569" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Breakdown of an escort vehicle or other emergency</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053629 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886569 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B27DC94" w14:textId="19073D9B" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F650D66" w14:textId="1B2E000B" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053630" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886570" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Actions following an escort</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053630 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886570 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0345E260" w14:textId="49A96F42" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22BFE39D" w14:textId="5CC912B7" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053631" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886571" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Court to Prison Escorts</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053631 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886571 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B0A30BA" w14:textId="60DC28BC" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="368BC48B" w14:textId="2F641326" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053632" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886572" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053632 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886572 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40FC1DB9" w14:textId="45CD2E26" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2AFFDF6A" w14:textId="74ED4352" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053633" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886573" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Custody handover in external locations</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053633 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886573 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="230D1DFF" w14:textId="63B4DF93" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="352AB3F5" w14:textId="26612B68" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053634" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886574" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bed-side hearing or hospital admission following court appearance</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053634 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886574 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="494486AB" w14:textId="522B019E" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42469EA9" w14:textId="1E5EF992" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053635" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886575" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Release of prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053635 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886575 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64EF2F73" w14:textId="52CBEEF6" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A419F60" w14:textId="562B9D55" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053636" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886576" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hospital Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053636 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886576 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46FC4D1B" w14:textId="5AAC0175" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="328BE185" w14:textId="3D60AD35" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053637" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886577" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prison to Court Escorts</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053637 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886577 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5826E816" w14:textId="1114F484" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B577545" w14:textId="29BD5146" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053638" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886578" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Scheduled Medical Appointments/Admissions</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053638 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886578 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67A287AE" w14:textId="20343040" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="253ABC9F" w14:textId="610A7277" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053639" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886579" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053639 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886579 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="613C096E" w14:textId="66490550" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5962F075" w14:textId="78C056E1" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053640" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886580" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Minimum Security Prisoners being unsupervised</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053640 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886580 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5742BE64" w14:textId="0BD5F32A" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43AFAA65" w14:textId="63256CAD" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053641" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886581" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Visits/phone calls to prisoners at external facilities</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053641 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886581 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="368EDEB7" w14:textId="0DA18EFA" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4528C221" w14:textId="47AD80E0" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053642" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886582" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>9.4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Secure Prisoner Unit at Fiona Stanley Hospital</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053642 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886582 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2202EAE6" w14:textId="31720AED" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47AC32DF" w14:textId="3DF7C9DE" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053643" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886583" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.5</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hospital welfare rehabilitation &amp; reintegration compliance checks</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053643 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886583 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64FA39EB" w14:textId="2ED2CB35" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34286868" w14:textId="615A632D" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053644" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886584" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Medical Emergency</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053644 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886584 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E8CC755" w14:textId="562122A2" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D3A3DFE" w14:textId="632CC676" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053645" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886585" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053645 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886585 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29C7F55A" w14:textId="387C3669" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E68F572" w14:textId="23B67013" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053646" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886586" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mental Health Act transfers</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053646 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886586 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="771C3FB4" w14:textId="7AC6FC62" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B9CC46B" w14:textId="0C7C6420" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053647" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886587" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Other Escorts</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053647 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886587 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11C4DD92" w14:textId="7ABFDF94" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78282AF0" w14:textId="494B780A" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053648" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886588" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Funerals/other compassionate leave/visits to dangerously ill relatives</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053648 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886588 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4874E336" w14:textId="35885B9C" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="380432F2" w14:textId="5C0B64A3" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053649" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886589" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inter-prison transfers</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053649 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886589 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="473D58CC" w14:textId="275C6B7A" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14234E33" w14:textId="4BC0A48C" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053650" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886590" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lockup clearances</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053650 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886590 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17845D35" w14:textId="20E9FEA6" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="297BBDAA" w14:textId="0D609421" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053651" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886591" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.4</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Royal flying doctor service</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053651 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886591 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BF87E97" w14:textId="1C7E87D5" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B27F302" w14:textId="4C70A59F" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053652" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886592" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Incident Reporting</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053652 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886592 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="171D3383" w14:textId="15FE2466" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16A25BCF" w14:textId="3380FEF2" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053653" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886593" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Annexures</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053653 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886593 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="564DD519" w14:textId="1F14FC6D" w:rsidR="00462CC6" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="6DA8E3FF" w14:textId="7103587A" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053654" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886594" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886594 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053654 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...2 lines deleted...]
-            <w:noProof/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02F4F5E1" w14:textId="3F8FC298" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="033F98A3" w14:textId="73B53E38" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053655" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886595" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>13.2</w:t>
-[...18 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>Related COPPs and other documents</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053655 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886595 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A896B65" w14:textId="4BD083ED" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39CF6761" w14:textId="0873F2F4" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053656" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886596" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>13.3</w:t>
-[...15 lines deleted...]
-          </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053656 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886596 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54E9AD14" w14:textId="0C5DBAAD" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64BDB6A0" w14:textId="1629AD6D" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053657" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886597" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>14</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
-[...5 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886597 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053657 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-        <w:r w:rsidR="00462CC6">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23A1A941" w14:textId="0F9A9CCE" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D14066B" w14:textId="064EF771" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053658" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886598" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>15</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
-[...5 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886598 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053658 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-        <w:r w:rsidR="00462CC6">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BE6FABC" w14:textId="05DC35D4" w:rsidR="00462CC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64471F18" w14:textId="6728D4BC" w:rsidR="00C426F6" w:rsidRDefault="00C426F6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203053659" w:history="1">
-        <w:r w:rsidR="00462CC6" w:rsidRPr="00AF7C21">
+      <w:hyperlink w:anchor="_Toc240886599" w:history="1">
+        <w:r w:rsidRPr="007073EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A: Regional Hub Locations/Prisons</w:t>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc203053659 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240886599 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00462CC6">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00462CC6">
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10F3DD18" w14:textId="372DA2CA" w:rsidR="00634C54" w:rsidRPr="00C265FB" w:rsidRDefault="006A2171" w:rsidP="004E571B">
-      <w:r w:rsidRPr="00C265FB">
+    <w:p w14:paraId="10F3DD18" w14:textId="1780CEF6" w:rsidR="00634C54" w:rsidRPr="00C265FB" w:rsidRDefault="00ED2530" w:rsidP="004E571B">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76759484" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="00C265FB" w:rsidRDefault="00634C54">
       <w:r w:rsidRPr="00C265FB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CF9201" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="005B0A54" w:rsidRDefault="00C8272F" w:rsidP="005B0A54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc203053613"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc240886553"/>
       <w:r w:rsidRPr="005B0A54">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="16C4EDC0" w14:textId="0F36B74B" w:rsidR="00EA46A0" w:rsidRDefault="00EA46A0" w:rsidP="00A807D6">
       <w:r>
         <w:t xml:space="preserve">This Commissioner’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A807D6">
         <w:t>Operating</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Policy and Procedure (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) applies to all </w:t>
+        <w:t xml:space="preserve"> Policy and Procedure (COPP) applies to all </w:t>
       </w:r>
       <w:r w:rsidR="001E4F32">
         <w:t xml:space="preserve">public and private </w:t>
       </w:r>
       <w:r>
         <w:t>prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412278D6" w14:textId="77777777" w:rsidR="00A807D6" w:rsidRDefault="00A807D6" w:rsidP="00A807D6"/>
     <w:p w14:paraId="37FE4961" w14:textId="47D73BA4" w:rsidR="00EA46A0" w:rsidRDefault="00EA46A0" w:rsidP="00A807D6">
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D62D89">
+      <w:r w:rsidRPr="00FC4920">
+        <w:t>It also applies to any organisation contracted to the Department under the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4920">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Court Security and Custodial Services Act 1999</w:t>
       </w:r>
-      <w:r w:rsidR="00426D3A">
+      <w:r w:rsidR="00426D3A" w:rsidRPr="00FC4920">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002216C9">
+      <w:r w:rsidRPr="00FC4920">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D62D89">
-[...12 lines deleted...]
-        <w:t>services.</w:t>
+      <w:r w:rsidRPr="00FC4920">
+        <w:t xml:space="preserve"> for the provision of custodial transport services.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066D0A9F" w14:textId="77777777" w:rsidR="001E4F32" w:rsidRPr="00A807D6" w:rsidRDefault="001E4F32" w:rsidP="00A807D6"/>
     <w:p w14:paraId="359243A0" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="005B0A54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc203053614"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc240886554"/>
       <w:r w:rsidRPr="005B0A54">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C510D78" w14:textId="26F51C6E" w:rsidR="003B38BF" w:rsidRDefault="00491334" w:rsidP="003D3061">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners are </w:t>
       </w:r>
       <w:r w:rsidR="009A282B">
         <w:t xml:space="preserve">transported </w:t>
       </w:r>
       <w:r>
         <w:t>in a safe, humane</w:t>
       </w:r>
       <w:r w:rsidR="00784FD2">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t>efficient manner tha</w:t>
       </w:r>
       <w:r w:rsidR="00366E44">
         <w:t>t meets their individual needs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00366E44">
         <w:t>ensures self-respect and privacy as required</w:t>
       </w:r>
       <w:r w:rsidR="009A282B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00366E44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>while providing adequate safety and security for the community, prisons and staff managing prisoners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7EA73B" w14:textId="24506E05" w:rsidR="003B38BF" w:rsidRDefault="00366E44" w:rsidP="003D3061">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="7C7EA73B" w14:textId="24506E05" w:rsidR="003B38BF" w:rsidRDefault="00366E44" w:rsidP="000747F5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prisoners are moved between court, prisons and other facilities for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> reasons, in accordance with legislation and authorisation from the Superintendent under the delegated authority of the C</w:t>
+        <w:t>Prisoners are moved between court, prisons and other facilities for a number of reasons, in accordance with legislation and authorisation from the Superintendent under the delegated authority of the C</w:t>
       </w:r>
       <w:r w:rsidR="00D57BCF">
         <w:t>hief Executive Officer</w:t>
       </w:r>
       <w:r w:rsidR="00E95BF4">
         <w:t xml:space="preserve"> (CEO)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E27F57" w14:textId="2D74A1D2" w:rsidR="003B38BF" w:rsidRDefault="00366E44" w:rsidP="00A807D6">
+    <w:p w14:paraId="3C1A6320" w14:textId="77777777" w:rsidR="00E144C5" w:rsidRDefault="00E144C5" w:rsidP="00A807D6"/>
+    <w:p w14:paraId="21E27F57" w14:textId="404BEEF1" w:rsidR="003B38BF" w:rsidRDefault="00366E44" w:rsidP="00A807D6">
       <w:r w:rsidRPr="00A807D6">
         <w:t xml:space="preserve">Prisoners are not accepted for transport </w:t>
       </w:r>
       <w:r w:rsidR="007D08D7" w:rsidRPr="00A807D6">
         <w:t>until their identity can be con</w:t>
       </w:r>
       <w:r w:rsidR="00C04D2B" w:rsidRPr="00A807D6">
         <w:t>firmed as stated on the warrant</w:t>
       </w:r>
       <w:r w:rsidR="000736CE" w:rsidRPr="00A807D6">
         <w:t xml:space="preserve">/escort </w:t>
       </w:r>
       <w:r w:rsidR="007D08D7" w:rsidRPr="00A807D6">
         <w:t>documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E70ADC8" w14:textId="77777777" w:rsidR="00A807D6" w:rsidRPr="00A807D6" w:rsidRDefault="00A807D6" w:rsidP="00A807D6"/>
+    <w:p w14:paraId="72A210A8" w14:textId="77777777" w:rsidR="002B6AFF" w:rsidRDefault="002B6AFF" w:rsidP="00A807D6"/>
     <w:p w14:paraId="789BD1D6" w14:textId="69C40152" w:rsidR="00F95CE1" w:rsidRDefault="00366E44" w:rsidP="00A807D6">
       <w:r w:rsidRPr="00A807D6">
         <w:t>Prisoners lawfully absent from prison for the purpose of undergoing escorted travel remain in lawful custody and as such, movements of prisoners are responsive to changing events or prisoner incidents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F739037" w14:textId="77777777" w:rsidR="00A807D6" w:rsidRPr="00A807D6" w:rsidRDefault="00A807D6" w:rsidP="00A807D6"/>
     <w:p w14:paraId="630FCAF3" w14:textId="7166B809" w:rsidR="00F95CE1" w:rsidRDefault="00F95CE1" w:rsidP="00A807D6">
       <w:r w:rsidRPr="00A807D6">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="004C5154" w:rsidRPr="001F0653">
         <w:t>authorised</w:t>
       </w:r>
       <w:r w:rsidR="004C5154">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A807D6">
         <w:t>sharing and exchange of information is important in maintaining or providing the security, control, safety, care and welfare of remanded or sentenced prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00270F88" w:rsidRPr="00A807D6">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A807D6">
         <w:t>into Department custody.</w:t>
       </w:r>
@@ -4337,51 +5523,51 @@
       <w:r w:rsidR="00EF2B41" w:rsidRPr="00A807D6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807D6">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00EF2B41" w:rsidRPr="00A807D6">
         <w:t>Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807D6">
         <w:t xml:space="preserve"> shall be mindful of any concern raised by a prisoner in this regard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3F208A" w14:textId="7FD012EA" w:rsidR="005619EA" w:rsidRPr="00A807D6" w:rsidRDefault="005619EA" w:rsidP="00A807D6">
       <w:r w:rsidRPr="00A807D6">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9331E3" w14:textId="297B4B80" w:rsidR="00162EAD" w:rsidRDefault="00162EAD" w:rsidP="008A5D1B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc69727122"/>
       <w:bookmarkStart w:id="3" w:name="_Toc69727384"/>
       <w:bookmarkStart w:id="4" w:name="_Toc69727445"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc203053615"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240886555"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reasons for </w:t>
       </w:r>
       <w:r w:rsidR="00DF0065">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>scorts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0BEDA83C" w14:textId="77777777" w:rsidR="00162EAD" w:rsidRPr="00B10A0C" w:rsidRDefault="00162EAD" w:rsidP="00A644AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B10A0C">
         <w:t xml:space="preserve">The escort of prisoners can occur </w:t>
       </w:r>
       <w:r>
         <w:t>as follows</w:t>
       </w:r>
@@ -4531,108 +5717,92 @@
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>section 95 prisoners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4201AB" w14:textId="750B73B6" w:rsidR="0006211F" w:rsidRDefault="00162EAD" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>prison to Western Australian Police Force</w:t>
       </w:r>
       <w:r w:rsidR="007E15C8">
-        <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (WAPF)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> lock-ups.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A764A56" w14:textId="77777777" w:rsidR="00B25864" w:rsidRPr="00A807D6" w:rsidRDefault="00B25864" w:rsidP="00A807D6"/>
     <w:p w14:paraId="7377C256" w14:textId="67714DCF" w:rsidR="00491334" w:rsidRDefault="00DF0065" w:rsidP="00A644AE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc203053616"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240886556"/>
       <w:r>
         <w:t>Standard Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1BE238CE" w14:textId="37F41896" w:rsidR="00162EAD" w:rsidRPr="00162EAD" w:rsidRDefault="00162EAD" w:rsidP="003D3061">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc40950278"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc203053617"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240886557"/>
       <w:r w:rsidRPr="00162EAD">
         <w:t>Security M</w:t>
       </w:r>
       <w:r w:rsidR="002126CA">
         <w:t xml:space="preserve">anager/Principal Officer/Officer in </w:t>
       </w:r>
       <w:r w:rsidRPr="00162EAD">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="002126CA">
         <w:t>harge</w:t>
       </w:r>
       <w:r w:rsidRPr="00162EAD">
         <w:t xml:space="preserve"> responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="50A9E524" w14:textId="3B9D895E" w:rsidR="00162EAD" w:rsidRPr="00A807D6" w:rsidRDefault="00162EAD" w:rsidP="00A807D6">
+    <w:p w14:paraId="50A9E524" w14:textId="6426EDBA" w:rsidR="00162EAD" w:rsidRPr="00A807D6" w:rsidRDefault="00162EAD" w:rsidP="00A807D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A807D6">
         <w:t>The Security Manager/Principal O</w:t>
       </w:r>
       <w:r w:rsidR="003D3061" w:rsidRPr="00A807D6">
         <w:t>fficer/</w:t>
       </w:r>
       <w:r w:rsidR="002126CA" w:rsidRPr="00A807D6">
         <w:t>Officer in Charge (</w:t>
       </w:r>
       <w:r w:rsidR="003D3061" w:rsidRPr="00A807D6">
         <w:t>OIC</w:t>
       </w:r>
       <w:r w:rsidR="002126CA" w:rsidRPr="00A807D6">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003D3061" w:rsidRPr="00A807D6">
         <w:t xml:space="preserve"> shall ensure </w:t>
       </w:r>
       <w:r w:rsidR="00BF487A">
         <w:t xml:space="preserve">that the escorting team has the sufficient experience, skills and knowledge to conduct the escort. </w:t>
       </w:r>
     </w:p>
@@ -4705,125 +5875,186 @@
         <w:t xml:space="preserve">scorting </w:t>
       </w:r>
       <w:r w:rsidR="009E355D" w:rsidRPr="00A807D6">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A807D6">
         <w:t>fficer is of the same gender as the prisoner for all escorts</w:t>
       </w:r>
       <w:r w:rsidR="00D34BDC" w:rsidRPr="00A807D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034921D7" w14:textId="41AFC36D" w:rsidR="008303FA" w:rsidRPr="00162EAD" w:rsidRDefault="008303FA" w:rsidP="00A807D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A807D6">
         <w:t>The Security Manager/Principal Officer/OIC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall ensur</w:t>
       </w:r>
       <w:r w:rsidRPr="008568F6">
         <w:t xml:space="preserve">e the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="008568F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Escort Dispatch Checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is completed prior to movement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1194022E" w14:textId="4F6F37D1" w:rsidR="00271C9A" w:rsidRDefault="00271C9A" w:rsidP="003D3061">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc203053618"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240886558"/>
       <w:r w:rsidRPr="00491334">
         <w:t xml:space="preserve">Escorting Officer </w:t>
       </w:r>
       <w:r w:rsidR="00CC3398">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00CC3398" w:rsidRPr="00491334">
         <w:t>esponsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="499632CB" w14:textId="130ADAE0" w:rsidR="006202E4" w:rsidRDefault="00491334" w:rsidP="003D3061">
+    <w:p w14:paraId="499632CB" w14:textId="130ADAE0" w:rsidR="006202E4" w:rsidRPr="002F1C07" w:rsidRDefault="00491334" w:rsidP="003D3061">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C30335">
-        <w:t>Escorting Officers shall be familiar with the reason for the escort as well as the route to the escort destination</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA4522" w:rsidRPr="00C30335">
+        <w:t xml:space="preserve">Escorting Officers shall be familiar with the reason for the escort as well as the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t>route to the escort destination</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4522" w:rsidRPr="002F1C07">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DBB9FC" w14:textId="3F3C7E12" w:rsidR="00280007" w:rsidRPr="002F1C07" w:rsidRDefault="00280007" w:rsidP="00E709C9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For all standard external escorts, escorting officers shall not be restrained directly to a prisoner unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00E709C9" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an escalation in risk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requires the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E709C9" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>consideration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E709C9" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E709C9" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5202C66A" w14:textId="77777777" w:rsidR="005B0A74" w:rsidRPr="00FE4CEC" w:rsidRDefault="005B0A74" w:rsidP="005B0A74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Escorting Officers are to maintain visual supervision of the prisoner throughout the escort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED598C9" w14:textId="66011155" w:rsidR="00972E7B" w:rsidRPr="005B0A74" w:rsidRDefault="00972E7B" w:rsidP="005B0A74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C30335">
         <w:t>Escorting Officers shall apply the relevant security measures and remain vigilant when transferring prisoners between a vehicle and their destination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301554B7" w14:textId="5BB474B1" w:rsidR="00491334" w:rsidRPr="00C30335" w:rsidRDefault="00491334" w:rsidP="003D3061">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C30335">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Escorting </w:t>
       </w:r>
       <w:r w:rsidR="009E355D" w:rsidRPr="00C30335">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30335">
         <w:t xml:space="preserve">fficers shall always: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE2C122" w14:textId="58357C47" w:rsidR="00A051D8" w:rsidRPr="00882EC2" w:rsidRDefault="00491334" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
@@ -4838,133 +6069,104 @@
         </w:rPr>
         <w:t>ensure the appropriate authority exists</w:t>
       </w:r>
       <w:r w:rsidR="00784FD2" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> obtain the relevant documentation for the purpose of the escort in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="00B25864" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">documentation list </w:t>
+        <w:t xml:space="preserve"> the documentation list </w:t>
       </w:r>
       <w:r w:rsidR="00B25864" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00B25864" w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 – Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B25864" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A44524" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00A44524" w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> 12.7 – Warrants</w:t>
+          <w:t>COPP 12.7 – Warrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A44524" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007823DE" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>prior to accepting a prisoner for escort</w:t>
       </w:r>
       <w:r w:rsidR="00882695" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -5023,93 +6225,93 @@
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> check</w:t>
       </w:r>
       <w:r w:rsidR="007823DE" w:rsidRPr="008568F6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00420176" w:rsidRPr="008568F6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> as per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="007823DE" w:rsidRPr="008568F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Escort Dispatch Checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00882695" w:rsidRPr="008568F6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750BC190" w14:textId="1E89215F" w:rsidR="00A051D8" w:rsidRDefault="005028A7" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008568F6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">conduct security checks of the escort vehicle and complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00B86E39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Secure Escort Vehicle Checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B86E39">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008568F6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> These</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
@@ -5388,113 +6590,103 @@
       </w:r>
       <w:r w:rsidR="00EF2B41" w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004C028A" w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to communicate with Escorting Officers, </w:t>
       </w:r>
       <w:r w:rsidR="00EF2B41" w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00EF2B41" w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> 9.1 – Cultural, Religious and Spiritual Services</w:t>
+          <w:t>COPP 9.1 – Cultural, Religious and Spiritual Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A051D8" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B44CC17" w14:textId="58C18D78" w:rsidR="00EF2B41" w:rsidRPr="00A051D8" w:rsidRDefault="00EF2B41" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ensure prisoners are briefed regarding the escort process, including information regarding relevant health and safety precautions taken to ensure their welfare</w:t>
       </w:r>
       <w:r w:rsidR="00F07341" w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C29E62" w14:textId="7B1AEB5C" w:rsidR="008873E2" w:rsidRDefault="008873E2" w:rsidP="003D3061">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc203053619"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240886559"/>
       <w:bookmarkStart w:id="11" w:name="_Toc7000527"/>
       <w:bookmarkStart w:id="12" w:name="_Toc7774904"/>
       <w:bookmarkStart w:id="13" w:name="_Toc8136660"/>
       <w:bookmarkStart w:id="14" w:name="_Toc8291403"/>
       <w:r>
         <w:t xml:space="preserve">Specific </w:t>
       </w:r>
       <w:r w:rsidR="00CC3398">
         <w:t>considerations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="2AF5B872" w14:textId="0C7226B5" w:rsidR="009177B6" w:rsidRPr="00882EC2" w:rsidRDefault="00455933" w:rsidP="00F95074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007230FA">
         <w:t xml:space="preserve">Escorting Officers shall ensure </w:t>
       </w:r>
       <w:r w:rsidR="00C605ED" w:rsidRPr="007230FA">
         <w:t>trans, gender diverse</w:t>
@@ -5530,140 +6722,108 @@
       <w:r w:rsidR="00310844" w:rsidRPr="007230FA">
         <w:t xml:space="preserve"> birth certificate or</w:t>
       </w:r>
       <w:r w:rsidR="002B3549" w:rsidRPr="007230FA">
         <w:t xml:space="preserve"> acknowledgment document under the Births, Deaths and Marriages</w:t>
       </w:r>
       <w:r w:rsidRPr="007230FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B3549" w:rsidRPr="007230FA">
         <w:t xml:space="preserve">Act </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00310844" w:rsidRPr="007230FA">
         <w:t xml:space="preserve">1998 that lists their sex as that other than what they appear, or different to their biological sex, </w:t>
       </w:r>
       <w:r w:rsidRPr="007230FA">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00A76AE5" w:rsidRPr="007230FA">
         <w:t>transported</w:t>
       </w:r>
       <w:r w:rsidR="00A76AE5" w:rsidRPr="00882EC2">
         <w:t xml:space="preserve"> as per the requirements outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00A76AE5" w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 - Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 - Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A76AE5" w:rsidRPr="00882EC2">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00A76AE5" w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 4.6 –Trans, Gender Diverse and Intersex Prisoners</w:t>
+          <w:t>COPP 4.6 –Trans, Gender Diverse and Intersex Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A76AE5" w:rsidRPr="00882EC2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19467724" w14:textId="617B7F79" w:rsidR="00A86304" w:rsidRPr="00882EC2" w:rsidRDefault="00A86304" w:rsidP="00A86304">
+    <w:p w14:paraId="19467724" w14:textId="1C32E57A" w:rsidR="00A86304" w:rsidRPr="00882EC2" w:rsidRDefault="00A86304" w:rsidP="00A86304">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc7000523"/>
       <w:bookmarkStart w:id="17" w:name="_Toc7774902"/>
       <w:r w:rsidRPr="00882EC2">
         <w:t>Prisoners who are pregnant, in labour, or post-natal care require sp</w:t>
       </w:r>
       <w:r w:rsidR="006B39D3" w:rsidRPr="00882EC2">
         <w:t>ecial</w:t>
       </w:r>
       <w:r w:rsidRPr="00882EC2">
         <w:t xml:space="preserve"> consideration regarding type of vehicle and use of restraints and shall be escorted in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00882EC2">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00882EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.1 – Escort Vehicles</w:t>
+          <w:t>COPP 12.1 – Escort Vehicles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00882EC2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9C1D5B" w14:textId="7ABF93F3" w:rsidR="00D618B0" w:rsidRPr="00C30335" w:rsidRDefault="00385D1E" w:rsidP="00F95074">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C30335">
         <w:t xml:space="preserve">Escorting </w:t>
       </w:r>
       <w:r w:rsidR="009E355D" w:rsidRPr="00C30335">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30335">
         <w:t>ffice</w:t>
       </w:r>
       <w:r w:rsidR="009E355D" w:rsidRPr="00C30335">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30335">
         <w:t xml:space="preserve">s shall take into consideration the level and nature of the prisoner’s </w:t>
       </w:r>
@@ -5765,139 +6925,114 @@
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>may use reasonable force where a prisoner refuses to attend a medical appointment</w:t>
       </w:r>
       <w:r w:rsidR="001F0653" w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014753F" w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">or be transferred to another prison or from Court to prison. </w:t>
       </w:r>
       <w:r w:rsidR="001F0653" w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="001F0653" w:rsidRPr="007B3C25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E3C27" w:rsidRPr="007B3C25">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11265338" w14:textId="318C74D9" w:rsidR="00957EC0" w:rsidRPr="00194575" w:rsidRDefault="00957EC0" w:rsidP="00957EC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc203053620"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240886560"/>
       <w:r w:rsidRPr="00194575">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Welfare Checks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="383374D9" w14:textId="0067B20A" w:rsidR="00957EC0" w:rsidRPr="00194575" w:rsidRDefault="00957EC0" w:rsidP="00957EC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk140830634"/>
       <w:r w:rsidRPr="00194575">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Escorting Officers conducting</w:t>
       </w:r>
       <w:r w:rsidR="00CB4B5F" w:rsidRPr="00194575">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> an escort</w:t>
       </w:r>
       <w:r w:rsidRPr="00194575">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and complete the following:</w:t>
+        <w:t xml:space="preserve"> shall maintain constant visual supervision of prisoners at all times and complete the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B9D4E6" w14:textId="77777777" w:rsidR="00123D45" w:rsidRPr="00194575" w:rsidRDefault="00123D45" w:rsidP="00123D45">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29166FF1" w14:textId="006F8404" w:rsidR="00957EC0" w:rsidRPr="00194575" w:rsidRDefault="00957EC0" w:rsidP="00DE49D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -5935,68 +7070,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB8F3ED" w14:textId="2065AE0F" w:rsidR="00A051D8" w:rsidRPr="007B3C25" w:rsidRDefault="00957EC0" w:rsidP="00DE49D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3C25">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ensure medications are issued in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="007B3C25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> 6.4 – Officers Issuing Medication</w:t>
+          <w:t>COPP 6.4 – Officers Issuing Medication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44540DBB" w14:textId="77777777" w:rsidR="00A051D8" w:rsidRDefault="00957EC0" w:rsidP="00DE49D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">where a road escort in a secure vehicle exceeds </w:t>
@@ -6158,200 +7283,170 @@
         </w:rPr>
         <w:t xml:space="preserve"> recorded</w:t>
       </w:r>
       <w:r w:rsidR="00A81008" w:rsidRPr="00194575">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A0154" w:rsidRPr="00194575">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00A81008" w:rsidRPr="00194575">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00194575">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ePEMS by Ventia escorting officers and </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0154" w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4C4E" w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escort </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">occurrence book </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5F6D" w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5F6D" w:rsidRPr="00194575">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00194575">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>ePEMS</w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">escorting officers. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6E453A04" w14:textId="50B2079B" w:rsidR="00162EAD" w:rsidRPr="008B1DDE" w:rsidRDefault="00162EAD" w:rsidP="00A807D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Instruments_of_Restraint"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc203053621"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc240886561"/>
       <w:bookmarkStart w:id="22" w:name="_Hlk76379008"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve">Instruments of </w:t>
       </w:r>
       <w:r w:rsidR="00DF0065" w:rsidRPr="008B1DDE">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t>estraint</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5CF69915" w14:textId="7B5BA699" w:rsidR="001F3DBE" w:rsidRPr="001F3DBE" w:rsidRDefault="001F3DBE" w:rsidP="00EE7B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc203053622"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240886562"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>General requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="343B297F" w14:textId="127A296C" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Escorting Officers shall be appropriately trained and equipped with approved instruments of restraint during an escort in </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3C25">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="007B3C25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B3C25">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB3CFBE" w14:textId="40A9E04B" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -6365,1020 +7460,1169 @@
       <w:r w:rsidR="00257F24">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or their delegate</w:t>
       </w:r>
       <w:r w:rsidR="000D04EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2630C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">this </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>this COPP,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B2630C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Department’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002465FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Escort Procedures training manual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7935875C" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>For escorts conducted by Departmental Officers, the Principal Officer/OIC shall ensure the prisoner is appropriately secured prior to departing the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1596BE60" w14:textId="74D7C768" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escorting Officers shall ensure all details of use of restraints related to the escort are recorded in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0062792D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scort Occurrence Book. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5312165B" w14:textId="3EADD860" w:rsidR="00EE7B0B" w:rsidRPr="00B2630C" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7B0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Departmental escorts, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1DDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Superintendent shall authorise and direct the restraint of a prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00426D3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2630C" w:rsidRPr="008B1DDE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="008B1DDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B2630C">
+        <w:t xml:space="preserve">The following standards are </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0653" w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...116 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>applied</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following standards are </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F084B6" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+    <w:p w14:paraId="77F084B6" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7B0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">prisoners shall be restrained using a minimum of two points of restraint </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="61202A48" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+        <w:t xml:space="preserve">prisoners shall be restrained using a minimum of two points of restraint during escort when in a non-secure location </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61202A48" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7B0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>prisoners shall be restrained using a minimum of two points of restraint during escort when in non-secure vehicle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9FEAAF" w14:textId="14568626" w:rsidR="00B33238" w:rsidRPr="00FE4CEC" w:rsidRDefault="00B33238" w:rsidP="00B33238">
+    <w:p w14:paraId="3F9FEAAF" w14:textId="14568626" w:rsidR="00B33238" w:rsidRPr="00FE4CEC" w:rsidRDefault="00B33238" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE4CEC">
         <w:t>unless otherwise directed, two points of restraint shall constitute, handcuffs wrist to wrist and leg restraints (chain link) ankle to ankle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A030937" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+    <w:p w14:paraId="2A030937" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7B0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoners shall not be restrained during escort when in a secure location </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51853C86" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+    <w:p w14:paraId="51853C86" w14:textId="64906E7D" w:rsidR="00EE7B0B" w:rsidRPr="002F1C07" w:rsidRDefault="00EE7B0B" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7B0B">
+      <w:r w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>prisoners shall not be restrained during escort when in a secure vehicle</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F6FCDB2" w14:textId="7761DF79" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+        <w:t>prisoners shall not be restrained during escort in a secure vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="0002664C" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if being transferred </w:t>
+      </w:r>
+      <w:r w:rsidR="006C65C8" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between </w:t>
+      </w:r>
+      <w:r w:rsidR="0002664C" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>secure location</w:t>
+      </w:r>
+      <w:r w:rsidR="006C65C8" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02391" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where it is known that a secure location</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3050" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot admit a secure vehicle (e.g. vehicle wont fit into sallyport</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7E38" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>) the prisoner shall be escorted as if being transferred from a secure to non-secure location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A843966" w14:textId="77777777" w:rsidR="00424C0E" w:rsidRPr="002F1C07" w:rsidRDefault="00EE7B0B" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Hlk78182407"/>
-      <w:r w:rsidRPr="00EE7B0B">
+      <w:r w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>when transitioning from a secure vehicle to a non-secure location, prisoners shall be restrained using two points of restraint</w:t>
       </w:r>
-      <w:r w:rsidR="000B1514">
+      <w:r w:rsidR="002023C2" w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> via the pod hatch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE7B0B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002023C2" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="002023C2" w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prior to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00435D79">
+        <w:t xml:space="preserve">he prisoner will be restrained </w:t>
+      </w:r>
+      <w:r w:rsidR="00E934AF" w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">being unsecured from the pod and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE7B0B">
+        <w:t xml:space="preserve">ankle to ankle </w:t>
+      </w:r>
+      <w:r w:rsidR="002023C2" w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>disembarking the vehicle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B1514">
+        <w:t xml:space="preserve">in the back of the vehicle prior to leaving the secure facility, with handcuffs </w:t>
+      </w:r>
+      <w:r w:rsidR="009801E0" w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (for secure vehicles that do not have a pod hatch the Superintendent may authorise the prisoner to be restrained inside the vehicle if applying restraints during transition is deemed to compromise the safety and security of the escort)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F3330E1" w14:textId="525F3DA7" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+        <w:t>applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4920" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrist to wrist</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0EE8" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through the pod hatch</w:t>
+      </w:r>
+      <w:r w:rsidR="009801E0" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00435D79" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">being </w:t>
+      </w:r>
+      <w:r w:rsidR="00E934AF" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>removed</w:t>
+      </w:r>
+      <w:r w:rsidR="00435D79" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C65C8" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>secure vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A24" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E934AF" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4FD24E" w14:textId="3CD2B55B" w:rsidR="00B27A24" w:rsidRPr="002F1C07" w:rsidRDefault="00E934AF" w:rsidP="00F47754">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7B0B">
+      <w:r w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>when transitioning from a non-secure location to a secure vehicle, once the prisoner is secured in the pod, restraints shall be removed</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="69E71475" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00B547F1" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+        <w:t>The prisoner will not at any time be restrained to the vehicle itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3330E1" w14:textId="76A35D7B" w:rsidR="00EE7B0B" w:rsidRPr="002F1C07" w:rsidRDefault="00EE7B0B" w:rsidP="009801E0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE7B0B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">where an Escorting Officer is required to be one-to-one with a prisoner for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B547F1">
+        <w:t xml:space="preserve">when transitioning from a non-secure location to a secure vehicle the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="000F009F" w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6108BBEC" w14:textId="7C608C1D" w:rsidR="00EE7B0B" w:rsidRPr="00A807D6" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+        </w:rPr>
+        <w:t xml:space="preserve">shall have ankle </w:t>
+      </w:r>
+      <w:r w:rsidR="006111FE" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ankle </w:t>
+      </w:r>
+      <w:r w:rsidR="00E934AF" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and wrist </w:t>
+      </w:r>
+      <w:r w:rsidR="006111FE" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to wrist </w:t>
+      </w:r>
+      <w:r w:rsidR="000F009F" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>restraints applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00E934AF" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. When the prisoner has entered the vehicle the wrist restraints only can be removed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="4097F661" w14:textId="77777777" w:rsidR="0025661E" w:rsidRPr="00FC0373" w:rsidRDefault="00EE7B0B" w:rsidP="00C65BBD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B547F1">
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC0373">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B2630C">
+        </w:rPr>
+        <w:t xml:space="preserve">prisoners held in minimum security prisons may be escorted unrestrained outside of the prison on the Superintendent/OIC authority following the completion of an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0373">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>External Movement Risk Assessment (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B2630C">
+        <w:t xml:space="preserve">External Movement Risk Assessment (EMRA) or Prisoner Movement Risk Assessment (PMRA) on </w:t>
+      </w:r>
+      <w:r w:rsidR="00033429" w:rsidRPr="00FC0373">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>EMRA</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B2630C">
+        <w:t>Total Offender Management Solution (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0373">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>) or Prisoner Movement Risk Assessment (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B2630C">
+        <w:t>TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00033429" w:rsidRPr="00FC0373">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>PMRA</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B2630C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2630C" w:rsidRPr="00FC0373">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">) on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00033429">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271E2A66" w14:textId="4DDA08FF" w:rsidR="00EE7B0B" w:rsidRPr="0025661E" w:rsidRDefault="00E81FB5" w:rsidP="00B52F57">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0025661E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Total Offender Management Solution (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7B0B" w:rsidRPr="0025661E">
+        <w:t xml:space="preserve">The Superintendent may determine alternative standards to the above for Departmental escorts specific to the facility via a Standing Order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D5CA39" w14:textId="26D65B25" w:rsidR="0063074D" w:rsidRPr="004662D3" w:rsidRDefault="00EE7B0B" w:rsidP="006956FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7B0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent/OIC may vary the standards for restraining a prisoner during escort on a case by case basis following the completion of an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2630C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>TOMS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00033429">
+        <w:t>EMRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6C2D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B2630C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2630C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> or PMRA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6C2D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for coach/air travel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2630C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A807D6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271E2A66" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
+    <w:p w14:paraId="05988182" w14:textId="77777777" w:rsidR="00357EBA" w:rsidRPr="002F1C07" w:rsidRDefault="00BC3670" w:rsidP="004662D3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepLines w:val="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="76D5CA39" w14:textId="26D65B25" w:rsidR="0063074D" w:rsidRPr="004662D3" w:rsidRDefault="00EE7B0B" w:rsidP="006956FB">
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk164241782"/>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t>Contractor escorts must apply restraint levels aligned with this COPP and complete their own risk assessment. Any increase in points of restraint must be justified through the risk assessment and approved by the Duty Director (Ventia) and recorded in ePEMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B0A06B" w14:textId="332AA213" w:rsidR="004662D3" w:rsidRPr="00357EBA" w:rsidRDefault="00424C0E" w:rsidP="004662D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00357EBA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5EFC" w:rsidRPr="00357EBA">
+        <w:t>For inter-prison transfers by air, t</w:t>
+      </w:r>
+      <w:r w:rsidR="001701B3" w:rsidRPr="00357EBA">
+        <w:t>he Contracto</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5EFC" w:rsidRPr="00357EBA">
+        <w:t>r shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6589" w:rsidRPr="00357EBA">
+        <w:t xml:space="preserve"> provide the OPCEN with the completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5EFC" w:rsidRPr="00357EBA">
+        <w:t xml:space="preserve">and signed </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6589" w:rsidRPr="00357EBA">
+        <w:t xml:space="preserve">Form 1- Notice of Proposed Movement of Person in Custody (PIC), </w:t>
+      </w:r>
+      <w:r w:rsidR="007A392F" w:rsidRPr="00357EBA">
+        <w:t>to include the restraints applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5EFC" w:rsidRPr="00357EBA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A392F" w:rsidRPr="00357EBA">
+        <w:t xml:space="preserve"> in accordance with COPP 12.4 Prisoner Transfers.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="7F43CECF" w14:textId="3BFFE4E9" w:rsidR="00EE7B0B" w:rsidRPr="00333439" w:rsidRDefault="00EE7B0B" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7B0B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Superintendent/OIC may vary the standards for restraining a prisoner during escort on a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE7B0B">
+        <w:t xml:space="preserve">Prisoners shall not be restrained to any part of a vehicle (note: ambulance stretchers are not considered part of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>case by case</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE7B0B">
+        <w:t>a vehicle)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A11F5" w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> basis following the completion of an </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> whilst the vehicle is in motion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1DDE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6761D99A" w14:textId="05B36C0D" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="0062792D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B2630C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>EMRA</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t xml:space="preserve">Prisoners </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>engaging in activities under a pre-existing assessment system (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A807D6">
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...177 lines deleted...]
-        <w:t>integration Leave) may be escorted unrestrained outside of the prison while engaging in that activity</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> work camps, s. 95 activities, Prisoner Employment Program (PEP) and Re-integration Leave) may be escorted unrestrained outside of the prison while engaging in that activity</w:t>
       </w:r>
       <w:r w:rsidR="00404444">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE5D345" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>High Security Escort prisoners shall be restrained during external escort in accordance with Special Operations Group Superintendent Official Instruction A10.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE6CE3E" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00376F7E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc203053623"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240886563"/>
       <w:r w:rsidRPr="00EE7B0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Points of restraint</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="5DBE4CC1" w14:textId="77777777" w:rsidR="00630BB5" w:rsidRPr="00A051D8" w:rsidRDefault="00EE7B0B" w:rsidP="00630BB5">
+    <w:p w14:paraId="5DBE4CC1" w14:textId="739C1D45" w:rsidR="00630BB5" w:rsidRPr="00A051D8" w:rsidRDefault="00EE7B0B" w:rsidP="00630BB5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Standard point/s of restraint refers to a prisoner being secured by an authorised restraint as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45605C32" w14:textId="1D58CDC3" w:rsidR="00630BB5" w:rsidRPr="00A051D8" w:rsidRDefault="00630BB5" w:rsidP="00DE49D0">
+    <w:p w14:paraId="45605C32" w14:textId="7B9B38B9" w:rsidR="00630BB5" w:rsidRPr="00A051D8" w:rsidRDefault="00630BB5" w:rsidP="00234ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner is restrained from limb to limb (e.g. wrist to wrist, ankle to ankle or wrist to ankle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A53ABB3" w14:textId="6E49B1EB" w:rsidR="00630BB5" w:rsidRPr="00A051D8" w:rsidRDefault="00630BB5" w:rsidP="00DE49D0">
+    <w:p w14:paraId="1A53ABB3" w14:textId="5310AD4F" w:rsidR="00630BB5" w:rsidRPr="002F1C07" w:rsidRDefault="00630BB5" w:rsidP="00234ADD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A051D8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1C07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1316FE23" w14:textId="3FC68CBC" w:rsidR="00EE7B0B" w:rsidRPr="00A051D8" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+        </w:rPr>
+        <w:t>prisoner is restrained from limb to fixed object (e.g. ankle to bedframe, wrist to bedframe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C76D01" w14:textId="761735A7" w:rsidR="009D3B3B" w:rsidRPr="002F1C07" w:rsidRDefault="00A60945" w:rsidP="00AB2FBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="414"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A051D8">
-[...24 lines deleted...]
-      <w:r w:rsidR="001E3C27" w:rsidRPr="00A051D8">
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">Should the escorting officer/s determine the risk level has escalated, they </w:t>
+      </w:r>
+      <w:r w:rsidR="002C38B3" w:rsidRPr="002F1C07">
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> increase the level of restraints where necessary and proportionate to maintain safe custody of the prisoner, consistent with legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56CCC" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t>, training and approved practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="742048F9" w14:textId="224D498E" w:rsidR="00EE7B0B" w:rsidRPr="00A051D8" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+      <w:r w:rsidR="00C370F6" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1D786E" w14:textId="649AB846" w:rsidR="00630BB5" w:rsidRPr="00A051D8" w:rsidRDefault="00017EE3" w:rsidP="009D3B3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00630BB5" w:rsidRPr="00A051D8">
+        <w:t>oints of restraint include</w:t>
+      </w:r>
+      <w:r w:rsidR="0010360B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031D9">
+        <w:t>to the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00630BB5" w:rsidRPr="00C031D9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158EB172" w14:textId="77777777" w:rsidR="00B6767D" w:rsidRPr="00C55E0F" w:rsidRDefault="00EE7B0B" w:rsidP="00515373">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="414"/>
+        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A051D8">
+      <w:r w:rsidRPr="00515373">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2 points of restraint</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A051D8">
+        <w:t>1 point of restraint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C55E0F">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B02A47" w:rsidRPr="00A051D8">
-[...15 lines deleted...]
-    <w:p w14:paraId="159C6482" w14:textId="2ABFAF11" w:rsidR="00EE7B0B" w:rsidRPr="00A051D8" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
+    </w:p>
+    <w:p w14:paraId="0952A8BB" w14:textId="77777777" w:rsidR="00B6767D" w:rsidRPr="00C031D9" w:rsidRDefault="00B02A47" w:rsidP="00C55E0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="414"/>
+        <w:ind w:left="1560"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C031D9">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7B0B" w:rsidRPr="00C031D9">
+        <w:t>prisoner is</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A97" w:rsidRPr="00C031D9">
+        <w:t xml:space="preserve"> restrained </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C031D9">
+        <w:t xml:space="preserve">by handcuffs </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0A97" w:rsidRPr="00C031D9">
+        <w:t>wrist to wrist,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1316FE23" w14:textId="420519BE" w:rsidR="00EE7B0B" w:rsidRPr="00C031D9" w:rsidRDefault="006E0A97" w:rsidP="00C55E0F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:ind w:left="1560"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C031D9">
+        <w:t>ankle to ankle or wrist to ankle</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3C27" w:rsidRPr="00C031D9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF04B95" w14:textId="77777777" w:rsidR="00B6767D" w:rsidRPr="002F1C07" w:rsidRDefault="00EE7B0B" w:rsidP="00515373">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A051D8">
+      <w:r w:rsidRPr="002F1C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>2 points of restraint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5481E55A" w14:textId="77777777" w:rsidR="00B6767D" w:rsidRPr="002F1C07" w:rsidRDefault="00B02A47" w:rsidP="00515373">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1560"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7B0B" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">prisoner is restrained </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t>by handcuffs wrist to wrist and with a chain link, ankle to ankle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6767D" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742048F9" w14:textId="219A3332" w:rsidR="00EE7B0B" w:rsidRPr="002F1C07" w:rsidRDefault="00B6767D" w:rsidP="00515373">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1560"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t>ankle to ankle and ankle to bed</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02A47" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124F3509" w14:textId="77777777" w:rsidR="009C4F8F" w:rsidRPr="002F1C07" w:rsidRDefault="00EE7B0B" w:rsidP="00515373">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>3 points of restraint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A051D8">
+      <w:r w:rsidRPr="002F1C07">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B02A47" w:rsidRPr="00A051D8">
-[...5 lines deleted...]
-      <w:r w:rsidR="001E3C27" w:rsidRPr="00A051D8">
+    </w:p>
+    <w:p w14:paraId="159C6482" w14:textId="2CDA9C3D" w:rsidR="00EE7B0B" w:rsidRPr="002F1C07" w:rsidRDefault="006C65C8" w:rsidP="00515373">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:ind w:left="1560"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Hlk227328251"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk222140416"/>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">when conducting a </w:t>
+      </w:r>
+      <w:r w:rsidR="00424C0E" w:rsidRPr="002F1C07">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7A30" w:rsidRPr="002F1C07">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4F8F" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">ospital </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7A30" w:rsidRPr="002F1C07">
+        <w:t>Sit</w:t>
+      </w:r>
+      <w:r w:rsidR="00424C0E" w:rsidRPr="002F1C07">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7A30" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4F8F" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">escort </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7A30" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">and the number of supervising officers is reduced in any capacity, for any reason, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">the prisoner will be secured via 3 points of restraint: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5778" w:rsidRPr="002F1C07">
+        <w:t>ankle</w:t>
+      </w:r>
+      <w:r w:rsidR="00182A68" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5778" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> ankle</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7B0B" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">wrist to wrist and </w:t>
+      </w:r>
+      <w:r w:rsidR="00182A68" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">ankle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">or wrist </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51361" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51361" w:rsidRPr="002F1C07">
+        <w:t>bed</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidR="001E3C27" w:rsidRPr="002F1C07">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
+      <w:r w:rsidR="003F7A30" w:rsidRPr="002F1C07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="37D87FF2" w14:textId="77777777" w:rsidR="00886974" w:rsidRPr="00A051D8" w:rsidRDefault="00886974" w:rsidP="00FB7D15">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t>Standard point/s of control refers to a prisoner being secured by an authorised restraint as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B12F4C" w14:textId="0BD4C1F2" w:rsidR="00886974" w:rsidRPr="00A051D8" w:rsidRDefault="00886974" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t>prisoner is restrained from limb to a point of restraint, (e.g., wrist to passive belt).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F2405C" w14:textId="4365B7DC" w:rsidR="00886974" w:rsidRPr="00A051D8" w:rsidRDefault="00886974" w:rsidP="00DE49D0">
       <w:pPr>
@@ -7390,472 +8634,417 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t>prisoner is restrained from point of restraint to point of restraint (e.g., hand cuffs to leg irons, or hand cuffs to passive belt).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFCBFE6" w14:textId="587161C7" w:rsidR="00886974" w:rsidRPr="00A051D8" w:rsidRDefault="00886974" w:rsidP="00FB7D15">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t>Points of control do not count as a point of restraint; they are utilised in addition to points of restraint to limit a prisoner’s range of movement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC88002" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00376F7E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc203053624"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc240886564"/>
       <w:r w:rsidRPr="00EE7B0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reasons prohibiting the use of restraints</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="45E389B8" w14:textId="47A0693C" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00E239EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Prisoners with significant medical and/or mobility issues</w:t>
       </w:r>
       <w:r w:rsidR="00B3455B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (such as those listed below)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not be placed in restraints unless there </w:t>
       </w:r>
       <w:r w:rsidR="00A64EAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">remains a need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">following the completion of an </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">following the completion of an EMRA (or PMRA for coach/air transport) by prison staff and approval by the Superintendent/OIC (or equivalent risk assessment by the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>C</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>EMRA</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ontractor approved by the Contract Director</w:t>
+      </w:r>
+      <w:r w:rsidR="00257F24">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or their delegate</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (or </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> shall be given, but not limited, to the following cohorts:</w:t>
+        <w:t>). Particular consideration shall be given, but not limited, to the following cohorts:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45272C23" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRPr="00194575" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00194575">
         <w:t>prisoners who are not conscious</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD521D2" w14:textId="4F011CB3" w:rsidR="00EE7B0B" w:rsidRPr="00194575" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00194575">
         <w:t>prisoners who are terminally ill</w:t>
       </w:r>
       <w:r w:rsidR="000F18B2" w:rsidRPr="00194575">
         <w:t xml:space="preserve"> (Stage 3 and 4)</w:t>
       </w:r>
       <w:r w:rsidR="00C92086" w:rsidRPr="00194575">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AB18DF" w:rsidRPr="00194575">
         <w:t xml:space="preserve">refer </w:t>
       </w:r>
       <w:r w:rsidR="00AB18DF" w:rsidRPr="007B3C25">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00AB18DF" w:rsidRPr="007B3C25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 6.2 – Prisoners with a Terminal Medical Condition</w:t>
+          <w:t>COPP 6.2 – Prisoners with a Terminal Medical Condition</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D7F265E" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>prisoners who are elderly and frail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EFBD04" w14:textId="77777777" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>prisoners with significant mobility issues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65330643" w14:textId="6BBAF94E" w:rsidR="00EE7B0B" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>prisoners with significant injuries</w:t>
       </w:r>
       <w:r w:rsidR="00B547F1">
         <w:t xml:space="preserve"> or health challenges which may prevent the use of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> handcuffs/ankle-cuffs or hobbles </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718420F0" w14:textId="5B5DFA56" w:rsidR="00EE7B0B" w:rsidRPr="007B3C25" w:rsidRDefault="00EE7B0B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007B3C25">
         <w:t>prisoners who are pregnant, in labour, or post-natal care (refer</w:t>
       </w:r>
       <w:r w:rsidR="002C552D" w:rsidRPr="007B3C25">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3C25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="007B3C25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007B3C25">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001F0653" w:rsidRPr="007B3C25">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3C25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5C6B67" w14:textId="1D49C96D" w:rsidR="001E3C27" w:rsidRDefault="00EE7B0B" w:rsidP="001E3C27">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Where relevant, risk assessments shall be conducted in consultation with medical staff.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Use_of_restraints"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc7774909"/>
+      <w:bookmarkStart w:id="30" w:name="_Use_of_restraints"/>
+      <w:bookmarkStart w:id="31" w:name="_Where_time_does"/>
+      <w:bookmarkStart w:id="32" w:name="_Applying_restraints"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc4579793"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc7000531"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc7774909"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="32C11651" w14:textId="77777777" w:rsidR="002C552D" w:rsidRPr="002C552D" w:rsidRDefault="002C552D" w:rsidP="002C552D"/>
     <w:p w14:paraId="3C7E61FE" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00A807D6" w:rsidRDefault="00810B07" w:rsidP="00A807D6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc69727132"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc69727132"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc69727394"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc69727455"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc240886565"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc10105671"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00A807D6">
         <w:t>Conducting Escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="578211AF" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00DF0065" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc203053626"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc240886566"/>
       <w:r>
         <w:t>Actions prior to an escort</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="33ED3A32" w14:textId="5BA9A9D0" w:rsidR="00454652" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="009E355D" w:rsidRPr="009177B6">
         <w:t>actions</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> shall be applied to the escort of all prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00D54F2D" w:rsidRPr="009177B6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable11111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="504"/>
         <w:gridCol w:w="6260"/>
         <w:gridCol w:w="2292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810B07" w:rsidRPr="002105E6" w14:paraId="060AB79D" w14:textId="77777777" w:rsidTr="00454652">
+      <w:tr w:rsidR="00810B07" w:rsidRPr="002105E6" w14:paraId="060AB79D" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDE5EEA" w14:textId="47EFE18E" w:rsidR="00810B07" w:rsidRPr="00333439" w:rsidRDefault="00454652" w:rsidP="00333439">
-            <w:r w:rsidRPr="00333439">
+          <w:p w14:paraId="2EDE5EEA" w14:textId="47EFE18E" w:rsidR="00810B07" w:rsidRPr="00CE774C" w:rsidRDefault="00454652" w:rsidP="00333439">
+            <w:r w:rsidRPr="00CE774C">
               <w:br w:type="column"/>
             </w:r>
-            <w:r w:rsidRPr="00333439">
+            <w:r w:rsidRPr="00CE774C">
               <w:br w:type="column"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="23EC0D2D" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="005B0A54">
+          <w:p w14:paraId="23EC0D2D" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00CE774C" w:rsidRDefault="00810B07" w:rsidP="005B0A54">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002105E6">
+            <w:r w:rsidRPr="00CE774C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="31C24CD8" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="005B0A54">
+          <w:p w14:paraId="31C24CD8" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00CE774C" w:rsidRDefault="00810B07" w:rsidP="005B0A54">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002105E6">
+            <w:r w:rsidRPr="00CE774C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6891" w:rsidRPr="002105E6" w14:paraId="5805649F" w14:textId="77777777" w:rsidTr="00454652">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B9D525A" w14:textId="26839AB6" w:rsidR="004F6891" w:rsidRPr="0006211F" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
@@ -7866,67 +9055,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D6D45ED" w14:textId="7C804430" w:rsidR="004F6891" w:rsidRPr="00EF6F9A" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure the </w:t>
             </w:r>
             <w:r w:rsidRPr="00194575">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Operations Centre (</w:t>
-[...15 lines deleted...]
-              <w:t>) is notified of any unscheduled escorts</w:t>
+              <w:t>Operations Centre (OPCEN) is notified of any unscheduled escorts</w:t>
             </w:r>
             <w:r w:rsidR="00D5448A" w:rsidRPr="00194575">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, via email, except in circumstances where the escort is a result of serious injury caused by; self-harm, suicide attempt, assault, requires urgent RFDS movement to a metro hospital or serious injury. In which case, a phone call shall also occur.</w:t>
             </w:r>
             <w:r w:rsidR="00D5448A" w:rsidRPr="00D5448A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3420590F" w14:textId="38A13E78" w:rsidR="004F6891" w:rsidRPr="00EF6F9A" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -7970,68 +9143,58 @@
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09AC25C8" w14:textId="14B8C3F4" w:rsidR="004F6891" w:rsidRPr="00CD4A20" w:rsidRDefault="004F6891" w:rsidP="000736CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6F9A">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtain approved instruments of restraint as listed in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="007B3C25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+                <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007D08D7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6F9A">
               <w:rPr>
@@ -8067,59 +9230,57 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">equipment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in good working order</w:t>
             </w:r>
             <w:r w:rsidR="000736CE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A807D6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000736CE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, escort bag)</w:t>
             </w:r>
             <w:r w:rsidR="001E3C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C321B7C" w14:textId="77777777" w:rsidR="004F6891" w:rsidRPr="00CD4A20" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -8226,120 +9387,111 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0749D34C" w14:textId="00ED1738" w:rsidR="004F6891" w:rsidRPr="00EF6F9A" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduct a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="008347D8" w:rsidRPr="008568F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:t>Secure Escort Vehicle Checklist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008347D8" w:rsidRPr="008568F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008568F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>operational</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00736A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">vehicle check in accordance with the department’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00736A50">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:t>Minimum Standards for Secure Escort Vehicles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00736A50">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="007B3C25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve"> 11.6 – Vehicle Management</w:t>
+                <w:t>COPP 11.6 – Vehicle Management</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001E3C27" w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363BB5FE" w14:textId="77777777" w:rsidR="004F6891" w:rsidRPr="00EF6F9A" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8400,112 +9552,94 @@
             </w:r>
             <w:r w:rsidRPr="009D4F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">refer </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="009D4F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation for External Movements in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="009D4F2F" w:rsidRPr="007B3C25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+                <w:t>COPP 12.2 – Coordination of Escorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC236B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">any property and medication accompanying the prisoner, where required, </w:t>
             </w:r>
             <w:r w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="007B3C25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve"> 3.1 – Management of Prisoner Property</w:t>
+                <w:t>COPP 3.1 – Management of Prisoner Property</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001E3C27" w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="027A7CD0" w14:textId="77777777" w:rsidR="004F6891" w:rsidRPr="00CD4A20" w:rsidRDefault="004F6891" w:rsidP="004F6891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
@@ -8584,93 +9718,86 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="009D4F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation for External </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="007B3C25">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Movements in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="009D4F2F" w:rsidRPr="007B3C25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+                <w:t>COPP 12.2 – Coordination of Escorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CD4A20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> by:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DE76664" w14:textId="1671750D" w:rsidR="004F6891" w:rsidRPr="00CD4A20" w:rsidRDefault="004F6891" w:rsidP="00DE49D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4A20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>questioning the prisoner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (seek the assistance of interpreter services, where available, if the prisoner does not speak English) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="614FEE81" w14:textId="4D67FB98" w:rsidR="004F6891" w:rsidRPr="00CD4A20" w:rsidRDefault="004F6891" w:rsidP="00DE49D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4A20">
@@ -8685,87 +9812,79 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>WA Police Force</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="527DC585" w14:textId="4A9856DA" w:rsidR="004F6891" w:rsidRPr="007D08D7" w:rsidRDefault="004F6891" w:rsidP="00DE49D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4A20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">confirming an alias with their </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>confirming an alias with their true identity</w:t>
+            </w:r>
             <w:r w:rsidR="001E3C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2292" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0F666B" w14:textId="77777777" w:rsidR="004F6891" w:rsidRPr="00CD4A20" w:rsidRDefault="004F6891" w:rsidP="0062792D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD4A20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6891" w:rsidRPr="002105E6" w14:paraId="437ED521" w14:textId="77777777" w:rsidTr="00454652">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="703B4BED" w14:textId="3A428B3D" w:rsidR="004F6891" w:rsidRPr="0006211F" w:rsidRDefault="0050412E" w:rsidP="0062792D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -8830,51 +9949,50 @@
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6891" w:rsidRPr="002105E6" w14:paraId="3CCCC092" w14:textId="77777777" w:rsidTr="00454652">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73C322C9" w14:textId="778BE18C" w:rsidR="004F6891" w:rsidRPr="0006211F" w:rsidRDefault="0050412E" w:rsidP="0062792D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201A6405" w14:textId="798FF86D" w:rsidR="004F6891" w:rsidRPr="008B1DDE" w:rsidRDefault="004F6891" w:rsidP="0062792D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1DDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ensure restrained prisoners are not secured to any part of the vehicle</w:t>
             </w:r>
             <w:r w:rsidR="00E31BDE" w:rsidRPr="008B1DDE">
               <w:rPr>
@@ -9151,360 +10269,323 @@
           <w:p w14:paraId="403D52F8" w14:textId="79BBE64F" w:rsidR="004F6891" w:rsidRPr="00194575" w:rsidRDefault="00DB1891" w:rsidP="0062792D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00194575">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Principal Officer/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51E67F4F" w14:textId="70E01B0D" w:rsidR="001E3C27" w:rsidRPr="001E3C27" w:rsidRDefault="00454652" w:rsidP="001E3C27">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc203053627"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc240886567"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4A20">
         <w:t xml:space="preserve">ctions </w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4A20">
         <w:t xml:space="preserve">uring </w:t>
       </w:r>
       <w:r>
         <w:t>an e</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4A20">
         <w:t>scort</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00CD4A20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A208A1C" w14:textId="073FB11C" w:rsidR="00454652" w:rsidRPr="009177B6" w:rsidRDefault="00454652" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="008D167C">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t>ontractor</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> shall provide the necessary custody service for the duration of the escort in accordance with legislation</w:t>
       </w:r>
       <w:r w:rsidR="00426D3A">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5F0FD1" w14:textId="77777777" w:rsidR="00454652" w:rsidRDefault="00454652" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>Escorting Officers shall evaluate the area and develop and implement strategies necessary to mitigate the risk of escape during the escort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C95EC14" w14:textId="40253889" w:rsidR="00810B07" w:rsidRPr="00FE4CEC" w:rsidRDefault="00810B07" w:rsidP="0062792D">
+    <w:p w14:paraId="7C95EC14" w14:textId="7224A3E1" w:rsidR="00810B07" w:rsidRPr="00FE4CEC" w:rsidRDefault="00810B07" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Hlk76124098"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk76124098"/>
       <w:r w:rsidRPr="00194575">
         <w:t xml:space="preserve">Escorting Officers </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidR="000D04EE" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>vary</w:t>
       </w:r>
       <w:r w:rsidR="0033789D" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or modify</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the restraints </w:t>
       </w:r>
       <w:r w:rsidR="00033429" w:rsidRPr="00194575">
         <w:t>placed on</w:t>
       </w:r>
       <w:r w:rsidRPr="00194575">
         <w:t xml:space="preserve"> a prisoner, in </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00FE4CEC">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FE4CEC">
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.3 – Use of Force </w:t>
+        </w:r>
+        <w:r w:rsidR="005873C0" w:rsidRPr="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...6 lines deleted...]
-            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005873C0" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>and advise the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="0016294B" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or delegate</w:t>
       </w:r>
       <w:r w:rsidR="000D04EE" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (or Contract Director</w:t>
       </w:r>
       <w:r w:rsidR="00257F24" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or their delegate</w:t>
       </w:r>
       <w:r w:rsidR="000D04EE" w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> immediately, if during an escort: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198D52FC" w14:textId="34826F4B" w:rsidR="0033789D" w:rsidRPr="00FE4CEC" w:rsidRDefault="0033789D" w:rsidP="00DE49D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE4CEC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">the escorting officers are required to vary or modify the application of restraints to allow them to secure prisoners to wheelchairs in a hospital setting, should it be justified to mitigate the risk of </w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="27F5C714" w14:textId="7B9DBB3A" w:rsidR="001D3CC3" w:rsidRPr="00FE4CEC" w:rsidRDefault="001D3CC3" w:rsidP="0062792D">
+        <w:t>the escorting officers are required to vary or modify the application of restraints to allow them to secure prisoners to wheelchairs in a hospital setting, should it be justified to mitigate the risk of escape and it does not pose a risk to the health and safety of the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p w14:paraId="27F5C714" w14:textId="510B4A2B" w:rsidR="001D3CC3" w:rsidRPr="00FE4CEC" w:rsidRDefault="001D3CC3" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4CEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Escorting Officers may remove the restraints placed on a prisoner, in accordance with </w:t>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FE4CEC">
+        <w:t xml:space="preserve">Escorting Officers may remove the restraints placed on a prisoner, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+          </w:rPr>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00A91FF1" w:rsidRPr="0023753C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> advise</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91FF1" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and seek approval from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Superintendent or delegate (or Director or delegate</w:t>
+      </w:r>
+      <w:r w:rsidR="00424C0E" w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- contracted services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1C07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) immediately</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE4CEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and advise the Superintendent or delegate (or Contract Director or delegate) immediately,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00947EBD" w:rsidRPr="00FE4CEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006603AC" w:rsidRPr="00FE4CEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prior to the removal,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if during an escort:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1E9AC5" w14:textId="1B7A5081" w:rsidR="001D3CC3" w:rsidRPr="00FE4CEC" w:rsidRDefault="001D3CC3" w:rsidP="009B230F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
+      <w:r w:rsidRPr="00424C0E">
+        <w:t>a medical office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4799">
+        <w:t>r requests</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE4CEC">
-        <w:t>a medical officer requests the removal of the restraints when conducting a consultation, examination or treatment</w:t>
+        <w:t xml:space="preserve"> the removal of the restraints when conducting a consultation, examination or treatment</w:t>
       </w:r>
       <w:r w:rsidR="00E73125" w:rsidRPr="00FE4CEC">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4CEC">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D245479" w14:textId="522433A1" w:rsidR="001D3CC3" w:rsidRPr="00FE4CEC" w:rsidRDefault="001D3CC3" w:rsidP="009B230F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:hanging="11"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE4CEC">
         <w:t>their removal does not breach or jeopardise the security of the escort</w:t>
       </w:r>
       <w:r w:rsidR="00E73125" w:rsidRPr="00FE4CEC">
         <w:t>.</w:t>
@@ -9574,50 +10655,51 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>maintain line of sight with the prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB3E71A" w14:textId="77777777" w:rsidR="00B94FDB" w:rsidRPr="00E239EF" w:rsidRDefault="00B94FDB" w:rsidP="00B94FDB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">where practicable, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>cover all potential exit points of the consulting room/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> medical theatre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB5BCF2" w14:textId="77777777" w:rsidR="00B94FDB" w:rsidRPr="00E239EF" w:rsidRDefault="00B94FDB" w:rsidP="00B94FDB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -9674,117 +10756,119 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>where Chemical Agent has been provided as an additional Use of Force option, an escorting officer shall maintain possession of the Chemical Agent on their person for the duration of the escort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2D5424" w14:textId="77777777" w:rsidR="00B94FDB" w:rsidRDefault="00B94FDB" w:rsidP="00B94FDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CCD4AE0" w14:textId="0F30E300" w:rsidR="00810B07" w:rsidRPr="009177B6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00D54F2D" w:rsidRPr="009177B6">
         <w:t>actions apply during an escort:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1121"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810B07" w:rsidRPr="00E417A7" w14:paraId="4702AF30" w14:textId="77777777" w:rsidTr="00E51EF8">
+      <w:tr w:rsidR="00810B07" w:rsidRPr="00E417A7" w14:paraId="4702AF30" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="4ABE4AD1" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="01490CCB" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E417A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="6A7C8B8E" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E417A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00810B07" w:rsidRPr="00E417A7" w14:paraId="3686CD67" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
@@ -10055,51 +11139,51 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E417A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and ensure that the air conditioning is operating as expected</w:t>
             </w:r>
             <w:r w:rsidR="00161588">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00161588" w:rsidRPr="008568F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Checks shall be recorded in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="0047746B" w:rsidRPr="008568F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Secure Escort Vehicle Checklist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00161588" w:rsidRPr="008568F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20EBE129" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
@@ -10205,61 +11289,52 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B90F9FA" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E417A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintain vigilance and monitor the prisoner(s) when the vehicle is stationery for a prolonged </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Maintain vigilance and monitor the prisoner(s) when the vehicle is stationery for a prolonged period of time</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13D2BC39" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E417A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00810B07" w:rsidRPr="00E417A7" w14:paraId="202E3741" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
@@ -10708,112 +11783,106 @@
       </w:tr>
       <w:tr w:rsidR="00810B07" w:rsidRPr="00E417A7" w14:paraId="7BB9BBF1" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F49A594" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="008B1DDE" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1DDE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77621D51" w14:textId="0DFEB4E5" w:rsidR="00810B07" w:rsidRPr="008B1DDE" w:rsidRDefault="009976AE" w:rsidP="00C21C08">
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008B1DDE">
               <w:t>Maintain control</w:t>
             </w:r>
             <w:r w:rsidR="00810B07" w:rsidRPr="008B1DDE">
-              <w:t xml:space="preserve"> of the prisoner at all times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> when conveying them between the vehicle and end point of the escort</w:t>
+              <w:t xml:space="preserve"> of the prisoner at all times when conveying them between the vehicle and end point of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0BA4B0" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00E417A7" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:r w:rsidRPr="00E417A7">
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00025B6C" w:rsidRPr="00194575" w14:paraId="2E03DB4E" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="281396D7" w14:textId="650108B1" w:rsidR="00025B6C" w:rsidRPr="00194575" w:rsidRDefault="00025B6C" w:rsidP="00025B6C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00194575">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">12. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AE59146" w14:textId="5B7B426E" w:rsidR="00025B6C" w:rsidRPr="00194575" w:rsidRDefault="006C38D4" w:rsidP="00025B6C">
             <w:r w:rsidRPr="00194575">
               <w:t xml:space="preserve">Conduct a </w:t>
             </w:r>
             <w:r w:rsidR="00025B6C" w:rsidRPr="00194575">
               <w:t>handover</w:t>
             </w:r>
             <w:r w:rsidRPr="00194575">
               <w:t>, when there is a change of Escort Officers during an escort (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A807D6" w:rsidRPr="00194575">
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00194575">
               <w:t xml:space="preserve"> hospital sit),</w:t>
             </w:r>
             <w:r w:rsidR="00025B6C" w:rsidRPr="00194575">
               <w:t xml:space="preserve"> to include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58CB15D0" w14:textId="200D9D04" w:rsidR="00025B6C" w:rsidRPr="00194575" w:rsidRDefault="006C38D4" w:rsidP="00DE49D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00194575">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
@@ -10910,318 +11979,259 @@
             <w:r w:rsidR="00CF0ED6" w:rsidRPr="00194575">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ecord handover within Occurrence Book and advise Superintendent/Delegate/Principal Officer/OIC that handover has occurred.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="020FAA45" w14:textId="596D6121" w:rsidR="00025B6C" w:rsidRPr="00194575" w:rsidRDefault="00025B6C" w:rsidP="00025B6C">
             <w:r w:rsidRPr="00194575">
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C8A59B0" w14:textId="6E7A9E94" w:rsidR="00CB665B" w:rsidRPr="00194575" w:rsidRDefault="00CB665B" w:rsidP="00CB665B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc203053628"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc240886568"/>
       <w:r w:rsidRPr="00194575">
-        <w:lastRenderedPageBreak/>
         <w:t>Death of prisoner during an escort</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="1645D161" w14:textId="1617F975" w:rsidR="001A58DA" w:rsidRPr="00194575" w:rsidRDefault="00CB665B" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00194575">
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="00C239AC" w:rsidRPr="00194575">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00D831EC" w:rsidRPr="00194575">
         <w:t xml:space="preserve">prisoner has died </w:t>
       </w:r>
       <w:r w:rsidR="00FD2248" w:rsidRPr="00194575">
-        <w:t xml:space="preserve">external to the prison, </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">external to the prison, escorting officers must continue to remain with the deceased until such time as handover with the Western Australian Police Force (WAPF) has officially occurred and the WAPF </w:t>
       </w:r>
       <w:r w:rsidR="00FD2248" w:rsidRPr="00A3708C">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">have assumed responsibility for the deceased. </w:t>
       </w:r>
       <w:r w:rsidR="007F370C" w:rsidRPr="00A3708C">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="007F370C" w:rsidRPr="00A3708C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 13.2 – Death of a Prisoner</w:t>
+          <w:t>COPP 13.2 – Death of a Prisoner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007F370C" w:rsidRPr="00A3708C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA59725" w14:textId="0A770225" w:rsidR="00810B07" w:rsidRPr="00ED3C12" w:rsidRDefault="00810B07" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc203053629"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc240886569"/>
       <w:r w:rsidRPr="00ED3C12">
         <w:t>Breakdown of an escort vehicle or other emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="6BB91875" w14:textId="30C9B374" w:rsidR="006C38D4" w:rsidRPr="00A3708C" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A3708C">
         <w:t xml:space="preserve">Escorting Officers shall apply the procedures in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00A3708C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 11.6 –Vehicle Management</w:t>
+          <w:t>COPP 11.6 –Vehicle Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3708C">
         <w:t xml:space="preserve"> in the event of a vehicle breakdown.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E239C95" w14:textId="3B9C734F" w:rsidR="001A58DA" w:rsidRPr="001A58DA" w:rsidRDefault="00810B07" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>Escorting Officers shall take all reasonable means to prevent the escape of prisoners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDD6488" w14:textId="0342F311" w:rsidR="001A58DA" w:rsidRPr="001A58DA" w:rsidRDefault="00C93A6E" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>In the event the air conditioning system becomes non-operational, Escorting Officers shall open the outer pod door for ventilation and apply two points of restraint to the prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E57B324" w14:textId="6468CC12" w:rsidR="001A58DA" w:rsidRPr="001A58DA" w:rsidRDefault="00810B07" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
-        <w:t xml:space="preserve">Escorting Officers shall contact the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, who shall inform the nearest </w:t>
+        <w:t xml:space="preserve">Escorting Officers shall contact the OPCEN, who shall inform the nearest </w:t>
       </w:r>
       <w:r w:rsidR="006C7C13" w:rsidRPr="009177B6">
         <w:t>WA Police Force</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> station and Superintendent of the location and nature of the emergency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CC076C" w14:textId="0381FA66" w:rsidR="001A58DA" w:rsidRPr="001A58DA" w:rsidRDefault="00810B07" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">The Superintendent and/or </w:t>
       </w:r>
       <w:r w:rsidR="009351D1" w:rsidRPr="009177B6">
         <w:t xml:space="preserve">Contractor </w:t>
       </w:r>
       <w:r w:rsidR="00687DC0">
         <w:t>Director</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> shall determine whatever assistance by way of staff and other support is deemed necessary and practicable in the circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00595291" w14:textId="77777777" w:rsidR="00810B07" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc203053630"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc240886570"/>
       <w:r w:rsidRPr="002105E6">
         <w:t xml:space="preserve">Actions </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="002105E6">
         <w:t xml:space="preserve">ollowing </w:t>
       </w:r>
       <w:r>
         <w:t>an e</w:t>
       </w:r>
       <w:r w:rsidRPr="002105E6">
         <w:t>scort</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7DC14795" w14:textId="47EC0207" w:rsidR="00810B07" w:rsidRPr="009177B6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="7DC14795" w14:textId="47EC0207" w:rsidR="00810B07" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>The following actions apply when conducting a handover of pri</w:t>
       </w:r>
       <w:r w:rsidR="00D54F2D" w:rsidRPr="009177B6">
         <w:t>soners on return from an escort:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable61"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810B07" w:rsidRPr="002105E6" w14:paraId="534A706E" w14:textId="77777777" w:rsidTr="00E51EF8">
+      <w:tr w:rsidR="00810B07" w:rsidRPr="002105E6" w14:paraId="534A706E" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="7AE42732" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="1DC0B25C" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002105E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="04873D61" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002105E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00810B07" w:rsidRPr="002105E6" w14:paraId="7D3647DD" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C7FCA8" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00B21E83" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
@@ -11316,86 +12326,79 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="714" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="002105E6">
               <w:t xml:space="preserve">the relevant documentation and paperwork </w:t>
             </w:r>
             <w:r w:rsidRPr="0032304C">
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidRPr="00A3708C">
               <w:t xml:space="preserve">accordance with </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="00A3708C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation for External Movements in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="009D4F2F" w:rsidRPr="00A3708C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+                <w:t>COPP 12.2 – Coordination of Escorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003B4F0B" w:rsidRPr="00A3708C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2570EB7F" w14:textId="0485C65B" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00A83E5E" w:rsidP="00DE49D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="714" w:hanging="357"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">any other relevant information regarding </w:t>
             </w:r>
             <w:r w:rsidR="00810B07" w:rsidRPr="002A1A31">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>the prisoner’s wellbeing which may warrant attention</w:t>
             </w:r>
             <w:r w:rsidR="00810B07">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/assessment</w:t>
             </w:r>
             <w:r w:rsidR="00810B07" w:rsidRPr="002A1A31">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -11423,50 +12426,51 @@
             </w:r>
             <w:r w:rsidR="001E3C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78072F37" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002105E6">
+              <w:lastRenderedPageBreak/>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00810B07" w:rsidRPr="002105E6" w14:paraId="4178D41F" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D51B27" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00B21E83" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21E83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -11576,70 +12580,59 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">incidents </w:t>
             </w:r>
             <w:r w:rsidR="007A6EEF">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">as </w:t>
             </w:r>
             <w:r w:rsidR="007A6EEF" w:rsidRPr="00A3708C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">per </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="007A6EEF" w:rsidRPr="00A3708C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                   <w:bCs/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve"> 13.1 – Incident Reporting and Notifications</w:t>
+                <w:t>COPP 13.1 – Incident Reporting and Notifications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001E3C27" w:rsidRPr="001E3C27">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A0736C" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -11674,68 +12667,58 @@
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F5548E3" w14:textId="6C191F31" w:rsidR="00810B07" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduct a search of the vehicle in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00A3708C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                   <w:bCs/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve"> 11.2 – Searching</w:t>
+                <w:t>COPP 11.2 – Searching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001E3C27" w:rsidRPr="00A3708C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15DA0EEC" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>Escorting Officers</w:t>
             </w:r>
@@ -11773,153 +12756,147 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DEE5270" w14:textId="262E2BEF" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00333439">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002105E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Document all relevant information on TOM</w:t>
             </w:r>
             <w:r w:rsidR="00B2630C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t>S/</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>S/ePEMS</w:t>
+            </w:r>
             <w:r w:rsidR="001E3C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ADD95CF" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="002105E6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="002105E6">
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09FB42FF" w14:textId="77777777" w:rsidR="005B0A54" w:rsidRPr="005B0A54" w:rsidRDefault="005B0A54" w:rsidP="005B0A54"/>
     <w:p w14:paraId="2C1B1771" w14:textId="3DA8A629" w:rsidR="00810B07" w:rsidRPr="009177B6" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
-        <w:lastRenderedPageBreak/>
         <w:t>The following additional a</w:t>
       </w:r>
       <w:r w:rsidR="00D54F2D" w:rsidRPr="009177B6">
         <w:t>ctions shall apply, as required:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable81"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810B07" w:rsidRPr="00236AA3" w14:paraId="7ADA43B7" w14:textId="77777777" w:rsidTr="00E51EF8">
+      <w:tr w:rsidR="00810B07" w:rsidRPr="00236AA3" w14:paraId="7ADA43B7" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="265F259D" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00236AA3" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="2B32D087" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00236AA3" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="57769260" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00236AA3" w:rsidRDefault="00810B07" w:rsidP="00C21C08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00810B07" w:rsidRPr="00236AA3" w14:paraId="4A83F44E" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2264B154" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00B21E83" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
@@ -11987,64 +12964,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">medical documentation, medication/medical supplies and other relevant paperwork in accordance with </w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="009D4F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Documentation for External Move</w:t>
             </w:r>
             <w:r w:rsidR="009D4F2F" w:rsidRPr="00F07DB7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ments in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidR="009D4F2F" w:rsidRPr="00F07DB7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+                <w:t>COPP 12.2 – Coordination of Escorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001E3C27" w:rsidRPr="001E3C27">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="235DFC93" w14:textId="2A19A0F2" w:rsidR="00810B07" w:rsidRPr="00236AA3" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009351D1">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
@@ -12225,138 +13194,136 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FA5E43F" w14:textId="77777777" w:rsidR="00810B07" w:rsidRPr="00236AA3" w:rsidRDefault="00810B07" w:rsidP="00CE644B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236AA3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1233978C" w14:textId="77777777" w:rsidR="009B08A4" w:rsidRPr="005B0A54" w:rsidRDefault="009B08A4" w:rsidP="005B0A54">
-      <w:bookmarkStart w:id="45" w:name="_Toc13033944"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc13033944"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc13033945"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc13033946"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc13033947"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc13033948"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc13033949"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc13033950"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc13033951"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc13033952"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc13033972"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc13033973"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc7775042"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc8114478"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="02563D4C" w14:textId="77777777" w:rsidR="009B08A4" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc203053631"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc240886571"/>
       <w:r w:rsidRPr="00D62134">
         <w:t>Court to Prison</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="00D62134">
         <w:t xml:space="preserve"> Escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="417A2DBA" w14:textId="77777777" w:rsidR="009B08A4" w:rsidRPr="00FB659A" w:rsidRDefault="009B08A4" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc203053632"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc240886572"/>
       <w:r>
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="07391D5B" w14:textId="4DED27B0" w:rsidR="009B08A4" w:rsidRPr="00761BD3" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB659A">
         <w:t xml:space="preserve">Newly remanded or sentenced prisoners </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB659A">
         <w:t xml:space="preserve">generally be transported to either Hakea Prison or Melaleuca </w:t>
       </w:r>
       <w:r>
         <w:t>Women’s Prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB659A">
         <w:t xml:space="preserve"> (unless directed otherwise</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005619EA">
         <w:t>OPCEN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0029467F">
         <w:t xml:space="preserve"> or Control Centre for </w:t>
       </w:r>
       <w:r w:rsidR="008D167C">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0029467F">
         <w:t>ontractor escorts</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB659A">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the metropolitan area</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA379A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3527DBF0" w14:textId="0CF84242" w:rsidR="009B08A4" w:rsidRPr="00E51EF8" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
@@ -12419,155 +13386,146 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Births Deaths and Marriages Registration Act</w:t>
       </w:r>
       <w:r w:rsidR="0029467F" w:rsidRPr="007230FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD63A3" w:rsidRPr="007230FA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1998</w:t>
       </w:r>
       <w:r w:rsidR="00DD63A3" w:rsidRPr="007230FA">
         <w:t xml:space="preserve"> (WA) that lists their sex as that other than what they appear, or different to their biological sex, </w:t>
       </w:r>
       <w:r w:rsidR="0029467F" w:rsidRPr="007230FA">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="0029467F" w:rsidRPr="007230FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 4.6 –Trans, Gender Diverse and Intersex Prisoners</w:t>
+          <w:t>COPP 4.6 –Trans, Gender Diverse and Intersex Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0029467F" w:rsidRPr="007230FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0029467F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552D62A6" w14:textId="1AA13AEC" w:rsidR="009B08A4" w:rsidRPr="00E51EF8" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB0415">
         <w:t xml:space="preserve">Escorting Officers shall return prisoners to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0415">
         <w:t>prison</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of origin</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0415">
         <w:t xml:space="preserve"> if all matters have been dealt with and they have been retained in custody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492E59B0" w14:textId="77777777" w:rsidR="009B08A4" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Escorting Officers shall notify the receiving prison if there is a delay in transporting prisoners to the relevant prisons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18078557" w14:textId="41333A05" w:rsidR="005A7123" w:rsidRDefault="005A7123" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc69727139"/>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc69727139"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc69727401"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc69727462"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc240886573"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc2085873"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc4579797"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc7775045"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc8114481"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc2162659"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc4579801"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc7775046"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc8114482"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t>Custody handover in external locations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="77B39358" w14:textId="74A1F76E" w:rsidR="005A7123" w:rsidRDefault="005A7123" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a remanded or sentenced prisoner is received into </w:t>
       </w:r>
       <w:r w:rsidR="000C01D4">
         <w:t xml:space="preserve">the Department’s custody at </w:t>
       </w:r>
       <w:r>
         <w:t>an external location (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A807D6">
         <w:t>eg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hospitals, WA Police Force Lockups), Escorting Officers shall ensure the correct documentation is received from WA Police Force</w:t>
       </w:r>
       <w:r w:rsidR="004724EF">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="004724EF" w:rsidRPr="008B1DDE">
         <w:t>Australian Federal Police</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve"> prior to accepting a prisoner into lawful custody. The documentation</w:t>
       </w:r>
       <w:r w:rsidR="004F2419" w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve"> and other relevant information</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve"> may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CC7A71" w14:textId="6BB0B794" w:rsidR="003127E8" w:rsidRDefault="003127E8" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
@@ -12608,146 +13566,152 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080A50">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">a hardcopy of the relevant documentation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>to include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13532072" w14:textId="236505DB" w:rsidR="00DE49D0" w:rsidRPr="00DE49D0" w:rsidRDefault="005619EA" w:rsidP="00DE49D0">
+    <w:p w14:paraId="13532072" w14:textId="242FCA8C" w:rsidR="00DE49D0" w:rsidRPr="00DE49D0" w:rsidRDefault="005619EA" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1559" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="006C38D4" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>arrant or other holding authority</w:t>
       </w:r>
       <w:r w:rsidR="006C38D4" w:rsidRPr="005371B8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="006C38D4" w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="006C38D4" w:rsidRPr="005371B8">
+          <w:t>COPP 12.7</w:t>
+        </w:r>
+        <w:r w:rsidR="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 12.7 Warrants</w:t>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidR="006C38D4" w:rsidRPr="005371B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Warrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68D81A92" w14:textId="77777777" w:rsidR="00DE49D0" w:rsidRDefault="003127E8" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1559" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Custody Summary Handover Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF50B74" w14:textId="77777777" w:rsidR="00DE49D0" w:rsidRDefault="006C38D4" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1559" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
@@ -12916,235 +13880,208 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, welfare concerns</w:t>
       </w:r>
       <w:r w:rsidRPr="00080A50">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533363A1" w14:textId="61145DFA" w:rsidR="00025B6C" w:rsidRDefault="00025B6C" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Escorting Officers shall record </w:t>
       </w:r>
       <w:r w:rsidR="006C38D4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>details of the handover in their occurrence book</w:t>
       </w:r>
       <w:r w:rsidR="00F54E53">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="006C38D4">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>n TOMS</w:t>
       </w:r>
       <w:r w:rsidR="006C38D4">
         <w:t xml:space="preserve">, to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="006C38D4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">documentation </w:t>
       </w:r>
       <w:r w:rsidR="006C38D4">
         <w:t xml:space="preserve">and details </w:t>
       </w:r>
       <w:r>
         <w:t>received and</w:t>
       </w:r>
       <w:r w:rsidR="006C38D4">
         <w:t>/or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not received</w:t>
       </w:r>
       <w:r w:rsidRPr="00972E7B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6A6074" w14:textId="06570E21" w:rsidR="002556B5" w:rsidRPr="008B1DDE" w:rsidRDefault="00F94332" w:rsidP="002556B5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009B5514" w:rsidRPr="008B1DDE">
         <w:t>Escorting Officers</w:t>
       </w:r>
       <w:r w:rsidR="00375EFA" w:rsidRPr="008B1DDE">
-        <w:t xml:space="preserve">, with access to </w:t>
-[...7 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>, with access to ePEMS,</w:t>
       </w:r>
       <w:r w:rsidR="009B5514" w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t>shall ensure all information related to the escort</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B9C" w:rsidRPr="008B1DDE">
         <w:t>/handover</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
-        <w:t xml:space="preserve"> is recorded in </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> is recorded in ePEMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9F7E85" w14:textId="2BEA9199" w:rsidR="005A7123" w:rsidRDefault="005A7123" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="000234B7">
         <w:t>Escorting Officers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and receiving prison shall request an electronic copy of the handover documentation from WA Police Forc</w:t>
       </w:r>
       <w:r w:rsidR="00FD2ED4">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00972E7B">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E486CB5" w14:textId="5A73851C" w:rsidR="001E3C27" w:rsidRPr="001E3C27" w:rsidRDefault="000C01D4" w:rsidP="001E3C27">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>The Senior Officer</w:t>
       </w:r>
       <w:r w:rsidR="005619EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00951529">
         <w:t>Gatehouse (or Officer authorised by the Superintendent) shall add the prisoner to the total prison count on T</w:t>
       </w:r>
       <w:r w:rsidRPr="005371B8">
         <w:t xml:space="preserve">OMS (refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00550C7B" w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
         <w:r w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.1 – Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEFE9AD" w14:textId="77777777" w:rsidR="009B08A4" w:rsidRPr="005A7123" w:rsidRDefault="009B08A4" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc8296236"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="74" w:name="_Toc203053634"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc8296236"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc22236283"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc240886574"/>
       <w:r w:rsidRPr="005A7123">
         <w:t>Bed-side hearing or hospital admission following court appearance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="5AE462EB" w14:textId="7417CD2D" w:rsidR="009B08A4" w:rsidRPr="002F723F" w:rsidRDefault="009B08A4" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B1DDE">
         <w:t>Escorting Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="002F723F">
         <w:t xml:space="preserve"> shall notify the relevant prison of the new prisoner’s current location and immediately </w:t>
       </w:r>
       <w:r w:rsidR="00EF0F8D">
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r w:rsidRPr="002F723F">
         <w:t xml:space="preserve">a copy of the warrant </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and any other authorised documentation </w:t>
       </w:r>
       <w:r w:rsidRPr="002F723F">
         <w:t>to the rel</w:t>
@@ -13227,510 +14164,422 @@
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">required to </w:t>
       </w:r>
       <w:r w:rsidRPr="002F723F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">attend a medical facility after a court appearance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1594BA5E" w14:textId="77777777" w:rsidR="009B08A4" w:rsidRPr="00375EFA" w:rsidRDefault="009B08A4" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc203053635"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc240886575"/>
       <w:r w:rsidRPr="00375EFA">
         <w:t>Release of prisoners</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="05BE61D6" w14:textId="1CC65F1D" w:rsidR="009B08A4" w:rsidRPr="00375EFA" w:rsidRDefault="009B5514" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0653">
         <w:t>Escorting Officers</w:t>
       </w:r>
       <w:r w:rsidR="009B08A4" w:rsidRPr="00375EFA">
         <w:t xml:space="preserve"> shall release prisoners without delay in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="009B08A4" w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 14.6 – Prisoners Released from Custody</w:t>
+          <w:t>COPP 14.6 – Prisoners Released from Custody</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B08A4" w:rsidRPr="005371B8">
         <w:t xml:space="preserve"> and the relevant clauses of the Prisoner</w:t>
       </w:r>
       <w:r w:rsidR="009B08A4" w:rsidRPr="00375EFA">
         <w:t xml:space="preserve"> Release Checklist (TOMS), where there is no lawful requirement to detain them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65161F5C" w14:textId="77777777" w:rsidR="0016514F" w:rsidRDefault="0016514F" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc5369858"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc5369858"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc8114483"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc240886576"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc2152548"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc5369861"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc8197411"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc8197413"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc4579796"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc7775036"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc8114493"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidRPr="00BA379A">
+        <w:lastRenderedPageBreak/>
         <w:t>Hospital Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
-    </w:p>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p w14:paraId="339AC7D3" w14:textId="013B8A25" w:rsidR="004326F4" w:rsidRPr="005371B8" w:rsidRDefault="007A6EEF" w:rsidP="0037103E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005371B8">
         <w:t>For escorts of prisoners on Hospital Orders refer</w:t>
       </w:r>
       <w:r w:rsidR="0037103E" w:rsidRPr="005371B8">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="005371B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 – Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005371B8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64961FED" w14:textId="77777777" w:rsidR="00345695" w:rsidRPr="00345695" w:rsidRDefault="00345695" w:rsidP="00345695"/>
     <w:p w14:paraId="52A88796" w14:textId="77777777" w:rsidR="00EF6F9A" w:rsidRDefault="00EF6F9A" w:rsidP="0062792D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc69727144"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc69727144"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc69727406"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc69727467"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc8114500"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc240886577"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="00C33622">
         <w:t>Prison to Court Escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="55FB976F" w14:textId="5C281646" w:rsidR="007B27DB" w:rsidRPr="009177B6" w:rsidRDefault="00765106" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Escorting Officers</w:t>
       </w:r>
       <w:r w:rsidR="007B27DB" w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> shall obtain </w:t>
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="009177B6">
         <w:t xml:space="preserve">the relevant documentation for the transportation of prisoners to court in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="009D4F2F" w:rsidRPr="009D4F2F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Documentation for External </w:t>
       </w:r>
       <w:r w:rsidR="009D4F2F" w:rsidRPr="005371B8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Movements in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="009D4F2F" w:rsidRPr="005371B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 – Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="005371B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B27DB" w:rsidRPr="005371B8">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="007B27DB" w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> confirm the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A45D6A" w14:textId="3E5BD302" w:rsidR="007B27DB" w:rsidRPr="00DE49D0" w:rsidRDefault="007B27DB" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">list of names and locations of prisoners to be </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE49D0">
+        <w:t>list of names and locations of prisoners to be moved</w:t>
+      </w:r>
+      <w:r w:rsidR="0037103E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>moved</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="71A08891" w14:textId="0387D6FB" w:rsidR="007B27DB" w:rsidRPr="00DE49D0" w:rsidRDefault="007B27DB" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE49D0">
+        <w:t>points of destination and timing requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="0037103E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>requirements</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4F8ABE20" w14:textId="5832C6BE" w:rsidR="007B27DB" w:rsidRPr="00DE49D0" w:rsidRDefault="007B27DB" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>the documentation authorising the movement of the prisoner(s) is valid</w:t>
       </w:r>
       <w:r w:rsidR="003A2062" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">prior to accepting them for </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE49D0">
+        <w:t>prior to accepting them for transport</w:t>
+      </w:r>
+      <w:r w:rsidR="0037103E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>transport</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="00DE49D0" w:rsidDel="004D1EB2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ACB6EE" w14:textId="60BE4365" w:rsidR="007B27DB" w:rsidRPr="00DE49D0" w:rsidRDefault="007B27DB" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">the prisoner has been deemed fit to </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE49D0">
+        <w:t>the prisoner has been deemed fit to travel</w:t>
+      </w:r>
+      <w:r w:rsidR="0037103E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>travel</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="34F2921E" w14:textId="4D28E8B8" w:rsidR="007B27DB" w:rsidRPr="00DE49D0" w:rsidRDefault="007B27DB" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">any relevant information for each prisoner to </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> protection, security and/or medical issues</w:t>
+        <w:t>any relevant information for each prisoner to include: protection, security and/or medical issues</w:t>
       </w:r>
       <w:r w:rsidR="0037103E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75419085" w14:textId="06FFB8A2" w:rsidR="007B27DB" w:rsidRPr="00DE49D0" w:rsidRDefault="007B27DB" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
@@ -13740,71 +14589,71 @@
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>medication arrangements, where required</w:t>
       </w:r>
       <w:r w:rsidR="00FE0D3E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9C1B59" w14:textId="77777777" w:rsidR="001010F0" w:rsidRPr="00333439" w:rsidRDefault="001010F0" w:rsidP="00333439"/>
     <w:p w14:paraId="73C40E06" w14:textId="0E347A16" w:rsidR="00EF6F9A" w:rsidRDefault="0002788D" w:rsidP="00890F43">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc69727146"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc69727146"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc69727408"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc69727469"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc240886578"/>
       <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r>
         <w:t>Scheduled Medical Appointments/Admissions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="579DEBAE" w14:textId="3CE89496" w:rsidR="00B21E83" w:rsidRPr="008B1DDE" w:rsidRDefault="004D1EB2" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc203053639"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc240886579"/>
       <w:r w:rsidRPr="008B1DDE">
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="41991A48" w14:textId="447FB1AD" w:rsidR="00B86D9C" w:rsidRPr="008B1DDE" w:rsidRDefault="00504825" w:rsidP="00B86D9C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00F161B1" w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve">Movements </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00F161B1" w:rsidRPr="008B1DDE">
         <w:t>fficer</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve"> shall confirm the medical appointment/admission 24 hours prior. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794853A7" w14:textId="60675BA2" w:rsidR="005D64AD" w:rsidRPr="009177B6" w:rsidRDefault="005D64AD" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -13955,61 +14804,59 @@
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00BD6854" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ocation/status changes (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A807D6" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD6854" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> ward/room change or health complications)</w:t>
       </w:r>
       <w:r w:rsidR="0037103E" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D62C5D" w14:textId="2D022872" w:rsidR="00BD6854" w:rsidRPr="00BD6854" w:rsidRDefault="00BD6854" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
@@ -14210,95 +15057,88 @@
     <w:p w14:paraId="14D25B87" w14:textId="61C9E4AB" w:rsidR="007A22CF" w:rsidRPr="00DE49D0" w:rsidRDefault="00D57BCF" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007A22CF" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>llow prisoners to wear the standard hospital attire for the purpose of the medical appointment/admission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8EFDDD" w14:textId="2AEC6769" w:rsidR="00593108" w:rsidRPr="00405939" w:rsidRDefault="00BB0AD5" w:rsidP="00BB0AD5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc203053640"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc240886580"/>
       <w:r w:rsidRPr="00405939">
         <w:t>Minimum Security Prisoners being unsupervised</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidRPr="00405939">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD24F9C" w14:textId="2BD884E1" w:rsidR="00BB0AD5" w:rsidRPr="00A051D8" w:rsidRDefault="00BB0AD5" w:rsidP="00BB0AD5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t xml:space="preserve">The following cohort of </w:t>
       </w:r>
       <w:r w:rsidR="001C22F5" w:rsidRPr="00A051D8">
         <w:t>minimum-security</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051D8">
-        <w:t xml:space="preserve"> prisoners can </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> unsupervised following a hospital admission, if they have been</w:t>
+        <w:t xml:space="preserve"> prisoners can be considered to be unsupervised following a hospital admission, if they have been</w:t>
       </w:r>
       <w:r w:rsidR="002779B2" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve"> risk assessed as minimal risk to the community or</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051D8">
         <w:t xml:space="preserve"> approved for</w:t>
       </w:r>
       <w:r w:rsidR="00FC3C52" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve"> the following external activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051D8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A4A4CC" w14:textId="77777777" w:rsidR="00BA6C2B" w:rsidRPr="00DE49D0" w:rsidRDefault="00BB0AD5" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
@@ -14350,96 +15190,87 @@
     <w:p w14:paraId="2710CFEF" w14:textId="5CCD3A34" w:rsidR="001C22F5" w:rsidRPr="00DE49D0" w:rsidRDefault="001C22F5" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Home leave</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2764C1FE" w14:textId="58F5EB81" w:rsidR="001C22F5" w:rsidRPr="00DE49D0" w:rsidRDefault="001C22F5" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Prison Employment Program (PEP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C85CF70" w14:textId="736A3C0F" w:rsidR="00D2372B" w:rsidRPr="00A051D8" w:rsidRDefault="00D2372B" w:rsidP="00565022">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
-        <w:t xml:space="preserve">Escorting Officers shall remain with a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner following a hospital admission until:</w:t>
+        <w:t>Escorting Officers shall remain with a minimum security prisoner following a hospital admission until:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025E1AF9" w14:textId="767B5459" w:rsidR="00D64EE3" w:rsidRPr="00DE49D0" w:rsidRDefault="00D64EE3" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -14478,71 +15309,51 @@
       <w:r w:rsidR="00593108" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00D64EE3" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">on receipt of written authorisation from the relevant Deputy Commissioner, </w:t>
       </w:r>
       <w:r w:rsidR="00593108" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>authorises the prisoner to be unrestrained following the completion of the External Movement Risk Assessment (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">authorises the prisoner to be unrestrained following the completion of the External Movement Risk Assessment (EMRA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA00680" w14:textId="37D9A690" w:rsidR="00593108" w:rsidRPr="00DE49D0" w:rsidRDefault="00CE7ED6" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -14771,71 +15582,51 @@
       <w:r w:rsidR="00B341E7" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00ED1406" w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">provided the hospital </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">with the Admission of </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Prisoners to Hospital – Hospital Staff Information form </w:t>
+        <w:t xml:space="preserve">with the Admission of Minimum Security Prisoners to Hospital – Hospital Staff Information form </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6C61FF" w14:textId="6DA97327" w:rsidR="002D69DB" w:rsidRPr="00DE49D0" w:rsidRDefault="00ED1406" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -14919,71 +15710,51 @@
     <w:p w14:paraId="1A05D22A" w14:textId="03CC81FD" w:rsidR="00D64EE3" w:rsidRPr="00DE49D0" w:rsidRDefault="00D64EE3" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Superintendent or the delegated officer shall notify the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> via the Hospital Admittance Advice on TOMS that the prisoner is authorised to be unsupervised </w:t>
+        <w:t xml:space="preserve">The Superintendent or the delegated officer shall notify the OPCEN via the Hospital Admittance Advice on TOMS that the prisoner is authorised to be unsupervised </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C688FE9" w14:textId="59A5DF0B" w:rsidR="00D2372B" w:rsidRPr="00DE49D0" w:rsidRDefault="00D2372B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -14998,104 +15769,96 @@
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t>The Superintendent or Officer in Charge shall conduct daily telephone checks and record this on the offender’s notes</w:t>
       </w:r>
       <w:r w:rsidR="00565022" w:rsidRPr="00A051D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157AD5D6" w14:textId="1AA57B3E" w:rsidR="00D2372B" w:rsidRPr="00A051D8" w:rsidRDefault="00E670FA" w:rsidP="00565022">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t>The Superintendent/Officer in Charge shall ensure</w:t>
       </w:r>
       <w:r w:rsidR="001F33BE" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve"> welfare/security checks </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051D8">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="001F33BE" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve">conducted </w:t>
       </w:r>
       <w:r w:rsidR="002779B2" w:rsidRPr="00A051D8">
-        <w:t xml:space="preserve">in accordance with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> conditions as set by the facility</w:t>
+        <w:t>in accordance with the EMRA conditions as set by the facility</w:t>
       </w:r>
       <w:r w:rsidR="00565022" w:rsidRPr="00A051D8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002779B2" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve"> endorsed by the DC </w:t>
       </w:r>
       <w:r w:rsidR="00B341E7" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve">and recorded </w:t>
       </w:r>
       <w:r w:rsidR="001F33BE" w:rsidRPr="00A051D8">
         <w:t>in accordance with section 9.4.</w:t>
       </w:r>
       <w:r w:rsidR="002D69DB" w:rsidRPr="00A051D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312503DD" w14:textId="1C8DBE45" w:rsidR="00B87996" w:rsidRPr="00A051D8" w:rsidRDefault="00B87996" w:rsidP="00CE644B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:t xml:space="preserve">Escorting Officers shall notify the </w:t>
       </w:r>
       <w:r w:rsidR="000234B7" w:rsidRPr="00A051D8">
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051D8">
         <w:t>/OIC of the prisoner’s location in the event the prisoner is admitted to hospital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3597901A" w14:textId="77777777" w:rsidR="000B392C" w:rsidRDefault="000B392C" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc203053641"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc240886581"/>
       <w:r>
         <w:t>Visits/phone calls to prisoners at external facilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="15A007CA" w14:textId="77777777" w:rsidR="00D0241D" w:rsidRDefault="000B392C" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Visits to external facilities shall</w:t>
       </w:r>
       <w:r w:rsidR="001C00DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be booked through the prison on w</w:t>
       </w:r>
@@ -15117,51 +15880,59 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the prisoner is </w:t>
       </w:r>
       <w:r w:rsidR="001C00DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. The Superintendent/OIC shall approve the visits and inform</w:t>
       </w:r>
       <w:r w:rsidR="00D0241D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the supervising officers; prisoners shall not receive visitors without prior permission of the Superintendent/OIC of the prison.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0241D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the supervising officers; prisoners shall not receive visitors without prior permission of the Superintendent/OIC of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CBB5B5" w14:textId="6D6AD989" w:rsidR="000B392C" w:rsidRPr="00D0241D" w:rsidRDefault="00D0241D" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">New visitors shall report to the prison on which count the prisoner is on to have their identification checked, unless in exceptional circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0306CAA2" w14:textId="77777777" w:rsidR="000B392C" w:rsidRDefault="000B392C" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
@@ -15203,51 +15974,50 @@
         <w:t>visitor</w:t>
       </w:r>
       <w:r w:rsidR="00A8787C" w:rsidRPr="008B1DDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless authorised by the Superintendent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C23CAD3" w14:textId="77777777" w:rsidR="000B392C" w:rsidRDefault="000B392C" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Escorting Officers shall ensure photographs of prisoners are not taken without the approval of the Superintendent/OIC of the prison. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1A0EE9" w14:textId="6CAF44F7" w:rsidR="000B392C" w:rsidRDefault="000B392C" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Escorting Officers shall ensure prisoners do not make or receive phone calls without the prior permission of the Superintendent/OIC of the prison. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721776B2" w14:textId="6CF5229B" w:rsidR="00146F85" w:rsidRDefault="00146F85" w:rsidP="00146F85">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -15274,204 +16044,190 @@
         </w:rPr>
         <w:t xml:space="preserve">place their personal belongings in a suitable storage area away from the prisoner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E262017" w14:textId="4376E337" w:rsidR="001A58DA" w:rsidRPr="001A58DA" w:rsidRDefault="00146F85" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Escorting Officers have no authority to search visitors at external facilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547A67FC" w14:textId="77777777" w:rsidR="001E3C27" w:rsidRDefault="001E3C27" w:rsidP="001E3C27">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc203053642"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc240886582"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Secure Prisoner Unit at Fiona Stanley Hospital</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="77700A9C" w14:textId="3520F5C7" w:rsidR="001A58DA" w:rsidRPr="00A051D8" w:rsidRDefault="001E3C27" w:rsidP="001A58DA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department’s Secure Prisoner Unit (Secure Unit) at Fiona Stanley Hospital (FSH) provides for the separation of prisoners from mainstream hospital users to minimise any unnecessary risk to the escort, the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The Department’s Secure Prisoner Unit (Secure Unit) at Fiona Stanley Hospital (FSH) provides for the separation of prisoners from mainstream hospital users to minimise any unnecessary risk to the escort, the general public, and any potential disruption to FSH operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600D57D0" w14:textId="28A4B7E6" w:rsidR="003F7A65" w:rsidRPr="00A051D8" w:rsidRDefault="002F068D" w:rsidP="00953601">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>general public</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>For all escorts conducted to the Fiona Stanley Hospital (FSH) Secure Unit, staff shall</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7A65" w:rsidRPr="00A051D8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refer to </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>, and any potential disruption to FSH operations.</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">the procedures contained in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="003F7A65" w:rsidRPr="00A051D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>SMF-PRO-015 Conducting Escorts to FSH Secure Unit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A051D8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2B8468" w14:textId="3176F22F" w:rsidR="004D1EB2" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc69727150"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc69727150"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc69727412"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc69727473"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc240886583"/>
       <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidRPr="004D1EB2">
         <w:t xml:space="preserve">Hospital </w:t>
       </w:r>
       <w:r w:rsidR="001F3DBE">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1EB2">
         <w:t xml:space="preserve">elfare </w:t>
       </w:r>
       <w:r w:rsidR="001F3DBE">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1EB2">
         <w:t xml:space="preserve">ehabilitation &amp; </w:t>
       </w:r>
       <w:r w:rsidR="001F3DBE">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1EB2">
         <w:t xml:space="preserve">eintegration </w:t>
       </w:r>
       <w:r w:rsidR="001F3DBE">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1EB2">
         <w:t xml:space="preserve">ompliance </w:t>
       </w:r>
       <w:r w:rsidR="001F3DBE">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1EB2">
         <w:t>hecks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="768377C6" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C30335">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Initial hospital placement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65822CCA" w14:textId="476C8727" w:rsidR="009B08A4" w:rsidRPr="003B38BF" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">Within the first 24 hours of a hospital admission, the Superintendent shall </w:t>
       </w:r>
       <w:r w:rsidRPr="001E67DE">
         <w:t xml:space="preserve">instruct a member of their security team or an Officer of not less than the rank of Senior Officer, to conduct an initial welfare/security check using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="001E67DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hospital </w:t>
         </w:r>
         <w:r w:rsidR="005D5A84" w:rsidRPr="001E67DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Sit Checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E67DE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CAA0A8" w14:textId="5046112F" w:rsidR="009B08A4" w:rsidRPr="00D0241D" w:rsidRDefault="009B08A4" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
@@ -15517,82 +16273,93 @@
       <w:r w:rsidR="001010F0">
         <w:t xml:space="preserve">offender </w:t>
       </w:r>
       <w:r w:rsidR="008729D1">
         <w:t>notes)</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576CD149" w14:textId="6BC7B435" w:rsidR="00C30335" w:rsidRPr="009177B6" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>Completed check</w:t>
       </w:r>
       <w:r w:rsidR="005D5A84">
         <w:t xml:space="preserve">lists shall be </w:t>
       </w:r>
       <w:r w:rsidR="005D5A84" w:rsidRPr="00B86E39">
         <w:t xml:space="preserve">forwarded to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="005D5A84" w:rsidRPr="00B86E39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00950A50" w:rsidRPr="00B86E39">
         <w:t xml:space="preserve"> within</w:t>
       </w:r>
       <w:r w:rsidR="00950A50">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">2 hours of them being completed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A2B3B1" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00333439" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
+    <w:p w14:paraId="44C7A336" w14:textId="77777777" w:rsidR="00DD383F" w:rsidRDefault="00DD383F" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00333439">
+    </w:p>
+    <w:p w14:paraId="50A2B3B1" w14:textId="7BFD703C" w:rsidR="004D1EB2" w:rsidRPr="00333439" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333439">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Long term placement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B5D714" w14:textId="2643F1E7" w:rsidR="002F033A" w:rsidRPr="002F033A" w:rsidRDefault="002F033A" w:rsidP="002F033A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Movements Officers shall ensure TOMS reflects the specific hospital facility for prisoners on long term hospital placement (hospital facility is selected under cell tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C872CB" w14:textId="2989B6DD" w:rsidR="00F275AA" w:rsidRDefault="00950A50" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Following the initial checks associated with initial hospital placement as outlined above</w:t>
       </w:r>
       <w:r w:rsidR="00DF6746">
         <w:t>, the Superintendent shall instruct a member of the</w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t>ir</w:t>
@@ -15605,51 +16372,51 @@
       </w:r>
       <w:r w:rsidR="00DF6746">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t xml:space="preserve">to conduct </w:t>
       </w:r>
       <w:r>
         <w:t>weekly</w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t xml:space="preserve"> check</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t xml:space="preserve"> of the prisoner </w:t>
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="009177B6">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="001E67DE">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="004D1EB2" w:rsidRPr="001E67DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Hospital </w:t>
         </w:r>
         <w:r w:rsidR="003F0532" w:rsidRPr="001E67DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Sit Checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F3DBE" w:rsidRPr="001E67DE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="001E67DE">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="009177B6">
@@ -15673,235 +16440,222 @@
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="009177B6">
         <w:t>2 hours</w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t xml:space="preserve"> of the check being completed</w:t>
       </w:r>
       <w:r w:rsidR="004D1EB2" w:rsidRPr="009177B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72875180" w14:textId="5E8257CB" w:rsidR="00104EE7" w:rsidRPr="00333439" w:rsidRDefault="00104EE7" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00333439">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Exemptions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD94816" w14:textId="51AF506F" w:rsidR="0075597E" w:rsidRPr="009177B6" w:rsidRDefault="0075597E" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve">Prisoners transferred to </w:t>
       </w:r>
       <w:r w:rsidR="00972E7B" w:rsidRPr="008B1DDE">
         <w:t>the Frankland Centre</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1DDE">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
-        <w:t xml:space="preserve"> prisoners admitted to external palliative care facilities are excluded from the initial hospital placement check, however, must be checked thereafter in accordance with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> placement checks.</w:t>
+        <w:t xml:space="preserve"> prisoners admitted to external palliative care facilities are excluded from the initial hospital placement check, however, must be checked thereafter in accordance with the long term placement checks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032B2FAB" w14:textId="2616E456" w:rsidR="001010F0" w:rsidRPr="006D05EC" w:rsidRDefault="00104EE7" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">In the event </w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00950A50">
         <w:t xml:space="preserve"> weekly checks</w:t>
       </w:r>
       <w:r w:rsidR="002F033A">
         <w:t xml:space="preserve"> cannot be facilitated</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">, contact must be made with the relevant Assistant Commissioner for a variation to the visit frequency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675D0D7B" w14:textId="77777777" w:rsidR="006956FB" w:rsidRPr="00D54F2D" w:rsidRDefault="006956FB" w:rsidP="001010F0"/>
     <w:p w14:paraId="7B62AC4E" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc203053644"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc240886584"/>
       <w:r>
         <w:t>Medical Emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="13792EF0" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00B21E83" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc203053645"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc240886585"/>
       <w:r w:rsidRPr="00B21E83">
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="2B0A77BE" w14:textId="1F8D1992" w:rsidR="004D1EB2" w:rsidRPr="009177B6" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">An Escorting Officer shall accompany the prisoner in the ambulance, where a maximum or medium security prisoner is escorted to hospital. </w:t>
       </w:r>
       <w:r w:rsidR="00972E7B">
         <w:t xml:space="preserve">An Escorting Officer shall also accompany a </w:t>
       </w:r>
       <w:r w:rsidR="00953601">
         <w:t>minimum-security</w:t>
       </w:r>
       <w:r w:rsidR="00972E7B">
-        <w:t xml:space="preserve"> prisoner in the ambulance unless an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> has been approved for a single Officer escort.</w:t>
+        <w:t xml:space="preserve"> prisoner in the ambulance unless an EMRA has been approved for a single Officer escort.</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E19CEC" w14:textId="035947F4" w:rsidR="00E51EF8" w:rsidRPr="009177B6" w:rsidRDefault="00B87996" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>One Escorting Officer shall follow the ambulance in an escort vehicle, where, on determination of risk or limitations of ambulance capacity, it is deemed appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292F3642" w14:textId="28780A90" w:rsidR="00D54F2D" w:rsidRPr="009177B6" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
+    <w:p w14:paraId="292F3642" w14:textId="28780A90" w:rsidR="00D54F2D" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>The following additional procedures apply when a prisoner is admitted to hospital following a Prison Off</w:t>
       </w:r>
       <w:r w:rsidR="00D54F2D" w:rsidRPr="009177B6">
         <w:t>icer escorted medical emergency:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="48F9F94A" w14:textId="77777777" w:rsidR="00E51550" w:rsidRPr="00E51550" w:rsidRDefault="00E51550" w:rsidP="00E51550"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w14:paraId="737A9DAA" w14:textId="77777777" w:rsidTr="00E51EF8">
+      <w:tr w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w14:paraId="737A9DAA" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="4474BD23" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="4D88C992" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40CD1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="13A9C86C" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w:rsidRDefault="004D1EB2" w:rsidP="00B27AFF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40CD1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w14:paraId="32CA6536" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51BC82A4" w14:textId="14E40B08" w:rsidR="004D1EB2" w:rsidRPr="00686149" w:rsidRDefault="000F7D85" w:rsidP="00B27AFF">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
@@ -16046,50 +16800,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00194575">
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1EB2" w:rsidRPr="00A40CD1" w14:paraId="0DF07C7D" w14:textId="77777777" w:rsidTr="00E51EF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F5FFA7F" w14:textId="4FA59D5B" w:rsidR="004D1EB2" w:rsidRPr="00686149" w:rsidRDefault="000F7D85" w:rsidP="00B2630C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004D1EB2" w:rsidRPr="00686149">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5019D073" w14:textId="678E1445" w:rsidR="004D1EB2" w:rsidRPr="00194575" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00194575">
               <w:rPr>
@@ -16309,162 +17064,157 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ECBA10C" w14:textId="496700F2" w:rsidR="008729D1" w:rsidRDefault="008729D1" w:rsidP="00B2630C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F29D1A7" w14:textId="35781F2A" w:rsidR="004D1EB2" w:rsidRPr="00B509D7" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc203053646"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc240886586"/>
       <w:r w:rsidRPr="00B509D7">
         <w:t xml:space="preserve">Mental Health Act </w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B509D7">
         <w:t>ransfers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="107"/>
       <w:r w:rsidRPr="00B509D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325CDAB2" w14:textId="3823F0AC" w:rsidR="004D1EB2" w:rsidRPr="009177B6" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
-        <w:t xml:space="preserve">The following escort procedures apply when the authorised hospital (generally the Frankland Centre) notifies the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> by telephone (</w:t>
+        <w:t>The following escort procedures apply when the authorised hospital (generally the Frankland Centre) notifies the OPCEN by telephone (</w:t>
       </w:r>
       <w:r w:rsidRPr="004904DC">
         <w:t>followed by an email</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">) of a medical emergency of a prisoner under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FDB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mental Health Act 2014</w:t>
       </w:r>
       <w:r w:rsidR="0044234B" w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> to a general medical facility</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="230"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2274"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D1EB2" w:rsidRPr="00F11DB9" w14:paraId="47E7C4FA" w14:textId="77777777" w:rsidTr="003257CB">
+      <w:tr w:rsidR="004D1EB2" w:rsidRPr="00F11DB9" w14:paraId="47E7C4FA" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="2F3EAF37" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00F11DB9" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="12D48E93" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00FE0D3E" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0D3E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="7F6E5CB7" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00FE0D3E" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0D3E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1EB2" w:rsidRPr="00F11DB9" w14:paraId="22ED5C86" w14:textId="77777777" w:rsidTr="003257CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="217C8543" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00686149" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
@@ -16613,81 +17363,65 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261EF8B7" w14:textId="38896709" w:rsidR="004D1EB2" w:rsidRPr="00227BDD" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00227BDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meet medical staff at the authorised hospital, when the transfer of the prisoner to a medical facility is deemed urgent and unable to be </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Meet medical staff at the authorised hospital, when the transfer of the prisoner to a medical facility is deemed urgent and unable to be delayed</w:t>
+            </w:r>
+            <w:r w:rsidR="001010F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00227BDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>delayed</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> complete the </w:t>
+              <w:t xml:space="preserve"> and complete the </w:t>
             </w:r>
             <w:r w:rsidR="008729D1" w:rsidRPr="00B27AFF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner Transfer Receipt s83</w:t>
             </w:r>
             <w:r w:rsidR="005965CE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16730,67 +17464,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6890D6FF" w14:textId="218BE3DC" w:rsidR="004D1EB2" w:rsidRPr="00FE0D3E" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0D3E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advise the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> if the prisoner is subsequently </w:t>
+              <w:t xml:space="preserve">Advise the OPCEN if the prisoner is subsequently </w:t>
             </w:r>
             <w:r w:rsidRPr="00227BDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">admitted to a general medical facility and submit a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospital Admittance Advice </w:t>
             </w:r>
             <w:r w:rsidR="00F84115">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -16848,249 +17566,211 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3451F6E6" w14:textId="2CF73AAB" w:rsidR="004D1EB2" w:rsidRPr="00FE0D3E" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0D3E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> prior to the prisoner moving back to the authorised hospital</w:t>
+              <w:t>Notify the OPCEN prior to the prisoner moving back to the authorised hospital</w:t>
             </w:r>
             <w:r w:rsidR="005965CE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47799611" w14:textId="77777777" w:rsidR="004D1EB2" w:rsidRPr="00FE0D3E" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE0D3E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E39E1A9" w14:textId="77777777" w:rsidR="00840CDC" w:rsidRPr="00333439" w:rsidRDefault="00840CDC" w:rsidP="00333439"/>
     <w:p w14:paraId="2AF5141D" w14:textId="7A59B321" w:rsidR="004D1EB2" w:rsidRPr="00B21E83" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc203053647"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc240886587"/>
       <w:r w:rsidRPr="00B21E83">
         <w:t>Other Escorts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="108"/>
       <w:r w:rsidRPr="00B21E83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1711745B" w14:textId="35CBDB99" w:rsidR="004D1EB2" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc203053648"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc240886588"/>
       <w:r>
         <w:t>Funerals/</w:t>
       </w:r>
       <w:r w:rsidR="00597FB2">
         <w:t>other compassionate leave/</w:t>
       </w:r>
       <w:r>
         <w:t>visits to dangerously ill relatives</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="3B0998B1" w14:textId="5F748268" w:rsidR="00BB2F13" w:rsidRPr="009177B6" w:rsidRDefault="004D1EB2" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">Escorting Officers shall deliver the prisoner to the approved destination in a </w:t>
       </w:r>
       <w:r w:rsidRPr="00562D55">
         <w:t xml:space="preserve">timely manner in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="008729D1" w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 – Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00492214" w:rsidRPr="00562D55">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidR="00492214" w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 14.5 – Authorised Absences and Absence Permits</w:t>
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00562D55">
         <w:t xml:space="preserve"> and contact</w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve"> the relevant Superintendent for approval to make arrangements to extend the period of absence if required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3B954E" w14:textId="77777777" w:rsidR="00BC68DF" w:rsidRDefault="00BC68DF" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc203053649"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc240886589"/>
       <w:r>
         <w:t>Inter-prison transfers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="15293B9D" w14:textId="13BBCC04" w:rsidR="005B7549" w:rsidRPr="005B7549" w:rsidRDefault="00BC68DF" w:rsidP="005B7549">
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="15293B9D" w14:textId="13BBCC04" w:rsidR="005B7549" w:rsidRDefault="00BC68DF" w:rsidP="005B7549">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">Escorting Officers shall conduct inter-prison transfers, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.4 – Prisoner Transfers</w:t>
+          <w:t>COPP 12.4 – Prisoner Transfers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00466C20" w:rsidRPr="00562D55">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="658F2F83" w14:textId="77777777" w:rsidR="00DD383F" w:rsidRPr="00DD383F" w:rsidRDefault="00DD383F" w:rsidP="00DD383F"/>
     <w:p w14:paraId="5645E5E9" w14:textId="77777777" w:rsidR="00BC68DF" w:rsidRDefault="00BC68DF" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc203053650"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc240886590"/>
       <w:r w:rsidRPr="00904DE9">
+        <w:lastRenderedPageBreak/>
         <w:t>Lockup</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> clearances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="13F3EA6F" w14:textId="6B5B3149" w:rsidR="00B21E83" w:rsidRPr="008D70A2" w:rsidRDefault="00BC68DF" w:rsidP="006956FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008D70A2">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7549">
         <w:t xml:space="preserve">transport </w:t>
       </w:r>
       <w:r w:rsidR="005B7549">
         <w:t xml:space="preserve">services </w:t>
       </w:r>
       <w:r w:rsidR="00302174" w:rsidRPr="005B7549">
         <w:t xml:space="preserve">Contractor </w:t>
       </w:r>
       <w:r w:rsidRPr="008D70A2">
         <w:t>shall conduct both metropolitan and regional lockup clearance of prisoners to the respective prison as follows</w:t>
       </w:r>
       <w:r w:rsidR="00934BE4" w:rsidRPr="008D70A2">
         <w:t>:</w:t>
@@ -17128,304 +17808,272 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00963E68">
         <w:t xml:space="preserve">Escorting Officers shall conduct the daily clearance of prisoners from the Northbridge Police Complex (other than on Sundays and some Public Holidays) and transport to prisons (Hakea Prison or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Melaleuca </w:t>
       </w:r>
       <w:r w:rsidR="0005029F">
         <w:t>Women’s Prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00963E68">
         <w:t xml:space="preserve"> (or as directed) no later than one hour after the last person has been dealt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00963E68">
         <w:t>in court</w:t>
       </w:r>
-      <w:bookmarkStart w:id="110" w:name="_Toc19193490"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc19193490"/>
       <w:r w:rsidR="0037103E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269C876E" w14:textId="07C014BF" w:rsidR="00BC68DF" w:rsidRDefault="00BC68DF" w:rsidP="006956FB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5461">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Regional</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r w:rsidRPr="007E5461">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DB65B4" w14:textId="09586A70" w:rsidR="00D0241D" w:rsidRPr="00492214" w:rsidRDefault="00D0241D" w:rsidP="00DE49D0">
+    <w:p w14:paraId="74DB65B4" w14:textId="01AFE86C" w:rsidR="00D0241D" w:rsidRPr="00492214" w:rsidRDefault="00D0241D" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE49D0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Escorting Officers shall conduct Lockup clearances and the transport of</w:t>
       </w:r>
       <w:r w:rsidRPr="00F275AA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prisoners from agreed ‘hubs’ in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Appendix_D:_Regional" w:history="1">
-        <w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Regional" w:history="1">
+        <w:r w:rsidRPr="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix </w:t>
         </w:r>
-        <w:r w:rsidR="00F028BE">
+        <w:r w:rsidR="00F028BE" w:rsidRPr="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0023753C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>: Regional Hub L</w:t>
-[...9 lines deleted...]
-          <w:t>ocations/Prisons</w:t>
+          <w:t>: Regional Hub Locations/Prisons.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F275AA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C138DA0" w14:textId="77777777" w:rsidR="00BC68DF" w:rsidRDefault="00BC68DF" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc203053651"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc240886591"/>
       <w:r>
         <w:t>Royal flying doctor service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="113"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3E1167" w14:textId="4147F987" w:rsidR="008D70A2" w:rsidRPr="009177B6" w:rsidRDefault="00BC68DF" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">Escorting Officers shall conduct the escort </w:t>
       </w:r>
       <w:r w:rsidR="00DF2A23" w:rsidRPr="009177B6">
         <w:t xml:space="preserve">of a prisoner being transported via the Royal Flying Doctor Service, </w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
-        <w:t xml:space="preserve">in accordance with the requirements of this </w:t>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>in accordance with the requirements of this COPP</w:t>
+      </w:r>
       <w:r w:rsidR="00492214">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidR="00492214" w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00562D55">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A55071" w14:textId="77777777" w:rsidR="00BC68DF" w:rsidRPr="009177B6" w:rsidRDefault="00BC68DF" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>An Escorting Officer shall remain seated with the prisoner during the flight.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAFC19D" w14:textId="03C39C5F" w:rsidR="00BF6C2D" w:rsidRDefault="00BC68DF" w:rsidP="00BF6C2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t>Escorting Officers shall be aware the pilot is under no obligation to carry prisoners if he/she believes the safety of the aircraft could be compromised.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C56CBC5" w14:textId="1A545A02" w:rsidR="009913CF" w:rsidRDefault="009913CF" w:rsidP="007230FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc2162679"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="116" w:name="_Toc203053652"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc2162679"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc4579828"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc7775058"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc8114543"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc240886592"/>
       <w:r w:rsidRPr="00C33622">
         <w:t>Incident Reporting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
-      <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="00C33622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B299E44" w14:textId="013C90C8" w:rsidR="009913CF" w:rsidRPr="009177B6" w:rsidRDefault="009913CF" w:rsidP="00B2630C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">Escorting Officers shall complete and submit an Incident Report on TOMS in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 13.1 </w:t>
+          <w:t xml:space="preserve">COPP 13.1 </w:t>
         </w:r>
         <w:r w:rsidR="0017338A" w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Incident </w:t>
         </w:r>
         <w:r w:rsidR="00B2630C" w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reporting and </w:t>
         </w:r>
         <w:r w:rsidR="00E53BF7" w:rsidRPr="00562D55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Notifications</w:t>
         </w:r>
@@ -17436,85 +18084,75 @@
       <w:r w:rsidR="00CF2687" w:rsidRPr="00A15E6C">
         <w:t xml:space="preserve"> and where </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15E6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF2687" w:rsidRPr="00A15E6C">
         <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidR="00273921">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CF2687" w:rsidRPr="00A15E6C">
         <w:t xml:space="preserve"> in addition</w:t>
       </w:r>
       <w:r w:rsidR="00273921">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CF2687" w:rsidRPr="00A15E6C">
         <w:t xml:space="preserve"> submit</w:t>
       </w:r>
       <w:r w:rsidR="00BB48BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF2687" w:rsidRPr="00A15E6C">
-        <w:t xml:space="preserve">an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> report to the CS &amp; CS Contract Manager,</w:t>
+        <w:t>an ePEMS report to the CS &amp; CS Contract Manager,</w:t>
       </w:r>
       <w:r w:rsidR="00CF2687">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009177B6">
         <w:t xml:space="preserve">providing full details of the reasons for their actions, if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0A5945" w14:textId="5B79752E" w:rsidR="009913CF" w:rsidRPr="00D7064F" w:rsidRDefault="009913CF" w:rsidP="00DE49D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7064F">
         <w:t>additional restraints were used on the prisoner (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A807D6">
         <w:t>eg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D7064F">
         <w:t xml:space="preserve"> minimum security prisoner at risk of self-harm)</w:t>
       </w:r>
       <w:r w:rsidR="0037103E">
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710F9BC8" w14:textId="6FFD6BC5" w:rsidR="009913CF" w:rsidRPr="00D7064F" w:rsidRDefault="009913CF" w:rsidP="00DE49D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7064F">
         <w:t>the prisoner’s beha</w:t>
       </w:r>
       <w:r w:rsidR="00583586">
         <w:t>viour changed during the escort to an extent that</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7064F">
         <w:t xml:space="preserve"> restraints were deemed necessary</w:t>
@@ -17576,1442 +18214,743 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7064F">
         <w:t xml:space="preserve">dvising </w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7064F">
         <w:t xml:space="preserve">eception </w:t>
       </w:r>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7064F">
         <w:t>fficers of the incident at th</w:t>
       </w:r>
       <w:r>
         <w:t>e time of the prisoner handover</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E23EC57" w14:textId="57FB24FC" w:rsidR="008A5D1B" w:rsidRDefault="008A5D1B" w:rsidP="008F06CB">
+    <w:p w14:paraId="48A5DEB9" w14:textId="77777777" w:rsidR="00506DDD" w:rsidRDefault="00506DDD" w:rsidP="008F06CB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6444A7C3" w14:textId="2556F38D" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008A5D1B">
+    </w:p>
+    <w:p w14:paraId="4C10461C" w14:textId="77777777" w:rsidR="00506DDD" w:rsidRDefault="00506DDD" w:rsidP="008F06CB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F1544A" w14:textId="77777777" w:rsidR="00506DDD" w:rsidRDefault="00506DDD" w:rsidP="008F06CB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302E5AB6" w14:textId="77777777" w:rsidR="00506DDD" w:rsidRDefault="00506DDD" w:rsidP="008F06CB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B077B11" w14:textId="77777777" w:rsidR="00506DDD" w:rsidRDefault="00506DDD" w:rsidP="008F06CB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162FB7BF" w14:textId="50353ADB" w:rsidR="00506DDD" w:rsidRDefault="00506DDD" w:rsidP="002E096F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc203053653"/>
-      <w:r>
+      <w:bookmarkStart w:id="119" w:name="_Toc240886593"/>
+      <w:r w:rsidRPr="00506DDD">
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
-[...691 lines deleted...]
-      <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="119"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable32"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="7108"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D223B" w:rsidRPr="005D223B" w14:paraId="2E23BAC9" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="7578168C" w14:textId="77777777" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="797880F4" w14:textId="77777777" w:rsidR="00A77742" w:rsidRPr="005D223B" w:rsidRDefault="00A77742" w:rsidP="00DE5829">
+          <w:p w14:paraId="60BA84C7" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF813FE" w14:textId="77777777" w:rsidR="00A77742" w:rsidRPr="005D223B" w:rsidRDefault="00A77742" w:rsidP="00DE5829">
+          <w:p w14:paraId="6E84BDF3" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="33C36C4B" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="0A1B9B24" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6830B078" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="007230FA" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="1B06020E" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="007230FA" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007230FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Acknowledgment document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67E6BCE6" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="007230FA" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="50899D0A" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="007230FA" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E9A749" w14:textId="2EEEEA39" w:rsidR="00813561" w:rsidRPr="007230FA" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="4A5A6D30" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="007230FA" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007230FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">A document acknowledging a person’s sex or gender as per section 36ZA (1) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="007230FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 1998 </w:t>
             </w:r>
             <w:r w:rsidRPr="007230FA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(WA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="18509CBF" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="4935B040" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC17DBF" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="601B593E" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Admission to Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3901E23A" w14:textId="362E4CF0" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="143B7CF6" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Where a prisoner is accepted for inpatient services </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>at a hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="4F552220" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="62FF3055" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CEFC71" w14:textId="62146A5A" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="2BB75AA6" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ANCOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B74168" w14:textId="4440E01A" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="341D4C26" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Australian National Child (Sex) Offender Register</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="4123560D" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="03B5416C" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6799FE69" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="72EE279C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C1F6BC" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="357279BE" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Any medical appointment, consultation, examination, treatment or procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="5096399E" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="484FE37A" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A8FCB4" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="5B9B8614" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>At-Risk Management System (ARMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F33FEA" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="78738FCB" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:t>The At-Risk Management System is the Department's multi-disciplinary suicide prevention strategy for offenders. The tri-level system includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E7A22B" w14:textId="4DC331DB" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="0460597C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Primary prevention - strategies to create physical and social environments in the detention centre that limits stress on detainees</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B44FAE8" w14:textId="545C73C0" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="7F558B89" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Secondary prevention - strategies to support detainees at statistically higher risk of self-harm or suicide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="705A3AFF" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="0FD70E65" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Tertiary prevention - strategies aimed directly at individuals identified as at risk of self-harm or suicide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="347EE8B0" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="5D1B18EB" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2D502B" w14:textId="1B3AEFCE" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="3BD68E4C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Authorised </w:t>
             </w:r>
             <w:r>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:t>ospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B695F6F" w14:textId="0EB4EBB5" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="311DBE52" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:t>In accordance with s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:t xml:space="preserve">541 </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Mental Health Act 2014,</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:t xml:space="preserve"> is a public hospital, or part of a public hospital in respect of which an order is in force or is a private hospital the licence of which is endorsed under s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
-              <w:t>26</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2) </w:t>
+              <w:t xml:space="preserve">26DA(2) </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Hospitals and Health Services Act 1927</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="7E310A96" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="5C73F6AD" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B166BB" w14:textId="16846870" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="7397D3FF" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
-              <w:t>Commissioner’s Operating Policy and Procedures (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47BECFA7" w14:textId="47B97A09" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="22ACDBAB" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>COPPs</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="56D4CDA7" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="117726EF" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0BCDA1" w14:textId="598C00D8" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="67CB3698" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Contract Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DC4F24" w14:textId="6B094D6F" w:rsidR="00813561" w:rsidRPr="00CF3938" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="79FA46B2" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="00CF3938" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>As defined in Schedule 14 of the CS &amp; CS Contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="4589E8B6" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="5A76A295" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2000D6F7" w14:textId="4ADD7849" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="231D5380" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Contract Manage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>r (Corrective Services)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B43726F" w14:textId="5F1C4BB0" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="37192393" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3938">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The relevant Contract Manager appointed to manage the Court Security and Custodial Services Contract, or the Contract for a privately operated prison under Part IIIA of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF3938">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF3938">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="0A703151" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="6BABE0CA" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B16688" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="1448025A" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB75621" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="298EF077" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Courts and Tribunals of Western Australia and any place in Western Australia where a person or body acts judicially</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="23176011" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="3682BB7D" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D256B" w14:textId="16540CE3" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="3BDBA43D" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3371780D" w14:textId="10A66F57" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="74387F90" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">he organisation engaged to provide </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>prisoner transport</w:t>
             </w:r>
@@ -19028,1106 +18967,1018 @@
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ervices under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="5ADC3C0E" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="26B28BED" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34685529" w14:textId="4E0336CD" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="505F6DC5" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>lectronic Prisoner Escort Management System (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>ePEMS</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>ePEMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2197E295" w14:textId="41ADA314" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="780303B7" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A288C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Contractor’s electronic Pri</w:t>
+              <w:t>The CS&amp;CS Contractor’s electronic Pri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">soner Escort Management System </w:t>
             </w:r>
             <w:r w:rsidRPr="000A288C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t>used for recording events related to prisoners in their custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="7E98FC03" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="5BD7F918" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="08BCC541" w14:textId="477ADCE9" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="2AAED419" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>End point of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4F79A41F" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="00B9068C" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="100B841F" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="00B9068C" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The end point of an escort is either (as applicable): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089A0C10" w14:textId="59A17B61" w:rsidR="00813561" w:rsidRPr="00B9068C" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="24D86637" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="00B9068C" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
+              <w:lastRenderedPageBreak/>
               <w:t>the room where a consultation is to occur (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B9068C">
               <w:t xml:space="preserve"> for medical appointments)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE815CB" w14:textId="44C90A1B" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="1CD6145D" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The point at which escorting officers are no longer responsible for the security of the prisoner (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for an inter-prison transfer, court appearance, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="19B69335" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="1F3CA82B" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF8BB54" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="077BE83C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3761FA" w14:textId="091BC22C" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="37890975" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A Prison Officer, officer employed under the CS &amp; CS Contract, or an officer employed by a private prison contractor who is trained to conduct prisoner escorts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="17C436E9" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="06E8B28E" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3A1480" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="750C4B37" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Escorted travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B31277A" w14:textId="34E33043" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="73AE75C3" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prisoner movement between two locations on a departmental owned, chartered or contracted vehicle or aeroplane, while under escort by Western Australia Police Force or escorting officers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="5A8CB92E" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="49998B6E" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7B35FA" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="281696AD" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Essential Medication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD28D89" w14:textId="29DE42CA" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="059F4152" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medication authorised by Health Services clinicians that in its absence would have a profound or significant effect on the prisoner’s health and/or fitness to travel at that time</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="73E9F35F" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="0FB856C9" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A8EF94" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="2286CDFC" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fitness to travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62FBE0BF" w14:textId="1D718782" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="2898F9EA" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A prisoner’s ability to undertake vehicle or air travel in an air-conditioned vehicle, subject to adequate rest stops, sustenance and hydration and the availability of essential medication, without significant medical risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="0D4E0073" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="4C71BA4E" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="712A8A9B" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="2DE60927" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08144955" w14:textId="71A1D918" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="6CF9F67B" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="66817C63" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="7BE94BA3" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0473E298" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="42051249" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Hospital sit</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC89824" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="579B4D17" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Supervision of a prisoner whilst admitted to a hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="04186079" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="7BA39703" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="259C5B7E" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="400795B7" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ICMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6EB4BB" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="7E075DBA" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Integrated Court Management System</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="666166FD" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="4E55AB10" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F9AB33" w14:textId="29C1B209" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="4DE54467" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Judicial Body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6629A30F" w14:textId="06D7D82B" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="6F7DF610" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A court, tribunal or other body or person that has judicial or quasi-judicial functions or otherwise acts judicially</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="4F840FE8" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="3091AFF1" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3639C338" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="47906A57" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medical appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61031D33" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="0A4C6A2B" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>An appointment made with a designated medical practitioner at a designated time at a location external to the prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="7BF8878C" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="7E58FF03" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18632414" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="60176C7E" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Medical Emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6BE337" w14:textId="4F24D39F" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="7DAA0399" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A medical incident where medical assistance is required to provide treatment that is necessary to save a life or prevent serious harm and requires immediate action to prevent further deterioration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="40CA91E8" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="15EDEF91" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08750C82" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="373C0ECD" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Movements Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6D9A71" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="161099EE" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The Officer responsible for preparing and providing prisoner movements information for prisoners based at the prison. This includes completing and collation of the paperwork and associated TOMS records necessary to facilitate the transfer, movement and release of prisoners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="5BCB1AB3" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="1104612B" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9853BC" w14:textId="19CC26E3" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="640C58AD" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D14830" w14:textId="41A18784" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="48B2DE3B" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>An Officer designated as having the charge and superintendence of a prison in the absence of the Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="1DC6A586" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="797CFACE" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="74599731" w14:textId="15AA710A" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="70105907" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Operations Centre (</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Operations Centre (OPCEN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0A2F55" w14:textId="30A85506" w:rsidR="00813561" w:rsidRPr="00D87D86" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="3E345A67" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="00D87D86" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The Operations Centre (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) is a central business unit for Corrective Services under the Operational Support Directorate (OPSPT) comprising Prisoner Movements and Response </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>OPCEN</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> has multiple functions, including providing reporting to stakeholders regarding Critical Incidents; security and operational advice for incident management; identifying and mitigating risk; coordination of inter-prison transport and stakeholder engagement.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Coordination. The OPCEN has multiple functions, including providing reporting to stakeholders regarding Critical Incidents; security and operational advice for incident management; identifying and mitigating risk; coordination of inter-prison transport and stakeholder engagement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="19E448B3" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="7585D2AB" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="42056A26" w14:textId="24827201" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="4AAEA56D" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45EC6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Outpatient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="64C5F8BD" w14:textId="3B5C45CA" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="290D125A" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45EC6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prisoner who attends a hospital for treatment without being admitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="5B581D74" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="53FD90A2" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C5ACED" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="29EFF15E" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PiC</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B87FF40" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="750B77BD" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Person in custody</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="04D481CE" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="5424406B" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163B1F9A" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="41A2842C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Postnatal prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75381D9A" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="12B5665A" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A prisoner having given birth but prior to the prisoner’s discharge from hospital. A prisoner may be deemed as postnatal for the purposes of these procedures post birth (within 6 weeks of the birth) by Health Services staff. Deeming such prisoners as postnatal shall occur prior to each individual escort, in consultation with the Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="002A771E" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="7CAA388A" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67845BD4" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="0DC82BC8" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pregnant Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC3C35C" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="53444224" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A prisoner confirmed to be pregnant by medical staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="6539DCDA" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="1F2E3F0D" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78287371" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="294801B1" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42E1A313" w14:textId="2B0BE51C" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="4A75AB02" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750401">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Any person in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> lawful custody</w:t>
             </w:r>
             <w:r w:rsidRPr="00750401">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -20152,748 +20003,1340 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the </w:t>
             </w:r>
             <w:r w:rsidRPr="0025010B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="673F5982" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="1C019DCB" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77DA85F0" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="4C358899" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="155133DD" w14:textId="64C1D64F" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="3CC63C3C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A07D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A person engaged or deemed to have been engaged to be a prison officer under s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005A07D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">13 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00E2099A">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                   <w:i/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E2099A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005A07D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or deemed to have been appointed under s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005A07D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 to an office designated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="05228D6C" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="2C2555F8" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0ADFFB" w14:textId="137E6704" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="050F3FFA" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="723F656A" w14:textId="7B477833" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="35161B62" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Public Sector Management Act 1994</w:t>
             </w:r>
             <w:r w:rsidRPr="00583586">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-              <w:t>includes such officers and other persons as are necessary to implement or administer this Act</w:t>
+              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="53E5553F" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="244CE71E" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37047536" w14:textId="6F9C3148" w:rsidR="00813561" w:rsidRPr="00583586" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="2F5FDCFE" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="00583586" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Relevant Assistant Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41116891" w14:textId="41C3F86D" w:rsidR="00813561" w:rsidRPr="00583586" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="0BADC435" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="00583586" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Either the Assistant Commissioner Custodial Operations (Adult Male Prisons) or Assistant Commissioner Adult Women’s </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Either the Assistant Commissioner Custodial Operations (Adult Male Prisons) or Assistant Commissioner Adult Women’s Prisons .</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="45767170" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="745CB62E" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0459C139" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="354B36C7" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Restraints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="025657E4" w14:textId="0C172FF0" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="218131B5" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved instruments of restraint as </w:t>
             </w:r>
             <w:r w:rsidRPr="008568F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">per </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="008568F6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...9 lines deleted...]
-                <w:t xml:space="preserve"> 11.3 – Use of Force and Restraints</w:t>
+                <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="0CB21D35" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="14262009" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEAA496" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="23C60337" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Return Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B9099A" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="7E761C3C" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">A direction issued by a prison </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>for the return of a prisoner from court, where instrument(s) authorising the detention of the prisoner remain after court proceedings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="0617D50B" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="4FA3366A" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16335009" w14:textId="53788DF8" w:rsidR="00813561" w:rsidRPr="005B0A54" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="15A7C506" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005B0A54" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49922164" w14:textId="02F5B478" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="603E4328" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="7482C882" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="16B1D385" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B54C70F" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="436B5507" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E656FE7" w14:textId="271922F5" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="07A9C331" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>s. 36</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="005D223B">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                   <w:i/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under </w:t>
             </w:r>
             <w:r w:rsidRPr="00B21E83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Part III(A)</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="005D223B">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                   <w:i/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Does not extend to the Officer in Charge of a prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="1E175B4F" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="0B39670C" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58530A07" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="3F0C48F1" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>T&amp;D</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> sheet</w:t>
+              <w:t>T&amp;D sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04B4907A" w14:textId="3226DB85" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="55572529" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Transfer &amp; Discharge sheet produced through TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="6C667517" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="56F6F2C0" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0116A804" w14:textId="0A5ECFCD" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="3432DFF9" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Total Offender Management Solution </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(TOMS</w:t>
             </w:r>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B1F08F" w14:textId="795C7520" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="1EC7182B" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="3A45BE96" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="067C9FB1" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5172CF" w14:textId="0CBA6483" w:rsidR="00813561" w:rsidRPr="008206E2" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="5ACB9461" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="008206E2" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAE56D4" w14:textId="68305F65" w:rsidR="00813561" w:rsidRPr="0055380E" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="4F0824E7" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="0055380E" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An adult female human being. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813561" w:rsidRPr="005D223B" w14:paraId="75718426" w14:textId="77777777" w:rsidTr="00B86E39">
+      <w:tr w:rsidR="00050C4B" w:rsidRPr="005D223B" w14:paraId="79FCDC66" w14:textId="77777777" w:rsidTr="0066378D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="165CEB1D" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="760700BF" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Warrant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05B46ACA" w14:textId="77777777" w:rsidR="00813561" w:rsidRPr="005D223B" w:rsidRDefault="00813561" w:rsidP="00813561">
+          <w:p w14:paraId="05B4891D" w14:textId="77777777" w:rsidR="00050C4B" w:rsidRPr="005D223B" w:rsidRDefault="00050C4B" w:rsidP="0066378D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A written order of a judicial body, including a Bring Up Order (includes courts, tribunals, Royal Commission, CCC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D87969E" w14:textId="77777777" w:rsidR="009348C2" w:rsidRPr="005B0A54" w:rsidRDefault="009348C2" w:rsidP="005B0A54"/>
-    <w:p w14:paraId="0C84CD4F" w14:textId="2B13570F" w:rsidR="003D708E" w:rsidRPr="00333439" w:rsidRDefault="003D708E" w:rsidP="00333439">
+    <w:p w14:paraId="5E23EC57" w14:textId="64331168" w:rsidR="008A5D1B" w:rsidRDefault="008A5D1B" w:rsidP="008F06CB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6444A7C3" w14:textId="2556F38D" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="00A677C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc240886594"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="6915CBC7" w14:textId="38DEC00B" w:rsidR="003D708E" w:rsidRPr="00333439" w:rsidRDefault="003D708E" w:rsidP="00A677C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="120" w:name="_Toc203053656"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="_Toc240886595"/>
+      <w:r w:rsidRPr="00333439">
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="00315218" w:rsidRPr="00333439">
+        <w:t xml:space="preserve">COPPs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333439">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006E40C1" w:rsidRPr="00333439">
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333439">
+        <w:t>documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="6FB5E91A" w14:textId="547A3BA3" w:rsidR="00D36243" w:rsidRPr="00333439" w:rsidRDefault="006E40C1" w:rsidP="00333439">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333439">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="00D36243" w:rsidRPr="00333439">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>COPPs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E19BCD" w14:textId="0B8AE8E1" w:rsidR="004D5A30" w:rsidRPr="00562D55" w:rsidRDefault="006737F5" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="090FD389" w14:textId="6B14B742" w:rsidR="009348C2" w:rsidRPr="00562D55" w:rsidRDefault="009348C2" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D43D18C" w14:textId="14C75B2C" w:rsidR="00EF2B41" w:rsidRPr="00562D55" w:rsidRDefault="00EF2B41" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 9.1 – Cultural, Religious and Spiritual Services</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1522D314" w14:textId="3F017057" w:rsidR="004D5A30" w:rsidRPr="00562D55" w:rsidRDefault="004D5A30" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.2 </w:t>
+        </w:r>
+        <w:r w:rsidR="005D223B" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="520762F4" w14:textId="353F8CC7" w:rsidR="00B542EC" w:rsidRPr="00562D55" w:rsidRDefault="006737F5" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E98724D" w14:textId="7A2DAB1C" w:rsidR="00B542EC" w:rsidRPr="00562D55" w:rsidRDefault="00B542EC" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.6 </w:t>
+        </w:r>
+        <w:r w:rsidR="005D223B" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Vehicle Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7408644E" w14:textId="36E3AD01" w:rsidR="004D5A30" w:rsidRPr="00562D55" w:rsidRDefault="004D5A30" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 12.1 </w:t>
+        </w:r>
+        <w:r w:rsidR="005D223B" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Escort Vehicles</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C9857DA" w14:textId="5770CABD" w:rsidR="00E53BF7" w:rsidRPr="00562D55" w:rsidRDefault="00E53BF7" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 12.4 </w:t>
+        </w:r>
+        <w:r w:rsidR="005D223B" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Prisoner Transfers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00FCED77" w14:textId="1D1EAA86" w:rsidR="004D5A30" w:rsidRPr="00562D55" w:rsidRDefault="004D5A30" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>COPP 12.</w:t>
+        </w:r>
+        <w:r w:rsidR="007B23D4" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005D223B" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Warrants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="022E9BB7" w14:textId="3C80A5CE" w:rsidR="004D5A30" w:rsidRPr="00562D55" w:rsidRDefault="004D5A30" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 13.1 </w:t>
+        </w:r>
+        <w:r w:rsidR="005D223B" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>Incident</w:t>
+        </w:r>
+        <w:r w:rsidR="00B2630C" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Reporting and</w:t>
+        </w:r>
+        <w:r w:rsidR="00E53BF7" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Notifications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12780112" w14:textId="2E65A27C" w:rsidR="00D36243" w:rsidRPr="00562D55" w:rsidRDefault="006737F5" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>COPP 14.6 – Prisoners Release</w:t>
+        </w:r>
+        <w:r w:rsidR="00315218" w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00562D55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> from Custody</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="501A07DF" w14:textId="238555CA" w:rsidR="00D36243" w:rsidRPr="00333439" w:rsidRDefault="006E40C1" w:rsidP="00333439">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333439">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="008F06CB" w:rsidRPr="00333439">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36243" w:rsidRPr="00333439">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ocuments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1A4ECE" w14:textId="1A2EAE8D" w:rsidR="004D5A30" w:rsidRPr="0023753C" w:rsidRDefault="0023753C" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/contracts-purchasing/Pages/vehicles.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004D5A30" w:rsidRPr="0023753C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Minimum Standards for Secure Escort Vehicles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DF908E" w14:textId="5CE1E85D" w:rsidR="001010F0" w:rsidRPr="001010F0" w:rsidRDefault="0023753C" w:rsidP="00DE49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001010F0" w:rsidRPr="0037103E">
+        <w:t xml:space="preserve">Escort Procedures </w:t>
+      </w:r>
+      <w:r w:rsidR="005965CE">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001010F0" w:rsidRPr="0037103E">
+        <w:t xml:space="preserve">raining </w:t>
+      </w:r>
+      <w:r w:rsidR="005965CE">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="001010F0" w:rsidRPr="0037103E">
+        <w:t>anual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C84CD4F" w14:textId="2B13570F" w:rsidR="003D708E" w:rsidRPr="00333439" w:rsidRDefault="003D708E" w:rsidP="003C6441">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc240886596"/>
       <w:r w:rsidRPr="00333439">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:p w14:paraId="0EB6C3EF" w14:textId="77777777" w:rsidR="00DB7697" w:rsidRPr="004D5A30" w:rsidRDefault="00DB7697" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D5A30">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Act 1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199BF29A" w14:textId="712CF166" w:rsidR="00DB7697" w:rsidRPr="00DB7697" w:rsidRDefault="00DB7697" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -20914,194 +21357,196 @@
         </w:rPr>
         <w:t>Hospitals and Health Services Act 1927</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793F8169" w14:textId="0E486B98" w:rsidR="00883CDE" w:rsidRPr="00883CDE" w:rsidRDefault="00883CDE" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883CDE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mental Health Act 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB3967A" w14:textId="0A8E716E" w:rsidR="004D5A30" w:rsidRDefault="00000000" w:rsidP="00DE49D0">
+    <w:p w14:paraId="4BB3967A" w14:textId="0A8E716E" w:rsidR="004D5A30" w:rsidRDefault="004D5A30" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidR="004D5A30" w:rsidRPr="004D5A30">
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="004D5A30">
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:i/>
           </w:rPr>
           <w:t>Prisons Act 1981</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B54502F" w14:textId="5A23C57C" w:rsidR="005D223B" w:rsidRDefault="005D223B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50667303" w14:textId="12483850" w:rsidR="00A051D8" w:rsidRDefault="00A051D8" w:rsidP="00426D3A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295C1E15" w14:textId="79E50BE5" w:rsidR="005B0A54" w:rsidRDefault="005B0A54"/>
-    <w:p w14:paraId="6B599888" w14:textId="21AB76B5" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00182035">
+    <w:p w14:paraId="6B599888" w14:textId="21AB76B5" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00A677C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="122" w:name="_Toc203053657"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc240886597"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="121"/>
-      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="3026D8D9" w14:textId="605D986F" w:rsidR="00703B08" w:rsidRDefault="002E5756" w:rsidP="00703B08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FB8A44" w14:textId="7096C933" w:rsidR="002E5756" w:rsidRPr="004D55D5" w:rsidRDefault="002E5756" w:rsidP="00703B08">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisons </w:t>
       </w:r>
       <w:r w:rsidRPr="004D55D5">
         <w:t xml:space="preserve">will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="004D55D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D55D5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D94380B" w14:textId="46C1EC4F" w:rsidR="005D223B" w:rsidRPr="004D55D5" w:rsidRDefault="005D223B" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004D55D5">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAEA115" w14:textId="63B1A083" w:rsidR="002E5756" w:rsidRPr="004D55D5" w:rsidRDefault="00D54F2D" w:rsidP="00DE49D0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004D55D5">
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="004D55D5">
         <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidR="00BF6C2D" w:rsidRPr="00B86E39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
         <w:r w:rsidR="00B30BC9" w:rsidRPr="00B86E39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="00B86E39">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="00B86E39">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577CBE24" w14:textId="26C178BE" w:rsidR="004E05D8" w:rsidRDefault="002E5756" w:rsidP="00DE49D0">
       <w:pPr>
@@ -21112,150 +21557,160 @@
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="709" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4688FC" w14:textId="79FACBDF" w:rsidR="00E2099A" w:rsidRPr="007033BF" w:rsidRDefault="00E2099A" w:rsidP="007033BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204F87FE" w14:textId="5E9E9FE4" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="0055380E">
+    <w:p w14:paraId="204F87FE" w14:textId="5E9E9FE4" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00A677C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc203053658"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc240886598"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="000E558D">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="000E558D">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="1431"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1663"/>
         <w:gridCol w:w="1698"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w14:paraId="60028589" w14:textId="12C2A6CD" w:rsidTr="007230FA">
+      <w:tr w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w14:paraId="60028589" w14:textId="12C2A6CD" w:rsidTr="00CE774C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="53B3FA8A" w14:textId="77777777" w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w:rsidRDefault="00BF6C2D" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="3A9F71A6" w14:textId="77777777" w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w:rsidRDefault="00BF6C2D" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="11D7CE44" w14:textId="77777777" w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w:rsidRDefault="00BF6C2D" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="1F10BBD4" w14:textId="77777777" w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w:rsidRDefault="00BF6C2D" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="5085BA19" w14:textId="74D3B7EB" w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w:rsidRDefault="00BF6C2D" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6C2D" w:rsidRPr="007D3C6F" w14:paraId="73E186BA" w14:textId="21147BC1" w:rsidTr="007230FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B3C5FAC" w14:textId="2DFA7B7E" w:rsidR="00BF6C2D" w:rsidRDefault="00BF6C2D" w:rsidP="00CD54FC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -21625,62 +22080,73 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55643FAA" w14:textId="11C5CF93" w:rsidR="00AA25D5" w:rsidRDefault="00AA25D5" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01EB4EA7" w14:textId="127C66D2" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
+          <w:p w14:paraId="4AC94F93" w14:textId="77777777" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00D1230B">
               <w:t>Approved by the A/Director Operational Polic</w:t>
             </w:r>
             <w:r>
               <w:t>y,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1230B">
               <w:t xml:space="preserve"> Compliance and Contracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EB4EA7" w14:textId="1449303C" w:rsidR="00855FEC" w:rsidRDefault="00855FEC" w:rsidP="00E00FC7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00855FEC">
+              <w:t>CM Ref: S24/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>118865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3513BE" w14:textId="3FEA8916" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>20 April 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E4326E8" w14:textId="51DE55DA" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
@@ -21698,65 +22164,70 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C4CE150" w14:textId="67C6E917" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6C6C43" w14:textId="345FA28A" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
+          <w:p w14:paraId="45F911F3" w14:textId="77777777" w:rsidR="00AA25D5" w:rsidRDefault="00153595" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r w:rsidRPr="00D1230B">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t>Commissioner</w:t>
             </w:r>
-            <w:r w:rsidR="00E9593B">
-              <w:t>, Corrective Services</w:t>
+          </w:p>
+          <w:p w14:paraId="7C6C6C43" w14:textId="47B72C59" w:rsidR="00855FEC" w:rsidRDefault="00855FEC" w:rsidP="00E00FC7">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S24/24026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66823B00" w14:textId="5BE5F029" w:rsidR="00AA25D5" w:rsidRDefault="00345695" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00194575">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00194575">
               <w:t xml:space="preserve">October </w:t>
             </w:r>
             <w:r>
               <w:t>2023</w:t>
@@ -21786,67 +22257,82 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02C16401" w14:textId="03577254" w:rsidR="006E0A97" w:rsidRDefault="006E0A97" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409517F0" w14:textId="77777777" w:rsidR="006E0A97" w:rsidRDefault="00405939" w:rsidP="00E00FC7">
+          <w:p w14:paraId="409517F0" w14:textId="08229AFF" w:rsidR="006E0A97" w:rsidRDefault="00405939" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the Commissioner</w:t>
-[...2 lines deleted...]
-              <w:t>, Corrective Services</w:t>
+              <w:t>Approved by the Commissione</w:t>
+            </w:r>
+            <w:r w:rsidR="00855FEC">
+              <w:t>r</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50262D50" w14:textId="021B1B38" w:rsidR="00E9593B" w:rsidRDefault="00E9593B" w:rsidP="00E00FC7">
+          <w:p w14:paraId="50262D50" w14:textId="20CBB176" w:rsidR="00E9593B" w:rsidRDefault="00E9593B" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>CM: D24/609052</w:t>
+              <w:t>CM</w:t>
+            </w:r>
+            <w:r w:rsidR="00013CA1">
+              <w:t xml:space="preserve"> Ref</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00013CA1">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t>24/</w:t>
+            </w:r>
+            <w:r w:rsidR="00013CA1">
+              <w:t>64183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63A543AF" w14:textId="0540DC38" w:rsidR="006E0A97" w:rsidRDefault="00EA64E8" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>8 July 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56227773" w14:textId="1D1D8059" w:rsidR="006E0A97" w:rsidRDefault="00EA64E8" w:rsidP="00E00FC7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
@@ -22038,1014 +22524,1107 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31F87974" w14:textId="3F6D5353" w:rsidR="00215D98" w:rsidRPr="00962DD5" w:rsidRDefault="00215D98" w:rsidP="00215D98">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00962DD5">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60227C87" w14:textId="4605E368" w:rsidR="00215D98" w:rsidRPr="00962DD5" w:rsidRDefault="00215D98" w:rsidP="00215D98">
+          <w:p w14:paraId="0C7820F7" w14:textId="77777777" w:rsidR="004C55C4" w:rsidRDefault="00215D98" w:rsidP="004C55C4">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00962DD5">
               <w:t xml:space="preserve">Approved by the Commissioner </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="24582298" w14:textId="725745AF" w:rsidR="00215D98" w:rsidRPr="00962DD5" w:rsidRDefault="00215D98" w:rsidP="00215D98">
+          <w:p w14:paraId="24582298" w14:textId="5D1868C4" w:rsidR="00215D98" w:rsidRPr="00962DD5" w:rsidRDefault="00215D98" w:rsidP="004C55C4">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00962DD5">
               <w:t xml:space="preserve">CM Ref: </w:t>
             </w:r>
             <w:r w:rsidR="00143211">
               <w:t>S25/59345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6433F7AF" w14:textId="79ED386B" w:rsidR="00215D98" w:rsidRDefault="007230FA" w:rsidP="00215D98">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>9 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38B1E5F1" w14:textId="2A621CEF" w:rsidR="00215D98" w:rsidRDefault="007230FA" w:rsidP="00215D98">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>10 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00687A41" w:rsidRPr="007D3C6F" w14:paraId="54AD9A17" w14:textId="77777777" w:rsidTr="007230FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="166DC961" w14:textId="3E949634" w:rsidR="00687A41" w:rsidRDefault="00530A06" w:rsidP="00215D98">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD3404B" w14:textId="26831678" w:rsidR="00687A41" w:rsidRPr="00962DD5" w:rsidRDefault="00530A06" w:rsidP="00215D98">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00530A06">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52720FDF" w14:textId="77777777" w:rsidR="00C57415" w:rsidRDefault="00C57415" w:rsidP="00C57415">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> Approved by the Commissioner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F563D9D" w14:textId="21D3FBE9" w:rsidR="00C57415" w:rsidRPr="00962DD5" w:rsidRDefault="00C57415" w:rsidP="00C57415">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S2</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5647">
+              <w:t>6/45244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8664A2" w14:textId="6DD9C4DE" w:rsidR="00687A41" w:rsidRDefault="00F63A6F" w:rsidP="00215D98">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CF8853" w14:textId="77777777" w:rsidR="00687A41" w:rsidRDefault="00F63A6F" w:rsidP="00215D98">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AFB5172" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="005B0A54" w:rsidRDefault="00C00C17" w:rsidP="00C00C17">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="125"/>
+    <w:p w14:paraId="2AFB5172" w14:textId="3C599877" w:rsidR="00C00C17" w:rsidRDefault="00C00C17" w:rsidP="00E800C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Appendix_A:_Documentation"/>
+      <w:bookmarkStart w:id="127" w:name="_Appendix_C:_Points_1"/>
+      <w:bookmarkStart w:id="128" w:name="_Appendix_D:_Regional"/>
       <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="01D5B97D" w14:textId="77777777" w:rsidR="00E800C5" w:rsidRDefault="00E800C5" w:rsidP="00E800C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFCB9E2" w14:textId="77777777" w:rsidR="00E800C5" w:rsidRDefault="00E800C5" w:rsidP="00E800C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C92501" w14:textId="000B4ABE" w:rsidR="00E800C5" w:rsidRDefault="00E800C5" w:rsidP="00E800C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Appendix_A:_Regional"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc240886599"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidRPr="005B0A54">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: Regional Hub </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A54">
         <w:t>ocations/Prisons</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3213"/>
         <w:gridCol w:w="3024"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="0FB8E5D9" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06704089" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="06704089" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>District</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B686B23" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="1B686B23" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Hub Locations for Lock-Up Clearances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE2ED5E" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="0FE2ED5E" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Receiving Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="03E08043" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4356803C" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="4356803C" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kimberley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="688265CC" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="688265CC" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Broome, Halls Creek, Kununurra, Derby, Fitzroy Crossing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D882171" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="6D882171" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Broome Regional Prison</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A77E031" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="1A77E031" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>West Kimberley Regional Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="0A0103FC" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A53041" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="56A53041" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pilbara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A390402" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="1A390402" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Karratha, Newman, South Hedland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="185B84C4" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="185B84C4" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Roebourne Regional Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="42FC7B78" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64029789" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="64029789" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mid-West</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="527C5D6D" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="527C5D6D" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Geraldton, Meekatharra, Carnarvon, Wiluna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081905B4" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="081905B4" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Greenough Regional Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="0DC35702" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B198375" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="6B198375" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wheatbelt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD509AD" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="4CD509AD" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Northam, Merredin, Moora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E11A86" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="23E11A86" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakea Prison or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Melaleuca</w:t>
             </w:r>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Women’s Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="7A00C66A" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19ED906A" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="19ED906A" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Goldfields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C9FE2F" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="49C9FE2F" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kalgoorlie, Laverton, Leonora, Warburton, Norseman, Esperance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65293C72" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="65293C72" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Eastern Goldfields Regional Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="70C819A2" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC8CB05" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="0AC8CB05" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Great Southern District</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="542131B1" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="542131B1" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Albany, Katanning, Narrogin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="187C39F5" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="187C39F5" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Albany Regional Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C00C17" w:rsidRPr="0083588A" w14:paraId="4F36CAEA" w14:textId="77777777" w:rsidTr="00333439">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478C4D71" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="478C4D71" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>South West</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C83CFF9" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="6C83CFF9" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Bunbury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17CE8131" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="17CE8131" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Bunbury Regional Prison (male prisoners only)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="683EE07B" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00713559">
+          <w:p w14:paraId="683EE07B" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="0083588A" w:rsidRDefault="00C00C17" w:rsidP="00671A50">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Melaleuca</w:t>
             </w:r>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Women’s Prison (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>women</w:t>
             </w:r>
             <w:r w:rsidRPr="0083588A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> prisoners only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50BA9ADC" w14:textId="77777777" w:rsidR="00C00C17" w:rsidRPr="007176DA" w:rsidRDefault="00C00C17" w:rsidP="007176DA"/>
     <w:sectPr w:rsidR="00C00C17" w:rsidRPr="007176DA" w:rsidSect="009814BD">
-      <w:headerReference w:type="even" r:id="rId81"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId84"/>
+      <w:headerReference w:type="even" r:id="rId85"/>
+      <w:headerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:headerReference w:type="first" r:id="rId88"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64D4EBE9" w14:textId="77777777" w:rsidR="001D3118" w:rsidRDefault="001D3118" w:rsidP="00D06E62">
+    <w:p w14:paraId="0D2074DB" w14:textId="77777777" w:rsidR="00614B2B" w:rsidRDefault="00614B2B" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461A4840" w14:textId="77777777" w:rsidR="001D3118" w:rsidRDefault="001D3118" w:rsidP="00D06E62">
+    <w:p w14:paraId="0C8E6EC8" w14:textId="77777777" w:rsidR="00614B2B" w:rsidRDefault="00614B2B" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial bold">
+  <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11F14B32" w14:textId="5879B2A6" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">Custodial Ops </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>intranet page</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -23059,60 +23638,60 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="202FF37F" w14:textId="77777777" w:rsidR="001D3118" w:rsidRDefault="001D3118" w:rsidP="00D06E62">
+    <w:p w14:paraId="77A9045C" w14:textId="77777777" w:rsidR="00614B2B" w:rsidRDefault="00614B2B" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29879883" w14:textId="77777777" w:rsidR="001D3118" w:rsidRDefault="001D3118" w:rsidP="00D06E62">
+    <w:p w14:paraId="21E5BCE9" w14:textId="77777777" w:rsidR="00614B2B" w:rsidRDefault="00614B2B" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3151EF92" w14:textId="3B59AEEE" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00EA46A0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62D89">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 2, Division 2, </w:t>
       </w:r>
@@ -23273,81 +23852,218 @@
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="7C3F76F0" w14:textId="2A3C2F07" w:rsidR="00882695" w:rsidRDefault="00882695">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 42 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2630C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
+    <w:p w14:paraId="5DB7CF6E" w14:textId="5256E9DD" w:rsidR="00F56CCC" w:rsidRDefault="00F56CCC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7725">
+        <w:t xml:space="preserve">S. 14(1)(b) of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7725" w:rsidRPr="007316DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prison Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
     <w:p w14:paraId="14EC324C" w14:textId="77777777" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00454652">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00481FDB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>CS &amp; CS Act 1999</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="06976602" w14:textId="45903F6D" w:rsidR="00882695" w:rsidRDefault="00882695">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06976602" w14:textId="4AF24795" w:rsidR="00882695" w:rsidRDefault="0073544B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BB103C2" wp14:editId="0CAEE171">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1179402576" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4278F5A4" w14:textId="35747E4E" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0073544B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4BB103C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4278F5A4" w14:textId="35747E4E" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0073544B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="58BD5706" wp14:editId="0C1610D4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -23402,104 +24118,211 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="58BD5706" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="58BD5706" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="657F98EC" w14:textId="77777777" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00947E05">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14FE1073" w14:textId="34FFE668" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14FE1073" w14:textId="4E8FCADB" w:rsidR="00882695" w:rsidRDefault="0073544B" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D661BB5" wp14:editId="5208839B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="843185226" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4CA7E531" w14:textId="60106257" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0073544B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7D661BB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4CA7E531" w14:textId="60106257" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0073544B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7FF190B6" wp14:editId="762A3F4B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="WordArt 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -23554,500 +24377,599 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7FF190B6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="7FF190B6" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="2A3265FD" w14:textId="77777777" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00947E05">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B02A47">
+    <w:r w:rsidR="0093141B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 12.3 Conducting Escorts</w:t>
+      <w:t>Prison COPP 12.3 – Conducting Escorts</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="71C9CA57" w14:textId="77777777" w:rsidR="00882695" w:rsidRDefault="00882695">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56A2EBE0" w14:textId="1963C29E" w:rsidR="00882695" w:rsidRDefault="00882695">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56A2EBE0" w14:textId="242F87DD" w:rsidR="00882695" w:rsidRDefault="0073544B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="048711C8" wp14:editId="4CC1D768">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E7BF629" wp14:editId="380D39B9">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="291617563" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72CC11E9" w14:textId="19D81826" w:rsidR="0073544B" w:rsidRPr="00AB3455" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AB3455">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4E7BF629" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="72CC11E9" w14:textId="19D81826" w:rsidR="0073544B" w:rsidRPr="00AB3455" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AB3455">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0013056A" w:rsidRPr="008114B3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="048711C8" wp14:editId="381307B5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>667385</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>430530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="5643761D" w14:textId="77777777" w:rsidR="00882695" w:rsidRPr="00464E72" w:rsidRDefault="00882695" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="048711C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0FYmZFMhEFcQBSr15sZuEhGvo9htwt+znOA4&#10;mtHMm3Iz+16c3Ri7QAjZQoFwVAfbUYPw8f58o0HEZMiaPpBD+HYRNtXlRWkKGyZ6c+dtagSXUCwM&#10;QpvSUEgZ69Z5ExdhcMTeMYzeJJZjI+1oJi73vcyVWktvOuKF1gzusXX11/bkET5fjvvdUr02T341&#10;TGFWkvydRLy+mh/uQSQ3p78w/OIzOlTMdAgnslH0CLlecxLhdskP2M+1zkAcEHS2AlmV8v+B6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="048711C8" id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:52.55pt;margin-top:33.9pt;width:129.75pt;height:23.35pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAamwNSd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidkgSaxqkQiCuo5Ufi5sbbJGq8jmK3CW/PcoLj&#10;aEYz35Sb2fXijGPoPGlIFgoEUu1tR42G97fnm3sQIRqypveEGr4xwKa6vChNYf1EWzzvYiO4hEJh&#10;NLQxDoWUoW7RmbDwAxJ7Bz86E1mOjbSjmbjc9XKpVC6d6YgXWjPgY4v1cXdyGj5eDl+fqXptnlw2&#10;TH5WktxKan19NT+sQUSc418YfvEZHSpm2vsT2SB61ipLOKohv+MLHLjN0xzEnp0kzUBWpfx/ofoB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAamwNSd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="5643761D" w14:textId="77777777" w:rsidR="00882695" w:rsidRPr="00464E72" w:rsidRDefault="00882695" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0013056A" w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...124 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC3D49B" wp14:editId="15BFE80C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D93B7A7" wp14:editId="002EA116">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7885B349" w14:textId="3B11EF2C" w:rsidR="00882695" w:rsidRDefault="00882695">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7885B349" w14:textId="488AD919" w:rsidR="00882695" w:rsidRDefault="0073544B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11B76E86" wp14:editId="59BFAF33">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1365586535" name="Text Box 11" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="408942D5" w14:textId="6CD5BB52" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0073544B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="11B76E86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 11" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEnUItDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmooaGbvfQXWioTwM+w5Obhoq/SACPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj20d0AynNKLcDKZ&#10;MQ/NaGoP7SvJeR0LUUhYSeVKjqN5h4Ny6TlItV6nJJKRE/hgt05G6EhX5PKlfxXenQlH2tQjjGoS&#10;xRveh9x4M7j1AYn9tJRI7UDkmXGSYFrr+blEjf/6n7Kuj3r1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEnUItDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="408942D5" w14:textId="6CD5BB52" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0073544B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1146D932" wp14:editId="696DF9B8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="WordArt 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -24102,174 +25024,399 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1146D932" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5nnZ9wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z0zAQvTPDf9DoTp0U0g9PnE5oKZcC&#10;nWmYnjeSHBssrVgpsfPvu1LchIEbgw8aeyW9fe/t8/xmsJ3YGQotukpOzyZSGKdQt25Tye+r+3dX&#10;UoQITkOHzlRyb4K8Wbx9M+99ac6xwU4bEgziQtn7SjYx+rIogmqMhXCG3jjerJEsRP6kTaEJeka3&#10;XXE+mVwUPZL2hMqEwNW7w6ZcZPy6Nip+q+tgougqydxiXimv67QWizmUGwLftGqkAf/AwkLruOkR&#10;6g4iiC21f0HZVhEGrOOZQltgXbfKZA2sZjr5Q81TA95kLWxO8Eebwv+DVV93T/6RRBw+4sADzCKC&#10;f0D1MwiHtw24jVkSYd8Y0Nx4Ko/lTG+19zzWXF2ZIX7SLXs8Tb4WvQ/liJ/mEcqQOq37L6j5Cmwj&#10;5m5DTVYQpmtX15P05DJ7I5gRD21/HBQ3EIqLl3zu4pK3FO+9n85m17PcEcoElubgKcTPBq1IL5Uk&#10;DkJGhd1DiInc6cjINJE70IzDehCtruSHBJqIr1HvmXrPOalk+LUFMmzD1t4ix4q114T2mYO4pCz+&#10;lcBqeAbyI4XI5B+715xkHjkwWjiwyQ/9g4Fsx/HbQSdm2YgD0/HwyPmAmu4Gv2QT79ss6MRzFMSJ&#10;yTrHdKdI/v6dT53+wcULAAAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhG&#10;M98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIb&#10;Qp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv&#10;01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjmedn3AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAAUQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="1146D932" id="WordArt 5" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUAzo59QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLV3CaBJuIb1Aem3nNOKhl+7oAM27Czd8ixYu01oX3hIK4oi38l&#10;sB5egPxIITL5p+41J5lHDowWDmzyQ39nINtx/PbQiXk24sh0PDxyPqKmu8Gv2MSHNgs68xwFcWKy&#10;zjHdKZK/f+dT539w+QsAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAUAzo59QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="564E2E56" w14:textId="77777777" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00947E05">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0425F029" w14:textId="7DC1631E" w:rsidR="00882695" w:rsidRPr="00FE4CEC" w:rsidRDefault="00882695" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0425F029" w14:textId="55725939" w:rsidR="00882695" w:rsidRPr="00FE4CEC" w:rsidRDefault="0073544B" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:r w:rsidRPr="00FE4CEC">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33B449F5" wp14:editId="0D2663FF">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1333136698" name="Text Box 12" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3CBE3BC0" w14:textId="69070FB6" w:rsidR="0073544B" w:rsidRPr="00AB3455" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AB3455">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="33B449F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1035" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD4wmWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFred1qRk3C+AVPS6SSnRBgOVWMOJf3+uvl0&#10;S4kPzFRMgRElPQtP71cfPyxbW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/exz5IVwlfSsHDs5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QjC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/N00u5pZkWZBcry90OT/Hyx/Ou3siyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqS3o7d76E641AO+n17yzcNlt4yH16YwwVjtyja&#10;8IyHVNCWFAaLkhrcj7/5Yz7yjlFKWhRMSQ0qmhL1zeA+oraSMb3L55EMN7r3o2GO+gFQhlN8EZYn&#10;M+YFNZrSgX5DOa9jIQwxw7FcScNoPoReufgcuFivUxLKyLKwNTvLI3SkK3L52r0xZwfCA27qCUY1&#10;seId731uvOnt+hiQ/bSUSG1P5MA4SjCtdXguUeO//qes66Ne/QQAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw+MJlg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CBE3BC0" w14:textId="69070FB6" w:rsidR="0073544B" w:rsidRPr="00AB3455" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AB3455">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00882695" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00FE4CEC">
+    <w:r w:rsidR="00882695" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00FE4CEC">
+    <w:r w:rsidR="00882695" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00ED1F1B">
+    <w:r w:rsidR="00AB3455">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 12.3 Conducting Escorts</w:t>
+      <w:t>Prison COPP 12.3 – Conducting Escorts</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FE4CEC">
+    <w:r w:rsidR="00882695" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00FE4CEC">
+    <w:r w:rsidR="00882695" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006E0A97" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
     <w:r w:rsidR="00694122" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00813561">
+    <w:r w:rsidR="006363A8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="008B1DDE" w:rsidRPr="00FE4CEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C3FD794" w14:textId="0795CDCD" w:rsidR="00882695" w:rsidRDefault="00882695">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C3FD794" w14:textId="437700DA" w:rsidR="00882695" w:rsidRDefault="0073544B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47688748" wp14:editId="5A9BA539">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1779751185" name="Text Box 10" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="588342DC" w14:textId="3EA8C744" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0073544B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47688748" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1036" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuXLurDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lQlvR2730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4n3/zx3zkHaOUtCiYkhpUNCXqu8F9RG0lY3qbzyMZbnTvR8Mc9T2gDKf4IixP&#10;ZswLajSlA/2Kcl7HQhhihmO5kobRvA+9cvE5cLFepySUkWVha3aWR+hIV+TypXtlzg6EB9zUI4xq&#10;YsU73vvceNPb9TEg+2kpkdqeyIFxlGBa6/Bcosbf/qes66Ne/QIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArly7qw0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="588342DC" w14:textId="3EA8C744" w:rsidR="0073544B" w:rsidRPr="0073544B" w:rsidRDefault="0073544B" w:rsidP="0073544B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0073544B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00882695">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2D2D887D" wp14:editId="179D4612">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -24324,141 +25471,140 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D2D887D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8uriG9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVlcygifgG9YGp95yTSoafOyDDNuzsHXKsWHtNaF84iCvK4l8J&#10;rIcXID9SiEz+qXvNSeaRA6OFA5v80N8ZyHYcvz10Yp6NODIdD4+cj6jpbvArNvGhzYLOPEdBnJis&#10;c0x3iuTv3/nU+R9c/gIAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA8uriG9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="2D2D887D" id="WordArt 4" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCipw9g9gEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVzCfnIzHfoD4w956DUsnwcwdk2IedvUPOFYuvCe0LJ3FFWf0r&#10;g/XwAuRHDpHZP3WvQclEcmK0cGCTIfo7A9mO87eHTsyzE0eq4+GR9BE13Q1+xS4+tFnRmeeoiCOT&#10;hY7xTpn8/TufOv+Ey18AAAD//wMAUEsDBBQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEOI+AnZVIiIQ49tEWc33iYBex1ip0l5elwu5bLSaEYz&#10;3xbL2RpxoMF3jhFuFwkI4trpjhuE9+3bzSMIHxRrZRwTwpE8LMvLi0Ll2k28psMmNCKWsM8VQhtC&#10;n0vp65as8gvXE0dv7warQpRDI/WgplhujUyT5F5a1XFcaFVPry3VX5vRIuif/bG/m6btarWuxm/T&#10;VRV9fCJeX80vzyACzeEchhN+RIcyMu3cyNoLgxAfCX/35KVZloLYIWRPDyDLQv6nL38BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoqcPYPYBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="6A89C02A" w14:textId="77777777" w:rsidR="00882695" w:rsidRDefault="00882695" w:rsidP="00947E05">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="568"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="568" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019C6502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7C02BC5C"/>
+    <w:tmpl w:val="1C401230"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24683,50 +25829,252 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="054F550F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3D85D2A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05746753"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A04823A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AA8206E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -24783,51 +26131,277 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09F53032"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7B0F2A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D0E77D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="826E35EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A73820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3684C6EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -24872,51 +26446,250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="162D0052"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD1EAE6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E8622D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EC0492A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24985,51 +26758,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28534341"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE2ECD22"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B53341"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="747AD87A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A3D2719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4216B024"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25071,51 +27070,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BD11CB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37AE5A78"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D427966"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72742E32"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="320B0527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2A0A1BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25184,51 +27409,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A75C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA504D68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25297,140 +27522,452 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2664BF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368964C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E25C70C6"/>
+    <w:tmpl w:val="8C60E610"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E160D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA1C0B26"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8D7E60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E72C142A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2664BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD547D06"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC14796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="101C5E66"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -25477,51 +28014,404 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E06FF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7127822"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42D22A6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="037CE622"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F71F9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0E407D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57BA308C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C2C9B7A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59F3046A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC7CDFA4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25590,51 +28480,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6E7E3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94A88FA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621C24F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0C01020"/>
     <w:lvl w:ilvl="0" w:tplc="1DE40D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25704,51 +28683,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A3370C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6A6FDCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658B4048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4FB8E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -25793,51 +28861,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="688E5A5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF906EDA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A12BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD18DB32"/>
     <w:lvl w:ilvl="0" w:tplc="23DAC428">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25906,51 +29060,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B76CFA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48E0123A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2C1AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6A8BB60"/>
     <w:lvl w:ilvl="0" w:tplc="23DAC428">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26019,51 +29286,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D872C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C1C64DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -26108,51 +29375,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB13DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DA245C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F9D3A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E63B4C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -26198,51 +29578,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7129082D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A648BB62"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7549" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71435584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA3C107C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -26289,51 +29755,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="723F1947"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9069F64"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E90AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="434E5886"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -26380,51 +29932,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -26474,51 +30026,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D129CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39A028E8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -26563,51 +30115,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79EA53A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5A83262"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -26652,51 +30204,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDA1737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A69E8A54"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26765,51 +30430,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F733281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8494BDF0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26879,1386 +30544,1698 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="783382813">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="990980477">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1139228968">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="622997864">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1921209663">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="569267244">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="727800863">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1035623455">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1188984907">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1343631150">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1334408361">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1554466697">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2080857447">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1578325256">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1357190475">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1449618742">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1185825325">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1218661192">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2038891906">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1452482508">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1610774288">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1897668233">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1188832434">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1135610110">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2109425565">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1884712924">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1203636062">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1043792425">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="165482346">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1978685228">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2005163137">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="40593402">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1150564189">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="747268360">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1330450203">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1030571638">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="755595220">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1322541018">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="106970538">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="257951852">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1749494836">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="589891535">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="305858720">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1220168237">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2013408003">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="277613052">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1896044691">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="273294574">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="516891532">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="958340485">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1610774288">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="51" w16cid:durableId="849638189">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1897668233">
-[...8 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="2109425565">
+  <w:num w:numId="52" w16cid:durableId="223562009">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1884712924">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="53" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1203636062">
-[...5 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tTsGk7iS8ncL0d03boVAc4WxTiu8LC894WlUfsDME4g8MXlU2E/tG4/3CcIhnh3ALR5wN9VMKp3/SEwM8ujHgQ==" w:salt="ShnIRdIjVVUfI2vrFD+tbg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LQtw1GAxdadPgj0WYYvAbldJv8qUndAMyx01aS3wmRB7blTuw9YuxVrCyPKnlHXwtn03fblS1UpbwbFmnrVnuQ==" w:salt="hcqeMBtsfvhaGTCT3pe3gw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00491334"/>
+    <w:rsid w:val="00005A76"/>
     <w:rsid w:val="00005E49"/>
     <w:rsid w:val="000072A9"/>
+    <w:rsid w:val="00013CA1"/>
+    <w:rsid w:val="00017EE3"/>
     <w:rsid w:val="000212A9"/>
     <w:rsid w:val="000234B7"/>
     <w:rsid w:val="00024600"/>
     <w:rsid w:val="00025B6C"/>
     <w:rsid w:val="00025F04"/>
+    <w:rsid w:val="0002664C"/>
     <w:rsid w:val="0002788D"/>
     <w:rsid w:val="00027CB2"/>
     <w:rsid w:val="00033429"/>
     <w:rsid w:val="00035666"/>
     <w:rsid w:val="000404AE"/>
+    <w:rsid w:val="00043FB9"/>
     <w:rsid w:val="00045F00"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="000469E0"/>
     <w:rsid w:val="0005029F"/>
+    <w:rsid w:val="00050C4B"/>
     <w:rsid w:val="00053E4F"/>
+    <w:rsid w:val="00054DFD"/>
     <w:rsid w:val="0006038C"/>
     <w:rsid w:val="00060A6B"/>
     <w:rsid w:val="0006211F"/>
     <w:rsid w:val="00063A68"/>
     <w:rsid w:val="00063B20"/>
     <w:rsid w:val="00067E5A"/>
     <w:rsid w:val="000705CF"/>
     <w:rsid w:val="0007096D"/>
     <w:rsid w:val="000736CE"/>
+    <w:rsid w:val="000747F5"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="0008000A"/>
     <w:rsid w:val="00080142"/>
     <w:rsid w:val="0008389C"/>
     <w:rsid w:val="0008653F"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="0009396B"/>
     <w:rsid w:val="0009412E"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A11F5"/>
     <w:rsid w:val="000A1C93"/>
     <w:rsid w:val="000A1EA1"/>
     <w:rsid w:val="000A38D4"/>
+    <w:rsid w:val="000A4799"/>
     <w:rsid w:val="000A74CD"/>
     <w:rsid w:val="000B003F"/>
     <w:rsid w:val="000B1514"/>
     <w:rsid w:val="000B2586"/>
     <w:rsid w:val="000B2A1F"/>
     <w:rsid w:val="000B392C"/>
     <w:rsid w:val="000B4CD2"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B6C20"/>
     <w:rsid w:val="000B7F72"/>
     <w:rsid w:val="000C01D4"/>
     <w:rsid w:val="000C1DFD"/>
+    <w:rsid w:val="000C3301"/>
     <w:rsid w:val="000C4419"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D04EE"/>
     <w:rsid w:val="000D1F57"/>
     <w:rsid w:val="000D3A3F"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E558D"/>
     <w:rsid w:val="000E74F9"/>
+    <w:rsid w:val="000F009F"/>
     <w:rsid w:val="000F03E1"/>
     <w:rsid w:val="000F18B2"/>
     <w:rsid w:val="000F1CAE"/>
     <w:rsid w:val="000F42C9"/>
     <w:rsid w:val="000F5AC8"/>
     <w:rsid w:val="000F5B22"/>
     <w:rsid w:val="000F5F6D"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7D85"/>
     <w:rsid w:val="001010F0"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="0010360B"/>
     <w:rsid w:val="00104EE7"/>
     <w:rsid w:val="00105531"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00116295"/>
     <w:rsid w:val="001169E1"/>
     <w:rsid w:val="00117F73"/>
     <w:rsid w:val="001229DA"/>
     <w:rsid w:val="00122CC6"/>
     <w:rsid w:val="00123D45"/>
     <w:rsid w:val="00124457"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00126CA3"/>
+    <w:rsid w:val="0013056A"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131CF2"/>
     <w:rsid w:val="00132162"/>
     <w:rsid w:val="00133B61"/>
     <w:rsid w:val="001357F1"/>
     <w:rsid w:val="00136157"/>
     <w:rsid w:val="001363F4"/>
     <w:rsid w:val="00143211"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00146F85"/>
     <w:rsid w:val="0014753F"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00151C73"/>
     <w:rsid w:val="00153595"/>
     <w:rsid w:val="00154FFE"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00155C0F"/>
     <w:rsid w:val="00161588"/>
+    <w:rsid w:val="00162174"/>
     <w:rsid w:val="0016294B"/>
     <w:rsid w:val="00162EAD"/>
     <w:rsid w:val="00163FE8"/>
     <w:rsid w:val="0016514F"/>
     <w:rsid w:val="00165834"/>
     <w:rsid w:val="001701B3"/>
     <w:rsid w:val="00172DDB"/>
+    <w:rsid w:val="00172F22"/>
     <w:rsid w:val="0017338A"/>
     <w:rsid w:val="00174B3E"/>
     <w:rsid w:val="00174BD9"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00176B94"/>
     <w:rsid w:val="001805E0"/>
+    <w:rsid w:val="00180625"/>
     <w:rsid w:val="00182035"/>
+    <w:rsid w:val="00182A68"/>
     <w:rsid w:val="001830CC"/>
     <w:rsid w:val="00185ECC"/>
     <w:rsid w:val="00186D52"/>
+    <w:rsid w:val="00190884"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00193942"/>
     <w:rsid w:val="00194575"/>
     <w:rsid w:val="0019546D"/>
     <w:rsid w:val="001A1645"/>
     <w:rsid w:val="001A31B6"/>
     <w:rsid w:val="001A3DB5"/>
     <w:rsid w:val="001A58DA"/>
     <w:rsid w:val="001A66A2"/>
     <w:rsid w:val="001B12BB"/>
     <w:rsid w:val="001B23EC"/>
+    <w:rsid w:val="001B41A4"/>
+    <w:rsid w:val="001B45F9"/>
     <w:rsid w:val="001B64DF"/>
     <w:rsid w:val="001C00DD"/>
     <w:rsid w:val="001C22F5"/>
+    <w:rsid w:val="001C32C2"/>
     <w:rsid w:val="001D14EC"/>
     <w:rsid w:val="001D3118"/>
     <w:rsid w:val="001D3CC3"/>
     <w:rsid w:val="001D4853"/>
     <w:rsid w:val="001D5370"/>
     <w:rsid w:val="001D76AC"/>
     <w:rsid w:val="001E3C27"/>
     <w:rsid w:val="001E4F32"/>
     <w:rsid w:val="001E564B"/>
     <w:rsid w:val="001E67DE"/>
     <w:rsid w:val="001E6CDE"/>
     <w:rsid w:val="001F0653"/>
     <w:rsid w:val="001F33BE"/>
     <w:rsid w:val="001F3DBE"/>
+    <w:rsid w:val="001F57B2"/>
+    <w:rsid w:val="002023C2"/>
     <w:rsid w:val="002035CD"/>
     <w:rsid w:val="00206B38"/>
     <w:rsid w:val="002103E4"/>
     <w:rsid w:val="002105E6"/>
+    <w:rsid w:val="00212480"/>
     <w:rsid w:val="002126CA"/>
+    <w:rsid w:val="00212D0A"/>
     <w:rsid w:val="002145F2"/>
     <w:rsid w:val="00215D98"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="002221E0"/>
     <w:rsid w:val="002268C8"/>
     <w:rsid w:val="00227BDD"/>
     <w:rsid w:val="0023105B"/>
     <w:rsid w:val="00231076"/>
     <w:rsid w:val="00234609"/>
+    <w:rsid w:val="00234ADD"/>
     <w:rsid w:val="002356E8"/>
     <w:rsid w:val="00236A98"/>
+    <w:rsid w:val="00236BBB"/>
+    <w:rsid w:val="0023753C"/>
     <w:rsid w:val="002422BB"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="002465FB"/>
     <w:rsid w:val="00250528"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="002523FE"/>
     <w:rsid w:val="0025278B"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="002556B5"/>
     <w:rsid w:val="002556ED"/>
     <w:rsid w:val="0025637D"/>
     <w:rsid w:val="002563F2"/>
+    <w:rsid w:val="0025661E"/>
     <w:rsid w:val="002576E6"/>
     <w:rsid w:val="00257F24"/>
+    <w:rsid w:val="002702D8"/>
     <w:rsid w:val="00270F88"/>
     <w:rsid w:val="00271C9A"/>
     <w:rsid w:val="00273921"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002764CB"/>
     <w:rsid w:val="002779B2"/>
+    <w:rsid w:val="00280007"/>
     <w:rsid w:val="0028262E"/>
     <w:rsid w:val="00282973"/>
     <w:rsid w:val="00283896"/>
     <w:rsid w:val="0028453B"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="0029159B"/>
     <w:rsid w:val="002936EF"/>
     <w:rsid w:val="0029467F"/>
     <w:rsid w:val="0029474E"/>
     <w:rsid w:val="002A1A31"/>
+    <w:rsid w:val="002A41C4"/>
     <w:rsid w:val="002A5379"/>
     <w:rsid w:val="002A7194"/>
     <w:rsid w:val="002B1C2F"/>
     <w:rsid w:val="002B3549"/>
+    <w:rsid w:val="002B6AFF"/>
     <w:rsid w:val="002C0DC2"/>
     <w:rsid w:val="002C1519"/>
     <w:rsid w:val="002C27D7"/>
     <w:rsid w:val="002C2E81"/>
+    <w:rsid w:val="002C38B3"/>
     <w:rsid w:val="002C3A20"/>
     <w:rsid w:val="002C552D"/>
+    <w:rsid w:val="002C5ACE"/>
     <w:rsid w:val="002C7637"/>
     <w:rsid w:val="002D32E8"/>
     <w:rsid w:val="002D4C91"/>
     <w:rsid w:val="002D5362"/>
     <w:rsid w:val="002D5891"/>
+    <w:rsid w:val="002D5A58"/>
     <w:rsid w:val="002D69DB"/>
+    <w:rsid w:val="002E096F"/>
     <w:rsid w:val="002E3B00"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E656C"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F02AC"/>
     <w:rsid w:val="002F033A"/>
     <w:rsid w:val="002F068D"/>
     <w:rsid w:val="002F0E0A"/>
+    <w:rsid w:val="002F1C07"/>
     <w:rsid w:val="002F386D"/>
     <w:rsid w:val="00300C7F"/>
     <w:rsid w:val="00301479"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00302174"/>
     <w:rsid w:val="00302FFB"/>
     <w:rsid w:val="003051A4"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310844"/>
     <w:rsid w:val="003127E8"/>
     <w:rsid w:val="00312938"/>
     <w:rsid w:val="003134F8"/>
     <w:rsid w:val="00315218"/>
     <w:rsid w:val="00317F94"/>
     <w:rsid w:val="0032304C"/>
     <w:rsid w:val="003257CB"/>
     <w:rsid w:val="00325848"/>
     <w:rsid w:val="00327E98"/>
     <w:rsid w:val="003312A2"/>
     <w:rsid w:val="00331EA6"/>
+    <w:rsid w:val="003320BD"/>
     <w:rsid w:val="003332B4"/>
     <w:rsid w:val="00333329"/>
     <w:rsid w:val="00333439"/>
     <w:rsid w:val="0033455A"/>
     <w:rsid w:val="00335C13"/>
     <w:rsid w:val="00335ED4"/>
     <w:rsid w:val="0033636E"/>
     <w:rsid w:val="0033789D"/>
     <w:rsid w:val="00340429"/>
     <w:rsid w:val="003408EF"/>
     <w:rsid w:val="00342BB9"/>
     <w:rsid w:val="00345695"/>
     <w:rsid w:val="003478F9"/>
     <w:rsid w:val="003516B4"/>
     <w:rsid w:val="0035329F"/>
     <w:rsid w:val="003565E5"/>
+    <w:rsid w:val="00357EBA"/>
     <w:rsid w:val="00361B17"/>
     <w:rsid w:val="00361E2E"/>
     <w:rsid w:val="0036491D"/>
     <w:rsid w:val="00366E44"/>
     <w:rsid w:val="0037103E"/>
     <w:rsid w:val="003747F7"/>
     <w:rsid w:val="00374869"/>
     <w:rsid w:val="00375EFA"/>
     <w:rsid w:val="00376F7E"/>
     <w:rsid w:val="00377296"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="0038151C"/>
     <w:rsid w:val="00382AC4"/>
     <w:rsid w:val="00383ED3"/>
     <w:rsid w:val="00384AC3"/>
     <w:rsid w:val="00385D1E"/>
     <w:rsid w:val="00387EEC"/>
     <w:rsid w:val="00393628"/>
     <w:rsid w:val="003943CD"/>
     <w:rsid w:val="00395326"/>
     <w:rsid w:val="00396617"/>
     <w:rsid w:val="003968FC"/>
     <w:rsid w:val="003A2062"/>
     <w:rsid w:val="003A2F71"/>
+    <w:rsid w:val="003A35E5"/>
     <w:rsid w:val="003A36E1"/>
     <w:rsid w:val="003A36F2"/>
     <w:rsid w:val="003A5B78"/>
     <w:rsid w:val="003A7C79"/>
     <w:rsid w:val="003B060C"/>
     <w:rsid w:val="003B0F97"/>
     <w:rsid w:val="003B10E5"/>
     <w:rsid w:val="003B14B4"/>
     <w:rsid w:val="003B38BF"/>
+    <w:rsid w:val="003B3E4E"/>
     <w:rsid w:val="003B4F0B"/>
     <w:rsid w:val="003B55A6"/>
+    <w:rsid w:val="003B7725"/>
     <w:rsid w:val="003C1991"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C27A9"/>
+    <w:rsid w:val="003C3E66"/>
     <w:rsid w:val="003C617A"/>
+    <w:rsid w:val="003C6441"/>
     <w:rsid w:val="003C6987"/>
     <w:rsid w:val="003D0407"/>
     <w:rsid w:val="003D043C"/>
     <w:rsid w:val="003D3061"/>
     <w:rsid w:val="003D3940"/>
     <w:rsid w:val="003D4E47"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E0CEC"/>
+    <w:rsid w:val="003E2B42"/>
     <w:rsid w:val="003E2D5F"/>
     <w:rsid w:val="003E2DB8"/>
     <w:rsid w:val="003E4EE8"/>
     <w:rsid w:val="003E66D3"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E79BC"/>
     <w:rsid w:val="003F0532"/>
     <w:rsid w:val="003F206D"/>
     <w:rsid w:val="003F724A"/>
+    <w:rsid w:val="003F7A30"/>
     <w:rsid w:val="003F7A65"/>
     <w:rsid w:val="00400522"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="0040118A"/>
     <w:rsid w:val="00402768"/>
     <w:rsid w:val="0040282D"/>
     <w:rsid w:val="00404444"/>
     <w:rsid w:val="00404AAE"/>
     <w:rsid w:val="00405939"/>
     <w:rsid w:val="0040760D"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="0041288A"/>
     <w:rsid w:val="0041557D"/>
     <w:rsid w:val="00415AD4"/>
     <w:rsid w:val="00416F78"/>
     <w:rsid w:val="00420176"/>
     <w:rsid w:val="00424467"/>
+    <w:rsid w:val="00424C0E"/>
+    <w:rsid w:val="00425644"/>
     <w:rsid w:val="00426D3A"/>
     <w:rsid w:val="00430BC6"/>
     <w:rsid w:val="004326F4"/>
     <w:rsid w:val="00435D79"/>
+    <w:rsid w:val="00435DE6"/>
     <w:rsid w:val="00436ED8"/>
     <w:rsid w:val="00437767"/>
     <w:rsid w:val="004402EE"/>
     <w:rsid w:val="0044234B"/>
     <w:rsid w:val="004471E0"/>
     <w:rsid w:val="00447C3F"/>
     <w:rsid w:val="00454652"/>
     <w:rsid w:val="004547E1"/>
     <w:rsid w:val="00455933"/>
     <w:rsid w:val="00456B14"/>
     <w:rsid w:val="00456E25"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00460DF1"/>
     <w:rsid w:val="00462990"/>
     <w:rsid w:val="00462C33"/>
     <w:rsid w:val="00462CC6"/>
+    <w:rsid w:val="00463BE2"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00464F20"/>
     <w:rsid w:val="004662D3"/>
     <w:rsid w:val="00466C20"/>
     <w:rsid w:val="00470324"/>
     <w:rsid w:val="004724EF"/>
+    <w:rsid w:val="004733A0"/>
     <w:rsid w:val="004746FC"/>
     <w:rsid w:val="0047746B"/>
     <w:rsid w:val="00481FDB"/>
     <w:rsid w:val="004852C5"/>
     <w:rsid w:val="004904DC"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="004909E4"/>
     <w:rsid w:val="00491334"/>
+    <w:rsid w:val="004914BF"/>
     <w:rsid w:val="00492214"/>
+    <w:rsid w:val="00495797"/>
     <w:rsid w:val="004964C8"/>
+    <w:rsid w:val="004A2AE5"/>
     <w:rsid w:val="004B0349"/>
     <w:rsid w:val="004B27D9"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B5F1E"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B6805"/>
     <w:rsid w:val="004C028A"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C1958"/>
     <w:rsid w:val="004C3167"/>
     <w:rsid w:val="004C5154"/>
+    <w:rsid w:val="004C55C4"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D0EE8"/>
     <w:rsid w:val="004D1EB2"/>
+    <w:rsid w:val="004D4DB3"/>
     <w:rsid w:val="004D5481"/>
     <w:rsid w:val="004D55D5"/>
     <w:rsid w:val="004D5A30"/>
     <w:rsid w:val="004D77BC"/>
     <w:rsid w:val="004E05D8"/>
     <w:rsid w:val="004E56FE"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E7A85"/>
     <w:rsid w:val="004F05CA"/>
     <w:rsid w:val="004F2419"/>
     <w:rsid w:val="004F3E6D"/>
     <w:rsid w:val="004F3F1B"/>
     <w:rsid w:val="004F6891"/>
     <w:rsid w:val="004F6D3F"/>
     <w:rsid w:val="004F7E41"/>
     <w:rsid w:val="005028A7"/>
     <w:rsid w:val="0050412E"/>
     <w:rsid w:val="00504825"/>
     <w:rsid w:val="00505E6C"/>
+    <w:rsid w:val="00506DDD"/>
     <w:rsid w:val="00507327"/>
     <w:rsid w:val="005113E1"/>
     <w:rsid w:val="0051165F"/>
+    <w:rsid w:val="00513F98"/>
     <w:rsid w:val="0051524D"/>
+    <w:rsid w:val="00515373"/>
     <w:rsid w:val="00515A16"/>
+    <w:rsid w:val="00520214"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00525E7F"/>
     <w:rsid w:val="00526B1D"/>
+    <w:rsid w:val="00530A06"/>
+    <w:rsid w:val="00536B85"/>
     <w:rsid w:val="005371B8"/>
     <w:rsid w:val="00537A09"/>
     <w:rsid w:val="005416BE"/>
+    <w:rsid w:val="005455D7"/>
     <w:rsid w:val="00550B7B"/>
     <w:rsid w:val="00550C7B"/>
     <w:rsid w:val="0055380E"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00554FE6"/>
     <w:rsid w:val="00555FA5"/>
     <w:rsid w:val="005576FF"/>
+    <w:rsid w:val="00560930"/>
     <w:rsid w:val="005619EA"/>
     <w:rsid w:val="00561B3F"/>
     <w:rsid w:val="00562D55"/>
     <w:rsid w:val="0056336A"/>
     <w:rsid w:val="00565022"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005664AD"/>
     <w:rsid w:val="0056670C"/>
     <w:rsid w:val="00566CD1"/>
+    <w:rsid w:val="00567122"/>
     <w:rsid w:val="005728A9"/>
     <w:rsid w:val="00572BD7"/>
     <w:rsid w:val="00575296"/>
+    <w:rsid w:val="005761E4"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005778C6"/>
     <w:rsid w:val="00583586"/>
     <w:rsid w:val="005854E4"/>
     <w:rsid w:val="00585EAC"/>
     <w:rsid w:val="005873C0"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005924FC"/>
     <w:rsid w:val="00593108"/>
+    <w:rsid w:val="005940DB"/>
     <w:rsid w:val="00594D1A"/>
     <w:rsid w:val="005965CE"/>
     <w:rsid w:val="005973DE"/>
     <w:rsid w:val="00597FB2"/>
     <w:rsid w:val="005A0741"/>
     <w:rsid w:val="005A07D6"/>
     <w:rsid w:val="005A3352"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A4EDA"/>
     <w:rsid w:val="005A6DD4"/>
     <w:rsid w:val="005A7123"/>
     <w:rsid w:val="005B0A54"/>
     <w:rsid w:val="005B0A74"/>
     <w:rsid w:val="005B3731"/>
+    <w:rsid w:val="005B5647"/>
     <w:rsid w:val="005B6BB1"/>
     <w:rsid w:val="005B7549"/>
+    <w:rsid w:val="005C2784"/>
     <w:rsid w:val="005C2C75"/>
     <w:rsid w:val="005C48A1"/>
     <w:rsid w:val="005C6B39"/>
     <w:rsid w:val="005D223B"/>
+    <w:rsid w:val="005D531C"/>
     <w:rsid w:val="005D5A84"/>
     <w:rsid w:val="005D5F3B"/>
     <w:rsid w:val="005D64AD"/>
     <w:rsid w:val="005D6853"/>
+    <w:rsid w:val="005E03FC"/>
     <w:rsid w:val="005E0461"/>
     <w:rsid w:val="005E224B"/>
     <w:rsid w:val="005E27B9"/>
     <w:rsid w:val="005E2ED3"/>
+    <w:rsid w:val="005E3EC1"/>
+    <w:rsid w:val="005E40FF"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E5ADD"/>
+    <w:rsid w:val="005F09A2"/>
     <w:rsid w:val="005F2426"/>
     <w:rsid w:val="005F5A1D"/>
     <w:rsid w:val="005F60EA"/>
     <w:rsid w:val="0060637B"/>
+    <w:rsid w:val="00607A9E"/>
     <w:rsid w:val="00610292"/>
+    <w:rsid w:val="006111FE"/>
     <w:rsid w:val="00611280"/>
     <w:rsid w:val="00611D1F"/>
+    <w:rsid w:val="00614B2B"/>
     <w:rsid w:val="006202E4"/>
     <w:rsid w:val="006224AA"/>
+    <w:rsid w:val="00623A85"/>
     <w:rsid w:val="0062410E"/>
     <w:rsid w:val="00626646"/>
     <w:rsid w:val="0062792D"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="0063074D"/>
     <w:rsid w:val="00630BB5"/>
     <w:rsid w:val="0063249F"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006341CE"/>
     <w:rsid w:val="0063487C"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00635739"/>
+    <w:rsid w:val="006363A8"/>
     <w:rsid w:val="00643B7C"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="006471EB"/>
+    <w:rsid w:val="006476B1"/>
     <w:rsid w:val="00650E34"/>
     <w:rsid w:val="00651290"/>
     <w:rsid w:val="0065245B"/>
     <w:rsid w:val="00652A24"/>
     <w:rsid w:val="006543A5"/>
     <w:rsid w:val="00654518"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006603AC"/>
     <w:rsid w:val="006611F9"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="00665254"/>
+    <w:rsid w:val="00670312"/>
+    <w:rsid w:val="00671A50"/>
     <w:rsid w:val="006735C6"/>
     <w:rsid w:val="006737F5"/>
     <w:rsid w:val="006741DE"/>
     <w:rsid w:val="00674EA2"/>
+    <w:rsid w:val="00683F94"/>
     <w:rsid w:val="006845FD"/>
+    <w:rsid w:val="00687A41"/>
     <w:rsid w:val="00687DC0"/>
     <w:rsid w:val="00687FD4"/>
     <w:rsid w:val="006921D0"/>
     <w:rsid w:val="0069230C"/>
     <w:rsid w:val="00692FF6"/>
     <w:rsid w:val="00693760"/>
     <w:rsid w:val="00694122"/>
     <w:rsid w:val="006956FB"/>
     <w:rsid w:val="006A0154"/>
     <w:rsid w:val="006A2171"/>
     <w:rsid w:val="006A5967"/>
     <w:rsid w:val="006A617D"/>
     <w:rsid w:val="006B0DE7"/>
     <w:rsid w:val="006B134A"/>
     <w:rsid w:val="006B3516"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B39D3"/>
+    <w:rsid w:val="006C209A"/>
     <w:rsid w:val="006C38D4"/>
     <w:rsid w:val="006C3AA1"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C7C13"/>
+    <w:rsid w:val="006D01E7"/>
     <w:rsid w:val="006D05EC"/>
+    <w:rsid w:val="006D11FA"/>
+    <w:rsid w:val="006D208C"/>
+    <w:rsid w:val="006D2ACD"/>
     <w:rsid w:val="006D53A3"/>
     <w:rsid w:val="006D579C"/>
     <w:rsid w:val="006E0A97"/>
     <w:rsid w:val="006E1BCA"/>
     <w:rsid w:val="006E40C1"/>
     <w:rsid w:val="006E6129"/>
     <w:rsid w:val="006F0D77"/>
     <w:rsid w:val="006F7806"/>
+    <w:rsid w:val="0070094C"/>
     <w:rsid w:val="007011C7"/>
     <w:rsid w:val="00702B61"/>
     <w:rsid w:val="007033BF"/>
     <w:rsid w:val="00703B08"/>
     <w:rsid w:val="007042E7"/>
     <w:rsid w:val="007055B8"/>
     <w:rsid w:val="0070693C"/>
     <w:rsid w:val="00710BDE"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="007156E5"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="007176DA"/>
     <w:rsid w:val="007219ED"/>
     <w:rsid w:val="007230FA"/>
     <w:rsid w:val="00723132"/>
     <w:rsid w:val="0072328E"/>
     <w:rsid w:val="007252BE"/>
     <w:rsid w:val="00730106"/>
     <w:rsid w:val="00730244"/>
+    <w:rsid w:val="007316DB"/>
     <w:rsid w:val="00731A1F"/>
     <w:rsid w:val="00734A7F"/>
+    <w:rsid w:val="0073544B"/>
     <w:rsid w:val="00736A50"/>
     <w:rsid w:val="00736C50"/>
     <w:rsid w:val="00741A1D"/>
     <w:rsid w:val="007420E4"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00747981"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="0075597E"/>
     <w:rsid w:val="007569DC"/>
     <w:rsid w:val="00757AB1"/>
     <w:rsid w:val="00761865"/>
     <w:rsid w:val="00761BD3"/>
     <w:rsid w:val="007621DF"/>
     <w:rsid w:val="00763914"/>
     <w:rsid w:val="00763BFD"/>
+    <w:rsid w:val="00764709"/>
     <w:rsid w:val="00765106"/>
     <w:rsid w:val="0076550E"/>
     <w:rsid w:val="00767357"/>
     <w:rsid w:val="00775238"/>
+    <w:rsid w:val="00781FB5"/>
     <w:rsid w:val="007823DE"/>
     <w:rsid w:val="00784FD2"/>
     <w:rsid w:val="00785A27"/>
     <w:rsid w:val="00790021"/>
     <w:rsid w:val="007917F1"/>
+    <w:rsid w:val="0079189C"/>
     <w:rsid w:val="00792800"/>
+    <w:rsid w:val="007928F9"/>
     <w:rsid w:val="007931C0"/>
     <w:rsid w:val="00793222"/>
     <w:rsid w:val="00793B65"/>
     <w:rsid w:val="00795868"/>
     <w:rsid w:val="0079795E"/>
     <w:rsid w:val="007A22CF"/>
     <w:rsid w:val="007A392F"/>
     <w:rsid w:val="007A5F69"/>
     <w:rsid w:val="007A6EEF"/>
     <w:rsid w:val="007A7272"/>
     <w:rsid w:val="007A7AEF"/>
     <w:rsid w:val="007B1487"/>
     <w:rsid w:val="007B1EE4"/>
+    <w:rsid w:val="007B2386"/>
     <w:rsid w:val="007B23D4"/>
     <w:rsid w:val="007B27DB"/>
     <w:rsid w:val="007B3C25"/>
     <w:rsid w:val="007B6C90"/>
     <w:rsid w:val="007C0E0B"/>
     <w:rsid w:val="007C1181"/>
     <w:rsid w:val="007C44D7"/>
     <w:rsid w:val="007C4C08"/>
     <w:rsid w:val="007C6E99"/>
     <w:rsid w:val="007D08D7"/>
     <w:rsid w:val="007D3729"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007E0442"/>
+    <w:rsid w:val="007E075B"/>
     <w:rsid w:val="007E15C8"/>
     <w:rsid w:val="007E21C6"/>
     <w:rsid w:val="007E2637"/>
     <w:rsid w:val="007E4C4E"/>
     <w:rsid w:val="007E5461"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E7308"/>
     <w:rsid w:val="007F19BA"/>
     <w:rsid w:val="007F370C"/>
     <w:rsid w:val="007F4DE7"/>
     <w:rsid w:val="007F5501"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="00805C16"/>
     <w:rsid w:val="00810B07"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00813561"/>
     <w:rsid w:val="00817E4C"/>
+    <w:rsid w:val="00820A06"/>
     <w:rsid w:val="0082182C"/>
     <w:rsid w:val="00821DFA"/>
     <w:rsid w:val="0082327D"/>
     <w:rsid w:val="00825B09"/>
     <w:rsid w:val="008303FA"/>
     <w:rsid w:val="00830C69"/>
     <w:rsid w:val="008310C0"/>
     <w:rsid w:val="00832646"/>
     <w:rsid w:val="008347D8"/>
     <w:rsid w:val="00834968"/>
     <w:rsid w:val="0083588A"/>
     <w:rsid w:val="0083691E"/>
     <w:rsid w:val="00840CDC"/>
     <w:rsid w:val="00841998"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="0084608F"/>
     <w:rsid w:val="008464A3"/>
+    <w:rsid w:val="0085172F"/>
     <w:rsid w:val="00852301"/>
+    <w:rsid w:val="00855FEC"/>
     <w:rsid w:val="008568F6"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857DC1"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00863F93"/>
     <w:rsid w:val="00864BB6"/>
     <w:rsid w:val="008710E8"/>
     <w:rsid w:val="008729D1"/>
     <w:rsid w:val="00873688"/>
     <w:rsid w:val="00874055"/>
     <w:rsid w:val="00875B94"/>
     <w:rsid w:val="00882695"/>
     <w:rsid w:val="00882E73"/>
     <w:rsid w:val="00882EC2"/>
     <w:rsid w:val="00883CDE"/>
     <w:rsid w:val="00886974"/>
     <w:rsid w:val="008873E2"/>
     <w:rsid w:val="00887A95"/>
     <w:rsid w:val="00890F43"/>
+    <w:rsid w:val="00891A99"/>
+    <w:rsid w:val="00893938"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897A65"/>
     <w:rsid w:val="008A5D1B"/>
     <w:rsid w:val="008A7933"/>
     <w:rsid w:val="008B03EB"/>
     <w:rsid w:val="008B1DDE"/>
     <w:rsid w:val="008B2430"/>
     <w:rsid w:val="008B2F6B"/>
+    <w:rsid w:val="008B52D3"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B7738"/>
     <w:rsid w:val="008C1D9A"/>
+    <w:rsid w:val="008C3C11"/>
+    <w:rsid w:val="008C520C"/>
     <w:rsid w:val="008C79AE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D167C"/>
     <w:rsid w:val="008D2837"/>
     <w:rsid w:val="008D37B1"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D444D"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D6A64"/>
     <w:rsid w:val="008D70A2"/>
     <w:rsid w:val="008E28A3"/>
+    <w:rsid w:val="008E2EDE"/>
     <w:rsid w:val="008E3624"/>
     <w:rsid w:val="008E383B"/>
     <w:rsid w:val="008F06CB"/>
+    <w:rsid w:val="00900A86"/>
     <w:rsid w:val="00901FBF"/>
     <w:rsid w:val="00904DE9"/>
     <w:rsid w:val="00905ACB"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="009124E3"/>
     <w:rsid w:val="009143DD"/>
     <w:rsid w:val="0091482D"/>
     <w:rsid w:val="00915277"/>
     <w:rsid w:val="009177B6"/>
     <w:rsid w:val="00926233"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="0093141B"/>
     <w:rsid w:val="009348C2"/>
     <w:rsid w:val="00934BE4"/>
     <w:rsid w:val="009351D1"/>
     <w:rsid w:val="009372E8"/>
     <w:rsid w:val="00941239"/>
     <w:rsid w:val="009426FC"/>
+    <w:rsid w:val="00942E3E"/>
     <w:rsid w:val="00946843"/>
     <w:rsid w:val="00947E05"/>
     <w:rsid w:val="00947EBD"/>
     <w:rsid w:val="00950A50"/>
     <w:rsid w:val="00953601"/>
+    <w:rsid w:val="00956773"/>
     <w:rsid w:val="00957CC2"/>
     <w:rsid w:val="00957EC0"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00962DD5"/>
     <w:rsid w:val="0096651B"/>
     <w:rsid w:val="009668A1"/>
     <w:rsid w:val="00967C2E"/>
+    <w:rsid w:val="0097242C"/>
     <w:rsid w:val="00972E7B"/>
     <w:rsid w:val="009737FD"/>
     <w:rsid w:val="009749E6"/>
+    <w:rsid w:val="009801E0"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="009819E6"/>
     <w:rsid w:val="009851D2"/>
     <w:rsid w:val="009871DB"/>
     <w:rsid w:val="009906AF"/>
     <w:rsid w:val="009913CF"/>
     <w:rsid w:val="009942D3"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009976AE"/>
+    <w:rsid w:val="009A099B"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A282B"/>
     <w:rsid w:val="009A48B6"/>
     <w:rsid w:val="009B08A4"/>
     <w:rsid w:val="009B230F"/>
     <w:rsid w:val="009B5514"/>
     <w:rsid w:val="009B6D2B"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C0F8B"/>
+    <w:rsid w:val="009C4F8F"/>
     <w:rsid w:val="009D24C9"/>
+    <w:rsid w:val="009D3B3B"/>
     <w:rsid w:val="009D4F2F"/>
     <w:rsid w:val="009E0D45"/>
     <w:rsid w:val="009E2904"/>
+    <w:rsid w:val="009E3006"/>
     <w:rsid w:val="009E355D"/>
     <w:rsid w:val="009F2344"/>
     <w:rsid w:val="009F2AA7"/>
     <w:rsid w:val="009F2E9C"/>
     <w:rsid w:val="009F412F"/>
     <w:rsid w:val="009F6110"/>
     <w:rsid w:val="00A0109E"/>
     <w:rsid w:val="00A01A3B"/>
+    <w:rsid w:val="00A02391"/>
     <w:rsid w:val="00A051D8"/>
     <w:rsid w:val="00A077EF"/>
     <w:rsid w:val="00A106CA"/>
     <w:rsid w:val="00A13417"/>
     <w:rsid w:val="00A15E6C"/>
+    <w:rsid w:val="00A21332"/>
     <w:rsid w:val="00A21B3B"/>
     <w:rsid w:val="00A24F54"/>
     <w:rsid w:val="00A2535D"/>
     <w:rsid w:val="00A25E06"/>
+    <w:rsid w:val="00A31364"/>
     <w:rsid w:val="00A351F9"/>
     <w:rsid w:val="00A3708C"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A40CD1"/>
     <w:rsid w:val="00A412F7"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44524"/>
     <w:rsid w:val="00A47BB8"/>
     <w:rsid w:val="00A50BE3"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A54BD1"/>
     <w:rsid w:val="00A55FB4"/>
     <w:rsid w:val="00A57C16"/>
+    <w:rsid w:val="00A60945"/>
     <w:rsid w:val="00A644AE"/>
     <w:rsid w:val="00A64EAB"/>
     <w:rsid w:val="00A65366"/>
     <w:rsid w:val="00A659E9"/>
+    <w:rsid w:val="00A65A9B"/>
+    <w:rsid w:val="00A677C3"/>
     <w:rsid w:val="00A67CC3"/>
+    <w:rsid w:val="00A7177F"/>
+    <w:rsid w:val="00A7371A"/>
     <w:rsid w:val="00A73B08"/>
     <w:rsid w:val="00A75D41"/>
     <w:rsid w:val="00A76AE5"/>
     <w:rsid w:val="00A7704D"/>
+    <w:rsid w:val="00A77435"/>
     <w:rsid w:val="00A77742"/>
     <w:rsid w:val="00A807D6"/>
     <w:rsid w:val="00A81008"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A83E5E"/>
     <w:rsid w:val="00A8583F"/>
     <w:rsid w:val="00A86304"/>
     <w:rsid w:val="00A86E70"/>
     <w:rsid w:val="00A8787C"/>
+    <w:rsid w:val="00A91FF1"/>
     <w:rsid w:val="00A92E4E"/>
+    <w:rsid w:val="00A95682"/>
     <w:rsid w:val="00A95AEA"/>
     <w:rsid w:val="00AA25D5"/>
     <w:rsid w:val="00AA3974"/>
     <w:rsid w:val="00AA4522"/>
     <w:rsid w:val="00AA5223"/>
+    <w:rsid w:val="00AA64E3"/>
     <w:rsid w:val="00AA735A"/>
     <w:rsid w:val="00AB161D"/>
     <w:rsid w:val="00AB18DF"/>
     <w:rsid w:val="00AB1D2C"/>
     <w:rsid w:val="00AB291D"/>
+    <w:rsid w:val="00AB3455"/>
     <w:rsid w:val="00AB3AD4"/>
     <w:rsid w:val="00AB41D2"/>
     <w:rsid w:val="00AB553B"/>
+    <w:rsid w:val="00AC1EF1"/>
     <w:rsid w:val="00AC2CE5"/>
     <w:rsid w:val="00AC4A59"/>
     <w:rsid w:val="00AC5768"/>
+    <w:rsid w:val="00AC5778"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC7ABA"/>
     <w:rsid w:val="00AD69FD"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AE60FC"/>
     <w:rsid w:val="00AF2BF5"/>
     <w:rsid w:val="00AF3A53"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5A5B"/>
     <w:rsid w:val="00AF7AB2"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02A47"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B040E7"/>
     <w:rsid w:val="00B04C55"/>
+    <w:rsid w:val="00B058B0"/>
     <w:rsid w:val="00B05A97"/>
     <w:rsid w:val="00B10A0C"/>
     <w:rsid w:val="00B12D01"/>
     <w:rsid w:val="00B145DD"/>
+    <w:rsid w:val="00B14BE6"/>
     <w:rsid w:val="00B170B9"/>
     <w:rsid w:val="00B21E83"/>
     <w:rsid w:val="00B22854"/>
     <w:rsid w:val="00B2390F"/>
     <w:rsid w:val="00B25864"/>
     <w:rsid w:val="00B2630C"/>
+    <w:rsid w:val="00B27A24"/>
     <w:rsid w:val="00B27AFF"/>
     <w:rsid w:val="00B30BC9"/>
     <w:rsid w:val="00B31417"/>
     <w:rsid w:val="00B3190E"/>
     <w:rsid w:val="00B32C0B"/>
     <w:rsid w:val="00B33238"/>
     <w:rsid w:val="00B341E7"/>
     <w:rsid w:val="00B3455B"/>
     <w:rsid w:val="00B36BA5"/>
     <w:rsid w:val="00B36BAF"/>
     <w:rsid w:val="00B43094"/>
     <w:rsid w:val="00B44589"/>
     <w:rsid w:val="00B50606"/>
     <w:rsid w:val="00B52655"/>
+    <w:rsid w:val="00B52F57"/>
     <w:rsid w:val="00B542EC"/>
     <w:rsid w:val="00B547F1"/>
     <w:rsid w:val="00B54F15"/>
     <w:rsid w:val="00B55CA9"/>
     <w:rsid w:val="00B6023A"/>
     <w:rsid w:val="00B62E06"/>
+    <w:rsid w:val="00B631A3"/>
     <w:rsid w:val="00B63720"/>
     <w:rsid w:val="00B63B83"/>
     <w:rsid w:val="00B66217"/>
+    <w:rsid w:val="00B6767D"/>
+    <w:rsid w:val="00B86919"/>
     <w:rsid w:val="00B86D9C"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00B87996"/>
+    <w:rsid w:val="00B93429"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B94CC3"/>
     <w:rsid w:val="00B94FDB"/>
     <w:rsid w:val="00B96854"/>
+    <w:rsid w:val="00B97E32"/>
     <w:rsid w:val="00BA379A"/>
     <w:rsid w:val="00BA4C15"/>
     <w:rsid w:val="00BA6C2B"/>
     <w:rsid w:val="00BA7E77"/>
     <w:rsid w:val="00BB0AD5"/>
     <w:rsid w:val="00BB2F13"/>
     <w:rsid w:val="00BB329E"/>
     <w:rsid w:val="00BB48BE"/>
     <w:rsid w:val="00BB5099"/>
+    <w:rsid w:val="00BB7972"/>
     <w:rsid w:val="00BC236B"/>
     <w:rsid w:val="00BC24A2"/>
     <w:rsid w:val="00BC2BAD"/>
     <w:rsid w:val="00BC33DE"/>
+    <w:rsid w:val="00BC3670"/>
     <w:rsid w:val="00BC68DF"/>
     <w:rsid w:val="00BC72AC"/>
+    <w:rsid w:val="00BD03B9"/>
     <w:rsid w:val="00BD5CB9"/>
     <w:rsid w:val="00BD5EFC"/>
     <w:rsid w:val="00BD6589"/>
     <w:rsid w:val="00BD6854"/>
     <w:rsid w:val="00BD6B2B"/>
     <w:rsid w:val="00BE24EC"/>
     <w:rsid w:val="00BE3946"/>
     <w:rsid w:val="00BE5FD1"/>
     <w:rsid w:val="00BF487A"/>
     <w:rsid w:val="00BF6C2D"/>
     <w:rsid w:val="00BF73D9"/>
     <w:rsid w:val="00C008A5"/>
     <w:rsid w:val="00C00C17"/>
     <w:rsid w:val="00C01BAA"/>
+    <w:rsid w:val="00C031D9"/>
     <w:rsid w:val="00C04CC2"/>
     <w:rsid w:val="00C04D2B"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C10406"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C11F6C"/>
     <w:rsid w:val="00C14317"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C15BC9"/>
     <w:rsid w:val="00C162D1"/>
+    <w:rsid w:val="00C207F1"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21C08"/>
+    <w:rsid w:val="00C21EE6"/>
     <w:rsid w:val="00C239AC"/>
     <w:rsid w:val="00C241B6"/>
     <w:rsid w:val="00C2554D"/>
     <w:rsid w:val="00C265FB"/>
     <w:rsid w:val="00C30335"/>
     <w:rsid w:val="00C33622"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34465"/>
+    <w:rsid w:val="00C34A0B"/>
+    <w:rsid w:val="00C370F6"/>
     <w:rsid w:val="00C41A7C"/>
     <w:rsid w:val="00C42130"/>
+    <w:rsid w:val="00C426F6"/>
+    <w:rsid w:val="00C447B8"/>
     <w:rsid w:val="00C53BE1"/>
     <w:rsid w:val="00C54143"/>
+    <w:rsid w:val="00C546A5"/>
     <w:rsid w:val="00C5578C"/>
+    <w:rsid w:val="00C55E0F"/>
+    <w:rsid w:val="00C57415"/>
     <w:rsid w:val="00C605ED"/>
     <w:rsid w:val="00C60E16"/>
     <w:rsid w:val="00C62CB8"/>
     <w:rsid w:val="00C66CE2"/>
     <w:rsid w:val="00C70D20"/>
+    <w:rsid w:val="00C7663B"/>
     <w:rsid w:val="00C76D9A"/>
+    <w:rsid w:val="00C804D4"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C92086"/>
     <w:rsid w:val="00C92236"/>
+    <w:rsid w:val="00C92A0C"/>
     <w:rsid w:val="00C93A6E"/>
     <w:rsid w:val="00C9495D"/>
     <w:rsid w:val="00CA1030"/>
+    <w:rsid w:val="00CA2225"/>
     <w:rsid w:val="00CA295C"/>
     <w:rsid w:val="00CA57A7"/>
     <w:rsid w:val="00CB3E40"/>
     <w:rsid w:val="00CB4B5F"/>
     <w:rsid w:val="00CB61C8"/>
     <w:rsid w:val="00CB665B"/>
     <w:rsid w:val="00CC3398"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC4A87"/>
     <w:rsid w:val="00CD1D3D"/>
     <w:rsid w:val="00CD3FAA"/>
     <w:rsid w:val="00CD4A20"/>
     <w:rsid w:val="00CD54FC"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE370F"/>
     <w:rsid w:val="00CE4D5C"/>
+    <w:rsid w:val="00CE568E"/>
     <w:rsid w:val="00CE644B"/>
+    <w:rsid w:val="00CE774C"/>
     <w:rsid w:val="00CE7827"/>
     <w:rsid w:val="00CE7ED6"/>
     <w:rsid w:val="00CE7F9E"/>
     <w:rsid w:val="00CF0012"/>
     <w:rsid w:val="00CF0ED6"/>
+    <w:rsid w:val="00CF24DD"/>
     <w:rsid w:val="00CF2687"/>
     <w:rsid w:val="00CF3A58"/>
+    <w:rsid w:val="00CF45EC"/>
     <w:rsid w:val="00CF6B23"/>
+    <w:rsid w:val="00CF7E38"/>
     <w:rsid w:val="00D0241D"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D135D2"/>
     <w:rsid w:val="00D14EDD"/>
     <w:rsid w:val="00D153C8"/>
     <w:rsid w:val="00D16FB4"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D20E95"/>
     <w:rsid w:val="00D213A0"/>
     <w:rsid w:val="00D2372B"/>
     <w:rsid w:val="00D256E5"/>
+    <w:rsid w:val="00D32C63"/>
+    <w:rsid w:val="00D3313C"/>
     <w:rsid w:val="00D33FB8"/>
     <w:rsid w:val="00D34514"/>
     <w:rsid w:val="00D347D7"/>
     <w:rsid w:val="00D34BDC"/>
     <w:rsid w:val="00D36243"/>
     <w:rsid w:val="00D428E9"/>
     <w:rsid w:val="00D457BA"/>
     <w:rsid w:val="00D506E3"/>
+    <w:rsid w:val="00D51361"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D5448A"/>
     <w:rsid w:val="00D54F2D"/>
+    <w:rsid w:val="00D55716"/>
     <w:rsid w:val="00D55B83"/>
     <w:rsid w:val="00D57BCF"/>
     <w:rsid w:val="00D61701"/>
     <w:rsid w:val="00D618B0"/>
     <w:rsid w:val="00D62134"/>
     <w:rsid w:val="00D632CB"/>
+    <w:rsid w:val="00D635E5"/>
     <w:rsid w:val="00D63AA3"/>
     <w:rsid w:val="00D646B6"/>
     <w:rsid w:val="00D64EE3"/>
     <w:rsid w:val="00D651B4"/>
+    <w:rsid w:val="00D67866"/>
+    <w:rsid w:val="00D7008B"/>
+    <w:rsid w:val="00D75A30"/>
     <w:rsid w:val="00D81657"/>
     <w:rsid w:val="00D81A3E"/>
     <w:rsid w:val="00D831EC"/>
+    <w:rsid w:val="00D84D6F"/>
     <w:rsid w:val="00D86B68"/>
     <w:rsid w:val="00D87D86"/>
     <w:rsid w:val="00D913C3"/>
     <w:rsid w:val="00D9165D"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D9407A"/>
+    <w:rsid w:val="00D94E36"/>
     <w:rsid w:val="00D94E75"/>
     <w:rsid w:val="00D95621"/>
     <w:rsid w:val="00D95F92"/>
     <w:rsid w:val="00D97522"/>
+    <w:rsid w:val="00DA0611"/>
     <w:rsid w:val="00DB0415"/>
     <w:rsid w:val="00DB1891"/>
+    <w:rsid w:val="00DB357A"/>
     <w:rsid w:val="00DB7697"/>
     <w:rsid w:val="00DC02C5"/>
+    <w:rsid w:val="00DC085B"/>
+    <w:rsid w:val="00DC0A37"/>
+    <w:rsid w:val="00DC0A87"/>
     <w:rsid w:val="00DC2A34"/>
     <w:rsid w:val="00DC3C09"/>
     <w:rsid w:val="00DC75E4"/>
+    <w:rsid w:val="00DD2305"/>
     <w:rsid w:val="00DD25CC"/>
+    <w:rsid w:val="00DD383F"/>
     <w:rsid w:val="00DD63A3"/>
     <w:rsid w:val="00DD730F"/>
     <w:rsid w:val="00DE49D0"/>
     <w:rsid w:val="00DE4B9C"/>
     <w:rsid w:val="00DE5829"/>
     <w:rsid w:val="00DF0065"/>
+    <w:rsid w:val="00DF0BFA"/>
     <w:rsid w:val="00DF2413"/>
     <w:rsid w:val="00DF2A23"/>
+    <w:rsid w:val="00DF3050"/>
     <w:rsid w:val="00DF3E61"/>
     <w:rsid w:val="00DF6746"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E00994"/>
     <w:rsid w:val="00E00FC7"/>
     <w:rsid w:val="00E03143"/>
     <w:rsid w:val="00E04B67"/>
     <w:rsid w:val="00E05ECD"/>
     <w:rsid w:val="00E071D0"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E112F6"/>
+    <w:rsid w:val="00E144C5"/>
     <w:rsid w:val="00E15E2D"/>
     <w:rsid w:val="00E15ED4"/>
     <w:rsid w:val="00E163E8"/>
+    <w:rsid w:val="00E16C97"/>
     <w:rsid w:val="00E171DC"/>
     <w:rsid w:val="00E20471"/>
     <w:rsid w:val="00E20882"/>
     <w:rsid w:val="00E2099A"/>
+    <w:rsid w:val="00E212AE"/>
     <w:rsid w:val="00E22079"/>
     <w:rsid w:val="00E22C1E"/>
     <w:rsid w:val="00E239EF"/>
     <w:rsid w:val="00E23C53"/>
     <w:rsid w:val="00E268D5"/>
     <w:rsid w:val="00E27EDF"/>
     <w:rsid w:val="00E313A0"/>
+    <w:rsid w:val="00E3190A"/>
     <w:rsid w:val="00E31BDE"/>
     <w:rsid w:val="00E3227B"/>
     <w:rsid w:val="00E33D2A"/>
     <w:rsid w:val="00E417A7"/>
+    <w:rsid w:val="00E41D08"/>
     <w:rsid w:val="00E422A2"/>
     <w:rsid w:val="00E42B53"/>
     <w:rsid w:val="00E42D60"/>
     <w:rsid w:val="00E43B3E"/>
     <w:rsid w:val="00E46784"/>
     <w:rsid w:val="00E5134F"/>
+    <w:rsid w:val="00E51550"/>
     <w:rsid w:val="00E51EF8"/>
     <w:rsid w:val="00E536CA"/>
     <w:rsid w:val="00E53BF7"/>
+    <w:rsid w:val="00E557EC"/>
     <w:rsid w:val="00E670FA"/>
+    <w:rsid w:val="00E709C9"/>
     <w:rsid w:val="00E7202B"/>
     <w:rsid w:val="00E724A7"/>
+    <w:rsid w:val="00E72BAB"/>
     <w:rsid w:val="00E73125"/>
+    <w:rsid w:val="00E74EF9"/>
+    <w:rsid w:val="00E800C5"/>
     <w:rsid w:val="00E80708"/>
     <w:rsid w:val="00E81820"/>
+    <w:rsid w:val="00E81FB5"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E85E41"/>
     <w:rsid w:val="00E86974"/>
+    <w:rsid w:val="00E87E64"/>
     <w:rsid w:val="00E91640"/>
     <w:rsid w:val="00E924BB"/>
+    <w:rsid w:val="00E934AF"/>
+    <w:rsid w:val="00E949DA"/>
     <w:rsid w:val="00E9593B"/>
     <w:rsid w:val="00E9599A"/>
     <w:rsid w:val="00E95BF4"/>
     <w:rsid w:val="00EA1CE4"/>
+    <w:rsid w:val="00EA1D5E"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA46A0"/>
     <w:rsid w:val="00EA47DA"/>
     <w:rsid w:val="00EA52FE"/>
     <w:rsid w:val="00EA64E8"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA67CC"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB06A3"/>
+    <w:rsid w:val="00EB1D43"/>
     <w:rsid w:val="00EB6028"/>
+    <w:rsid w:val="00EC0CE4"/>
     <w:rsid w:val="00EC0FE4"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC12EA"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC4887"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC66F5"/>
+    <w:rsid w:val="00EC74F2"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED1406"/>
     <w:rsid w:val="00ED1F1B"/>
+    <w:rsid w:val="00ED2530"/>
     <w:rsid w:val="00EE2A27"/>
+    <w:rsid w:val="00EE2A81"/>
     <w:rsid w:val="00EE5032"/>
     <w:rsid w:val="00EE7B0B"/>
+    <w:rsid w:val="00EF000E"/>
     <w:rsid w:val="00EF0F8D"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2B41"/>
+    <w:rsid w:val="00EF5F60"/>
     <w:rsid w:val="00EF6F9A"/>
     <w:rsid w:val="00EF789B"/>
+    <w:rsid w:val="00F01FA9"/>
     <w:rsid w:val="00F028BE"/>
     <w:rsid w:val="00F0451F"/>
     <w:rsid w:val="00F07341"/>
     <w:rsid w:val="00F07DB7"/>
     <w:rsid w:val="00F11DB9"/>
     <w:rsid w:val="00F1288E"/>
     <w:rsid w:val="00F161B1"/>
     <w:rsid w:val="00F171F4"/>
     <w:rsid w:val="00F20F9A"/>
     <w:rsid w:val="00F275AA"/>
     <w:rsid w:val="00F32678"/>
     <w:rsid w:val="00F3405D"/>
     <w:rsid w:val="00F34832"/>
     <w:rsid w:val="00F357B3"/>
     <w:rsid w:val="00F36CFE"/>
     <w:rsid w:val="00F409EE"/>
     <w:rsid w:val="00F4229C"/>
     <w:rsid w:val="00F44477"/>
     <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F47754"/>
+    <w:rsid w:val="00F478AC"/>
     <w:rsid w:val="00F51B77"/>
+    <w:rsid w:val="00F53692"/>
     <w:rsid w:val="00F54E53"/>
     <w:rsid w:val="00F569C5"/>
+    <w:rsid w:val="00F56CCC"/>
     <w:rsid w:val="00F56DE6"/>
+    <w:rsid w:val="00F600F5"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F6232E"/>
     <w:rsid w:val="00F6366F"/>
+    <w:rsid w:val="00F63A6F"/>
     <w:rsid w:val="00F652C6"/>
     <w:rsid w:val="00F665AB"/>
     <w:rsid w:val="00F66FAA"/>
     <w:rsid w:val="00F701E5"/>
     <w:rsid w:val="00F71026"/>
     <w:rsid w:val="00F72136"/>
     <w:rsid w:val="00F74FAE"/>
+    <w:rsid w:val="00F80519"/>
     <w:rsid w:val="00F838D1"/>
     <w:rsid w:val="00F84115"/>
     <w:rsid w:val="00F85E26"/>
     <w:rsid w:val="00F90768"/>
     <w:rsid w:val="00F90B93"/>
+    <w:rsid w:val="00F92BED"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F94332"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F95074"/>
     <w:rsid w:val="00F95CE1"/>
+    <w:rsid w:val="00F97A08"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA481D"/>
+    <w:rsid w:val="00FA7012"/>
+    <w:rsid w:val="00FA7B0E"/>
     <w:rsid w:val="00FB50FD"/>
     <w:rsid w:val="00FB5AC9"/>
     <w:rsid w:val="00FB659A"/>
+    <w:rsid w:val="00FB6ACD"/>
     <w:rsid w:val="00FB7D15"/>
     <w:rsid w:val="00FB7E27"/>
+    <w:rsid w:val="00FC0373"/>
     <w:rsid w:val="00FC05E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC3C52"/>
+    <w:rsid w:val="00FC4920"/>
     <w:rsid w:val="00FC5B21"/>
     <w:rsid w:val="00FC6211"/>
     <w:rsid w:val="00FC66FB"/>
     <w:rsid w:val="00FD2248"/>
     <w:rsid w:val="00FD2ED4"/>
     <w:rsid w:val="00FD5904"/>
     <w:rsid w:val="00FD5974"/>
     <w:rsid w:val="00FE0D3E"/>
     <w:rsid w:val="00FE1A1E"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE4CEC"/>
     <w:rsid w:val="00FE6B90"/>
     <w:rsid w:val="00FF2337"/>
     <w:rsid w:val="00FF3702"/>
     <w:rsid w:val="00FF4634"/>
     <w:rsid w:val="00FF5073"/>
     <w:rsid w:val="00FF63BE"/>
+    <w:rsid w:val="00FF6E9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36B6DD0E"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{1B69AF22-FFBB-4B3F-B694-A5DDCE336E40}"/>
+  <w15:docId w15:val="{3212DBF4-F49E-4781-98E7-225AB2D87884}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28620,111 +32597,112 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B94FDB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005B0A54"/>
+    <w:rsid w:val="00ED2530"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B0A54"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="578" w:hanging="578"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A807D6"/>
+    <w:rsid w:val="00ED2530"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
@@ -28994,84 +32972,83 @@
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005B0A54"/>
+    <w:rsid w:val="00ED2530"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005B0A54"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A807D6"/>
+    <w:rsid w:val="00ED2530"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
@@ -29155,151 +33132,155 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A7123"/>
+    <w:rsid w:val="00ED2530"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C265FB"/>
+    <w:rsid w:val="00ED2530"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="186"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00D55716"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -29485,50 +33466,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -30450,55 +34432,68 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CF0ED6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0063074D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00F600F5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="177085034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="217059331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30762,55 +34757,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142574535">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OperationalCompliance@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-015%20Conducting%20Escorts%20to%20FSH%20Secure%20Unit.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=escort%20vehicles&amp;ql=3081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/contracts-purchasing/Documents/vehicle-standards-prisoner-escort.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-015%20Conducting%20Escorts%20to%20FSH%20Secure%20Unit.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=escort%20vehicles&amp;ql=3081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OperationalCompliance@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -31088,50 +35083,123 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 12.3 Conducting Escorts</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -31381,210 +35449,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...71 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B792C762-C525-4895-834C-8977FCB2F606}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>52882</Characters>
+  <Pages>28</Pages>
+  <Words>9262</Words>
+  <Characters>52794</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1468</Lines>
-  <Paragraphs>914</Paragraphs>
+  <Lines>439</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 12.3 Conducting Escorts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61245</CharactersWithSpaces>
+  <CharactersWithSpaces>61933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -31659,27 +35654,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>1161bb1b,464c4150,3241fc4a,6a14d911,51653267,4f760d3a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-09-21T03:51:51Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>ca41e5b4-4f7c-4d0b-a38f-48eead25a2e6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>