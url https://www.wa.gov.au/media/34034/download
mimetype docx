--- v1 (2026-02-01)
+++ v2 (2026-07-13)
@@ -5811,51 +5811,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Reception</w:t>
             </w:r>
             <w:r w:rsidR="00290FF0" w:rsidRPr="00290FF0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58F96FD8" w14:textId="2ACC86EB" w:rsidR="00A72BC0" w:rsidRDefault="008778E6" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Coordination_of_transfers"/>
       <w:bookmarkStart w:id="10" w:name="_Toc200016932"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Coordination of transfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="7444998B" w14:textId="77777777" w:rsidR="00A72BC0" w:rsidRPr="00A30F5A" w:rsidRDefault="00A72BC0" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30F5A">
         <w:t>Prisons shall apply the following procedures, pr</w:t>
       </w:r>
       <w:r w:rsidR="00E759C4" w:rsidRPr="00A30F5A">
         <w:t>ior to an inter-prison transfer:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
@@ -7057,51 +7056,50 @@
               <w:t>Movements/</w:t>
             </w:r>
             <w:r w:rsidR="005C5562">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Reception Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E30B56" w:rsidRPr="00CF6125" w14:paraId="5FD6E0C0" w14:textId="77777777" w:rsidTr="00020D3E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4952E9E9" w14:textId="77777777" w:rsidR="00E30B56" w:rsidRDefault="00E30B56" w:rsidP="00245D80">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="003E4F83">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE46C8F" w14:textId="7F20219E" w:rsidR="00E30B56" w:rsidRPr="00CF6125" w:rsidRDefault="00A103F9" w:rsidP="00245D80">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure the </w:t>
             </w:r>
@@ -7576,51 +7574,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A559E7E" w14:textId="77777777" w:rsidR="004D3D06" w:rsidRDefault="004D3D06" w:rsidP="00EA0940">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>a prison officer who regularly interacts with the</w:t>
       </w:r>
       <w:r w:rsidRPr="0089106D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AE2104" w14:textId="1F63D6E3" w:rsidR="004D3D06" w:rsidRDefault="004D3D06" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If any </w:t>
       </w:r>
       <w:r w:rsidR="00917C05">
         <w:t>stakeholder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> involved in the review is of the opinion that the prisoner may be at elevated risk of self-harm, the Superintendent shall make the decision whether the prisoner should be considered to be at elevated risk of self-harm for the purposes of this</w:t>
       </w:r>
       <w:r w:rsidRPr="00673876">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D767B4">
         <w:t>COPP</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D3D06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BF0654" w14:textId="2661C2FD" w:rsidR="005D2F87" w:rsidRDefault="004D3D06" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -8154,51 +8151,50 @@
       <w:r>
         <w:t>The case conference Chair may invite additional attendees to attend the case conference if applicable. When making this decision, the Chair should take into account the confidential nature of the prisoner information to be discussed. Additional invitations should be limited to those most likely to meaningfully contribute to</w:t>
       </w:r>
       <w:r w:rsidRPr="00673876">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>considerations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271A7973" w14:textId="77777777" w:rsidR="007B1687" w:rsidRPr="00DB12A8" w:rsidRDefault="007B1687" w:rsidP="007B1687">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc200016937"/>
       <w:r>
         <w:t>Case conference considerations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="3DB20645" w14:textId="77777777" w:rsidR="007B1687" w:rsidRDefault="007B1687" w:rsidP="007B1687">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>The case conference shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00673876">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>consider:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A76892" w14:textId="77777777" w:rsidR="007B1687" w:rsidRDefault="007B1687" w:rsidP="00EA0940">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="368"/>
       </w:pPr>
       <w:r>
         <w:t>the reasons for the</w:t>
       </w:r>
       <w:r w:rsidRPr="0089106D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8649,51 +8645,50 @@
         <w:spacing w:before="58"/>
         <w:ind w:hanging="282"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>the receiving prison for the period after the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>transfer</w:t>
       </w:r>
       <w:r w:rsidR="00AF0C07">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4B54F0" w14:textId="77777777" w:rsidR="00DB12A8" w:rsidRDefault="00DB12A8" w:rsidP="0043476B">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>any linkages with existing ARMS or SAMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A50FB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B064058" w14:textId="77777777" w:rsidR="00DB12A8" w:rsidRDefault="00DB12A8" w:rsidP="0043476B">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>procedures for the exchange of information related to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A50FB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DF62E9" w14:textId="77777777" w:rsidR="00DB12A8" w:rsidRDefault="00DB12A8" w:rsidP="0043476B">
       <w:pPr>
@@ -9165,51 +9160,50 @@
       </w:r>
       <w:r w:rsidR="006376B9">
         <w:t>PCEN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall ensure a </w:t>
       </w:r>
       <w:r w:rsidR="0087560F" w:rsidRPr="003E602E">
         <w:t>Prisoner Transfer Plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has been </w:t>
       </w:r>
       <w:r w:rsidR="002C3D60">
         <w:t>completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F34B06B" w14:textId="5DB40F41" w:rsidR="00C61FF3" w:rsidRPr="005B15EB" w:rsidRDefault="00E50598" w:rsidP="005B15EB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="7.3_Monitors_will_review_compliance_with"/>
       <w:bookmarkStart w:id="35" w:name="_Toc200016943"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="005B15EB">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Inter-Prison </w:t>
       </w:r>
       <w:r w:rsidR="00706A3F" w:rsidRPr="005B15EB">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00C61FF3" w:rsidRPr="005B15EB">
         <w:t xml:space="preserve">ransfers via </w:t>
       </w:r>
       <w:r w:rsidRPr="005B15EB">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00C61FF3" w:rsidRPr="005B15EB">
         <w:t>ir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="0360ECDD" w14:textId="77777777" w:rsidR="00194AB4" w:rsidRPr="00194AB4" w:rsidRDefault="00194AB4" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc200016944"/>
       <w:r>
         <w:t>General</w:t>
       </w:r>
       <w:r w:rsidR="003E4F83">
@@ -10115,51 +10109,50 @@
               <w:t>Transport</w:t>
             </w:r>
             <w:r w:rsidR="00481303">
               <w:t>ing authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A22FEA" w:rsidRPr="00CF6125" w14:paraId="7D1B1CBC" w14:textId="77777777" w:rsidTr="00020D3E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F34476" w14:textId="77777777" w:rsidR="00A22FEA" w:rsidRPr="003E4F83" w:rsidRDefault="00877B23" w:rsidP="00245D80">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00A22FEA" w:rsidRPr="003E4F83">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60961F68" w14:textId="450A1AD7" w:rsidR="00A22FEA" w:rsidRPr="00A22FEA" w:rsidRDefault="005E616E" w:rsidP="00827177">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E616E">
               <w:rPr>
@@ -10930,51 +10923,50 @@
         <w:t xml:space="preserve"> (for electrical items only)</w:t>
       </w:r>
       <w:r w:rsidRPr="0014176A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB40B31" w14:textId="4176C6E9" w:rsidR="007A2868" w:rsidRPr="007D18B2" w:rsidRDefault="0015669B" w:rsidP="0015669B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007D18B2">
         <w:t>Televisions are not to be transported by air.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C799603" w14:textId="6DFA2BC4" w:rsidR="009F5596" w:rsidRDefault="009F5596" w:rsidP="007A2868"/>
     <w:p w14:paraId="316DE41B" w14:textId="77777777" w:rsidR="009F5596" w:rsidRPr="007A2868" w:rsidRDefault="009F5596" w:rsidP="007A2868"/>
     <w:p w14:paraId="51A659DD" w14:textId="13DBAB25" w:rsidR="00E50598" w:rsidRPr="00742101" w:rsidRDefault="007976B9" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc200016947"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Actions prior to </w:t>
       </w:r>
       <w:r w:rsidR="00091743">
         <w:t xml:space="preserve">inter-prison air </w:t>
       </w:r>
       <w:r>
         <w:t>transfer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="00A0502C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D258F6" w14:textId="60056561" w:rsidR="00E50598" w:rsidRPr="00761EDE" w:rsidRDefault="00E50598" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00761EDE">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00446D0B">
         <w:t xml:space="preserve">Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00EE65B1">
         <w:t>SOG</w:t>
@@ -11736,51 +11728,50 @@
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C148A" w:rsidRPr="008C148A" w14:paraId="46DA5A3C" w14:textId="77777777" w:rsidTr="00954786">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A7FAE87" w14:textId="77777777" w:rsidR="008C148A" w:rsidRPr="00245D80" w:rsidRDefault="008C148A" w:rsidP="00245D80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00245D80">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F576902" w14:textId="39CC85F2" w:rsidR="008C148A" w:rsidRPr="008C148A" w:rsidRDefault="008C148A" w:rsidP="00245D80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C148A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Identify the prisoner and self to the airline passenger-handling officer, not less than 20 minutes prior to departure</w:t>
             </w:r>
             <w:r w:rsidR="00D51D9B">
               <w:rPr>
@@ -12408,51 +12399,50 @@
       <w:r w:rsidR="00874984" w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve"> accordance with</w:t>
       </w:r>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00A30F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.3 – Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve"> when conducting an inter-prison transfer via secure vehicle or coach. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D58E921" w14:textId="77777777" w:rsidR="00D51D9B" w:rsidRPr="00D51D9B" w:rsidRDefault="00D51D9B" w:rsidP="00D51D9B"/>
     <w:p w14:paraId="5D4128D2" w14:textId="77777777" w:rsidR="00282873" w:rsidRPr="00282873" w:rsidRDefault="00282873" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc200016952"/>
       <w:r w:rsidRPr="00282873">
-        <w:lastRenderedPageBreak/>
         <w:t>Transportation of prisoner’s property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="00282873">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C7DDA7" w14:textId="2AE5C2B5" w:rsidR="00282873" w:rsidRPr="00A30F5A" w:rsidRDefault="00282873" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">The transfer of prisoner property shall be in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00A30F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 –Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve"> and the following:</w:t>
       </w:r>
@@ -12847,51 +12837,50 @@
       </w:r>
       <w:r w:rsidR="00B57961">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="005E616E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583A0DD9" w14:textId="77777777" w:rsidR="00A05ACE" w:rsidRDefault="00A05ACE" w:rsidP="00EA0940">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005E616E">
         <w:t>liaise with the Sentence Management branch and relevant prison as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4632113A" w14:textId="4A749C1A" w:rsidR="00654C8F" w:rsidRPr="00A30F5A" w:rsidRDefault="00A05ACE" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A30F5A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SOG </w:t>
       </w:r>
       <w:r w:rsidR="00030C9C" w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">officers </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00B822A0">
         <w:t xml:space="preserve">book flights </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">48 hours </w:t>
       </w:r>
       <w:r w:rsidR="00B822A0">
         <w:t xml:space="preserve">prior to departure </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">to allow adequate notice to the </w:t>
       </w:r>
       <w:r w:rsidR="00CE6B0C" w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidRPr="00A30F5A">
         <w:t xml:space="preserve">airline and authorities approving the </w:t>
@@ -13679,115 +13668,106 @@
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>a Person</w:t>
               </w:r>
               <w:r w:rsidR="003032B6" w:rsidRPr="00394FFD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> in Custody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00406633">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A97849">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">for the prisoner and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A97849">
+              <w:t xml:space="preserve">for the prisoner and forward to the relevant aircraft operator for approval and on-forwarding to the </w:t>
+            </w:r>
+            <w:r w:rsidR="003032B6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="003032B6">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="003032B6" w:rsidRPr="00A97849">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003032B6" w:rsidRPr="00A97849">
+              <w:t xml:space="preserve">irport </w:t>
+            </w:r>
+            <w:r w:rsidR="00030C9C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">irport </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00030C9C">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00030C9C" w:rsidRPr="00A97849">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00030C9C" w:rsidRPr="00A97849">
+              <w:t>perator</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51D9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>perator</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D51D9B">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEBF546" w14:textId="77777777" w:rsidR="00A97849" w:rsidRPr="00A97849" w:rsidRDefault="00372298" w:rsidP="00245D80">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...9 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>SOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A97849" w:rsidRPr="00A97849" w14:paraId="07C40CDB" w14:textId="77777777" w:rsidTr="005C4917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B27BD31" w14:textId="77777777" w:rsidR="00A97849" w:rsidRPr="00790A9C" w:rsidRDefault="00555AC4" w:rsidP="00245D80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790A9C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -14996,51 +14976,50 @@
         <w:ind w:hanging="368"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3468C">
         <w:t xml:space="preserve">meet the </w:t>
       </w:r>
       <w:r>
         <w:t>relevant personnel</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3468C">
         <w:t xml:space="preserve"> from the receiving prison</w:t>
       </w:r>
       <w:r w:rsidR="0000486D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBDF26E" w14:textId="01A79CCC" w:rsidR="00711744" w:rsidRPr="00E3468C" w:rsidRDefault="00711744" w:rsidP="00EA0940">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:hanging="368"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3468C">
-        <w:lastRenderedPageBreak/>
         <w:t>travel with the prisoner to the receiving prison</w:t>
       </w:r>
       <w:r w:rsidR="0000486D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350A63D7" w14:textId="76E463D4" w:rsidR="00711744" w:rsidRPr="00910BF2" w:rsidRDefault="00711744" w:rsidP="00EA0940">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:hanging="368"/>
       </w:pPr>
       <w:r w:rsidRPr="00E3468C">
         <w:t xml:space="preserve">handover the prisoner </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00910BF2">
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r>
@@ -15146,51 +15125,50 @@
     <w:p w14:paraId="69C1A294" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="39DF2A09" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="342B2570" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="5FC53DBE" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="3F449515" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="3884E9B1" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="137C2FDF" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="4883921C" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="05410C2B" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="7E193487" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="30A0CC10" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="5BAD7EBE" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="79EE1D7B" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="264E738C" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="055323D6" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="333CCF10" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="6281BD94" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="754D418F" w14:textId="77777777" w:rsidR="0058087D" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="751C192E" w14:textId="77777777" w:rsidR="0058087D" w:rsidRPr="005A1A08" w:rsidRDefault="0058087D" w:rsidP="005A1A08"/>
     <w:p w14:paraId="45925422" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008D6254">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc200016961"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="19B2888D" w14:textId="77777777" w:rsidR="00E27BFB" w:rsidRDefault="003D708E" w:rsidP="00241AB7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Related_COPPS_and"/>
       <w:bookmarkStart w:id="59" w:name="_Toc200016962"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="000908B7">
         <w:t xml:space="preserve">COPPs </w:t>
       </w:r>
       <w:r>
         <w:t>and documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="712D47C9" w14:textId="77777777" w:rsidR="00E27BFB" w:rsidRPr="005E536D" w:rsidRDefault="000908B7" w:rsidP="00113DE3">
       <w:pPr>
         <w:rPr>
@@ -16039,51 +16017,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00406633">
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C97A0A" w:rsidRPr="000E6F0A" w14:paraId="77F80F36" w14:textId="77777777" w:rsidTr="005E536D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EAA3A5E" w14:textId="77777777" w:rsidR="00C97A0A" w:rsidRPr="002E2693" w:rsidRDefault="00C97A0A" w:rsidP="005E536D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Contract Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="038DF4E1" w14:textId="77777777" w:rsidR="00C97A0A" w:rsidRPr="00406633" w:rsidRDefault="00C97A0A" w:rsidP="005E536D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>As defined in Schedule 14 of the CS &amp; CS Contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -16744,51 +16721,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00B42B2A">
               <w:t>The MAP-Remand is the checklist completed to determine initial security rating and placement for a remand prisoner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD1F36" w14:paraId="08219453" w14:textId="77777777" w:rsidTr="005E536D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0B123D87" w14:textId="77777777" w:rsidR="00FD1F36" w:rsidRPr="008206E2" w:rsidRDefault="00FD1F36" w:rsidP="00FD1F36">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42B2A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Management and Placement-Sentenced (MAP-Sentenced)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="55CF2DEC" w14:textId="77777777" w:rsidR="00FD1F36" w:rsidRPr="00406633" w:rsidRDefault="00FD1F36" w:rsidP="00FD1F36">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42B2A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The MAP-Sentenced is the checklist completed to determine initial security rating and placement for a sentenced prisoner and generally will define a prisoner’s security rating for the first 6 months in custody post-sentencing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17390,51 +17366,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524983" w:rsidRPr="00524983">
         <w:t>(Cth)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1385EAB2" w14:textId="77777777" w:rsidR="00DD6077" w:rsidRPr="005E536D" w:rsidRDefault="00DD6077" w:rsidP="00EA0940">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E536D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prisons Act</w:t>
       </w:r>
       <w:r w:rsidR="00406633" w:rsidRPr="005E536D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1389587A" w14:textId="77777777" w:rsidR="00DD6077" w:rsidRPr="005E536D" w:rsidRDefault="00DD6077" w:rsidP="00EA0940">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E536D">
         <w:rPr>
@@ -18348,51 +18323,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B674B02" w14:textId="6C99CA36" w:rsidR="00D30BD6" w:rsidRDefault="0058087D" w:rsidP="00D30BD6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>10 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00292FCB" w:rsidRPr="007D3C6F" w14:paraId="26758A2F" w14:textId="77777777" w:rsidTr="00292FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29B47920" w14:textId="5609B250" w:rsidR="00292FCB" w:rsidRPr="00133E4D" w:rsidRDefault="00292FCB" w:rsidP="00D30BD6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00133E4D">
-              <w:lastRenderedPageBreak/>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1658" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B977A40" w14:textId="77245B45" w:rsidR="00292FCB" w:rsidRPr="00133E4D" w:rsidRDefault="00292FCB" w:rsidP="00D30BD6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00133E4D">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3032" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23DBDC87" w14:textId="77777777" w:rsidR="00292FCB" w:rsidRPr="00133E4D" w:rsidRDefault="00292FCB" w:rsidP="00D30BD6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -18456,51 +18430,50 @@
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="5C2EC414" w14:textId="2BDBA3A8" w:rsidR="007131CA" w:rsidRPr="00B05DA0" w:rsidRDefault="00B05DA0" w:rsidP="00B05DA0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2286B2" w14:textId="63A65E02" w:rsidR="00A50FB8" w:rsidRDefault="00677EBB" w:rsidP="0089106D">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
       <w:r w:rsidR="00A50FB8">
         <w:t>Weekly Scheduled Inter-prison Transfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10792" w:type="dxa"/>
         <w:tblInd w:w="-892" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10792"/>
       </w:tblGrid>
       <w:tr w:rsidR="004340F8" w:rsidRPr="00C923C0" w14:paraId="71249106" w14:textId="77777777" w:rsidTr="00960DC7">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
@@ -21767,51 +21740,50 @@
           <w:tcPr>
             <w:tcW w:w="10792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
           <w:p w14:paraId="11473292" w14:textId="77777777" w:rsidR="004340F8" w:rsidRPr="007F1F8C" w:rsidRDefault="004340F8" w:rsidP="00960DC7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-675" w:right="-613"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F1F8C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>WEEKLY SCHEDULED INTER-PRISON TRANSFERS SHEETS - DUE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12</w:t>
             </w:r>
             <w:r w:rsidRPr="007F1F8C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -25161,92 +25133,85 @@
           <w:tcPr>
             <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E4A297A" w14:textId="77777777" w:rsidR="004340F8" w:rsidRPr="00EA77CB" w:rsidRDefault="004340F8" w:rsidP="00960DC7">
             <w:pPr>
               <w:ind w:left="-567" w:right="-613"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C79D3A9" w14:textId="104032A7" w:rsidR="004340F8" w:rsidRPr="00C93FBA" w:rsidRDefault="004340F8" w:rsidP="00C93FBA"/>
     <w:p w14:paraId="2699D661" w14:textId="77777777" w:rsidR="003D13E0" w:rsidRPr="0089106D" w:rsidRDefault="004340F8" w:rsidP="0089106D">
       <w:bookmarkStart w:id="73" w:name="_Appendix_B:_Dangerous"/>
       <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidRPr="00C93FBA">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA822D5" w14:textId="45CDC1C2" w:rsidR="003D13E0" w:rsidRPr="00EA7847" w:rsidRDefault="003D13E0" w:rsidP="00EA7847">
+    <w:p w14:paraId="7FA822D5" w14:textId="45CDC1C2" w:rsidR="003D13E0" w:rsidRPr="00772394" w:rsidRDefault="003D13E0" w:rsidP="00EA7847">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Appendix_B:_Transfer"/>
       <w:bookmarkStart w:id="75" w:name="_Toc200016968"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00EA7847">
-        <w:lastRenderedPageBreak/>
-        <w:t>Appendix B: Transfer Guidelines</w:t>
+        <w:t xml:space="preserve">Appendix B: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772394">
+        <w:t>Transfer Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="704D3CAA" w14:textId="51DCDCBB" w:rsidR="003D13E0" w:rsidRDefault="003D13E0" w:rsidP="003D13E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="138"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="00772394">
+        <w:t>The development of a Transfer Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5037" w:rsidRPr="00772394">
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidR="00D475F6" w:rsidRPr="00772394">
+        <w:t xml:space="preserve"> in TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772394">
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">The development of a </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> shall include consideration of the below guidelines:</w:t>
+        <w:t xml:space="preserve"> include consideration of the below guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1D2630" w14:textId="77777777" w:rsidR="003D13E0" w:rsidRPr="00DE6A8C" w:rsidRDefault="003D13E0" w:rsidP="003D13E0">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="Minimising_disruption_to_the_prisoner"/>
       <w:bookmarkStart w:id="77" w:name="_Toc69571968"/>
       <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidRPr="00DE6A8C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Minimising disruption to the prisoner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="1F4EF6F3" w14:textId="77777777" w:rsidR="003D13E0" w:rsidRPr="005B15EB" w:rsidRDefault="003D13E0" w:rsidP="003D13E0">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
       </w:pPr>
       <w:r w:rsidRPr="005B15EB">
@@ -25626,51 +25591,50 @@
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>offer the prisoner(s) additional water (unless a medical condition requires it to occur sooner)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1A5B53" w14:textId="50595DDA" w:rsidR="00875798" w:rsidRPr="007D18B2" w:rsidRDefault="00875798" w:rsidP="00114975">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="284"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D18B2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>observe and speak with the prisoner(s) to determine/identify any potential or actual health issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59175EDB" w14:textId="5F8447C6" w:rsidR="00511408" w:rsidRPr="007D18B2" w:rsidRDefault="00511408" w:rsidP="00511408">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="Managing_the_transfer_–_overnight_prison"/>
       <w:bookmarkStart w:id="83" w:name="_Toc69571971"/>
       <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidRPr="007D18B2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Welfare checks shall be recorded in ePEMS by Ventia escorting officers and </w:t>
       </w:r>
       <w:r w:rsidR="002941DF" w:rsidRPr="007D18B2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
@@ -25766,51 +25730,50 @@
     <w:p w14:paraId="4593F351" w14:textId="35246C5E" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="515E1655" w14:textId="1B6FFB34" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="3204AE44" w14:textId="4FD47A0C" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="255AEE29" w14:textId="070D51DB" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="2509E872" w14:textId="4B56C793" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="5B331D67" w14:textId="2F8AC115" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="791E0E14" w14:textId="48948FE0" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="066063C3" w14:textId="0A22ED7E" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="78FD9E23" w14:textId="2FDE663B" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="0204B5C3" w14:textId="44653304" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="796304EE" w14:textId="1E560795" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="656D9BE5" w14:textId="7D1E2732" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="08D2AE9D" w14:textId="20560FE6" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="20ACBA95" w14:textId="7E15552F" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="1371D8E0" w14:textId="559FCA4F" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="6E212831" w14:textId="5C6C0CBC" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="38317385" w14:textId="045F73DA" w:rsidR="000F27E9" w:rsidRDefault="000F27E9" w:rsidP="00EA7847"/>
     <w:p w14:paraId="5CEC18EF" w14:textId="76574D06" w:rsidR="00114975" w:rsidRDefault="00114975" w:rsidP="00EA7847"/>
     <w:p w14:paraId="0E32DA5D" w14:textId="77777777" w:rsidR="00114975" w:rsidRPr="00EA7847" w:rsidRDefault="00114975" w:rsidP="00EA7847"/>
     <w:p w14:paraId="34AAD9A6" w14:textId="1803EC3D" w:rsidR="00132CE7" w:rsidRPr="00132CE7" w:rsidRDefault="00132CE7" w:rsidP="0089106D">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc200016969"/>
       <w:r w:rsidRPr="00132CE7">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00E851A9">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00132CE7">
         <w:t>: Dangerous Goods</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="196C8674" w14:textId="77777777" w:rsidR="00132CE7" w:rsidRPr="00132CE7" w:rsidRDefault="00132CE7" w:rsidP="00FE0715">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="right" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132CE7">
@@ -28910,76 +28873,76 @@
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE624DA" w14:textId="77777777" w:rsidR="00543C5B" w:rsidRDefault="00543C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3120BA61" w14:textId="77777777" w:rsidR="00543C5B" w:rsidRDefault="00543C5B"/>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04856B4A" w14:textId="48DD72A3" w:rsidR="00543C5B" w:rsidRDefault="00543C5B" w:rsidP="004D040B">
+  <w:p w14:paraId="04856B4A" w14:textId="3002A3D7" w:rsidR="00543C5B" w:rsidRDefault="00543C5B" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00203AFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00203AFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00203AFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C06FD5">
+    <w:r w:rsidR="00B612BF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 12.4 Prisoner Transfers</w:t>
     </w:r>
     <w:r w:rsidRPr="00203AFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00203AFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00677EBB" w:rsidRPr="00203AFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
     <w:r w:rsidR="002B3EAF" w:rsidRPr="00203AFC">
       <w:rPr>
@@ -31061,51 +31024,51 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1619794558">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1309434129">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="901330775">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1500461730">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2140566998">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="12wbbr+50lJwr5VbsXbemDnUW/4fiqj+mVD4JgUc9t6mLmVoNLhrJJt3unXd0XysvFvih0QMvWVoAh6SpVDL9Q==" w:salt="ig4JzLXEMZQ2NQaJ7ZGXlw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EmX90FGz7YEJeuZK2zBVX+XOV3QHWDI93dJ/pg9Q5CzjXUMFPsc62prsA+oVGWNQXA47lhIbKFuEhP74HP75AA==" w:salt="rAElQA2kIXQkBUqjQnXiZw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
@@ -31326,50 +31289,51 @@
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E19C2"/>
     <w:rsid w:val="003E34CC"/>
     <w:rsid w:val="003E4F83"/>
     <w:rsid w:val="003E602E"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F1562"/>
     <w:rsid w:val="003F17E7"/>
     <w:rsid w:val="003F4C8B"/>
     <w:rsid w:val="003F5C0F"/>
     <w:rsid w:val="003F63B9"/>
     <w:rsid w:val="003F72EE"/>
     <w:rsid w:val="00400B24"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00401A8E"/>
     <w:rsid w:val="00403341"/>
     <w:rsid w:val="004062EC"/>
     <w:rsid w:val="00406633"/>
     <w:rsid w:val="00406DD3"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="004160E2"/>
     <w:rsid w:val="00422181"/>
     <w:rsid w:val="0042240A"/>
     <w:rsid w:val="00424D55"/>
     <w:rsid w:val="00430B51"/>
+    <w:rsid w:val="00432362"/>
     <w:rsid w:val="004340F8"/>
     <w:rsid w:val="0043476B"/>
     <w:rsid w:val="00437B16"/>
     <w:rsid w:val="0044159A"/>
     <w:rsid w:val="0044176F"/>
     <w:rsid w:val="0044262A"/>
     <w:rsid w:val="00444946"/>
     <w:rsid w:val="00444BCB"/>
     <w:rsid w:val="00445AD0"/>
     <w:rsid w:val="00445ADF"/>
     <w:rsid w:val="004464E9"/>
     <w:rsid w:val="00446AF6"/>
     <w:rsid w:val="00446D0B"/>
     <w:rsid w:val="00450C51"/>
     <w:rsid w:val="004510FC"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00462F79"/>
     <w:rsid w:val="004639B9"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466580"/>
     <w:rsid w:val="004709B3"/>
     <w:rsid w:val="004724F4"/>
     <w:rsid w:val="00473847"/>
     <w:rsid w:val="00477D15"/>
     <w:rsid w:val="00477DEE"/>
@@ -31437,56 +31401,58 @@
     <w:rsid w:val="005B6427"/>
     <w:rsid w:val="005C1C95"/>
     <w:rsid w:val="005C3983"/>
     <w:rsid w:val="005C3DB9"/>
     <w:rsid w:val="005C45C2"/>
     <w:rsid w:val="005C4917"/>
     <w:rsid w:val="005C5562"/>
     <w:rsid w:val="005C65B2"/>
     <w:rsid w:val="005C68FC"/>
     <w:rsid w:val="005D2F87"/>
     <w:rsid w:val="005D3CEF"/>
     <w:rsid w:val="005D43F0"/>
     <w:rsid w:val="005E2848"/>
     <w:rsid w:val="005E536D"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E5833"/>
     <w:rsid w:val="005E616E"/>
     <w:rsid w:val="005F4B8A"/>
     <w:rsid w:val="005F79D9"/>
     <w:rsid w:val="00604403"/>
     <w:rsid w:val="00605CFE"/>
     <w:rsid w:val="00607630"/>
     <w:rsid w:val="00611D31"/>
     <w:rsid w:val="0062128B"/>
     <w:rsid w:val="006225A4"/>
+    <w:rsid w:val="0062319A"/>
     <w:rsid w:val="0062334B"/>
     <w:rsid w:val="00623C3B"/>
     <w:rsid w:val="00625334"/>
     <w:rsid w:val="006266F8"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00631044"/>
+    <w:rsid w:val="00632ED0"/>
     <w:rsid w:val="0063323D"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="0063723C"/>
     <w:rsid w:val="006376B9"/>
     <w:rsid w:val="00637EEE"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00645659"/>
     <w:rsid w:val="00647BBC"/>
     <w:rsid w:val="00650BFC"/>
     <w:rsid w:val="00654C8F"/>
     <w:rsid w:val="006561AD"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00657D60"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00663C64"/>
     <w:rsid w:val="00673876"/>
     <w:rsid w:val="00673955"/>
     <w:rsid w:val="00673982"/>
     <w:rsid w:val="0067556A"/>
     <w:rsid w:val="006765E4"/>
     <w:rsid w:val="00676F33"/>
     <w:rsid w:val="00677EBB"/>
     <w:rsid w:val="00677F24"/>
@@ -31519,50 +31485,51 @@
     <w:rsid w:val="00706A3F"/>
     <w:rsid w:val="00711744"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="007131CA"/>
     <w:rsid w:val="00715187"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="0071599F"/>
     <w:rsid w:val="0072450F"/>
     <w:rsid w:val="00731298"/>
     <w:rsid w:val="00731C64"/>
     <w:rsid w:val="00742101"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00744B3A"/>
     <w:rsid w:val="007466F1"/>
     <w:rsid w:val="007475FB"/>
     <w:rsid w:val="007527E4"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752D8C"/>
     <w:rsid w:val="00754A33"/>
     <w:rsid w:val="00755B34"/>
     <w:rsid w:val="00756332"/>
     <w:rsid w:val="00761EDE"/>
     <w:rsid w:val="00762300"/>
     <w:rsid w:val="00762E75"/>
     <w:rsid w:val="00766AB9"/>
+    <w:rsid w:val="00772394"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00782D72"/>
     <w:rsid w:val="00782E9F"/>
     <w:rsid w:val="00784582"/>
     <w:rsid w:val="00787D25"/>
     <w:rsid w:val="00790A9C"/>
     <w:rsid w:val="00791AED"/>
     <w:rsid w:val="007976B9"/>
     <w:rsid w:val="00797F4A"/>
     <w:rsid w:val="007A0588"/>
     <w:rsid w:val="007A2868"/>
     <w:rsid w:val="007A5CFA"/>
     <w:rsid w:val="007A69AB"/>
     <w:rsid w:val="007B1687"/>
     <w:rsid w:val="007B3B6D"/>
     <w:rsid w:val="007D0B4A"/>
     <w:rsid w:val="007D18B2"/>
     <w:rsid w:val="007D389F"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D51D0"/>
     <w:rsid w:val="007E5B54"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E7361"/>
     <w:rsid w:val="007F2EA2"/>
     <w:rsid w:val="007F36EC"/>
@@ -31731,50 +31698,51 @@
     <w:rsid w:val="00AF0E22"/>
     <w:rsid w:val="00AF3118"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF6241"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B05140"/>
     <w:rsid w:val="00B05DA0"/>
     <w:rsid w:val="00B1138D"/>
     <w:rsid w:val="00B12580"/>
     <w:rsid w:val="00B14457"/>
     <w:rsid w:val="00B17656"/>
     <w:rsid w:val="00B22AA0"/>
     <w:rsid w:val="00B22C8C"/>
     <w:rsid w:val="00B23D1B"/>
     <w:rsid w:val="00B30D75"/>
     <w:rsid w:val="00B37446"/>
     <w:rsid w:val="00B4280A"/>
     <w:rsid w:val="00B438A8"/>
     <w:rsid w:val="00B43B32"/>
     <w:rsid w:val="00B4675D"/>
     <w:rsid w:val="00B553C1"/>
     <w:rsid w:val="00B561B0"/>
     <w:rsid w:val="00B57510"/>
     <w:rsid w:val="00B57961"/>
+    <w:rsid w:val="00B612BF"/>
     <w:rsid w:val="00B6364A"/>
     <w:rsid w:val="00B662BB"/>
     <w:rsid w:val="00B671BD"/>
     <w:rsid w:val="00B7129B"/>
     <w:rsid w:val="00B722DA"/>
     <w:rsid w:val="00B818DE"/>
     <w:rsid w:val="00B822A0"/>
     <w:rsid w:val="00B83E5C"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95FCA"/>
     <w:rsid w:val="00BA4933"/>
     <w:rsid w:val="00BB0016"/>
     <w:rsid w:val="00BB3CC8"/>
     <w:rsid w:val="00BC29CC"/>
     <w:rsid w:val="00BD3606"/>
     <w:rsid w:val="00BE4321"/>
     <w:rsid w:val="00BF7612"/>
     <w:rsid w:val="00BF7889"/>
     <w:rsid w:val="00BF7EAA"/>
     <w:rsid w:val="00C0186E"/>
     <w:rsid w:val="00C033EF"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C10BF9"/>
@@ -34340,50 +34308,132 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 12.4 - Prisoner Transfer.</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb" xsi:nil="true"/>
+    <Date_x0020_Valid_x0020_To xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb" xsi:nil="true"/>
+    <Position xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <Value>566</Value>
+      <Value>528</Value>
+      <Value>534</Value>
+      <Value>525</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb" xsi:nil="true"/>
+    <TaxCatchAllLabel xmlns="8473f6d4-4c06-42c4-8ff2-647e39f077bb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x0101001B4B819BD8EDD04989F52FE7BACA6F3F0019E3734473A0514DBE0987A68AD50988" ma:contentTypeVersion="46" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="8c769ae73d59ede7d9a08bdeb9b71389">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8473f6d4-4c06-42c4-8ff2-647e39f077bb" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d12990613cd79eb4154a0b52d0ba697" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="8473f6d4-4c06-42c4-8ff2-647e39f077bb"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -34633,211 +34683,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...65 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="8473f6d4-4c06-42c4-8ff2-647e39f077bb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE66739F-D51A-410B-A70B-FBF905DBE3A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6EB5B11-3394-48C8-BBD6-9947B20FAF63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8473f6d4-4c06-42c4-8ff2-647e39f077bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>9015</Words>
-  <Characters>51390</Characters>
+  <Words>7607</Words>
+  <Characters>43757</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>120</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>1497</Lines>
+  <Paragraphs>827</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 12.4 Prisoner Transfers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>60285</CharactersWithSpaces>
+  <CharactersWithSpaces>50776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>