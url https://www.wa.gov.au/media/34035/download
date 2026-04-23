--- v0 (2025-12-10)
+++ v1 (2026-04-23)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4B67792E" w14:textId="2B3418B0" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00B14BC2">
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidR="003A291A">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004852A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14BC2">
         <w:t xml:space="preserve">Prisoners in </w:t>
       </w:r>
       <w:r w:rsidR="006650DF">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00A07A77">
         <w:t>estern Australian (W</w:t>
@@ -110,127 +110,163 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="0D13D19A" w14:textId="77777777" w:rsidTr="000E684A">
         <w:trPr>
           <w:trHeight w:val="4088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="40C4267F" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="40C4267F" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00073BBE" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00073BBE">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4005AB2E" w14:textId="77777777" w:rsidR="00505C3E" w:rsidRPr="00505C3E" w:rsidRDefault="001A0C6D" w:rsidP="00505C3E">
+          <w:p w14:paraId="4005AB2E" w14:textId="6B363A12" w:rsidR="00505C3E" w:rsidRPr="00073BBE" w:rsidRDefault="00505C3E" w:rsidP="00505C3E">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00505C3E" w:rsidRPr="00A2041E">
+              <w:r w:rsidRPr="00073BBE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>As referenced in the</w:t>
               </w:r>
-              <w:r w:rsidR="00505C3E" w:rsidRPr="00A2041E">
+              <w:r w:rsidRPr="00073BBE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="00505C3E" w:rsidRPr="00D11E8A">
+              <w:r w:rsidRPr="00073BBE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, </w:t>
               </w:r>
-              <w:r w:rsidR="00505C3E" w:rsidRPr="00D11E8A">
+              <w:r w:rsidR="002347D0" w:rsidRPr="00073BBE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revised </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00073BBE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>20</w:t>
+              </w:r>
+              <w:r w:rsidR="002347D0" w:rsidRPr="00073BBE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>25</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00073BBE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3484E3C5" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRDefault="00B14BC2" w:rsidP="00FB6B31"/>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="3484E3C5" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRPr="00073BBE" w:rsidRDefault="00B14BC2" w:rsidP="00FB6B31"/>
+          <w:p w14:paraId="6922D129" w14:textId="71BA1968" w:rsidR="00B14BC2" w:rsidRPr="00073BBE" w:rsidRDefault="002347D0" w:rsidP="000E684A">
+            <w:r w:rsidRPr="00073BBE">
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00286EAD">
-              <w:t>.1.11 Persons in custody are transported using fit for purpose vehicles that are safe and meet relevant standards and are subject to regular and routine safety checks.</w:t>
+            <w:r w:rsidR="00B14BC2" w:rsidRPr="00073BBE">
+              <w:t>.1.11 Pe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073BBE">
+              <w:t>ople</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14BC2" w:rsidRPr="00073BBE">
+              <w:t xml:space="preserve"> in custody are transported using fit for purpose vehicles that are safe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073BBE">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B14BC2" w:rsidRPr="00073BBE">
+              <w:t>meet relevant standards and are subject to regular and routine safety checks.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77BEEE81" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRPr="00286EAD" w:rsidRDefault="00B14BC2" w:rsidP="000E684A"/>
-[...2 lines deleted...]
-              <w:t>3.1.12 T</w:t>
+          <w:p w14:paraId="77BEEE81" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRPr="00073BBE" w:rsidRDefault="00B14BC2" w:rsidP="000E684A"/>
+          <w:p w14:paraId="72D0B82E" w14:textId="1AEEF671" w:rsidR="00B14BC2" w:rsidRPr="00073BBE" w:rsidRDefault="0028027F" w:rsidP="000E684A">
+            <w:r w:rsidRPr="00073BBE">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="000E684A" w:rsidRPr="00073BBE">
+              <w:t>.1.12 T</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14BC2" w:rsidRPr="00073BBE">
+              <w:t>ransport of pe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00073BBE">
+              <w:t>ople</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14BC2" w:rsidRPr="00073BBE">
+              <w:t xml:space="preserve"> in custody is conducted in a safe and humane manner, taking into account the dignity of the person being transported.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C36BD83" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRPr="00073BBE" w:rsidRDefault="00B14BC2" w:rsidP="000E684A"/>
+          <w:p w14:paraId="6B112DB8" w14:textId="21F7580C" w:rsidR="00B14BC2" w:rsidRDefault="0028027F" w:rsidP="000E684A">
+            <w:r w:rsidRPr="00073BBE">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14BC2" w:rsidRPr="00073BBE">
+              <w:t>.1.13 Where prisoners who present an extreme risk require movement outside a secure environment, comprehensive risk assessments are conducted and movements are planned to mitigate risks to staff, the community and the prisoner.</w:t>
             </w:r>
             <w:r w:rsidR="00B14BC2" w:rsidRPr="00286EAD">
-              <w:t>ransport of persons in custody is conducted in a safe and humane manner, taking into account the dignity of the person being transported.</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00286EAD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C5CA7D5" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="199F7AA3" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="1630740B" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -322,1367 +358,1366 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00321CB2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00321CB2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00321CB2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ABF3FDB" w14:textId="054682E0" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="3ABF3FDB" w14:textId="054682E0" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067664" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067664 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56018ED9" w14:textId="05FD8FF3" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="56018ED9" w14:textId="05FD8FF3" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067665" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standard Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067665 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14D1EFF4" w14:textId="75175630" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="14D1EFF4" w14:textId="75175630" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067666" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Temporary Prisoner Placement</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067666 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54EF244E" w14:textId="3E6D3700" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="54EF244E" w14:textId="3E6D3700" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067667" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lockup Requests/Placement</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067667 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="755094CE" w14:textId="285D8C25" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="755094CE" w14:textId="285D8C25" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067668" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner placement</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067668 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F69A630" w14:textId="50FC47F6" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="2F69A630" w14:textId="50FC47F6" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067669" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner or Lockup keeper requests</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067669 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="031942F4" w14:textId="56C66DE5" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="031942F4" w14:textId="56C66DE5" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067670" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lockup placement prior to release or /extenuating circumstances</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067670 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B2A3100" w14:textId="501C5826" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="7B2A3100" w14:textId="501C5826" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067671" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inspection of lockups</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067671 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CA6CD35" w14:textId="28D2A970" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="1CA6CD35" w14:textId="28D2A970" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067672" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067672 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="461B2C91" w14:textId="60FE8799" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="461B2C91" w14:textId="60FE8799" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067673" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and other documents</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067673 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B898700" w14:textId="6CFF27A9" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="1B898700" w14:textId="6CFF27A9" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067674" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067674 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="060CDA0E" w14:textId="7FC1FDB9" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D">
+    <w:p w14:paraId="060CDA0E" w14:textId="7FC1FDB9" w:rsidR="00321CB2" w:rsidRDefault="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067675" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067675 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3615F067" w14:textId="287FB330" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="3615F067" w14:textId="287FB330" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067676" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067676 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02B4646E" w14:textId="3A5F79E8" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="02B4646E" w14:textId="3A5F79E8" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067677" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067677 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D7D8E99" w14:textId="38FFC849" w:rsidR="00321CB2" w:rsidRDefault="001A0C6D" w:rsidP="00321CB2">
+    <w:p w14:paraId="5D7D8E99" w14:textId="38FFC849" w:rsidR="00321CB2" w:rsidRDefault="00321CB2" w:rsidP="00321CB2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140067678" w:history="1">
-        <w:r w:rsidR="00321CB2" w:rsidRPr="004E0794">
+        <w:r w:rsidRPr="004E0794">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Schedule of WA Police Force Lockups</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140067678 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00321CB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C77F018" w14:textId="34D47E18" w:rsidR="00634C54" w:rsidRDefault="007E1398" w:rsidP="004E571B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3042A03C" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0709FDA2" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc140067663"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2553EF8B" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRDefault="00B14BC2" w:rsidP="000E684A">
+    <w:p w14:paraId="20196A1C" w14:textId="4AFC0C78" w:rsidR="00065A5C" w:rsidRPr="00B14BC2" w:rsidRDefault="00B14BC2" w:rsidP="000E684A">
       <w:r w:rsidRPr="0022235E">
         <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all </w:t>
       </w:r>
       <w:r w:rsidR="000E684A">
         <w:t xml:space="preserve">public and private </w:t>
       </w:r>
       <w:r w:rsidRPr="0022235E">
         <w:t>prisons administered by or on behal</w:t>
       </w:r>
       <w:r>
         <w:t>f of the Department of Justice</w:t>
       </w:r>
       <w:r w:rsidR="000E684A">
         <w:t xml:space="preserve"> (the Department)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20196A1C" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00B14BC2" w:rsidRDefault="00065A5C" w:rsidP="000E684A"/>
     <w:p w14:paraId="0A087A02" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc140067664"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023D5D4C" w14:textId="77777777" w:rsidR="00B14BC2" w:rsidRDefault="00B14BC2" w:rsidP="000E684A">
       <w:r>
         <w:t>Prisoners are moved between court, prisons and other facilities for a number of reasons, in accordance with legislation</w:t>
       </w:r>
       <w:r w:rsidR="0077632B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and authorisation from the Superintendent under the delegated authority of the </w:t>
@@ -1989,51 +2024,51 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide the Lockup Keeper with a list of approved visitors for each prisoner placed in a lock up</w:t>
       </w:r>
       <w:r w:rsidR="00B95C92">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00B95C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4395C410" w14:textId="77777777" w:rsidR="007D61F3" w:rsidRPr="00B95C92" w:rsidRDefault="007D61F3" w:rsidP="00A46175">
+    <w:p w14:paraId="4395C410" w14:textId="3E3F17D1" w:rsidR="007D61F3" w:rsidRPr="00B95C92" w:rsidRDefault="007D61F3" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A prisoner serving imprisonment in a lockup is eligible to apply to the </w:t>
       </w:r>
       <w:r w:rsidR="0017413D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">responsible </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Superintendent for that lockup for early discharge</w:t>
       </w:r>
       <w:r w:rsidR="00B95C92">
@@ -2076,51 +2111,51 @@
           </w:rPr>
           <w:t xml:space="preserve">6 </w:t>
         </w:r>
         <w:r w:rsidR="00311D27" w:rsidRPr="00835C6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="006B4BE7" w:rsidRPr="00835C6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoners Released from Custody</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B95C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638F669D" w14:textId="10E34744" w:rsidR="007D61F3" w:rsidRPr="00B95C92" w:rsidRDefault="006D4597" w:rsidP="00A46175">
+    <w:p w14:paraId="638F669D" w14:textId="6104368B" w:rsidR="007D61F3" w:rsidRPr="00B95C92" w:rsidRDefault="006D4597" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The Lockup K</w:t>
       </w:r>
       <w:r w:rsidR="007D61F3" w:rsidRPr="00B95C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">eeper shall advise the </w:t>
       </w:r>
       <w:r w:rsidR="00AB4BCA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007D61F3" w:rsidRPr="00B95C92">
@@ -2423,125 +2458,132 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7E2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the prison shall seek approval from the relevant authority of the lockup</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46175">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7E2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">for temporary placement of the prisoner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AEA6EC" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00835C6C" w:rsidRDefault="008076D2" w:rsidP="00835C6C">
+    <w:p w14:paraId="15AEA6EC" w14:textId="6B448169" w:rsidR="00065A5C" w:rsidRPr="00835C6C" w:rsidRDefault="008076D2" w:rsidP="00835C6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7E2E">
+      <w:r w:rsidRPr="00943786">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the relevant authority of the lockup shall confirm their approval in writing to the Superintendent, completing the</w:t>
       </w:r>
-      <w:r w:rsidR="003C5E28">
+      <w:r w:rsidR="003C5E28" w:rsidRPr="00943786">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00BF0FF1" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for </w:t>
         </w:r>
-        <w:r w:rsidR="003C1B03" w:rsidRPr="001335C0">
+        <w:r w:rsidR="003C1B03" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Placement </w:t>
         </w:r>
-        <w:r w:rsidR="00BF0FF1" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">at </w:t>
         </w:r>
-        <w:r w:rsidR="003C1B03" w:rsidRPr="001335C0">
+        <w:r w:rsidR="003C1B03" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Police Lockups</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003C1B03" w:rsidRPr="00835C6C">
+      <w:r w:rsidR="003C1B03" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00757BEC" w:rsidRPr="00835C6C">
+      <w:r w:rsidR="00757BEC" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
+      <w:r w:rsidRPr="00943786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="002F7E2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, signed by both the Superintendent and the </w:t>
+        <w:t xml:space="preserve"> signed by both the Superintendent and the </w:t>
       </w:r>
       <w:r w:rsidR="00702AC6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>person in charge of the lockup</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7E2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684665F4" w14:textId="77777777" w:rsidR="00B35B9F" w:rsidRPr="00B35B9F" w:rsidRDefault="00B35B9F" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc140067667"/>
       <w:r w:rsidRPr="00B35B9F">
         <w:lastRenderedPageBreak/>
         <w:t>Lockup Requests/Placement</w:t>
       </w:r>
@@ -2558,78 +2600,81 @@
       <w:r w:rsidR="000A4D8C" w:rsidRPr="00A46175">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46175">
         <w:t>lacement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="056B6670" w14:textId="77777777" w:rsidR="00B35B9F" w:rsidRPr="00653434" w:rsidRDefault="00B35B9F" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00653434">
         <w:t xml:space="preserve">A prisoner’s placement in a lockup is dependent upon the approval of the </w:t>
       </w:r>
       <w:r w:rsidR="00BD2E09" w:rsidRPr="00653434">
         <w:t>Commissioner of Police</w:t>
       </w:r>
       <w:r w:rsidR="00CA220B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00653434">
-        <w:t xml:space="preserve">, and the Superintendent who has responsibility for that lockup in accordance with the </w:t>
+        <w:t>, and the Superintendent who has responsibility for that lockup in accordance w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073BBE">
+        <w:t xml:space="preserve">ith the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Schedule" w:history="1">
-        <w:r w:rsidRPr="000C18F5">
+        <w:r w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix </w:t>
         </w:r>
-        <w:r w:rsidR="00835C6C" w:rsidRPr="000C18F5">
+        <w:r w:rsidR="00835C6C" w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
-        <w:r w:rsidRPr="000C18F5">
+        <w:r w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">: Schedule of </w:t>
         </w:r>
-        <w:r w:rsidR="00835C6C" w:rsidRPr="000C18F5">
+        <w:r w:rsidR="00835C6C" w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">WA </w:t>
         </w:r>
-        <w:r w:rsidRPr="000C18F5">
+        <w:r w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Police Lockups</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00653434">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044579FC" w14:textId="77777777" w:rsidR="00B35B9F" w:rsidRPr="00653434" w:rsidRDefault="00B35B9F" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00653434">
         <w:t xml:space="preserve">The management and routine of a prisoner approved for placement in a lockup is the responsibility of the Lockup Keeper; however the Commissioner, Corrective Services or </w:t>
       </w:r>
       <w:r w:rsidR="008E05B0">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00653434">
         <w:t xml:space="preserve"> delegate shall retain custody of the prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78655ADC" w14:textId="77777777" w:rsidR="00B35B9F" w:rsidRPr="00A46175" w:rsidRDefault="00B35B9F" w:rsidP="00A46175">
@@ -2743,51 +2788,51 @@
       <w:r w:rsidR="008E05B0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="002B0FBA" w:rsidRPr="00AB4BCA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> sentence at a lockup</w:t>
       </w:r>
       <w:r w:rsidR="00293E3B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, if the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="002B0FBA" w:rsidRPr="00AB4BCA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007BD531" w14:textId="77777777" w:rsidR="002B0FBA" w:rsidRPr="00AB4BCA" w:rsidRDefault="002B0FBA" w:rsidP="00835C6C">
+    <w:p w14:paraId="007BD531" w14:textId="18E19035" w:rsidR="002B0FBA" w:rsidRPr="00AB4BCA" w:rsidRDefault="002B0FBA" w:rsidP="00835C6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4BCA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">is rated as minimum security following the completion of a Management and Placement Checklist </w:t>
       </w:r>
       <w:r w:rsidR="00293E3B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -2974,121 +3019,124 @@
     </w:p>
     <w:p w14:paraId="17FD10E9" w14:textId="77777777" w:rsidR="002B0FBA" w:rsidRDefault="002B0FBA" w:rsidP="00835C6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4BCA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>does not have any medical conditions and/or requirements for medication that may impact on his/her placement at the lockup.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="627E6833" w14:textId="5E66ED0D" w:rsidR="00380E16" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
+    <w:p w14:paraId="627E6833" w14:textId="5117B4A9" w:rsidR="00380E16" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:r w:rsidRPr="00943786">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006634D0" w:rsidRPr="00943786">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for </w:t>
+        </w:r>
+        <w:r w:rsidR="00A2041E" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">emporary </w:t>
+        </w:r>
+        <w:r w:rsidR="00A2041E" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">lacement at </w:t>
+        </w:r>
+        <w:r w:rsidR="00A2041E" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">olice </w:t>
+        </w:r>
+        <w:r w:rsidR="00A2041E" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>L</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ockups</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943786">
+        <w:t>shall be</w:t>
+      </w:r>
       <w:r w:rsidRPr="00065A5C">
-        <w:t>A</w:t>
-[...64 lines deleted...]
-        <w:t>shall be completed and signed by both the Superintendent and the Lockup Keeper.</w:t>
+        <w:t xml:space="preserve"> completed and signed by both the Superintendent and the Lockup Keeper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0FA3E" w14:textId="77777777" w:rsidR="00D66F41" w:rsidRPr="00D66F41" w:rsidRDefault="00D66F41" w:rsidP="00D66F41"/>
     <w:p w14:paraId="26705727" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00065A5C">
         <w:lastRenderedPageBreak/>
         <w:t>A prisoner, whose application is approved for placement in a lockup in excess of 3 months shall have:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECC38DA" w14:textId="77777777" w:rsidR="000A4D8C" w:rsidRPr="00AB4BCA" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4BCA">
         <w:rPr>
@@ -3154,51 +3202,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (TOMS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179838DC" w14:textId="77777777" w:rsidR="000A4D8C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4BCA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a copy of the report forwarded to the Superintendent Administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CA0618" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
+    <w:p w14:paraId="45CA0618" w14:textId="73F5D58C" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4BCA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The prisoner shall have his/her security rating reviewed as necessary in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="000C18F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 2.3 </w:t>
         </w:r>
         <w:r w:rsidR="00311D27" w:rsidRPr="000C18F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
@@ -3353,191 +3401,203 @@
       <w:r w:rsidR="006A07B8" w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>or extenuating circumstances</w:t>
       </w:r>
       <w:r w:rsidR="00BF0FF1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DBD4F5" w14:textId="77777777" w:rsidR="00A2635F" w:rsidRPr="00A2635F" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
+    <w:p w14:paraId="25DBD4F5" w14:textId="5FDE9AA2" w:rsidR="00A2635F" w:rsidRPr="00A2635F" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lockup Keeper shall confirm their approval in writing to the Superintendent by completing </w:t>
       </w:r>
       <w:r w:rsidRPr="001031E0">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00A2635F" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00A2635F" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for </w:t>
         </w:r>
-        <w:r w:rsidR="00065A5C" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00065A5C" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Placement </w:t>
         </w:r>
-        <w:r w:rsidR="00A2635F" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00A2635F" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">at </w:t>
         </w:r>
-        <w:r w:rsidR="00065A5C" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00065A5C" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Police Lockups</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00065A5C">
+      <w:r w:rsidR="00065A5C" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00344CDA" w:rsidRPr="00943786">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
       <w:r w:rsidR="00344CDA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>form.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8592F8" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D6882">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the Superintendent and the Lockup Keeper shall sign the completed form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0864252A" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
+    <w:p w14:paraId="0864252A" w14:textId="05B0E90F" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="000A4D8C" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001031E0">
+      <w:r w:rsidRPr="00943786">
         <w:t>If the placement is based on extenuating circumstances</w:t>
       </w:r>
-      <w:r w:rsidR="00567EDA" w:rsidRPr="001031E0">
+      <w:r w:rsidR="00567EDA" w:rsidRPr="00943786">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00BF0FF1" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for </w:t>
         </w:r>
-        <w:r w:rsidR="00065A5C" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00065A5C" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Temporary Placement </w:t>
         </w:r>
-        <w:r w:rsidR="00BF0FF1" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00BF0FF1" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">at </w:t>
         </w:r>
-        <w:r w:rsidR="00065A5C" w:rsidRPr="001335C0">
+        <w:r w:rsidR="00065A5C" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Police Lockups</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00065A5C">
+      <w:r w:rsidR="00065A5C" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00344CDA" w:rsidRPr="00943786">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
       <w:r w:rsidR="00344CDA" w:rsidRPr="00344CDA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall be approved by the </w:t>
+        <w:t xml:space="preserve"> be approved by the </w:t>
       </w:r>
       <w:r w:rsidR="00293E3B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>relevant Assistant Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00293E3B" w:rsidRPr="00344CDA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344CDA" w:rsidRPr="00344CDA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>prior to placement</w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3581,243 +3641,240 @@
       <w:r w:rsidRPr="00065A5C">
         <w:t>Any application by the prisoner for early discharge must be finalised before the prisoner is placed at the lockup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B0C204" w14:textId="77777777" w:rsidR="007D61F3" w:rsidRDefault="007D61F3" w:rsidP="004A61FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc140067671"/>
       <w:r w:rsidRPr="00B35B9F">
         <w:t>Inspection of lockups</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="630FF469" w14:textId="77777777" w:rsidR="00577044" w:rsidRDefault="007D61F3" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Superintendents, as specified in the </w:t>
+        <w:t>Superintendents, as specified i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073BBE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Schedule" w:history="1">
-        <w:r w:rsidRPr="000C18F5">
+        <w:r w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix </w:t>
         </w:r>
-        <w:r w:rsidR="00835C6C" w:rsidRPr="000C18F5">
+        <w:r w:rsidR="00835C6C" w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
-        <w:r w:rsidRPr="000C18F5">
+        <w:r w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">: Schedule of </w:t>
         </w:r>
-        <w:r w:rsidR="00835C6C" w:rsidRPr="000C18F5">
+        <w:r w:rsidR="00835C6C" w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">WA </w:t>
         </w:r>
-        <w:r w:rsidRPr="000C18F5">
+        <w:r w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Police </w:t>
         </w:r>
-        <w:r w:rsidR="009F2701" w:rsidRPr="000C18F5">
+        <w:r w:rsidR="009F2701" w:rsidRPr="00073BBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Lockups</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F2701" w:rsidRPr="001031E0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> have responsibility over lockups used for prisoner placement and are required to visit each lockup once every financial year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76203BA1" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRPr="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="00835C6C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D9C875F" w14:textId="77777777" w:rsidR="007D61F3" w:rsidRDefault="009F2701" w:rsidP="004A61FA">
+    <w:p w14:paraId="4D9C875F" w14:textId="4F65BA73" w:rsidR="007D61F3" w:rsidRPr="00943786" w:rsidRDefault="009F2701" w:rsidP="004A61FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E2FA9">
+      <w:r w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00694A6C" w:rsidRPr="00694A6C">
+        <w:r w:rsidR="00694A6C" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>L</w:t>
         </w:r>
-        <w:r w:rsidR="005F6DA9" w:rsidRPr="00694A6C">
+        <w:r w:rsidR="005F6DA9" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">ockup </w:t>
         </w:r>
-        <w:r w:rsidR="00694A6C" w:rsidRPr="00694A6C">
+        <w:r w:rsidR="00694A6C" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidR="005F6DA9" w:rsidRPr="00694A6C">
+        <w:r w:rsidR="005F6DA9" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>eport</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005F6DA9" w:rsidRPr="001031E0">
+      <w:r w:rsidR="005F6DA9" w:rsidRPr="00943786">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D61F3" w:rsidRPr="001031E0">
+      <w:r w:rsidR="007D61F3" w:rsidRPr="00943786">
         <w:t xml:space="preserve">is to be </w:t>
       </w:r>
-      <w:r w:rsidR="007D61F3" w:rsidRPr="00541A19">
+      <w:r w:rsidR="007D61F3" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">completed on each visit and shall be forwarded to the </w:t>
       </w:r>
-      <w:r w:rsidR="00293E3B">
+      <w:r w:rsidR="00293E3B" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>relevant Assistant Commissioner</w:t>
       </w:r>
-      <w:r w:rsidR="00835C6C">
+      <w:r w:rsidR="00835C6C" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D61F3" w:rsidRPr="00541A19">
+      <w:r w:rsidR="007D61F3" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>via the Superintendent Administration advising of the lockups’ continued suitability, or otherwise, for prisoner placement</w:t>
       </w:r>
-      <w:r w:rsidR="007D61F3">
+      <w:r w:rsidR="007D61F3" w:rsidRPr="00943786">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidR="007D61F3" w:rsidRPr="00541A19">
+      <w:r w:rsidR="007D61F3" w:rsidRPr="00943786">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09023955" w14:textId="77777777" w:rsidR="00380E16" w:rsidRDefault="00380E16" w:rsidP="00A46175">
+    <w:p w14:paraId="09023955" w14:textId="224A6D1D" w:rsidR="00380E16" w:rsidRDefault="00380E16" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00541A19">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="001031E0">
+      <w:r w:rsidRPr="00943786">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall send a copy of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00943786">
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="001335C0" w:rsidRPr="001335C0">
+        <w:r w:rsidR="001335C0" w:rsidRPr="00943786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Lockup Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001335C0" w:rsidRPr="001031E0">
+      <w:r w:rsidR="001335C0" w:rsidRPr="00943786">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00943786">
+        <w:t>to the</w:t>
+      </w:r>
       <w:r w:rsidRPr="001031E0">
-        <w:t xml:space="preserve">to the </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Superintendent of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">WA </w:t>
       </w:r>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Police</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Force</w:t>
       </w:r>
@@ -3866,220 +3923,254 @@
         <w:t>COPP</w:t>
       </w:r>
       <w:r w:rsidR="00757BEC">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="000E684A">
         <w:t>and other documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="67C9F540" w14:textId="77777777" w:rsidR="000E684A" w:rsidRPr="00A46175" w:rsidRDefault="000E684A" w:rsidP="00A46175">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46175">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related COPPS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D28F63" w14:textId="77777777" w:rsidR="002D0E3F" w:rsidRPr="00311D27" w:rsidRDefault="001A0C6D" w:rsidP="000E684A">
+    <w:p w14:paraId="49D28F63" w14:textId="38A3C580" w:rsidR="002D0E3F" w:rsidRPr="00311D27" w:rsidRDefault="002D0E3F" w:rsidP="000E684A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="002D0E3F" w:rsidRPr="001335C0">
+        <w:r w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 2.3 </w:t>
         </w:r>
         <w:r w:rsidR="00311D27" w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="002D0E3F" w:rsidRPr="001335C0">
+        <w:r w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Assessments, Placements and Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DD3B277" w14:textId="77777777" w:rsidR="002D0E3F" w:rsidRPr="00311D27" w:rsidRDefault="001A0C6D" w:rsidP="000E684A">
+    <w:p w14:paraId="2DD3B277" w14:textId="50608D07" w:rsidR="002D0E3F" w:rsidRPr="00311D27" w:rsidRDefault="002D0E3F" w:rsidP="000E684A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="002D0E3F" w:rsidRPr="001335C0">
+        <w:r w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 13.1 </w:t>
         </w:r>
         <w:r w:rsidR="00311D27" w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00566347" w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002D0E3F" w:rsidRPr="001335C0">
+        <w:r w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Incident </w:t>
         </w:r>
         <w:r w:rsidR="00566347" w:rsidRPr="001335C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Notifications, Reporting and Communication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D724F7B" w14:textId="77777777" w:rsidR="002D0E3F" w:rsidRPr="00311D27" w:rsidRDefault="001A0C6D" w:rsidP="000E684A">
+    <w:p w14:paraId="2D724F7B" w14:textId="14DEEE1B" w:rsidR="002D0E3F" w:rsidRPr="0069727A" w:rsidRDefault="0069727A" w:rsidP="000E684A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="0000FF"/>
-[...45 lines deleted...]
-      </w:hyperlink>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002D0E3F" w:rsidRPr="0069727A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPP 14.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6DA9" w:rsidRPr="0069727A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00311D27" w:rsidRPr="0069727A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="000E684A" w:rsidRPr="0069727A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001376FC" w:rsidRPr="0069727A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners Released from Custody</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="155FE9C4" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="00A46175">
+    <w:bookmarkStart w:id="13" w:name="_Toc140067674"/>
+    <w:p w14:paraId="155FE9C4" w14:textId="4214E0A7" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="0069727A" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc140067674"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003D708E">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="7052"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="47599529" w14:textId="77777777" w:rsidTr="003D3E3F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -4369,339 +4460,314 @@
             </w:pPr>
             <w:r>
               <w:t>Either the Assistant Commissioner Custodial Operations (Adult Male Prisons) or Assistant Commissioner Women and Young People.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6DA9" w14:paraId="111F96E7" w14:textId="77777777" w:rsidTr="003D3E3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="286C911D" w14:textId="77777777" w:rsidR="005F6DA9" w:rsidRDefault="005F6DA9" w:rsidP="005F6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6807DFBF" w14:textId="77777777" w:rsidR="005F6DA9" w:rsidRDefault="005F6DA9" w:rsidP="006A07B8">
+          <w:p w14:paraId="6807DFBF" w14:textId="57C484CA" w:rsidR="005F6DA9" w:rsidRDefault="005F6DA9" w:rsidP="006A07B8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:t xml:space="preserve">The Superintendent as defined </w:t>
             </w:r>
             <w:r w:rsidRPr="00311D27">
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="00A46175">
               <w:t xml:space="preserve"> s </w:t>
             </w:r>
             <w:r w:rsidRPr="00311D27">
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00A46175">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00311D27">
               <w:t xml:space="preserve">  includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidR="00A46175" w:rsidRPr="00A46175">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00311D27">
               <w:t>.Does not extend to the Officer in Charge of a Prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00960A6F" w14:paraId="3296EE39" w14:textId="77777777" w:rsidTr="003D3E3F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50D35BB0" w14:textId="5771A3CB" w:rsidR="00960A6F" w:rsidRDefault="00960A6F" w:rsidP="005F6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57715A02" w14:textId="49C5C100" w:rsidR="00960A6F" w:rsidRPr="002E2693" w:rsidRDefault="00025603" w:rsidP="00025603">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00960A6F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">n adult female human being. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03ECE0B5" w14:textId="77777777" w:rsidR="00D11E8A" w:rsidRPr="00A46175" w:rsidRDefault="00D11E8A" w:rsidP="00A46175"/>
     <w:p w14:paraId="3175297D" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc140067675"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Related legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C580EA" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRPr="00065A5C" w:rsidRDefault="00065A5C" w:rsidP="00D11E8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000606BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Coroners Act 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EF8F6A" w14:textId="77777777" w:rsidR="002B0FBA" w:rsidRPr="000606BB" w:rsidRDefault="002B0FBA" w:rsidP="00D11E8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000606BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons Act 1981 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD31139" w14:textId="15C2E095" w:rsidR="00835C6C" w:rsidRDefault="002B0FBA" w:rsidP="00835C6C">
+    <w:p w14:paraId="702E7C0F" w14:textId="7E9C3726" w:rsidR="00960A6F" w:rsidRPr="007617C0" w:rsidRDefault="002B0FBA" w:rsidP="007617C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000606BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons </w:t>
       </w:r>
       <w:r w:rsidR="005F6DA9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005F6DA9" w:rsidRPr="000606BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">egulations </w:t>
       </w:r>
       <w:r w:rsidRPr="000606BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">1982 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702E7C0F" w14:textId="77777777" w:rsidR="00960A6F" w:rsidRPr="00960A6F" w:rsidRDefault="00960A6F" w:rsidP="00960A6F">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F487346" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00A46175">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc178286"/>
       <w:bookmarkStart w:id="16" w:name="_Toc140067676"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="197B2DC8" w14:textId="77777777" w:rsidR="00C00F0D" w:rsidRPr="00606FAA" w:rsidRDefault="00C00F0D" w:rsidP="001031E0">
       <w:r w:rsidRPr="00606FAA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2598141F" w14:textId="77777777" w:rsidR="00C00F0D" w:rsidRPr="00606FAA" w:rsidRDefault="00C00F0D" w:rsidP="001031E0">
+    <w:p w14:paraId="2598141F" w14:textId="3379EBD9" w:rsidR="00C00F0D" w:rsidRPr="0042535C" w:rsidRDefault="00C00F0D" w:rsidP="001031E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0042535C">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="001031E0">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="0042535C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0042535C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5648A128" w14:textId="77777777" w:rsidR="00C00F0D" w:rsidRPr="00606FAA" w:rsidRDefault="00C00F0D" w:rsidP="000C18F5">
+    <w:p w14:paraId="5648A128" w14:textId="77777777" w:rsidR="00C00F0D" w:rsidRPr="0042535C" w:rsidRDefault="00C00F0D" w:rsidP="000C18F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0042535C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5B68B4" w14:textId="3E4DBDC0" w:rsidR="00C00F0D" w:rsidRPr="00606FAA" w:rsidRDefault="00C00F0D" w:rsidP="000C18F5">
+    <w:p w14:paraId="3B5B68B4" w14:textId="5ECE09FC" w:rsidR="00C00F0D" w:rsidRPr="0042535C" w:rsidRDefault="00C00F0D" w:rsidP="000C18F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0042535C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operational </w:t>
-[...9 lines deleted...]
-          <w:rPr>
+        <w:t xml:space="preserve">Operational Compliance Branch will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00D66F41" w:rsidRPr="0042535C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
-        <w:r w:rsidRPr="00606FAA">
-          <w:rPr>
+        <w:r w:rsidRPr="0042535C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
-            <w:color w:val="0000FF"/>
-[...2 lines deleted...]
-          <w:t xml:space="preserve"> Compliance Framework</w:t>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Framework.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00606FAA">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="52D5E36A" w14:textId="0895F4A6" w:rsidR="00960A6F" w:rsidRDefault="00C00F0D" w:rsidP="00960A6F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD736CE" w14:textId="77777777" w:rsidR="00960A6F" w:rsidRPr="00960A6F" w:rsidRDefault="00960A6F" w:rsidP="00960A6F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714"/>
         <w:rPr>
@@ -5070,50 +5136,131 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="776268E7" w14:textId="12A7B5D4" w:rsidR="008C71FC" w:rsidRDefault="00B465ED" w:rsidP="008C71FC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>14 July 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="155F55CB" w14:textId="769A1E2F" w:rsidR="008C71FC" w:rsidRDefault="00B465ED" w:rsidP="008C71FC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>14 July 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069727A" w:rsidRPr="007D3C6F" w14:paraId="6E684395" w14:textId="77777777" w:rsidTr="00D100A0">
+        <w:trPr>
+          <w:trHeight w:val="27"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D47ABC" w14:textId="65997E4E" w:rsidR="0069727A" w:rsidRPr="00037604" w:rsidRDefault="0069727A" w:rsidP="008C71FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00037604">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79755117" w14:textId="7724EFDD" w:rsidR="0069727A" w:rsidRPr="00037604" w:rsidRDefault="0069727A" w:rsidP="008C71FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00037604">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782EBFB6" w14:textId="77777777" w:rsidR="0069727A" w:rsidRPr="00037604" w:rsidRDefault="0069727A" w:rsidP="008C71FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00037604">
+              <w:t>Approved by Director Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B4D48C" w14:textId="1DD618C5" w:rsidR="0069727A" w:rsidRPr="00037604" w:rsidRDefault="0069727A" w:rsidP="008C71FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00037604">
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00037604">
+              <w:t>S26/38391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="484AB5A2" w14:textId="2495D179" w:rsidR="0069727A" w:rsidRPr="00037604" w:rsidRDefault="0069727A" w:rsidP="008C71FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00037604">
+              <w:t>13 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1719" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7526D939" w14:textId="78031C6E" w:rsidR="0069727A" w:rsidRPr="00037604" w:rsidRDefault="007934A7" w:rsidP="008C71FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00037604">
+              <w:t>13 April 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E3046C4" w14:textId="6601DF40" w:rsidR="00065A5C" w:rsidRDefault="00065A5C" w:rsidP="00A46175">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D17B248" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="001031E0">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Appendix_A:_Schedule"/>
       <w:bookmarkStart w:id="19" w:name="_Toc140067678"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="001031E0">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A: Schedule of WA Police Force Lockups</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="011F4F46" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="001031E0">
       <w:r w:rsidRPr="001031E0">
@@ -5935,85 +6082,85 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Norseman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4584" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="292A9A06" w14:textId="77777777" w:rsidR="00D66609" w:rsidRDefault="00D66609" w:rsidP="00A46175">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21085129" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRPr="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="00835C6C"/>
     <w:sectPr w:rsidR="00835C6C" w:rsidRPr="00835C6C" w:rsidSect="009814BD">
-      <w:headerReference w:type="even" r:id="rId33"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:headerReference w:type="even" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1966D69A" w14:textId="77777777" w:rsidR="00EF4B5A" w:rsidRDefault="00EF4B5A" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4E11D587" w14:textId="77777777" w:rsidR="00EF4B5A" w:rsidRDefault="00EF4B5A" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6041,64 +6188,64 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E7F8DDB" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="00A46175">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">Custodial Ops </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -6148,51 +6295,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00733E61">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="120D4D6C" w14:textId="77777777" w:rsidR="00EF4B5A" w:rsidRDefault="00EF4B5A" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="31489219" w14:textId="77777777" w:rsidR="00EF4B5A" w:rsidRDefault="00EF4B5A" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="65735921" w14:textId="77777777" w:rsidR="0077632B" w:rsidRDefault="0077632B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -6523,90 +6670,102 @@
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00541A19">
           <w:rPr>
             <w:bCs/>
             <w:i/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisons Act 1981</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00541A19">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="5539F480" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="00835C6C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003A06DC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00A46175">
+      <w:r w:rsidR="00A46175" w:rsidRPr="003A06DC">
         <w:t xml:space="preserve"> s </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003A06DC">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E202C">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>Prisons Regulations 1982</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prisons Act 1981 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46175" w:rsidRPr="004E202C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46175" w:rsidRPr="003A06DC">
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A06DC">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E202C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prisons Regulations 1982</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="569014EA" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7A9CA21D" wp14:editId="66043608">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
@@ -6711,51 +6870,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A99A7FA" w14:textId="40BC4B3B" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4A99C8B7" wp14:editId="08B5FF55">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
@@ -6904,51 +7063,51 @@
       </w:rPr>
       <w:t>COPP 12.6 Prisoners in Western Australian (WA) Police Force Lockups</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53CE0480" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19E6B8AB" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4911141B" wp14:editId="2F3D1A70">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7240,51 +7399,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B830837" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0F513D8D" wp14:editId="3AB303FE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 5"/>
               <wp:cNvGraphicFramePr>
@@ -7389,112 +7548,112 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5DC77DF9" w14:textId="3BF60FD4" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DC77DF9" w14:textId="21BD02AB" w:rsidR="00835C6C" w:rsidRDefault="00835C6C" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001A0C6D">
+    <w:r w:rsidR="00E618B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 12.6 Prisoners in Western Australian (WA) Police Force Lockups</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005D7BC4">
+    <w:r w:rsidR="005D7BC4" w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="00D66F41">
+    <w:r w:rsidR="003554ED" w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="005D7BC4">
+    <w:r w:rsidR="005D7BC4" w:rsidRPr="00073BBE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F03F4E2" w14:textId="77777777" w:rsidR="00835C6C" w:rsidRDefault="00835C6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="00AD02D7" wp14:editId="0852A43C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4"/>
               <wp:cNvGraphicFramePr>
@@ -7599,51 +7758,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004800EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D20C9946"/>
@@ -11068,314 +11227,333 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1029062311">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="709035834">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1367173050">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1941836044">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hYS2PTqcES7oYisMrerOozrxx4Vo2xBM5xH+mTTH6omQlQvfjCgb/A5HDo2rGEszqcsevMDhEx6lXuN6a7jRUw==" w:salt="vNuwgz2RMfOBY0gYSK4vOg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="grKi0WZeBVusZyBSjNlChGo7RnS6DDxltYiSJt4HSXlT1qiXpERZGWUZ0mULTKVf8B2Udp6ERQPlLeiMh6ZqCg==" w:salt="XdNDI6VJE2kqGhbFnb+vnA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B14BC2"/>
     <w:rsid w:val="00016407"/>
     <w:rsid w:val="00022A0F"/>
     <w:rsid w:val="00025603"/>
+    <w:rsid w:val="00037604"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="000606BB"/>
     <w:rsid w:val="00065A5C"/>
+    <w:rsid w:val="00073BBE"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00086BD7"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00095122"/>
     <w:rsid w:val="00097D12"/>
     <w:rsid w:val="000A00E5"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A4D8C"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C18F5"/>
     <w:rsid w:val="000C77AD"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E684A"/>
+    <w:rsid w:val="000F1927"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001031E0"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00106E55"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="001335C0"/>
     <w:rsid w:val="00136B67"/>
     <w:rsid w:val="001376FC"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="0017413D"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001823BB"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="001A0C6D"/>
     <w:rsid w:val="001A6683"/>
     <w:rsid w:val="001D08CF"/>
     <w:rsid w:val="001F3998"/>
     <w:rsid w:val="001F42FC"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="002347D0"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025465B"/>
     <w:rsid w:val="00255583"/>
     <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="0028027F"/>
     <w:rsid w:val="00283A97"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002866BF"/>
     <w:rsid w:val="00293E3B"/>
     <w:rsid w:val="002A1D98"/>
     <w:rsid w:val="002B0FBA"/>
     <w:rsid w:val="002D0E3F"/>
     <w:rsid w:val="002D10B6"/>
     <w:rsid w:val="002E16B4"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F7E2E"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00302474"/>
     <w:rsid w:val="0030639F"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00311D27"/>
     <w:rsid w:val="00321CB2"/>
     <w:rsid w:val="00337C0D"/>
     <w:rsid w:val="00344CDA"/>
+    <w:rsid w:val="003554ED"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00380E16"/>
     <w:rsid w:val="0038540E"/>
+    <w:rsid w:val="00393B03"/>
+    <w:rsid w:val="003A06DC"/>
     <w:rsid w:val="003A291A"/>
     <w:rsid w:val="003C197D"/>
     <w:rsid w:val="003C1B03"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C5E28"/>
     <w:rsid w:val="003D3E3F"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E1656"/>
     <w:rsid w:val="003E1DA0"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004039E2"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00425141"/>
+    <w:rsid w:val="0042535C"/>
     <w:rsid w:val="004351B4"/>
     <w:rsid w:val="00453515"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00467B09"/>
     <w:rsid w:val="00474BF5"/>
     <w:rsid w:val="004852A8"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004A61FA"/>
     <w:rsid w:val="004B214B"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D502E"/>
     <w:rsid w:val="004D6882"/>
+    <w:rsid w:val="004E202C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="00505C3E"/>
     <w:rsid w:val="00512041"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="005457EA"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="0056255C"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00566347"/>
     <w:rsid w:val="00567EDA"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00577044"/>
     <w:rsid w:val="005856D2"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005A1757"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005C6F15"/>
     <w:rsid w:val="005D7AA7"/>
     <w:rsid w:val="005D7BC4"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005F6DA9"/>
     <w:rsid w:val="00616312"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00653434"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00661263"/>
     <w:rsid w:val="0066326F"/>
     <w:rsid w:val="006634D0"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="006650DF"/>
+    <w:rsid w:val="00675D0A"/>
     <w:rsid w:val="006774E4"/>
     <w:rsid w:val="006931CF"/>
     <w:rsid w:val="00693640"/>
     <w:rsid w:val="00694A6C"/>
+    <w:rsid w:val="0069727A"/>
     <w:rsid w:val="006A07B8"/>
     <w:rsid w:val="006A3EEB"/>
     <w:rsid w:val="006B2AD2"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B4BE7"/>
     <w:rsid w:val="006C4668"/>
     <w:rsid w:val="006D35C2"/>
     <w:rsid w:val="006D4597"/>
     <w:rsid w:val="00701313"/>
     <w:rsid w:val="00702AC6"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00733E61"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00757BEC"/>
+    <w:rsid w:val="007617C0"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077632B"/>
+    <w:rsid w:val="007934A7"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D61F3"/>
     <w:rsid w:val="007E1398"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008076D2"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00833D89"/>
     <w:rsid w:val="00835484"/>
     <w:rsid w:val="00835C6C"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00853F99"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="008921C1"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008B2964"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C366F"/>
     <w:rsid w:val="008C71FC"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008E05B0"/>
     <w:rsid w:val="008E2FA9"/>
     <w:rsid w:val="008E3076"/>
     <w:rsid w:val="009042B1"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00943786"/>
+    <w:rsid w:val="00945823"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00960A6F"/>
     <w:rsid w:val="00962823"/>
     <w:rsid w:val="00963E68"/>
     <w:rsid w:val="0096654F"/>
     <w:rsid w:val="00967CB6"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C5A53"/>
     <w:rsid w:val="009D0302"/>
     <w:rsid w:val="009F2701"/>
+    <w:rsid w:val="009F525E"/>
     <w:rsid w:val="00A0667C"/>
     <w:rsid w:val="00A07A77"/>
     <w:rsid w:val="00A2041E"/>
     <w:rsid w:val="00A21F1A"/>
     <w:rsid w:val="00A2635F"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A437BE"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A46175"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00AA3117"/>
     <w:rsid w:val="00AA4728"/>
     <w:rsid w:val="00AA60A0"/>
     <w:rsid w:val="00AB4BCA"/>
     <w:rsid w:val="00AB5274"/>
     <w:rsid w:val="00AC25C2"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AD22D7"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE5B32"/>
     <w:rsid w:val="00AE631A"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B14BC2"/>
     <w:rsid w:val="00B35B9F"/>
     <w:rsid w:val="00B465ED"/>
     <w:rsid w:val="00B50100"/>
+    <w:rsid w:val="00B82A20"/>
     <w:rsid w:val="00B83075"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95C92"/>
     <w:rsid w:val="00BB11AC"/>
     <w:rsid w:val="00BD2E09"/>
     <w:rsid w:val="00BF0FF1"/>
     <w:rsid w:val="00C00F0D"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16233"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C24301"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C44FF7"/>
     <w:rsid w:val="00C64874"/>
     <w:rsid w:val="00C774B8"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C90D79"/>
     <w:rsid w:val="00CA220B"/>
     <w:rsid w:val="00CA2A58"/>
     <w:rsid w:val="00CC1AE1"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5618"/>
@@ -11384,120 +11562,123 @@
     <w:rsid w:val="00CF193B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06565"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D11E8A"/>
     <w:rsid w:val="00D12E11"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D30A87"/>
     <w:rsid w:val="00D44432"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D6029F"/>
     <w:rsid w:val="00D66609"/>
     <w:rsid w:val="00D66F41"/>
     <w:rsid w:val="00D820B5"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D936A1"/>
     <w:rsid w:val="00D941C8"/>
     <w:rsid w:val="00DD091A"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E3062F"/>
     <w:rsid w:val="00E42A3A"/>
     <w:rsid w:val="00E46EE2"/>
     <w:rsid w:val="00E50906"/>
     <w:rsid w:val="00E56751"/>
+    <w:rsid w:val="00E618B0"/>
     <w:rsid w:val="00E631D6"/>
     <w:rsid w:val="00E64172"/>
     <w:rsid w:val="00E81FFC"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA5763"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB777B"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF4B5A"/>
     <w:rsid w:val="00F0178B"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46DC4"/>
     <w:rsid w:val="00F52E7A"/>
     <w:rsid w:val="00F530C7"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F60C9B"/>
     <w:rsid w:val="00F74A73"/>
     <w:rsid w:val="00F80A6A"/>
+    <w:rsid w:val="00F815F3"/>
     <w:rsid w:val="00F90A9A"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94949"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA607D"/>
     <w:rsid w:val="00FB6B31"/>
+    <w:rsid w:val="00FC02B4"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE4032"/>
     <w:rsid w:val="00FF01D7"/>
     <w:rsid w:val="00FF190F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="38BB8E79"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{3CC49779-CE7E-40C3-BA84-8D36FD4C5E10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12998,62 +13179,74 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
     <w:name w:val="H1nonumber"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="001031E0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E3062F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0069727A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -13326,50 +13519,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -13393,55 +13590,65 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 12.6 Prisoners in Western Australian (WA) Police Force Lockups</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -13691,151 +13898,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F21079E8-8E2C-4B71-9F1A-974B29EB1237}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F21079E8-8E2C-4B71-9F1A-974B29EB1237}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2354</Words>
-  <Characters>13423</Characters>
+  <Words>2433</Words>
+  <Characters>13652</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>31</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>455</Lines>
+  <Paragraphs>277</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15746</CharactersWithSpaces>
+  <CharactersWithSpaces>15808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>