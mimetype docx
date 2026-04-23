--- v0 (2025-12-10)
+++ v1 (2026-04-23)
@@ -1,105 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27C714D9" w14:textId="7115963B" w:rsidR="00146739" w:rsidRPr="00EA7EAC" w:rsidRDefault="002216C9" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="007C2784">
         <w:t xml:space="preserve">13.1 Incident </w:t>
       </w:r>
       <w:r w:rsidR="007E012A">
         <w:t xml:space="preserve">Notifications, </w:t>
       </w:r>
       <w:r w:rsidR="007C2784">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="007C2784">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F14C0B">
         <w:t>porting an</w:t>
       </w:r>
       <w:r w:rsidR="007E012A">
         <w:t>d Communications</w:t>
       </w:r>
       <w:r w:rsidR="00466A2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B779BB5" w14:textId="7FAE3B0F" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="007E012A" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Prisons</w:t>
       </w:r>
       <w:r w:rsidR="00136949">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3A4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
@@ -114,3546 +119,3546 @@
         <w:trPr>
           <w:trHeight w:val="1627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="569D1E2F" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00C44A6B" w:rsidRDefault="00126611" w:rsidP="00C44A6B">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc529277881"/>
             <w:bookmarkStart w:id="2" w:name="_Toc531957885"/>
             <w:bookmarkStart w:id="3" w:name="_Toc532465973"/>
             <w:bookmarkStart w:id="4" w:name="_Toc532471856"/>
             <w:bookmarkStart w:id="5" w:name="_Toc532553769"/>
             <w:bookmarkStart w:id="6" w:name="_Toc78880604"/>
             <w:bookmarkStart w:id="7" w:name="_Toc84482859"/>
-            <w:bookmarkStart w:id="8" w:name="_Toc208481924"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc226544396"/>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>Principles</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
             <w:bookmarkEnd w:id="5"/>
             <w:bookmarkEnd w:id="6"/>
             <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w14:paraId="4332C426" w14:textId="64B95826" w:rsidR="005D3C1F" w:rsidRPr="00227BC8" w:rsidRDefault="005D3C1F" w:rsidP="00227BC8">
+          <w:p w14:paraId="4332C426" w14:textId="088A1A3C" w:rsidR="005D3C1F" w:rsidRPr="00227BC8" w:rsidRDefault="005D3C1F" w:rsidP="00227BC8">
             <w:r w:rsidRPr="00227BC8">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00224CB2">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00EB69C4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003E25B0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A4A61A" w14:textId="77777777" w:rsidR="002D6CFB" w:rsidRDefault="002D6CFB" w:rsidP="00C44A6B"/>
-          <w:p w14:paraId="128513CE" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00FD4643" w:rsidRDefault="007E012A" w:rsidP="004D2167">
-[...4 lines deleted...]
-              <w:t>Timely and independent reviews are undertaken in response to critical incidents, serious injury or loss of life, and findings are reported to relevant authorities.</w:t>
+          <w:p w14:paraId="1D2AAE20" w14:textId="77777777" w:rsidR="00EB69C4" w:rsidRPr="00FD4643" w:rsidRDefault="00EB69C4" w:rsidP="00EB69C4">
+            <w:r w:rsidRPr="00D2589A">
+              <w:t xml:space="preserve">5.4.9 Timely and independent reviews are undertaken in response to critical incidents, serious injury or loss of life, and findings are reported to relevant authorities and available mitigation or preventive measures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4527">
+              <w:t>promptly taken.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16558FF1" w14:textId="77777777" w:rsidR="007E012A" w:rsidRPr="004F6683" w:rsidRDefault="007E012A" w:rsidP="007E012A">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2341C7AB" w14:textId="77777777" w:rsidR="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
       <w:pPr>
         <w:sectPr w:rsidR="00803710" w:rsidSect="000E52E6">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="-2410" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="706" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0326139E" w14:textId="77777777" w:rsidR="00DB7D09" w:rsidRDefault="001F5A76">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5A76">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDD0422" w14:textId="7C07818A" w:rsidR="00E77274" w:rsidRDefault="00902103">
+    <w:p w14:paraId="6E6DB99C" w14:textId="67E27E82" w:rsidR="00A73208" w:rsidRDefault="00902103">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \t "Heading,1" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc208481924" w:history="1">
-        <w:r w:rsidR="00E77274" w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544396" w:history="1">
+        <w:r w:rsidR="00A73208" w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Principles</w:t>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481924 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544396 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00E77274">
+        <w:r w:rsidR="00A73208">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CF45DCC" w14:textId="45A52F19" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="0276840C" w14:textId="10605DA6" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481925" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544397" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481925 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55BF45F5" w14:textId="03D324A3" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="17B462E7" w14:textId="6DB344CF" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481926" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544398" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481926 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544398 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25EBA298" w14:textId="0FA5E925" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="7E4307A4" w14:textId="39E934DF" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481927" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544399" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Incident Reporting</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481927 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544399 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BC96BD9" w14:textId="1C863BFC" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="6C89199C" w14:textId="491EDE88" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481928" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544400" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481928 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544400 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="593B3A5F" w14:textId="6EF50664" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="62A85966" w14:textId="3877B1CB" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481929" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544401" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting of COVID-19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481929 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544401 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="503B46D9" w14:textId="0B01A489" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="6F7A9543" w14:textId="2986AD3E" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481930" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544402" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Incident report</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481930 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544402 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D19C1BC" w14:textId="0E23906A" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="4CBD2B2B" w14:textId="5484E685" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481931" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544403" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Incident Descriptions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481931 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="302A070A" w14:textId="57816702" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="102DE5F8" w14:textId="6989DA6A" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481932" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544404" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481932 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="575CD7E2" w14:textId="72B02C39" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="4BDC0A4C" w14:textId="04CE1969" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481933" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544405" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Incident Minutes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481933 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FD2DD5C" w14:textId="2B26DC81" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="5383F015" w14:textId="3FDB14B9" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481934" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544406" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Summary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481934 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7782C73E" w14:textId="25E907BC" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="079E33BE" w14:textId="496ACFCB" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481935" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544407" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance and national reporting</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481935 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F2297E5" w14:textId="0762792E" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="5B33B8E5" w14:textId="562DAB26" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481936" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544408" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Critical Incident Reporting</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481936 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D2A2E7F" w14:textId="30136D9E" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="6A48FDDC" w14:textId="2667DB95" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481937" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544409" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481937 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76466CD0" w14:textId="7A4C2719" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="0D3FC481" w14:textId="6685A2EC" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481938" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544410" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Critical incident assessment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481938 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06C96DFD" w14:textId="1A7A057C" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="62624BB3" w14:textId="2C7BE1DD" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481939" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544411" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Immediate Critical Incident Notifications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481939 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544411 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="788D314A" w14:textId="2F784AD1" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="6FFEECC3" w14:textId="0E712440" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481940" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544412" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Written critical incident briefing</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481940 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544412 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BA8CE6E" w14:textId="12727751" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="21CDF3C5" w14:textId="7B3F5BE5" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481941" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544413" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Critical incident reporting using TOMS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481941 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544413 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76043730" w14:textId="790D0EEF" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="750D9B03" w14:textId="706B1E01" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481942" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544414" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Post incident debrief</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481942 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544414 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC6157D" w14:textId="10420C87" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="2600C91D" w14:textId="1E7D4076" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481943" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544415" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Critical Incident Review and Communications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481943 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544415 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C33295D" w14:textId="14ACB4AD" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="07301D4E" w14:textId="22C7DECE" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481944" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544416" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent’s Review</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481944 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544416 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11C69D2B" w14:textId="39A129E0" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="5BE0DC8D" w14:textId="719D0488" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481945" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544417" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Communication requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481945 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544417 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B883FEF" w14:textId="2B19F228" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="5C79F54C" w14:textId="07D528C3" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481946" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544418" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assaults</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481946 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544418 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="050967FA" w14:textId="32A372E2" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="4DC449E9" w14:textId="11C11C43" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481947" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544419" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Death of a prisoner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481947 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544419 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54E6A57B" w14:textId="31AC8B29" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="7E545FA9" w14:textId="38F8A666" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481948" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544420" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Escapes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481948 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544420 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F673A59" w14:textId="1AE60BBD" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="05E6C571" w14:textId="4A2A6821" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481949" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544421" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Use of force</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481949 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544421 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="263639EE" w14:textId="14BE52A8" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="01313B06" w14:textId="374358E7" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481950" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544422" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting Suspected Staff Misconduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481950 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544422 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="095931E3" w14:textId="2902A94D" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="58B206C8" w14:textId="4AFE563E" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481951" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544423" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Suspected Child Abuse</w:t>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>or concerns for the wellbeing of a child’</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481951 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544423 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DDB7D73" w14:textId="38BABEEE" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="40BB09F0" w14:textId="0E092BD0" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481952" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544424" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mandatory reporting of child sexual abuse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481952 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544424 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28687028" w14:textId="2819411B" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="627914FA" w14:textId="5BFBB7F3" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481953" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544425" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting sexual abuse for non-legislated mandatory reporters</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481953 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544425 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49A37E08" w14:textId="455F2991" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="5A269E06" w14:textId="66D1F0C8" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481954" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544426" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481954 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544426 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2026C808" w14:textId="3F4647DB" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="168938E7" w14:textId="1E66ADBC" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481955" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544427" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and other documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481955 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544427 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AD4AD8E" w14:textId="377B830F" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="2958BEE6" w14:textId="491B399C" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481956" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544428" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and Acronyms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481956 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544428 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C12E17A" w14:textId="71BA4E7A" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="4CA0543F" w14:textId="602ED12E" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481957" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544429" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481957 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544429 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B60C456" w14:textId="760D9887" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="3DCCD4CC" w14:textId="66515235" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481958" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544430" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481958 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544430 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A58E7DD" w14:textId="618A1F6D" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="760C5CC4" w14:textId="19005EE8" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481959" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544431" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481959 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544431 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FC3F435" w14:textId="3E329D1E" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="534FB00E" w14:textId="0FF5AAD3" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481960" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544432" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004B361D">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document version history</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481960 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544432 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B7C76CF" w14:textId="0AEDF877" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="3321F5CF" w14:textId="4B0C840A" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481961" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544433" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A – Incident reporting and notification flow chart</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481961 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544433 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00E6D039" w14:textId="5F4230E2" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="38DFCF2E" w14:textId="36B62DEC" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481962" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544434" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix B – Incident Categories, Tags and Definitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481962 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544434 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31CED933" w14:textId="1CE11984" w:rsidR="00E77274" w:rsidRDefault="00E77274">
+    <w:p w14:paraId="7D1BEE66" w14:textId="2B6F24F0" w:rsidR="00A73208" w:rsidRDefault="00A73208">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc208481963" w:history="1">
-        <w:r w:rsidRPr="004B361D">
+      <w:hyperlink w:anchor="_Toc226544435" w:history="1">
+        <w:r w:rsidRPr="00D678D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix C – Mandatory Testing of Prisoners for Infectious Diseases</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc208481963 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226544435 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>44</w:t>
+          <w:t>43</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11B9376A" w14:textId="676F3FBC" w:rsidR="00496C79" w:rsidRDefault="00902103" w:rsidP="00496C79">
+    <w:p w14:paraId="11B9376A" w14:textId="3395C554" w:rsidR="00496C79" w:rsidRDefault="00902103" w:rsidP="00496C79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B868590" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A5F479A" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="1ECC6399" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="7849585E" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="1DE806CD" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="7952F94F" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
@@ -3674,51 +3679,51 @@
     <w:p w14:paraId="69A86F7F" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="6D9412AC" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="7FD47CC9" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="5FF51A8E" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="241F4CDF" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="6084D0D9" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="38769214" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="41E85770" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="71B58F19" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="4CB12A6C" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="66233A71" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="6CA685B4" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="5161558A" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="312AD367" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="099CCE20" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="180F41C0" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="7477D1B3" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="213C22B4" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="1B2B7D3D" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="5AED70C3" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="0845D596" w14:textId="77777777" w:rsidR="00496C79" w:rsidRPr="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="4A640BDF" w14:textId="3C9C8426" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00077872" w:rsidP="00077872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc208481925"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226544397"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Sc</w:t>
       </w:r>
       <w:r w:rsidR="00C8272F">
         <w:t>ope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7B283576" w14:textId="77777777" w:rsidR="00AF53AE" w:rsidRDefault="00AF53AE" w:rsidP="00AF53AE">
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5097ECB2" w14:textId="77777777" w:rsidR="00AF53AE" w:rsidRDefault="00AF53AE" w:rsidP="00AF53AE"/>
     <w:p w14:paraId="701CA28E" w14:textId="303A045B" w:rsidR="002919F2" w:rsidRDefault="0038545D" w:rsidP="0038545D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -3781,51 +3786,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">transport </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62D89">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>services.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7077AB" w14:textId="77777777" w:rsidR="005631D9" w:rsidRDefault="00EC5AF1" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc208481926"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226544398"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252257EE" w14:textId="77777777" w:rsidR="00610F15" w:rsidRDefault="004B5CDE" w:rsidP="00610F15">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5CDE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The reporting of incidents is a legal requirement and an integral part of the Department’s operations. Officers are required to report to the Superintendent every matter coming to their notice which may jeopardise the security of the prison or the welfare or safe custody of prisoners</w:t>
       </w:r>
       <w:r w:rsidRPr="004B5CDE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
@@ -4128,78 +4133,78 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="004A0098">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121AE9A0" w14:textId="10021B0B" w:rsidR="0014020F" w:rsidRDefault="007D2C92" w:rsidP="003C0838">
       <w:r w:rsidRPr="007D2C92">
         <w:t>Responding to incidents may be stressful and traumatic</w:t>
       </w:r>
       <w:r w:rsidR="002C7639">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="007D2C92">
         <w:t xml:space="preserve"> employees can access free and confidential counselling through </w:t>
       </w:r>
       <w:r w:rsidRPr="007D2C92">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the Department's provider of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="007D2C92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Employee Assistance Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D2C92">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and services</w:t>
       </w:r>
       <w:r w:rsidR="003C0838">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BF24C8" w14:textId="77777777" w:rsidR="00876EE5" w:rsidRDefault="009F214D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Incident_Reporting"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc208481927"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226544399"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Incident</w:t>
       </w:r>
       <w:r w:rsidDel="00A040FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1FC613ED" w14:textId="0DCB3858" w:rsidR="001B4323" w:rsidRDefault="001B4323" w:rsidP="001B4323">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc2162156"/>
       <w:bookmarkStart w:id="14" w:name="_Toc2162303"/>
       <w:bookmarkStart w:id="15" w:name="_Toc2162517"/>
       <w:bookmarkStart w:id="16" w:name="_Toc2945202"/>
       <w:bookmarkStart w:id="17" w:name="_Toc2089580"/>
       <w:bookmarkStart w:id="18" w:name="_Toc2162157"/>
       <w:bookmarkStart w:id="19" w:name="_Toc2162304"/>
       <w:bookmarkStart w:id="20" w:name="_Toc2162518"/>
@@ -4215,51 +4220,51 @@
       <w:bookmarkStart w:id="30" w:name="_Toc2162160"/>
       <w:bookmarkStart w:id="31" w:name="_Toc2162307"/>
       <w:bookmarkStart w:id="32" w:name="_Toc2162521"/>
       <w:bookmarkStart w:id="33" w:name="_Toc2089584"/>
       <w:bookmarkStart w:id="34" w:name="_Toc2161955"/>
       <w:bookmarkStart w:id="35" w:name="_Toc2162057"/>
       <w:bookmarkStart w:id="36" w:name="_Toc2162161"/>
       <w:bookmarkStart w:id="37" w:name="_Toc2162308"/>
       <w:bookmarkStart w:id="38" w:name="_Toc2162522"/>
       <w:bookmarkStart w:id="39" w:name="_Toc2089585"/>
       <w:bookmarkStart w:id="40" w:name="_Toc2161956"/>
       <w:bookmarkStart w:id="41" w:name="_Toc2162058"/>
       <w:bookmarkStart w:id="42" w:name="_Toc2162162"/>
       <w:bookmarkStart w:id="43" w:name="_Toc2162309"/>
       <w:bookmarkStart w:id="44" w:name="_Toc2162523"/>
       <w:bookmarkStart w:id="45" w:name="_Toc2089586"/>
       <w:bookmarkStart w:id="46" w:name="_Toc2161957"/>
       <w:bookmarkStart w:id="47" w:name="_Toc2162059"/>
       <w:bookmarkStart w:id="48" w:name="_Toc2162163"/>
       <w:bookmarkStart w:id="49" w:name="_Toc2162310"/>
       <w:bookmarkStart w:id="50" w:name="_Toc2162524"/>
       <w:bookmarkStart w:id="51" w:name="_Toc2162164"/>
       <w:bookmarkStart w:id="52" w:name="_Toc2162311"/>
       <w:bookmarkStart w:id="53" w:name="_Toc2162525"/>
       <w:bookmarkStart w:id="54" w:name="_Incident_reporting_using"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc208481928"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc226544400"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
@@ -4438,147 +4443,131 @@
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC8336A" w14:textId="7B97BF4D" w:rsidR="00D96A6F" w:rsidRPr="00BF47BA" w:rsidRDefault="00D96A6F" w:rsidP="00A13458">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF47BA">
         <w:t>Where Physical Evidence has been gathered</w:t>
       </w:r>
       <w:r w:rsidR="0018731F" w:rsidRPr="00BF47BA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF47BA">
         <w:t xml:space="preserve"> as part of or during an Incident, </w:t>
       </w:r>
       <w:r w:rsidR="002D6A3A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF47BA">
         <w:t xml:space="preserve">this will be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00BF47BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SMF-DIR-003 Physical Evidence Management.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E4F143B" w14:textId="2A78DC60" w:rsidR="00307CFE" w:rsidRDefault="00307CFE" w:rsidP="00307CFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00B25268">
         <w:t xml:space="preserve">The Operations Centre </w:t>
       </w:r>
       <w:r w:rsidR="00BE6E3D">
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(OPCEN) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25268">
         <w:t xml:space="preserve">shall be immediately notified by phone (1300 000 327) and </w:t>
       </w:r>
       <w:r w:rsidR="00BE6E3D">
         <w:t xml:space="preserve">advised via </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25268">
         <w:t>email (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B25268">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>operationscentre@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B25268">
         <w:t xml:space="preserve">) of all </w:t>
       </w:r>
       <w:r w:rsidR="005F30B4">
         <w:t>high security</w:t>
       </w:r>
       <w:r w:rsidR="00A27C43">
         <w:t xml:space="preserve"> (HSE), serious injury</w:t>
       </w:r>
       <w:r w:rsidR="005F30B4">
         <w:t xml:space="preserve"> or life threatening </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25268">
         <w:t>unscheduled external escorts of a prisoner.</w:t>
       </w:r>
       <w:r w:rsidR="005F30B4">
         <w:t xml:space="preserve"> Where the </w:t>
       </w:r>
       <w:r w:rsidR="005F30B4" w:rsidRPr="005F30B4">
         <w:t>unscheduled external escort</w:t>
       </w:r>
       <w:r w:rsidR="005F30B4">
-        <w:t xml:space="preserve"> is not a high security escort or is not life-threatening, notification to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> is not a high security escort or is not life-threatening, notification to the OPCEN </w:t>
       </w:r>
       <w:r w:rsidR="0030217B">
         <w:t xml:space="preserve">is via email only to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="0030217B" w:rsidRPr="0030217B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>operationscentre@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0030217B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01687B74" w14:textId="773815C4" w:rsidR="00897FE3" w:rsidRDefault="00897FE3" w:rsidP="00897FE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc208481929"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226544401"/>
       <w:r>
         <w:t>Reporting of COVID-19</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="2054C225" w14:textId="0BCC369B" w:rsidR="00897FE3" w:rsidRPr="00BF5D9A" w:rsidRDefault="00897FE3" w:rsidP="00222610">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D9A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Testing positive for COVID-19 </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4513">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>shall not</w:t>
       </w:r>
@@ -4596,70 +4585,70 @@
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D9A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Officers shall complete an incident report but not classify the incident as critical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E59F809" w14:textId="3771BB04" w:rsidR="00897FE3" w:rsidRPr="00BF5D9A" w:rsidRDefault="00897FE3" w:rsidP="00222610">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5D9A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional notification and reporting shall be in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00897FE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COVID-19 Operational Guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF5D9A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AEDB09" w14:textId="4BDEF4E1" w:rsidR="00947582" w:rsidRPr="00CF0B41" w:rsidRDefault="00947582" w:rsidP="00947582">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc208481930"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc226544402"/>
       <w:r>
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="00A167B1">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>eport</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="2152B2ED" w14:textId="6F18592C" w:rsidR="00D65BF1" w:rsidRDefault="00E716DB" w:rsidP="00CD4166">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00412EAE">
         <w:t xml:space="preserve">One </w:t>
       </w:r>
       <w:r w:rsidR="00764CB1">
         <w:t xml:space="preserve">new </w:t>
       </w:r>
       <w:r w:rsidRPr="00412EAE">
         <w:t>Incident Report is created per incident</w:t>
       </w:r>
@@ -4905,74 +4894,69 @@
     <w:p w14:paraId="2ED559B9" w14:textId="0FFB9D3C" w:rsidR="00620A16" w:rsidRPr="00620A16" w:rsidRDefault="009C465E" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>confirmation</w:t>
       </w:r>
       <w:r w:rsidR="002E4C84">
         <w:t xml:space="preserve"> of the above</w:t>
       </w:r>
       <w:r w:rsidR="00620A16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2351A7E4" w14:textId="1F8D96D3" w:rsidR="007A6BA8" w:rsidRPr="00491071" w:rsidRDefault="007A6BA8" w:rsidP="007A6BA8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc208481931"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc226544403"/>
       <w:r>
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="00E214C5">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t>escriptions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="4F126950" w14:textId="3275BAD7" w:rsidR="009538D1" w:rsidRPr="00842D80" w:rsidRDefault="0014020F" w:rsidP="0014020F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>With the exception of</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">With the exception of </w:t>
       </w:r>
       <w:r w:rsidR="009538D1" w:rsidRPr="00842D80">
         <w:t xml:space="preserve">Court Security and Custodial Services (CS&amp;CS) </w:t>
       </w:r>
       <w:r w:rsidR="0008250F">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="009538D1" w:rsidRPr="00842D80">
         <w:t>ontractor</w:t>
       </w:r>
       <w:r w:rsidR="0008250F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009538D1" w:rsidRPr="00842D80">
         <w:t xml:space="preserve">, all </w:t>
       </w:r>
       <w:r w:rsidR="00F26E75" w:rsidRPr="00842D80">
         <w:t>officers</w:t>
       </w:r>
       <w:r w:rsidR="00492E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009538D1" w:rsidRPr="00842D80">
         <w:t>and staff</w:t>
       </w:r>
@@ -5121,63 +5105,55 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>medical record</w:t>
       </w:r>
       <w:r w:rsidRPr="00C024DC">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6188A09B" w14:textId="0E3C6E7B" w:rsidR="009538D1" w:rsidRPr="00446E0D" w:rsidRDefault="009538D1" w:rsidP="009538D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446E0D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CS&amp;CS Contractor personnel shall prepare individual report descriptions in the approved movements reporting system (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB3EE2" w:rsidRPr="00446E0D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>ie</w:t>
-[...6 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>ie,</w:t>
       </w:r>
       <w:r w:rsidRPr="00446E0D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Electronic Prisoner Escort Management System (ePEMS)</w:t>
       </w:r>
       <w:r w:rsidR="00E77739">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00446E0D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>. One staff member shall then submit an Incident Report on TOMS, which provides a summary of the incident and the relevant ePEMS reference number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5EDF52" w14:textId="6916C0F9" w:rsidR="00F64815" w:rsidRDefault="00B43C8C" w:rsidP="000D5DF0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
@@ -5211,59 +5187,51 @@
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Incident Description should start with the following statement: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A15BD6" w14:textId="4B5B43D2" w:rsidR="00B834C5" w:rsidRDefault="00B834C5" w:rsidP="009774A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="003F3DA5">
         <w:t>On</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (day) (month) (year), I (state your name) was on duty as (status/rostered position) at (name of prison), commencing shift at (shift start time). At approximately (time of incident) hours</w:t>
-[...7 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> (day) (month) (year), I (state your name) was on duty as (status/rostered position) at (name of prison), commencing shift at (shift start time). At approximately (time of incident) hours…..’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578CDB3C" w14:textId="157C1F77" w:rsidR="00055D88" w:rsidRPr="006460DA" w:rsidRDefault="00231366" w:rsidP="00CD4166">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When completing </w:t>
       </w:r>
       <w:r w:rsidR="00055D88" w:rsidRPr="006460DA">
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="000646F2">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="000F2B62">
         <w:t>escriptions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Officers shall ensure they</w:t>
       </w:r>
       <w:r w:rsidR="00055D88" w:rsidRPr="006460DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5416,88 +5384,83 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7591E">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t>recommendation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7591E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7591E">
         <w:t xml:space="preserve">further </w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t>action/s (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB3EE2" w:rsidRPr="00A7591E">
-        <w:t>eg</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>eg,</w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007351B2" w:rsidRPr="00A7591E">
         <w:t>loss of privileges)</w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t>, charge</w:t>
       </w:r>
       <w:r w:rsidR="0021239A" w:rsidRPr="00A7591E">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0021239A" w:rsidRPr="00A7591E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00805A9C" w:rsidRPr="00A7591E">
         <w:t>, further investigation required)</w:t>
       </w:r>
       <w:r w:rsidR="00157A3A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29257E9D" w14:textId="77777777" w:rsidR="00BF3A3E" w:rsidRDefault="00BF3A3E" w:rsidP="00BF3A3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc208481932"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc226544404"/>
       <w:r>
         <w:t>Review</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E771F9C" w14:textId="08F1C56A" w:rsidR="00BF3A3E" w:rsidRDefault="00BF3A3E" w:rsidP="00BF3A3E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Hlk117083141"/>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00DF5FA0" w:rsidRPr="00DF5FA0">
         <w:t xml:space="preserve">Superintendent shall authorise </w:t>
       </w:r>
       <w:r w:rsidR="00DF5FA0">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
@@ -5550,51 +5513,51 @@
         <w:t xml:space="preserve">Review Officers shall be vigilant and reasonably satisfied that Incident Descriptions have been completed independently and not plagiarised. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469DD81E" w14:textId="0C71AD18" w:rsidR="00BF3A3E" w:rsidRDefault="00BF3A3E" w:rsidP="00BF3A3E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review Officers shall ensure the correct incident tags and </w:t>
       </w:r>
       <w:r w:rsidR="008A3EB3">
         <w:t xml:space="preserve">incident statistics </w:t>
       </w:r>
       <w:r w:rsidR="00124A55">
         <w:t xml:space="preserve">on TOMS </w:t>
       </w:r>
       <w:r>
         <w:t>have been completed for the incident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639DDFF2" w14:textId="32BE3902" w:rsidR="00C535B4" w:rsidRDefault="00C535B4" w:rsidP="00C535B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc208481933"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc226544405"/>
       <w:r>
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="00E214C5">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>inutes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="20F0C9EB" w14:textId="1927E14D" w:rsidR="00233865" w:rsidRDefault="00233865" w:rsidP="00DB259C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Hlk117083125"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5D41">
         <w:t xml:space="preserve">n independent </w:t>
       </w:r>
       <w:r w:rsidRPr="00425140">
         <w:t>SO</w:t>
@@ -5681,59 +5644,51 @@
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>actions taken following the incident</w:t>
       </w:r>
       <w:r w:rsidR="00E77739">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BCA6EE" w14:textId="77777777" w:rsidR="00BA3D5D" w:rsidRDefault="00BA3D5D" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">outcomes </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the incident. </w:t>
+        <w:t xml:space="preserve">outcomes as a result of the incident. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2E07B9" w14:textId="56E8EDE1" w:rsidR="00DB259C" w:rsidRDefault="00C66FFE" w:rsidP="00BA3D5D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Hlk117083454"/>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00F325C4">
         <w:t xml:space="preserve">he relevant </w:t>
       </w:r>
       <w:r>
         <w:t>SO</w:t>
       </w:r>
       <w:r w:rsidR="00551174">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F5D57">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t>Principal Officer</w:t>
@@ -5830,179 +5785,179 @@
       </w:r>
       <w:r w:rsidR="00BD4F16">
         <w:t xml:space="preserve"> of the prisoner</w:t>
       </w:r>
       <w:r w:rsidRPr="00944045">
         <w:t xml:space="preserve"> from the CS&amp;CS Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00584A8F">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A66C16" w14:textId="376B6C0F" w:rsidR="00DB259C" w:rsidRPr="00DB259C" w:rsidRDefault="00DB259C" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1135" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00944045">
         <w:t xml:space="preserve">record any outcomes </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E77739">
         <w:t>as a result</w:t>
       </w:r>
       <w:r w:rsidRPr="00944045">
-        <w:t xml:space="preserve"> of</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> the incident.</w:t>
+        <w:t xml:space="preserve"> of the incident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027A5AFC" w14:textId="4500304E" w:rsidR="00BF3A3E" w:rsidRDefault="00BF3A3E" w:rsidP="00BF3A3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc208481934"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc226544406"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="2C51DD19" w14:textId="42516CAE" w:rsidR="0007230F" w:rsidRPr="0007230F" w:rsidRDefault="0007230F" w:rsidP="00D73254">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
         <w:t>A summary of the incident</w:t>
       </w:r>
       <w:r w:rsidR="00231366">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C7639">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00231366">
         <w:t>n TOMS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2FEC">
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be included with </w:t>
       </w:r>
       <w:r w:rsidR="007E2FEC">
         <w:t>information such as incident location, type of incident</w:t>
       </w:r>
       <w:r w:rsidR="002F6339">
         <w:t>, prisoners involved (if known). Other information includes findings, actions and outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DF946B" w14:textId="2560450E" w:rsidR="002C3D76" w:rsidRDefault="00A84CE3" w:rsidP="00366DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc208481935"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc226544407"/>
       <w:r>
         <w:t>Assurance and n</w:t>
       </w:r>
       <w:r w:rsidR="00366DC2">
         <w:t>ational reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="75E80F34" w14:textId="078BEFE3" w:rsidR="00231366" w:rsidRDefault="00231366" w:rsidP="00366DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>The Department</w:t>
       </w:r>
       <w:r w:rsidR="002C7639">
         <w:t>’</w:t>
       </w:r>
       <w:r>
-        <w:t>s Business Intelligence and Reporting branch, provide</w:t>
+        <w:t>s Business Intelligence and Reporting branch,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r w:rsidR="002C7639">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> data on some incidents to the National Corrections Statistics Group for Australia and New Zealand. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B0853E" w14:textId="1DC6FD17" w:rsidR="00366DC2" w:rsidRPr="00366DC2" w:rsidRDefault="00366DC2" w:rsidP="00366DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00366DC2">
         <w:t xml:space="preserve">Accurate reporting assists the Department in its operational management and meeting state and national reporting requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD70585" w14:textId="39CDB253" w:rsidR="00013F9D" w:rsidRPr="00013F9D" w:rsidRDefault="00366DC2" w:rsidP="00013F9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00366DC2">
         <w:t>The Superintendent shall authorise a SO/Principal Officer/Assistant Superintendent to review all incident statistics and categorisations providing regular assurance that the prison is accurately reporting incidents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D6876F" w14:textId="79C322FD" w:rsidR="00856471" w:rsidRDefault="00055D88" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc208481936"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc226544408"/>
       <w:r w:rsidRPr="004D531D">
         <w:t>Critical Incident</w:t>
       </w:r>
       <w:r w:rsidR="008D142B" w:rsidRPr="008D142B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D142B" w:rsidRPr="00A61EF7">
         <w:t>Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="5E19680E" w14:textId="0FB9C4BE" w:rsidR="00775B2B" w:rsidRDefault="00775B2B" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc208481937"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc226544409"/>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="0230F853" w14:textId="0823BE0C" w:rsidR="00BD1A8D" w:rsidRDefault="00055D88" w:rsidP="0013739C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="004D531D">
         <w:t xml:space="preserve">Critical incidents have, or </w:t>
       </w:r>
       <w:r w:rsidR="00E97BE1" w:rsidRPr="004D531D">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="002F4142" w:rsidRPr="004D531D">
         <w:t xml:space="preserve"> have</w:t>
       </w:r>
       <w:r w:rsidRPr="004D531D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F4142" w:rsidRPr="004D531D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6266,51 +6221,51 @@
         <w:t xml:space="preserve">Ministerial </w:t>
       </w:r>
       <w:r w:rsidR="00BC2573">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="0064751E">
         <w:t>riefing</w:t>
       </w:r>
       <w:r w:rsidR="0064751E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC2573">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="0064751E">
         <w:t>te</w:t>
       </w:r>
       <w:r w:rsidR="00410EA0" w:rsidRPr="0064751E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F29E04" w14:textId="77777777" w:rsidR="003812DC" w:rsidRDefault="003812DC" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc208481938"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc226544410"/>
       <w:r>
         <w:t>Critical incident assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="41D32799" w14:textId="17D54A7E" w:rsidR="009302A3" w:rsidRDefault="003812DC" w:rsidP="0013739C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dependent on the nature of the incident, the </w:t>
       </w:r>
       <w:r w:rsidR="003D1C46">
         <w:t>SO</w:t>
       </w:r>
       <w:r>
         <w:t>/Principal Officer</w:t>
       </w:r>
       <w:r w:rsidR="00C727CF">
         <w:t>/Assistant Superintendent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
@@ -6429,55 +6384,53 @@
       </w:r>
       <w:r>
         <w:t>determin</w:t>
       </w:r>
       <w:r w:rsidR="005E1D92">
         <w:t xml:space="preserve">ation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58303131" w14:textId="27124E73" w:rsidR="00643B12" w:rsidRDefault="0002056C" w:rsidP="0013739C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00774137">
         <w:t>Where doubt exist</w:t>
       </w:r>
       <w:r w:rsidR="00C07C3C" w:rsidRPr="00774137">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00774137">
         <w:t xml:space="preserve"> whether the incident is critical, the </w:t>
       </w:r>
       <w:r w:rsidR="00C07C3C" w:rsidRPr="00774137">
         <w:t xml:space="preserve">Superintendent/OIC and/or </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009774A8">
         <w:t>OPCEN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00774137">
         <w:t xml:space="preserve"> should be contacted immediately for advice.</w:t>
       </w:r>
       <w:bookmarkStart w:id="70" w:name="_Toc2161962"/>
       <w:bookmarkStart w:id="71" w:name="_Toc2162064"/>
       <w:bookmarkStart w:id="72" w:name="_Toc2162168"/>
       <w:bookmarkStart w:id="73" w:name="_Toc2162315"/>
       <w:bookmarkStart w:id="74" w:name="_Toc2162529"/>
       <w:bookmarkStart w:id="75" w:name="_Toc2161963"/>
       <w:bookmarkStart w:id="76" w:name="_Toc2162065"/>
       <w:bookmarkStart w:id="77" w:name="_Toc2162169"/>
       <w:bookmarkStart w:id="78" w:name="_Toc2162316"/>
       <w:bookmarkStart w:id="79" w:name="_Toc2162530"/>
       <w:bookmarkStart w:id="80" w:name="_Toc2089592"/>
       <w:bookmarkStart w:id="81" w:name="_Toc2161964"/>
       <w:bookmarkStart w:id="82" w:name="_Toc2162066"/>
       <w:bookmarkStart w:id="83" w:name="_Toc2162170"/>
       <w:bookmarkStart w:id="84" w:name="_Toc2162317"/>
       <w:bookmarkStart w:id="85" w:name="_Toc2162531"/>
       <w:bookmarkStart w:id="86" w:name="_Toc2089594"/>
       <w:bookmarkStart w:id="87" w:name="_Toc2161966"/>
       <w:bookmarkStart w:id="88" w:name="_Toc2162068"/>
       <w:bookmarkStart w:id="89" w:name="_Toc2162172"/>
       <w:bookmarkStart w:id="90" w:name="_Toc2162319"/>
       <w:bookmarkStart w:id="91" w:name="_Toc2162533"/>
@@ -6570,51 +6523,51 @@
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="04DE7988" w14:textId="7F0D6F98" w:rsidR="00803904" w:rsidRPr="002F3242" w:rsidRDefault="000E02D3" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="134" w:name="_Toc208481939"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc226544411"/>
       <w:r>
         <w:t xml:space="preserve">Immediate </w:t>
       </w:r>
       <w:r w:rsidR="00592D0D">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008C53D5">
         <w:t xml:space="preserve">ritical </w:t>
       </w:r>
       <w:r w:rsidR="00592D0D">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00CD10F0">
         <w:t xml:space="preserve">ncident </w:t>
       </w:r>
       <w:r w:rsidR="00592D0D">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00803904" w:rsidRPr="00803904">
         <w:t>otification</w:t>
       </w:r>
       <w:r w:rsidR="00F97156">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="134"/>
@@ -6797,55 +6750,53 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Immediately </w:t>
             </w:r>
             <w:r w:rsidR="003416AB">
               <w:t>notify</w:t>
             </w:r>
             <w:r w:rsidR="005E1D92">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00AF6C77">
               <w:t>within</w:t>
             </w:r>
             <w:r w:rsidR="005E1D92">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F15DD">
               <w:t>1 hour</w:t>
             </w:r>
             <w:r w:rsidR="009938C0">
               <w:t xml:space="preserve"> of discovery of the critical incident)</w:t>
             </w:r>
             <w:r w:rsidR="003416AB">
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009774A8">
               <w:t>OPCEN</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003416AB" w:rsidRPr="00803904">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003416AB">
               <w:t xml:space="preserve">via 1300000327 with </w:t>
             </w:r>
             <w:r w:rsidR="004B6AF2">
               <w:t xml:space="preserve">the following </w:t>
             </w:r>
             <w:r w:rsidR="006D3C74">
               <w:t>information:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1A196D" w14:textId="77777777" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00774137">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="00774137">
@@ -7011,60 +6962,55 @@
             <w:r w:rsidR="003416AB" w:rsidRPr="00774137">
               <w:t>ontact person for the incident and telephone number</w:t>
             </w:r>
             <w:r w:rsidR="004B6AF2">
               <w:t>; and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7187847D" w14:textId="053071D8" w:rsidR="003416AB" w:rsidRDefault="00776086" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00774137">
               <w:t xml:space="preserve">other </w:t>
             </w:r>
             <w:r w:rsidR="004B6AF2">
               <w:t xml:space="preserve">relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00774137">
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidR="006D3C74">
-              <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-              <w:t>i</w:t>
+              <w:t xml:space="preserve"> (i</w:t>
             </w:r>
             <w:r w:rsidR="005E06EA">
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006D3C74">
               <w:t xml:space="preserve"> hourly written critical incident briefings may be requested to provide situational updates)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2861" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F29A54" w14:textId="4E4859B6" w:rsidR="003416AB" w:rsidRPr="00803904" w:rsidRDefault="00681F86" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006D3C74">
               <w:lastRenderedPageBreak/>
               <w:t>OIC/</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="006D3C74">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7081,57 +7027,52 @@
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2224A1D8" w14:textId="2363A94F" w:rsidR="007475AE" w:rsidRPr="00803904" w:rsidRDefault="007475AE" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>During business hours v</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t xml:space="preserve">erbally notify the relevant </w:t>
             </w:r>
             <w:r w:rsidR="001F4352">
               <w:t xml:space="preserve">Deputy Commissioner </w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2">
-              <w:t>eg</w:t>
-[...3 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC66BA">
               <w:t xml:space="preserve">Adult </w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>Male Prisons</w:t>
             </w:r>
             <w:r w:rsidR="00776086">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>Women and Young People</w:t>
             </w:r>
             <w:r w:rsidR="00E96DB2">
               <w:t xml:space="preserve"> or Operational Support</w:t>
             </w:r>
             <w:r w:rsidR="001F4352">
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7158,192 +7099,170 @@
           </w:tcPr>
           <w:p w14:paraId="7D4677D4" w14:textId="4A3418FF" w:rsidR="00F84B48" w:rsidRDefault="00F84B48" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="136FF774" w14:textId="23FECF6F" w:rsidR="00F84B48" w:rsidRDefault="00CD076E" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Outside of Bus</w:t>
             </w:r>
             <w:r w:rsidR="00283BC0">
               <w:t>iness hours, t</w:t>
             </w:r>
             <w:r w:rsidR="0068698E">
-              <w:t xml:space="preserve">he </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">he OPCEN </w:t>
             </w:r>
             <w:r w:rsidR="00F84B48">
               <w:t>shall determine if the critical incident is to be escalated to the Duty Deputy Commissioner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2861" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4974E54C" w14:textId="2887E86E" w:rsidR="00F84B48" w:rsidRPr="00120F27" w:rsidRDefault="0068698E" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>OPCEN</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00702331" w:rsidRPr="00803904" w14:paraId="2CF8081E" w14:textId="77777777" w:rsidTr="005C6AF5">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C8ACFD" w14:textId="04FD2BC3" w:rsidR="00702331" w:rsidRPr="00D05C00" w:rsidRDefault="00F84B48" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71A1352E" w14:textId="3EE9CC9B" w:rsidR="00294279" w:rsidRDefault="007475AE" w:rsidP="00CB5DAA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>The OPCEN shall n</w:t>
+            </w:r>
+            <w:r w:rsidR="005D1512">
+              <w:t xml:space="preserve">otify relevant internal and external </w:t>
+            </w:r>
+            <w:r w:rsidR="005D1512" w:rsidRPr="00BE4CC1">
+              <w:t xml:space="preserve">stakeholders </w:t>
+            </w:r>
+            <w:r w:rsidR="00870A4F" w:rsidRPr="00BE4CC1">
+              <w:t xml:space="preserve">(including the Director General and Commissioner) </w:t>
+            </w:r>
+            <w:r w:rsidR="005D1512" w:rsidRPr="00BE4CC1">
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="0068698E">
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidR="005D1512">
+              <w:t>critical inciden</w:t>
+            </w:r>
+            <w:r w:rsidR="007902FB">
+              <w:t>t as required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50822CA8" w14:textId="601F977D" w:rsidR="00702331" w:rsidRPr="00803904" w:rsidRDefault="009774A8" w:rsidP="00774137">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
             <w:r>
               <w:t>OPCEN</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00702331" w:rsidRPr="00803904" w14:paraId="23514397" w14:textId="77777777" w:rsidTr="00774137">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="425C2DA2" w14:textId="32582EFA" w:rsidR="00702331" w:rsidRPr="00D05C00" w:rsidRDefault="00F84B48" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="654F654F" w14:textId="37038CB9" w:rsidR="00702331" w:rsidRPr="00803904" w:rsidRDefault="00702331" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Provide ongoing updates to the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009774A8">
               <w:t>OPCEN</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, as required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2861" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31EE7027" w14:textId="7710177D" w:rsidR="00702331" w:rsidRPr="00803904" w:rsidRDefault="00A85B35" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>SO</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00C727CF">
               <w:t>Principal Officer</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>/</w:t>
             </w:r>
@@ -7354,51 +7273,51 @@
               <w:t>OIC</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t>/Superintendent</w:t>
             </w:r>
             <w:r w:rsidR="00C727CF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00774137">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C727CF">
               <w:t>Assistant Superintendent</w:t>
             </w:r>
             <w:r w:rsidR="00702331">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F9AACE7" w14:textId="5A6A5044" w:rsidR="001A136D" w:rsidRPr="003A0AB2" w:rsidRDefault="001A136D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="136" w:name="_Toc208481940"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc226544412"/>
       <w:r w:rsidRPr="003A0AB2">
         <w:t xml:space="preserve">Written </w:t>
       </w:r>
       <w:r w:rsidR="009774A8">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="009774A8" w:rsidRPr="003A0AB2">
         <w:t xml:space="preserve">ritical </w:t>
       </w:r>
       <w:r w:rsidR="009774A8">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="009774A8" w:rsidRPr="003A0AB2">
         <w:t xml:space="preserve">ncident </w:t>
       </w:r>
       <w:r w:rsidR="009774A8">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="009774A8" w:rsidRPr="003A0AB2">
         <w:t>riefing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="136"/>
     </w:p>
     <w:p w14:paraId="0C4389A7" w14:textId="16FA8D1F" w:rsidR="0093221D" w:rsidRDefault="0093221D" w:rsidP="009C5CF5">
       <w:pPr>
@@ -7471,97 +7390,92 @@
       <w:r w:rsidR="002D4425">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>written</w:t>
       </w:r>
       <w:r w:rsidR="00E42180">
         <w:t xml:space="preserve"> critical incident </w:t>
       </w:r>
       <w:r w:rsidR="003A4CC9">
         <w:t xml:space="preserve">briefing </w:t>
       </w:r>
       <w:r w:rsidR="002500FD">
         <w:t>sha</w:t>
       </w:r>
       <w:r w:rsidR="004831D3">
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
       <w:r w:rsidR="00F03E16">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="004831D3">
         <w:t>utilised</w:t>
       </w:r>
       <w:r w:rsidR="00E42180">
-        <w:t xml:space="preserve"> by the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> by the OPCEN</w:t>
+      </w:r>
       <w:r w:rsidR="004831D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F41A4B">
         <w:t>to provide further</w:t>
       </w:r>
       <w:r w:rsidR="004831D3">
         <w:t xml:space="preserve"> notification</w:t>
       </w:r>
       <w:r w:rsidR="00F41A4B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004831D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F41A4B">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="004831D3">
         <w:t xml:space="preserve"> senior internal staff and </w:t>
       </w:r>
       <w:r w:rsidR="00610B70">
         <w:t xml:space="preserve">communications to </w:t>
       </w:r>
       <w:r w:rsidR="004831D3">
         <w:t>relevant external stakeholders</w:t>
       </w:r>
       <w:r w:rsidR="00453BA0">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="137" w:name="_Toc9864141"/>
       <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p w14:paraId="0F24569B" w14:textId="1439325F" w:rsidR="00334BD3" w:rsidRPr="003A0AB2" w:rsidRDefault="00334BD3" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="138" w:name="_Toc9864142"/>
       <w:bookmarkStart w:id="139" w:name="_Critical_incident_reporting"/>
-      <w:bookmarkStart w:id="140" w:name="_Toc208481941"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc226544413"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:r w:rsidRPr="003A0AB2">
         <w:t>Critical incident reporting using TOMS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="140"/>
     </w:p>
     <w:p w14:paraId="482C93E8" w14:textId="6BC21709" w:rsidR="00856471" w:rsidRDefault="0060531A" w:rsidP="009C5CF5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0AB2">
         <w:t>The reporting procedures for recording critical incidents</w:t>
       </w:r>
       <w:r w:rsidR="00F97156">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009774A8">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00F97156">
         <w:t>TOMS</w:t>
       </w:r>
       <w:r w:rsidR="000F76C5">
@@ -7590,82 +7504,82 @@
       </w:r>
       <w:r w:rsidR="007100B0">
         <w:t xml:space="preserve"> for incident reporting.</w:t>
       </w:r>
       <w:r w:rsidR="001A136D" w:rsidRPr="003A0AB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69039A5D" w14:textId="60669D64" w:rsidR="0068698E" w:rsidRPr="0068698E" w:rsidRDefault="007B0FA3" w:rsidP="009F0E9C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00640255">
         <w:t>n the case of a death of a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="005308C8">
         <w:t xml:space="preserve">, further incident information shall be recorded in accordance with the procedures </w:t>
       </w:r>
       <w:r w:rsidR="005308C8" w:rsidRPr="00E5457D">
         <w:t xml:space="preserve">detailed in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="005E2582" w:rsidRPr="008C0BE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.2 – Death of a Prisoner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005308C8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005308C8" w:rsidRPr="005308C8" w:rsidDel="00971638">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4FC00A" w14:textId="774F4E63" w:rsidR="006E2FFD" w:rsidRPr="008F640B" w:rsidRDefault="006E2FFD" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="141" w:name="_Toc39650594"/>
       <w:bookmarkStart w:id="142" w:name="_Toc9864144"/>
       <w:bookmarkStart w:id="143" w:name="_Toc2162014"/>
       <w:bookmarkStart w:id="144" w:name="_Toc2162116"/>
       <w:bookmarkStart w:id="145" w:name="_Toc2162220"/>
       <w:bookmarkStart w:id="146" w:name="_Toc2162367"/>
       <w:bookmarkStart w:id="147" w:name="_Toc2162581"/>
       <w:bookmarkStart w:id="148" w:name="_Toc2162016"/>
       <w:bookmarkStart w:id="149" w:name="_Toc2162118"/>
       <w:bookmarkStart w:id="150" w:name="_Toc2162222"/>
       <w:bookmarkStart w:id="151" w:name="_Toc2162369"/>
       <w:bookmarkStart w:id="152" w:name="_Toc2162583"/>
-      <w:bookmarkStart w:id="153" w:name="_Toc208481942"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc226544414"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:r w:rsidRPr="008F640B">
         <w:t xml:space="preserve">Post </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008F640B">
         <w:t>ncident</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008F640B">
         <w:t xml:space="preserve"> </w:t>
@@ -7679,51 +7593,51 @@
       <w:bookmarkEnd w:id="153"/>
     </w:p>
     <w:p w14:paraId="509F8A8E" w14:textId="2FF23620" w:rsidR="006E2FFD" w:rsidRDefault="006E2FFD" w:rsidP="00435956">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent/OIC shall determine the requirement for </w:t>
       </w:r>
       <w:r w:rsidR="00D46DEB">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r>
         <w:t>immediate and a formal debrief for all incidents</w:t>
       </w:r>
       <w:r w:rsidR="00131A31">
         <w:t xml:space="preserve"> in line with the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00131A31" w:rsidRPr="00131A31">
         <w:t xml:space="preserve">Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00131A31" w:rsidRPr="00131A31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Organisational Debriefing Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00131A31">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">At a minimum, the Superintendent/OIC shall conduct an </w:t>
       </w:r>
       <w:r w:rsidR="00696476">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mmediate </w:t>
       </w:r>
       <w:r w:rsidR="00696476">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ebrief after all critical incidents. This debrief provides staff with the </w:t>
       </w:r>
@@ -7818,232 +7732,208 @@
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>lessons learned</w:t>
       </w:r>
       <w:r w:rsidR="0074435A">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E53EC2D" w14:textId="77777777" w:rsidR="006E2FFD" w:rsidRDefault="006E2FFD" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>any other relevant information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159BB4A9" w14:textId="13CBEB7E" w:rsidR="00053A09" w:rsidRPr="008330ED" w:rsidRDefault="003812DC" w:rsidP="00435956">
+    <w:p w14:paraId="159BB4A9" w14:textId="6A4E7524" w:rsidR="00053A09" w:rsidRPr="008330ED" w:rsidRDefault="003812DC" w:rsidP="00435956">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="008330ED">
         <w:t>A report summarising the debrief session shall be documented in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="007A61E1" w:rsidRPr="008330ED">
         <w:t xml:space="preserve"> Department’s</w:t>
       </w:r>
       <w:r w:rsidR="00B008C9" w:rsidRPr="008330ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00B008C9" w:rsidRPr="008330ED">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="007219FF" w:rsidRPr="00185352">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Operational Debriefing Directive (EMFDIR-000)</w:t>
+          <w:t>Operational Debriefing Directive (EMFDIR-022)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B008C9" w:rsidRPr="008330ED">
+      <w:r w:rsidR="00B008C9" w:rsidRPr="00185352">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008330ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE161A1" w14:textId="147F6E35" w:rsidR="00796766" w:rsidRDefault="006E2FFD" w:rsidP="00435956">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t>The Department acknowledges all incidents irrespective of the severity can be traumatic for staff</w:t>
       </w:r>
       <w:r w:rsidR="00053A09">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4151">
         <w:t>As part of the incident debrief t</w:t>
       </w:r>
       <w:r w:rsidR="00053A09">
         <w:t>he Superintendent/OIC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B4151">
         <w:t xml:space="preserve">shall ensure all staff are aware of the availability of the services provided by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="009A311B" w:rsidRPr="009E5494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Employee Welfare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B4151" w:rsidRPr="00FE048E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE048E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1490D2B2" w14:textId="77777777" w:rsidR="00FC2789" w:rsidRDefault="00FC2789" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="154" w:name="_Toc9864146"/>
-      <w:bookmarkStart w:id="155" w:name="_Toc208481943"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc226544415"/>
       <w:bookmarkEnd w:id="154"/>
       <w:r>
         <w:t xml:space="preserve">Critical </w:t>
       </w:r>
       <w:r w:rsidR="001A136D">
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ncident </w:t>
       </w:r>
       <w:r w:rsidR="001A136D">
         <w:t>Review and Communications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="155"/>
       <w:r w:rsidR="001A136D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EFC26B" w14:textId="769170F1" w:rsidR="001A5A99" w:rsidRDefault="007D012E" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="156" w:name="_Toc208481944"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc226544416"/>
       <w:r>
         <w:t>Superintendent’s</w:t>
       </w:r>
       <w:r w:rsidR="00DE4C5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004941AF">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00DE4C5D">
         <w:t>eview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="156"/>
       <w:r w:rsidR="00DE4C5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BE3813" w14:textId="77777777" w:rsidR="009302A3" w:rsidRDefault="00C467A1" w:rsidP="00DB1B28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00D607CA">
         <w:t>shall coordinate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a review of </w:t>
       </w:r>
       <w:r w:rsidR="007B0FA3">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003F031E">
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
       <w:r w:rsidR="004F3262">
         <w:t>critical incidents</w:t>
       </w:r>
       <w:r w:rsidR="00D607CA">
         <w:t xml:space="preserve"> for which they are responsible</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21866DD2" w14:textId="7548C51D" w:rsidR="00861ED9" w:rsidRDefault="009302A3" w:rsidP="00DB1B28">
+    <w:p w14:paraId="472DD128" w14:textId="77777777" w:rsidR="00EB69C4" w:rsidRPr="00185352" w:rsidRDefault="00EB69C4" w:rsidP="00EB69C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00185352">
+        <w:t xml:space="preserve">The Superintendent shall ensure comments are recorded on TOMS within 14 calendar days via a critical incident brief part 2. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A97BBB7" w14:textId="77777777" w:rsidR="004F3262" w:rsidRDefault="004F3262" w:rsidP="00DB1B28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent shall consider information that covers</w:t>
       </w:r>
       <w:r w:rsidR="00600606">
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A093001" w14:textId="77777777" w:rsidR="004F3262" w:rsidRDefault="00412B50" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
@@ -8171,51 +8061,51 @@
         <w:t xml:space="preserve"> communications as set out in this COPP</w:t>
       </w:r>
       <w:r w:rsidR="006C7D42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or as directed by the </w:t>
       </w:r>
       <w:r w:rsidR="00FB0DEB">
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r>
         <w:t>Deputy Commissioner responsible for the prison or custodial service</w:t>
       </w:r>
       <w:r w:rsidR="006C7D42">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCCE597" w14:textId="5DBEDE59" w:rsidR="007D012E" w:rsidRDefault="007D012E" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="157" w:name="_Toc208481945"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc226544417"/>
       <w:r>
         <w:t>Communication requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="157"/>
     </w:p>
     <w:p w14:paraId="3890C159" w14:textId="0F9B5A03" w:rsidR="00DE4C5D" w:rsidRDefault="007D012E" w:rsidP="00121835">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="158" w:name="_The_relevant_Deputy"/>
       <w:bookmarkEnd w:id="158"/>
       <w:r>
         <w:t>The relevant Deputy Commissioner, responsible for the prison or custodial service, shall coordinate the prepar</w:t>
       </w:r>
       <w:r w:rsidR="009F780F">
         <w:t>ation of a written Ministerial B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">riefing, or other formal communications, where advised by the </w:t>
       </w:r>
       <w:r w:rsidR="007905AD">
         <w:t xml:space="preserve">Office of the </w:t>
       </w:r>
       <w:r>
@@ -8279,92 +8169,92 @@
       </w:r>
       <w:r w:rsidR="004A068B" w:rsidRPr="004A068B">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
       <w:r w:rsidR="00F1424C" w:rsidRPr="004A068B">
         <w:t>section 5.3</w:t>
       </w:r>
       <w:r w:rsidR="00C12367" w:rsidRPr="004A068B">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0030AE" w14:textId="0823E8A7" w:rsidR="006C7D42" w:rsidRDefault="00D85CFE" w:rsidP="00121835">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>a death of a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="000E53C1">
         <w:t xml:space="preserve"> (in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00BB17BF" w:rsidRPr="00C655A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.2</w:t>
         </w:r>
         <w:r w:rsidR="00BB17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="00BB17BF" w:rsidRPr="00C655A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Death of a Prisoner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB17BF">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E583AA8" w14:textId="459EB58B" w:rsidR="006C7D42" w:rsidRDefault="00890066" w:rsidP="00121835">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="00600606">
         <w:t>escape</w:t>
       </w:r>
       <w:r w:rsidR="00BB17BF">
         <w:t xml:space="preserve"> (in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00BB17BF" w:rsidRPr="00C655A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.</w:t>
         </w:r>
         <w:r w:rsidR="00BB17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3 </w:t>
         </w:r>
         <w:r w:rsidR="00BB17BF" w:rsidRPr="00C655A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00BB17BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Escape</w:t>
         </w:r>
       </w:hyperlink>
@@ -8400,51 +8290,51 @@
       </w:r>
       <w:r w:rsidR="00BB2CAF">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00BB2CAF" w:rsidRPr="00DD7BDE">
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7BDE">
         <w:t>med</w:t>
       </w:r>
       <w:r w:rsidRPr="002D426E">
         <w:t>ia enquiries are to be directed to the Department’s Public Affairs</w:t>
       </w:r>
       <w:r w:rsidR="00D31407">
         <w:t xml:space="preserve"> business area</w:t>
       </w:r>
       <w:r w:rsidR="00F27A8F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01995D84" w14:textId="77777777" w:rsidR="00D648A7" w:rsidRDefault="00D648A7" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="159" w:name="_Assaults"/>
-      <w:bookmarkStart w:id="160" w:name="_Toc208481946"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc226544418"/>
       <w:bookmarkEnd w:id="159"/>
       <w:r>
         <w:t>Assaults</w:t>
       </w:r>
       <w:bookmarkEnd w:id="160"/>
     </w:p>
     <w:p w14:paraId="3106A5F7" w14:textId="79992198" w:rsidR="0000018F" w:rsidRPr="00774137" w:rsidRDefault="00D648A7" w:rsidP="00155BB9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>The Superinte</w:t>
       </w:r>
       <w:r w:rsidR="006713DD">
         <w:t>ndent</w:t>
       </w:r>
       <w:r>
         <w:t>/OIC shall ensure every assault</w:t>
       </w:r>
       <w:r w:rsidR="00FE4E94">
@@ -8755,115 +8645,115 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037572D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>notation that no incident report number was provided.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="161"/>
     </w:p>
     <w:p w14:paraId="3A37FC89" w14:textId="4CC5A18D" w:rsidR="00155BB9" w:rsidRPr="00155BB9" w:rsidRDefault="004725BD" w:rsidP="00155BB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="162" w:name="_Toc39650600"/>
       <w:bookmarkStart w:id="163" w:name="_Toc39650601"/>
       <w:bookmarkStart w:id="164" w:name="_Death_of_a"/>
       <w:bookmarkStart w:id="165" w:name="_Reporting_of_communicable"/>
-      <w:bookmarkStart w:id="166" w:name="_Hlk97703638"/>
-      <w:bookmarkStart w:id="167" w:name="_Toc208481947"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc226544419"/>
+      <w:bookmarkStart w:id="167" w:name="_Hlk97703638"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:r w:rsidRPr="003A0AB2">
         <w:t xml:space="preserve">Death </w:t>
       </w:r>
       <w:r w:rsidR="00B30FCA">
         <w:t>of a prisoner</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="166"/>
     </w:p>
     <w:p w14:paraId="70A68F7F" w14:textId="7D44E8EC" w:rsidR="00C655A7" w:rsidRDefault="00E066CB" w:rsidP="00250511">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The death </w:t>
       </w:r>
       <w:r w:rsidR="00C655A7">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="000E53C1">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00C655A7">
         <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
       <w:r w:rsidR="008D5795">
         <w:t xml:space="preserve">shall be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00C655A7" w:rsidRPr="00C655A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.2</w:t>
         </w:r>
         <w:r w:rsidR="00774137">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="00C655A7" w:rsidRPr="00C655A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Death of a Prisoner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C655A7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D3A40B" w14:textId="7487E5B0" w:rsidR="00BB6954" w:rsidRPr="003A0AB2" w:rsidRDefault="00BB6954" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="168" w:name="_Escapes"/>
-      <w:bookmarkStart w:id="169" w:name="_Toc208481948"/>
-      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc226544420"/>
+      <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:r w:rsidRPr="003A0AB2">
         <w:t>Escapes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="169"/>
     </w:p>
     <w:p w14:paraId="3D25DF95" w14:textId="1E2C12EC" w:rsidR="00C655A7" w:rsidRDefault="00E066CB" w:rsidP="00414DAA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t>The e</w:t>
       </w:r>
       <w:r w:rsidR="000E53C1">
         <w:t>scape of a prisoner shall be managed in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="009C37F8">
         <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidR="000E53C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="170" w:name="_Hlk97704924"/>
       <w:r w:rsidR="008104D9">
@@ -8910,80 +8800,80 @@
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Escap</w:t>
       </w:r>
       <w:r w:rsidR="007D433F" w:rsidRPr="008104D9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:bookmarkEnd w:id="170"/>
       <w:r w:rsidR="00C655A7" w:rsidRPr="008104D9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008104D9">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="382EF5FE" w14:textId="71C56F43" w:rsidR="00B134E8" w:rsidRPr="003A0AB2" w:rsidRDefault="00160905" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="171" w:name="_Toc208481949"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc226544421"/>
       <w:r>
         <w:t xml:space="preserve">Use of </w:t>
       </w:r>
       <w:r w:rsidR="00811472">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00B134E8" w:rsidRPr="003A0AB2">
         <w:t>orce</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p w14:paraId="65F2777D" w14:textId="32232C1C" w:rsidR="0062500D" w:rsidRDefault="00230CF6" w:rsidP="0062500D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The use of force </w:t>
       </w:r>
       <w:r w:rsidR="00E066CB">
         <w:t xml:space="preserve">on a prisoner </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall be managed </w:t>
       </w:r>
       <w:r w:rsidR="00876EE5">
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="006B53D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00E066CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="006B53D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">11.3 – Use </w:t>
         </w:r>
         <w:r w:rsidR="00C03D79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
@@ -8994,51 +8884,51 @@
     <w:p w14:paraId="1A6C9EE3" w14:textId="77777777" w:rsidR="00FE63F9" w:rsidRPr="005D6C13" w:rsidRDefault="006F6136" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="172" w:name="_Toc2162024"/>
       <w:bookmarkStart w:id="173" w:name="_Toc2162126"/>
       <w:bookmarkStart w:id="174" w:name="_Toc2162230"/>
       <w:bookmarkStart w:id="175" w:name="_Toc2162377"/>
       <w:bookmarkStart w:id="176" w:name="_Toc2162591"/>
       <w:bookmarkStart w:id="177" w:name="_Post_Incident_Reporting"/>
       <w:bookmarkStart w:id="178" w:name="_Toc2162031"/>
       <w:bookmarkStart w:id="179" w:name="_Toc2162133"/>
       <w:bookmarkStart w:id="180" w:name="_Toc2162237"/>
       <w:bookmarkStart w:id="181" w:name="_Toc2162384"/>
       <w:bookmarkStart w:id="182" w:name="_Toc2162598"/>
       <w:bookmarkStart w:id="183" w:name="_Toc2162035"/>
       <w:bookmarkStart w:id="184" w:name="_Toc2162137"/>
       <w:bookmarkStart w:id="185" w:name="_Toc2162241"/>
       <w:bookmarkStart w:id="186" w:name="_Toc2162388"/>
       <w:bookmarkStart w:id="187" w:name="_Toc2162602"/>
       <w:bookmarkStart w:id="188" w:name="_Toc2162036"/>
       <w:bookmarkStart w:id="189" w:name="_Toc2162138"/>
       <w:bookmarkStart w:id="190" w:name="_Toc2162242"/>
       <w:bookmarkStart w:id="191" w:name="_Toc2162389"/>
       <w:bookmarkStart w:id="192" w:name="_Toc2162603"/>
-      <w:bookmarkStart w:id="193" w:name="_Toc208481950"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc226544422"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:r w:rsidRPr="005D6C13">
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
       <w:r w:rsidR="009F214D">
@@ -9074,51 +8964,51 @@
       </w:r>
       <w:r w:rsidR="00975CCA">
         <w:t xml:space="preserve">obliged </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to report </w:t>
       </w:r>
       <w:r w:rsidR="00B8262C">
         <w:t>every</w:t>
       </w:r>
       <w:r w:rsidR="00B8262C" w:rsidRPr="005A4DCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F717CB">
         <w:t xml:space="preserve">misconduct they suspect </w:t>
       </w:r>
       <w:r w:rsidR="005A4DCA" w:rsidRPr="005A4DCA">
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidR="00F717CB">
         <w:t>may be engaging in (refer to</w:t>
       </w:r>
       <w:r w:rsidR="00F717CB" w:rsidRPr="00C44A6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00F717CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">A </w:t>
         </w:r>
         <w:r w:rsidR="00F717CB" w:rsidRPr="00F717CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Guide for Reporting Misconduct</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F717CB">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121A44D3" w14:textId="3F2EB5EB" w:rsidR="008E5211" w:rsidRPr="00F717CB" w:rsidRDefault="00F717CB" w:rsidP="00943747">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9147,51 +9037,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEF7942" w14:textId="1D4ACD45" w:rsidR="00F717CB" w:rsidRPr="00C44A6B" w:rsidRDefault="00F717CB" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44A6B">
         <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008E5211" w:rsidRPr="00C44A6B">
         <w:t xml:space="preserve">mail Misconduct Reporting </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00C44A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>DOJMisconductReporting@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64A9977A" w14:textId="13EFED9D" w:rsidR="008E5211" w:rsidRPr="00C44A6B" w:rsidRDefault="00F717CB" w:rsidP="00B41675">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44A6B">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E5211" w:rsidRPr="00C44A6B">
         <w:t>Safeline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -9235,188 +9125,193 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff may also report </w:t>
       </w:r>
       <w:r w:rsidR="00D86089">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">misconduct directly to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Public Sector Commission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00D86089">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Corruption and Crime Commission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D93C1E" w:rsidRPr="00460328">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001B656B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2B16AE" w14:textId="77777777" w:rsidR="00760B6A" w:rsidRDefault="00760B6A" w:rsidP="00760B6A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13997ED7" w14:textId="071B07F6" w:rsidR="00760B6A" w:rsidRPr="00A13038" w:rsidRDefault="00760B6A" w:rsidP="00760B6A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="194" w:name="_Toc208481951"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc226544423"/>
       <w:r w:rsidRPr="00A13038">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Suspected Child Abuse</w:t>
       </w:r>
       <w:r w:rsidR="00ED1A6E" w:rsidRPr="00A13038">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED1A6E" w:rsidRPr="00A13038">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>or concerns for the wellbeing of a child’</w:t>
       </w:r>
       <w:bookmarkEnd w:id="194"/>
     </w:p>
     <w:p w14:paraId="6FF5EDA9" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRPr="00A13038" w:rsidRDefault="00FA22DC" w:rsidP="00FA22DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="195" w:name="_Toc208481952"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc226544424"/>
       <w:r w:rsidRPr="00A13038">
         <w:t>Mandatory reporting of child sexual abuse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="195"/>
     </w:p>
     <w:p w14:paraId="013D4C7F" w14:textId="57EE5177" w:rsidR="00FA22DC" w:rsidRPr="00A13038" w:rsidRDefault="00FA22DC" w:rsidP="00FA22DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13038">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Children and Community Services Act 2004 </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A13038">
-        <w:t xml:space="preserve">lists those professions that have a legal requirement to report child sexual abuse. Although Prison Officers are not listed in the </w:t>
+        <w:t>lists</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A13038">
+        <w:t xml:space="preserve"> those professions that have a legal requirement to report child sexual abuse. Although Prison Officers are not listed in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Children and Community Services Act 2004, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:t xml:space="preserve">Prisons Officers who are designated as ‘Special Custodial Officers’ to carry out functions for the purposes of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:t>are bound to do so.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9D1D27" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRPr="00A13038" w:rsidRDefault="00FA22DC" w:rsidP="00FA22DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="196" w:name="_Toc208481953"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc226544425"/>
       <w:r w:rsidRPr="00A13038">
         <w:t>Reporting sexual abuse for non-legislated mandatory reporters</w:t>
       </w:r>
       <w:bookmarkEnd w:id="196"/>
       <w:r w:rsidRPr="00A13038">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0347B75F" w14:textId="6B097502" w:rsidR="00EC39F5" w:rsidRPr="00A13038" w:rsidRDefault="00EC39F5" w:rsidP="00EC39F5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="756" w:hanging="756"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13038">
         <w:t>All employees and contract service providers of the Department of Justice are subject to the Department’s ‘</w:t>
       </w:r>
       <w:bookmarkStart w:id="197" w:name="_Hlk204338363"/>
       <w:r w:rsidR="00496C79" w:rsidRPr="00A13038">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00496C79" w:rsidRPr="00A13038">
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1"</w:instrText>
       </w:r>
@@ -9425,70 +9320,70 @@
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Reporting concerns for the wellbeing of a child Procedure</w:t>
       </w:r>
       <w:r w:rsidR="00496C79" w:rsidRPr="00A13038">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="197"/>
       <w:r w:rsidRPr="00A13038">
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7152672A" w14:textId="4A83DA26" w:rsidR="00EC39F5" w:rsidRPr="00A13038" w:rsidRDefault="00EC39F5" w:rsidP="00496C79">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="756" w:hanging="756"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13038">
         <w:t>Prison Officers who receive a complaint or become aware of, observe, or have concerns about the wellbeing of a child or young person, or a child or young person in need of protection, are not responsible for investigating or assessing the situation, but are required to follow the process set out in the Department of Justice ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00A13038">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reporting concerns for the wellbeing of a child Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76452FD9" w14:textId="24A27EA3" w:rsidR="00EC39F5" w:rsidRPr="00A13038" w:rsidRDefault="00147D9F" w:rsidP="00147D9F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13038">
         <w:t xml:space="preserve"> Where the requirements of </w:t>
       </w:r>
       <w:r w:rsidR="005F5EC6" w:rsidRPr="00A13038">
         <w:t>the ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00296ACB" w:rsidRPr="00A13038">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reporting</w:t>
         </w:r>
         <w:r w:rsidRPr="00A13038">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> concerns for the wellbeing of a child Procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A13038">
         <w:t>’ ha</w:t>
       </w:r>
       <w:r w:rsidR="001231A1" w:rsidRPr="00A13038">
         <w:t xml:space="preserve">ve </w:t>
       </w:r>
       <w:r w:rsidRPr="00A13038">
         <w:t xml:space="preserve">been completed </w:t>
       </w:r>
       <w:r w:rsidR="00296ACB" w:rsidRPr="00A13038">
         <w:t>an</w:t>
       </w:r>
@@ -9522,64 +9417,64 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CB0AF1E" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRPr="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00496C79"/>
     <w:p w14:paraId="0B844F72" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="6E140EEB" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="5EDDCD0D" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="7376D83B" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="2DB1E75D" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="45015DD4" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="3827A3EA" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="249AC5BB" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="1DB825FF" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="11D1EF09" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="5FED458F" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="47242043" w14:textId="77777777" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="198" w:name="_Toc208481954"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc226544426"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="198"/>
     </w:p>
     <w:p w14:paraId="3BBE8E77" w14:textId="35620BA4" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="199" w:name="_Toc39650608"/>
       <w:bookmarkStart w:id="200" w:name="_Toc39650609"/>
-      <w:bookmarkStart w:id="201" w:name="_Toc208481955"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc226544427"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="00887F4C">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00887F4C">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r>
         <w:t>documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="201"/>
     </w:p>
     <w:p w14:paraId="2D272095" w14:textId="351B7CA1" w:rsidR="00152080" w:rsidRPr="007416BD" w:rsidRDefault="007416BD" w:rsidP="0015345F">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Related COPPs</w:t>
@@ -9921,80 +9816,80 @@
       </w:r>
       <w:r w:rsidR="00E55D3F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00DF62FB" w:rsidRPr="00E55D3F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Organisational Debriefing Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639414B8" w14:textId="7FBEDA50" w:rsidR="0019194B" w:rsidRPr="0019194B" w:rsidRDefault="00E55D3F" w:rsidP="0019194B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0019194B" w:rsidRPr="0019194B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reporting concerns for the wellbeing of a child Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="446C5AB6" w14:textId="77777777" w:rsidR="0019194B" w:rsidRPr="0019194B" w:rsidRDefault="0019194B" w:rsidP="0019194B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F5EA2CB" w14:textId="1E9C0C64" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="0019194B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="202" w:name="_Toc208481956"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc226544428"/>
       <w:r>
         <w:t>Definitions and Acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="202"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="7307"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A2577D" w:rsidRPr="000E6F0A" w14:paraId="4719CDFE" w14:textId="77777777" w:rsidTr="003239FE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
@@ -10965,51 +10860,51 @@
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21ADFE09" w14:textId="77777777" w:rsidR="007926A3" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Security Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AF7519F" w14:textId="029A9FB6" w:rsidR="007926A3" w:rsidRPr="00DD2155" w:rsidRDefault="007926A3" w:rsidP="0079226D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD2155">
               <w:t>A tool for staff to report observations, associations, anything that appears unusual or out of the ordinary in relation to the security or safety of the Department’s staff, clients, people in custody or members of the community.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> For more information on security reporting, refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidR="008533B3" w:rsidRPr="003E2800">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP</w:t>
               </w:r>
               <w:r w:rsidRPr="003E2800">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11.1 </w:t>
               </w:r>
               <w:r w:rsidR="0079226D" w:rsidRPr="003E2800">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">– </w:t>
               </w:r>
               <w:r w:rsidRPr="003E2800">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Security and Control</w:t>
               </w:r>
             </w:hyperlink>
@@ -11259,51 +11154,51 @@
               <w:t xml:space="preserve">with the intention </w:t>
             </w:r>
             <w:r w:rsidR="0082319F">
               <w:t>t</w:t>
             </w:r>
             <w:r>
               <w:t>o injure</w:t>
             </w:r>
             <w:r w:rsidR="0082319F">
               <w:t xml:space="preserve"> or cause fear of a </w:t>
             </w:r>
             <w:r>
               <w:t>person</w:t>
             </w:r>
             <w:r w:rsidR="0082319F">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3631CFA2" w14:textId="1F5AECF2" w:rsidR="00A2577D" w:rsidRPr="003D708E" w:rsidRDefault="00A2577D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="203" w:name="_Toc208481957"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc226544429"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="203"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B154F78" w14:textId="77777777" w:rsidR="008361A7" w:rsidRPr="00A32C38" w:rsidRDefault="008361A7" w:rsidP="00A32C38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32C38">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Corruption, Crime and Misconduct Act 2003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B96A162" w14:textId="77777777" w:rsidR="008361A7" w:rsidRDefault="008361A7" w:rsidP="00A32C38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -11392,185 +11287,185 @@
       </w:pPr>
       <w:r w:rsidRPr="00A32C38">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Public Sector Management Act 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A7ED80" w14:textId="77777777" w:rsidR="00E73C0A" w:rsidRDefault="00E73C0A" w:rsidP="00870A4F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283BC542" w14:textId="77777777" w:rsidR="00D062C6" w:rsidRPr="009D516D" w:rsidRDefault="00D062C6" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="204" w:name="_Toc178286"/>
-      <w:bookmarkStart w:id="205" w:name="_Toc208481958"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc226544430"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
     </w:p>
     <w:p w14:paraId="180B4022" w14:textId="3876292F" w:rsidR="00D062C6" w:rsidRPr="009D516D" w:rsidRDefault="00D062C6" w:rsidP="00D062C6">
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A812F3" w14:textId="7D094D90" w:rsidR="00D062C6" w:rsidRPr="000F16F8" w:rsidRDefault="00D062C6" w:rsidP="00861344">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisons will undertake local </w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t>co</w:t>
       </w:r>
       <w:r w:rsidR="008361A7">
         <w:t>mpliance in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="0051292A" w:rsidRPr="0051292A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0051292A" w:rsidRPr="00082640">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
         <w:r w:rsidRPr="00082640">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04EBA968" w14:textId="08104316" w:rsidR="00D062C6" w:rsidRDefault="00103AF3" w:rsidP="00861344">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3F67">
         <w:t>relevant Deputy Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00D062C6">
         <w:t xml:space="preserve"> will undertake management oversight as required.</w:t>
       </w:r>
       <w:r w:rsidR="00D062C6" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCEA5F1" w14:textId="3159120B" w:rsidR="00D062C6" w:rsidRPr="000F16F8" w:rsidRDefault="000F4608" w:rsidP="00861344">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="00D062C6" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> Compliance </w:t>
       </w:r>
       <w:r w:rsidR="00D062C6">
         <w:t xml:space="preserve">Branch will undertake checks </w:t>
       </w:r>
       <w:r w:rsidR="00D062C6" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="008D139B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
         <w:r w:rsidR="004D52D2" w:rsidRPr="003649F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D062C6" w:rsidRPr="000F16F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C3C616" w14:textId="77777777" w:rsidR="008533B3" w:rsidRDefault="00D062C6" w:rsidP="00861344">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r w:rsidR="00861344">
         <w:t>will be undertaken as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285087A1" w14:textId="77777777" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="206" w:name="_Toc208481959"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc226544431"/>
       <w:r>
         <w:t>Document Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="206"/>
     </w:p>
     <w:p w14:paraId="3895F656" w14:textId="77777777" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00560142">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="578" w:hanging="578"/>
       </w:pPr>
-      <w:bookmarkStart w:id="207" w:name="_Toc208481960"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc226544432"/>
       <w:r>
         <w:t>Document version history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="207"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9339" w:type="dxa"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1778"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="1687"/>
         <w:gridCol w:w="1703"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC1311" w:rsidRPr="007D3C6F" w14:paraId="029F2135" w14:textId="73272565" w:rsidTr="00CC1311">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
@@ -12559,247 +12454,367 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C529569" w14:textId="1454E35D" w:rsidR="00A13038" w:rsidRDefault="00A13038" w:rsidP="00A13038">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3255">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="009E3255">
               <w:t xml:space="preserve"> September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007D4101" w:rsidRPr="007D3C6F" w14:paraId="48697AD8" w14:textId="77777777" w:rsidTr="00CC1311">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1939A693" w14:textId="66AA3AE6" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="007D4101" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2589A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B80654" w14:textId="4E35A622" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="007D4101" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2589A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFB5D57" w14:textId="77777777" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="007D4101" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2589A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Approved by Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D7B5CE" w14:textId="084A57F3" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="007D4101" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2589A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00626CAE" w:rsidRPr="00D2589A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE37FA" w:rsidRPr="00D2589A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S25/78434</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1687" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F669240" w14:textId="2FA77355" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="00D2589A" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D05891A" w14:textId="574DD0E8" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="00D2589A" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DBB4DC4" w14:textId="577F3346" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00A2577D"/>
     <w:p w14:paraId="45A34E5D" w14:textId="09A84267" w:rsidR="00A2577D" w:rsidRDefault="00A2577D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="250230DC" w14:textId="77777777" w:rsidR="00C723B1" w:rsidRDefault="00C723B1" w:rsidP="00DF778C">
       <w:pPr>
         <w:sectPr w:rsidR="00C723B1" w:rsidSect="00774137">
-          <w:headerReference w:type="even" r:id="rId39"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1247" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CFF73A0" w14:textId="75782706" w:rsidR="00513387" w:rsidRDefault="009718B0" w:rsidP="007A36ED">
       <w:bookmarkStart w:id="208" w:name="_Appendix_1:_*"/>
       <w:bookmarkStart w:id="209" w:name="_Appendix_A:_Critical"/>
       <w:bookmarkStart w:id="210" w:name="_Appendix_A:_Incident"/>
       <w:bookmarkStart w:id="211" w:name="_Appendix_A_–"/>
       <w:bookmarkStart w:id="212" w:name="_Appendix_B:_Incident"/>
       <w:bookmarkStart w:id="213" w:name="_Appendix_B_–"/>
       <w:bookmarkStart w:id="214" w:name="_Toc59190692"/>
-      <w:bookmarkStart w:id="215" w:name="_Toc2162617"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="218" w:name="_Toc208481961"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc226544433"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc2162617"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc531957894"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc532471875"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:r w:rsidRPr="007A36ED">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A – Incident reporting and notification flow chart</w:t>
       </w:r>
       <w:bookmarkEnd w:id="214"/>
-      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="215"/>
       <w:r w:rsidRPr="009718B0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="219" w:name="_Hlk111796402"/>
       <w:r w:rsidR="0084741B" w:rsidRPr="006110A5">
         <w:object w:dxaOrig="15765" w:dyaOrig="11190" w14:anchorId="2F97ACD6">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Incident reporting and notfication flow chart outlining the roles and responsibilities of an Officer, Senior Officer/Principal Officer, Superintendent/OIC, Operations Centre and Relevant Deputy Commissioner during an incident. " style="width:711.8pt;height:458.8pt" o:ole="">
-            <v:imagedata r:id="rId43" o:title=""/>
+            <v:imagedata r:id="rId42" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1819094764" r:id="rId44"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1837578212" r:id="rId43"/>
         </w:object>
       </w:r>
       <w:bookmarkEnd w:id="219"/>
     </w:p>
     <w:p w14:paraId="54150B0E" w14:textId="457A2B3E" w:rsidR="0084741B" w:rsidRPr="0084741B" w:rsidRDefault="0084741B" w:rsidP="0084741B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9375"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="639F98DF" w14:textId="2DE9862A" w:rsidR="00A206F9" w:rsidRPr="00C47819" w:rsidRDefault="00D74333" w:rsidP="00C47819">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="220" w:name="_Hlk152080047"/>
-      <w:bookmarkStart w:id="221" w:name="_Toc208481962"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc226544434"/>
+      <w:bookmarkStart w:id="221" w:name="_Hlk152080047"/>
       <w:r w:rsidRPr="00C47819">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009718B0" w:rsidRPr="00C47819">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="007E7783" w:rsidRPr="00C47819">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C47819">
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="00D007AD" w:rsidRPr="00C47819">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00941B94" w:rsidRPr="00C47819">
         <w:t>ategories</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47819">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D007AD" w:rsidRPr="00C47819">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00054FD9" w:rsidRPr="00C47819">
         <w:t>ags</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47819">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00D007AD" w:rsidRPr="00C47819">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00A206F9" w:rsidRPr="00C47819">
         <w:t>efinition</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="215"/>
+      <w:bookmarkEnd w:id="216"/>
       <w:r w:rsidR="00BF4F0D" w:rsidRPr="00C47819">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkEnd w:id="220"/>
       <w:r w:rsidR="00441F96" w:rsidRPr="00C47819">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid14"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-1039" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15853" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1918"/>
         <w:gridCol w:w="1461"/>
         <w:gridCol w:w="2177"/>
         <w:gridCol w:w="2076"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1616"/>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="2373"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A32C38" w:rsidRPr="00B20062" w14:paraId="010834A6" w14:textId="77777777" w:rsidTr="004C60D5">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p w14:paraId="26650904" w14:textId="51F97775" w:rsidR="00A32C38" w:rsidRPr="000F76C5" w:rsidRDefault="00FA3323" w:rsidP="00C44A6B">
             <w:pPr>
               <w:pStyle w:val="Tableheader"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText>HYPERLINK \l "_Prisoner_Misconduct"</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006B4CDF" w:rsidRPr="000F76C5">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -13562,73 +13577,51 @@
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="703AE7A1" w14:textId="46E40545" w:rsidR="005C4EF4" w:rsidRPr="004C60D5" w:rsidRDefault="005C4EF4" w:rsidP="005C4EF4">
             <w:pPr>
               <w:pStyle w:val="Tabledata0"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C60D5">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use of force and restraints – defence and control baton, chemical agent, firearm, restraints bed, spit hood, conducted energy weapon (CEW, </w:t>
-[...21 lines deleted...]
-              <w:t>, Taser)</w:t>
+              <w:t>Use of force and restraints – defence and control baton, chemical agent, firearm, restraints bed, spit hood, conducted energy weapon (CEW, eg, Taser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED4FB95" w14:textId="541ED9E0" w:rsidR="005C4EF4" w:rsidRPr="000F76C5" w:rsidRDefault="005C4EF4" w:rsidP="005C4EF4">
             <w:pPr>
               <w:pStyle w:val="Tabledata0"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F76C5">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
@@ -16354,96 +16347,72 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25FC3FD5" w14:textId="368A2CEF" w:rsidR="008B5365" w:rsidRPr="009B2506" w:rsidRDefault="008B5365" w:rsidP="008B5365">
             <w:pPr>
               <w:pStyle w:val="Tabledata0"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="008080"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note: A phone call to the </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009B2506">
+              <w:t xml:space="preserve">Note: A phone call to the OPCEN is also required for discovery of unauthorised items listed in </w:t>
+            </w:r>
+            <w:r w:rsidR="006F2AA1" w:rsidRPr="009B2506">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>OPCEN</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>blue</w:t>
+            </w:r>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="006060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is also required for discovery of unauthorised items listed in </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59298F6A" w14:textId="77777777" w:rsidR="008B5365" w:rsidRPr="000F76C5" w:rsidRDefault="008B5365" w:rsidP="008B5365">
             <w:pPr>
               <w:pStyle w:val="Tabledata0"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16647,77 +16616,77 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">incident </w:t>
             </w:r>
             <w:r w:rsidRPr="00E52204">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>– other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0690FB73" w14:textId="77777777" w:rsidR="00A32C38" w:rsidRDefault="00A32C38" w:rsidP="00A32C38">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A32C38" w:rsidSect="004C60D5">
-          <w:footerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId44"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="426" w:right="1134" w:bottom="680" w:left="1418" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C86AFE" w14:textId="77777777" w:rsidR="00124051" w:rsidRDefault="00124051" w:rsidP="0022157E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="223" w:name="_Appendix_B:_Critical"/>
       <w:bookmarkStart w:id="224" w:name="_Prisoner/Detainee_Misconduct"/>
       <w:bookmarkStart w:id="225" w:name="_Prisoner/Detainee_Misconduct_1"/>
       <w:bookmarkStart w:id="226" w:name="_Prisoner_Misconduct"/>
       <w:bookmarkStart w:id="227" w:name="_Toc83269423"/>
       <w:bookmarkStart w:id="228" w:name="_Toc84399107"/>
       <w:bookmarkStart w:id="229" w:name="_Toc84399288"/>
-      <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
     </w:p>
     <w:p w14:paraId="26AF492A" w14:textId="66690A99" w:rsidR="00C51498" w:rsidRPr="0022157E" w:rsidRDefault="00C417A9" w:rsidP="0022157E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022157E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
@@ -17021,55 +16990,60 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1A042C23" w14:textId="4812183C" w:rsidR="0034390E" w:rsidRDefault="0034390E" w:rsidP="003E673B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00D733CB">
               <w:t>A prisoner who offends against decency by the exposure</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of a body part </w:t>
             </w:r>
             <w:r w:rsidRPr="00D733CB">
               <w:t>of his or her person</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> without touching another person</w:t>
             </w:r>
             <w:r w:rsidRPr="00D733CB">
               <w:t>, or in a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D733CB">
-              <w:t>place within the view of a person. Indecent exposure does not have to involve the genitals</w:t>
+              <w:t xml:space="preserve">place within the view of a person. Indecent exposure does not have to involve the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D733CB">
+              <w:t>genitals</w:t>
             </w:r>
             <w:r w:rsidR="00FD7A77">
               <w:t>,</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D733CB">
               <w:t xml:space="preserve"> it could involve the baring of the buttocks or other parts of the body.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D1DE919" w14:textId="77777777" w:rsidR="0034390E" w:rsidRDefault="0034390E" w:rsidP="003E673B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F842844" w14:textId="77777777" w:rsidR="0034390E" w:rsidRPr="00C44A6B" w:rsidRDefault="0034390E" w:rsidP="003E673B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The incident is reported as an Assault – sexual or Assault – indecent where the incident involves touching.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17680,86 +17654,70 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD3D971" w14:textId="5FD95C65" w:rsidR="00E415D7" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="006A7293">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the </w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00777FBF" w:rsidRPr="00C44A6B" w14:paraId="491325E0" w14:textId="77777777" w:rsidTr="00575471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E4EBF4"/>
           </w:tcPr>
           <w:p w14:paraId="313EDEE9" w14:textId="77777777" w:rsidR="00777FBF" w:rsidRPr="00AF6C77" w:rsidRDefault="00777FBF" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
@@ -20528,59 +20486,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidR="00C44A6B" w:rsidRPr="008278A9">
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>where consent:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C4EE4BB" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="008278A9" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008278A9">
-              <w:t xml:space="preserve">is given </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> intimidation or fraud; or</w:t>
+              <w:t>is given as a result of intimidation or fraud; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59A9B472" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="008278A9" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008278A9">
               <w:t>is unlawful, such as:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E7C6370" w14:textId="191091A6" w:rsidR="00C44A6B" w:rsidRPr="008278A9" w:rsidRDefault="00C44A6B" w:rsidP="00DE6D21">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008278A9">
               <w:t>the person is legally deemed incapable of giving consent because of youth, mental incapacity</w:t>
             </w:r>
             <w:r w:rsidR="003125CD">
               <w:t>;</w:t>
@@ -21086,65 +21036,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1D3BBDE1" w14:textId="6FA56BE9" w:rsidR="008D3590" w:rsidRPr="001135CC" w:rsidRDefault="008D3590" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001135CC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A physical assault includes incidents where a prisoner is </w:t>
             </w:r>
             <w:r w:rsidR="002B6EF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">seriously </w:t>
             </w:r>
             <w:r w:rsidRPr="001135CC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">injured </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> a fight.</w:t>
+              <w:t>injured as a result of a fight.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01DF8DF0" w14:textId="77777777" w:rsidR="007822FF" w:rsidRDefault="007822FF" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25EDB25D" w14:textId="087260DB" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006561A8">
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="001135CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -21169,86 +21105,70 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4173D3AB" w14:textId="54B3592D" w:rsidR="00B02A6F" w:rsidRPr="001135CC" w:rsidRDefault="0076657C" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the </w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002038FB" w:rsidRPr="002038FB">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="212E856C" w14:textId="77777777" w:rsidTr="00A439E1">
         <w:trPr>
           <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7B0C28FB" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -21932,128 +21852,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10881" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="43FB4BFB" w14:textId="0D37902B" w:rsidR="00FC3B7F" w:rsidRPr="009B2506" w:rsidRDefault="00FC3B7F" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t>Data storage device (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
-              <w:t>eg</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t xml:space="preserve"> USB)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A9EC29D" w14:textId="75C1B4CC" w:rsidR="00FC3B7F" w:rsidRPr="00C44A6B" w:rsidRDefault="00FC3B7F" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="714" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>Drug paraphernalia (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="00C44A6B">
-              <w:t>eg</w:t>
-[...3 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> syringes or other implements directly related to illicit drug use)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579CC020" w14:textId="26325E27" w:rsidR="00FC3B7F" w:rsidRPr="009B2506" w:rsidRDefault="00FC3B7F" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t>Makeshift tool (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
-              <w:t>eg</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t xml:space="preserve"> an item fashioned to act as a standard tool)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33836338" w14:textId="77777777" w:rsidR="00FC3B7F" w:rsidRPr="009B2506" w:rsidRDefault="00FC3B7F" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
@@ -22125,127 +22024,101 @@
               <w:ind w:left="714" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">Tattoo gun or tattoo paraphernalia </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E6A70FB" w14:textId="286A861E" w:rsidR="00FC3B7F" w:rsidRPr="009B2506" w:rsidRDefault="00FC3B7F" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t>Weapon (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
-              <w:t>eg</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t xml:space="preserve"> an item fashioned to be used as a weapon)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="334F2A42" w14:textId="23346C2B" w:rsidR="00FC3B7F" w:rsidRDefault="00FC3B7F" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Other: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>Every unauthorised/unlawful item not covered in th</w:t>
             </w:r>
             <w:r>
               <w:t>ese examples</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D268597" w14:textId="77777777" w:rsidR="00DA227C" w:rsidRDefault="00DA227C" w:rsidP="00DA227C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:ind w:left="720"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="788A17E9" w14:textId="15E5ACA4" w:rsidR="00DA227C" w:rsidRPr="009B2506" w:rsidRDefault="00DA227C" w:rsidP="00DA227C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:color w:val="008080"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2506">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008080"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note: A phone call to the </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> is also required for discovery of unauthorised items listed in </w:t>
+              <w:t xml:space="preserve">Note: A phone call to the OPCEN is also required for discovery of unauthorised items listed in </w:t>
             </w:r>
             <w:r w:rsidR="00A106AC" w:rsidRPr="009B2506">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="00C3255E" w:rsidRPr="009B2506">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="008080"/>
               </w:rPr>
               <w:t>lue</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B935C1" w:rsidRPr="00C44A6B" w14:paraId="2D2A7042" w14:textId="66D413CB" w:rsidTr="00911F59">
         <w:trPr>
           <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
@@ -22442,51 +22315,51 @@
           <w:p w14:paraId="76577192" w14:textId="77777777" w:rsidR="003125CD" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>When a prisoner has been held in custody beyond the date they were lawfully entitled to be released.</w:t>
             </w:r>
             <w:r w:rsidR="003125CD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B86DB98" w14:textId="795AE5DC" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="003125CD" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="0031654F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Note this does not include instances where a prisoner has been approved to remain at a prison in accordance with Section 10 of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidR="00DC7C44">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 14.6 Prisoners Release from Custody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="550ABC10" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="355FFFC7" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
@@ -23095,297 +22968,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>current media or political issue</w:t>
             </w:r>
             <w:r w:rsidR="001477F1">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> relating to the Department specifically, or the government generally.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="196A2A1A" w14:textId="0E2A63AC" w:rsidR="00124051" w:rsidRDefault="00124051">
+    <w:p w14:paraId="4E539E2A" w14:textId="77777777" w:rsidR="00E71D8E" w:rsidRDefault="00E71D8E" w:rsidP="00F1541A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="258" w:name="_Medical_Incident/Emergency"/>
       <w:bookmarkStart w:id="259" w:name="_Medical_/Emergency"/>
       <w:bookmarkStart w:id="260" w:name="_Toc83269428"/>
       <w:bookmarkStart w:id="261" w:name="_Toc84399112"/>
       <w:bookmarkStart w:id="262" w:name="_Toc84399293"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
     </w:p>
-    <w:p w14:paraId="3A2FF4D8" w14:textId="77777777" w:rsidR="00E71D8E" w:rsidRDefault="00E71D8E" w:rsidP="00F1541A">
-[...207 lines deleted...]
-    </w:p>
     <w:p w14:paraId="535FEE61" w14:textId="026A97F1" w:rsidR="00C44A6B" w:rsidRPr="00F1541A" w:rsidRDefault="00C44A6B" w:rsidP="00F1541A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1541A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Medical </w:t>
       </w:r>
       <w:r w:rsidR="00464398" w:rsidRPr="00F1541A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1541A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>mergency</w:t>
       </w:r>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
@@ -23747,50 +23410,51 @@
         <w:gridCol w:w="10777"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="10711E38" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="52B54DA9" w14:textId="405FE482" w:rsidR="00C44A6B" w:rsidRPr="00227BC8" w:rsidRDefault="00C44A6B" w:rsidP="00227BC8">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00227BC8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Death of a person other than a prisoner </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="00D05515" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA10B4E" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -23918,65 +23582,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10787" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01FBAB6A" w14:textId="5FA8A1D8" w:rsidR="0074069A" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">Where a person’s bodily fluid (such as blood, urine, saliva, </w:t>
             </w:r>
             <w:r w:rsidR="00FD28A0" w:rsidRPr="00C44A6B">
               <w:t>faeces,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
-              <w:t xml:space="preserve"> and semen) </w:t>
-[...3 lines deleted...]
-              <w:t>comes into contact</w:t>
+              <w:t xml:space="preserve"> and semen) comes into contact</w:t>
             </w:r>
             <w:r w:rsidR="00020328">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
-              <w:t>with</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> another person. Contact can include a person’s clothing or </w:t>
+              <w:t xml:space="preserve">with another person. Contact can include a person’s clothing or </w:t>
             </w:r>
             <w:r w:rsidR="009C569F">
               <w:t xml:space="preserve">footwear </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">but also covers needle stick (or other sharps) injury and biting and when bodily fluid contacts another person’s open wound, </w:t>
             </w:r>
             <w:r w:rsidR="00FD28A0" w:rsidRPr="00C44A6B">
               <w:t>eye,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> or mouth.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59EBE01E" w14:textId="77777777" w:rsidR="00073167" w:rsidRDefault="00073167" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="201789FD" w14:textId="0A46D1D0" w:rsidR="0074069A" w:rsidRDefault="002B6EF4" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>This incident should also be tagged Assault – physical if the actions were deliberate.</w:t>
@@ -24005,51 +23661,50 @@
             <w:r>
               <w:t xml:space="preserve"> regard the testing of prisoners at the request of the Prison Officer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="5ABDEC57" w14:textId="77777777" w:rsidTr="007D19BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="324855D2" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>When to report it as critical:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1C113228" w14:textId="21FD336C" w:rsidR="00980A56" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0074069A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">When medical advice recommends the person obtain a blood test. </w:t>
             </w:r>
             <w:r w:rsidR="00980A56">
               <w:t xml:space="preserve">Body fluid contact is not reported as critical when body fluid contacts with </w:t>
             </w:r>
             <w:r w:rsidR="009C569F">
               <w:t xml:space="preserve">footwear </w:t>
             </w:r>
             <w:r w:rsidR="00980A56">
               <w:t>or clothing.</w:t>
             </w:r>
@@ -24303,50 +23958,51 @@
           <w:p w14:paraId="4F286515" w14:textId="5D54CAEB" w:rsidR="00C44A6B" w:rsidRPr="00B23720" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="264" w:name="_Hlk130561062"/>
             <w:bookmarkEnd w:id="263"/>
             <w:r w:rsidRPr="002B108C">
               <w:t>Injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="222C36A8" w14:textId="77777777" w:rsidTr="007D19BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22F709F1" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
+              <w:lastRenderedPageBreak/>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A4529CE" w14:textId="31D1DDDD" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>An injury is when an officer/staff member considers an injury sustained by a prisoner requires first aid or medical assessment to be rendered.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A61BA13" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
@@ -24358,86 +24014,70 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074069A" w:rsidRPr="00C44A6B" w14:paraId="2DE52A20" w14:textId="77777777" w:rsidTr="007D19BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="177BD294" w14:textId="16CA419E" w:rsidR="0074069A" w:rsidRPr="00C44A6B" w:rsidRDefault="0074069A" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FDED0B8" w14:textId="5E392190" w:rsidR="00B46D75" w:rsidRDefault="0076657C" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the </w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00070A7C" w:rsidRPr="00070A7C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044A3523" w14:textId="375D9CE5" w:rsidR="00B46D75" w:rsidRPr="00C44A6B" w:rsidRDefault="00B46D75" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="4EDDFE7E" w14:textId="77777777" w:rsidTr="007D19BE">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
@@ -24457,51 +24097,50 @@
             <w:tcW w:w="10805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5D63089B" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>When the injury requires medical treatment, involving:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B4E1D31" w14:textId="5C29ABED" w:rsidR="00C44A6B" w:rsidRPr="007D19BE" w:rsidRDefault="00F02B0C" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="363" w:hanging="363"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005677D3">
-              <w:lastRenderedPageBreak/>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00A73C81" w:rsidRPr="005677D3">
               <w:t xml:space="preserve">xternal </w:t>
             </w:r>
             <w:r w:rsidRPr="005677D3">
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="00A73C81" w:rsidRPr="005677D3">
               <w:t>ospital</w:t>
             </w:r>
             <w:r w:rsidR="005828F5" w:rsidRPr="005677D3">
               <w:t>isation</w:t>
             </w:r>
             <w:r w:rsidR="00A73C81" w:rsidRPr="005677D3">
               <w:t>: Admitted as an in</w:t>
             </w:r>
             <w:r w:rsidRPr="005677D3">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00A73C81" w:rsidRPr="005677D3">
               <w:t>patient for medical treatment at an external medical facility</w:t>
             </w:r>
             <w:r w:rsidR="00C44A6B" w:rsidRPr="00C44A6B">
               <w:t>; or</w:t>
@@ -24637,86 +24276,70 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6477C3" w14:textId="7A3421FB" w:rsidR="0074069A" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the </w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003A6A8B" w:rsidRPr="003A6A8B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D0788" w:rsidRPr="00C44A6B" w14:paraId="6BC70367" w14:textId="77777777" w:rsidTr="006A7293">
         <w:trPr>
           <w:trHeight w:val="1488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3383" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5AEBC500" w14:textId="77777777" w:rsidR="008D0788" w:rsidRPr="00861344" w:rsidRDefault="008D0788" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -24854,50 +24477,51 @@
             <w:bookmarkStart w:id="265" w:name="_Hlk130561186"/>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>Voluntary starvation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F7D9F" w:rsidRPr="00C44A6B" w14:paraId="32DDFD43" w14:textId="77777777" w:rsidTr="006A7293">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F5ED09" w14:textId="77777777" w:rsidR="005F7D9F" w:rsidRPr="00861344" w:rsidRDefault="005F7D9F" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10777" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A936030" w14:textId="2B05E3F6" w:rsidR="005F7D9F" w:rsidRPr="00C44A6B" w:rsidRDefault="003F5DC7" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003F5DC7">
               <w:t>Voluntary starvation is where a prisoner makes a conscious decision to refuse to eat or drink</w:t>
             </w:r>
             <w:r w:rsidR="00DA5E20">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F7D9F" w:rsidRPr="00C44A6B" w14:paraId="0B627CA8" w14:textId="77777777" w:rsidTr="006A7293">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
@@ -24923,111 +24547,102 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10777" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6BC1F860" w14:textId="500F499A" w:rsidR="005F7D9F" w:rsidRPr="00BF71CD" w:rsidRDefault="005F7D9F" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF71CD">
               <w:t xml:space="preserve">Where voluntary starvation is upgraded to stage 2 </w:t>
             </w:r>
             <w:r w:rsidR="00E32CF8" w:rsidRPr="00BF71CD">
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF71CD">
               <w:t xml:space="preserve"> TOMS in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidR="0015640D" w:rsidRPr="00BF71CD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 6.6 –  Voluntary Starvation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0015640D" w:rsidRPr="00BF71CD">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="265"/>
     </w:tbl>
     <w:p w14:paraId="276EC06C" w14:textId="7321852E" w:rsidR="0025354A" w:rsidRDefault="0025354A" w:rsidP="00C44A6B">
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="14944AB5" w14:textId="77777777" w:rsidR="00124051" w:rsidRPr="00C44A6B" w:rsidRDefault="00124051" w:rsidP="00C44A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11805"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="14170" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="49B78DED" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="7E457572" w14:textId="2ACDDBE8" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
+          <w:p w14:paraId="7E457572" w14:textId="69B6BE94" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00124051" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
+            <w:r>
+              <w:br w:type="page"/>
+            </w:r>
             <w:bookmarkStart w:id="266" w:name="_Hlk130561227"/>
-            <w:r w:rsidRPr="00C44A6B">
+            <w:r w:rsidR="00C44A6B" w:rsidRPr="00C44A6B">
               <w:t>Self-harm – actual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="305AAF0F" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21CC8C26" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -25091,86 +24706,70 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39BDD5EE" w14:textId="73B8A6CB" w:rsidR="0074069A" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the </w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00142E81" w:rsidRPr="00142E81">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00870A4F" w:rsidRPr="00C44A6B" w14:paraId="717B5A2A" w14:textId="77777777" w:rsidTr="00986E41">
         <w:trPr>
           <w:trHeight w:val="746"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="21FA9117" w14:textId="77777777" w:rsidR="00870A4F" w:rsidRPr="00861344" w:rsidRDefault="00870A4F" w:rsidP="00870A4F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -25368,86 +24967,74 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10777" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B155A4B" w14:textId="6EB20D1C" w:rsidR="0092736B" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (</w:t>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort </w:t>
+            </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t>OPCEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0092736B" w:rsidRPr="00C44A6B" w14:paraId="610B5E0D" w14:textId="77777777" w:rsidTr="00DB6F89">
         <w:trPr>
           <w:trHeight w:val="746"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="058F6A3A" w14:textId="77777777" w:rsidR="0092736B" w:rsidRPr="00861344" w:rsidRDefault="0092736B" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -25677,59 +25264,51 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66A46638" w14:textId="77777777" w:rsidR="0092736B" w:rsidRPr="00896A70" w:rsidRDefault="0092736B" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00896A70">
-              <w:t xml:space="preserve">The threat to commit an act of suicide or communicating or suggesting that a suicidal act or other suicide related behaviour might occur </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">The threat to commit an act of suicide or communicating or suggesting that a suicidal act or other suicide related behaviour might occur in the near future. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA38744" w14:textId="77777777" w:rsidR="00B91C50" w:rsidRDefault="00B91C50" w:rsidP="00B91C50">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="742340E1" w14:textId="53ED7908" w:rsidR="00B91C50" w:rsidRPr="00C44A6B" w:rsidRDefault="00B91C50" w:rsidP="00B91C50">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">*Note: report as Attempted Suicide </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">where the circumstances indicate </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00AB3EE2">
               <w:t>prisoner’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> intent of the act was to take their own life</w:t>
@@ -25840,147 +25419,133 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4CC1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Not recorded as critical.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C09301E" w14:textId="77777777" w:rsidR="00BE4CC1" w:rsidRPr="00BE4CC1" w:rsidRDefault="00BE4CC1" w:rsidP="00E71D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F42F64B" w14:textId="2B8248E1" w:rsidR="00870A4F" w:rsidRPr="00BE4CC1" w:rsidRDefault="00870A4F" w:rsidP="00870A4F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE4CC1">
+              <w:lastRenderedPageBreak/>
               <w:t>*Note – A prisoner who threatens to commit an act of suicide should be managed in line with COPP 4.9 – At-Risk Prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3951652E" w14:textId="77777777" w:rsidR="0092736B" w:rsidRDefault="0092736B" w:rsidP="00C44A6B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="10768"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C34304" w:rsidRPr="00C44A6B" w14:paraId="2EC2A6C3" w14:textId="77777777" w:rsidTr="007416BD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="2135F9F3" w14:textId="77777777" w:rsidR="00C34304" w:rsidRPr="00C44A6B" w:rsidRDefault="00C34304" w:rsidP="007416BD">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27D1D">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Self-harm – threat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C34304" w:rsidRPr="00C44A6B" w14:paraId="344B8782" w14:textId="77777777" w:rsidTr="007416BD">
         <w:trPr>
           <w:trHeight w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C844540" w14:textId="77777777" w:rsidR="00C34304" w:rsidRPr="00861344" w:rsidRDefault="00C34304" w:rsidP="007416BD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7961B436" w14:textId="50D48991" w:rsidR="00C34304" w:rsidRPr="00C44A6B" w:rsidRDefault="00CF1365" w:rsidP="007416BD">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The threat to commit acts of self-harm or other self-harm related behaviour might occur </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>The threat to commit acts of self-harm or other self-harm related behaviour might occur in the near future.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C34304" w:rsidRPr="00C44A6B" w14:paraId="2B40003A" w14:textId="77777777" w:rsidTr="007416BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="509A64DC" w14:textId="77777777" w:rsidR="00C34304" w:rsidRPr="00294286" w:rsidRDefault="00C34304" w:rsidP="007416BD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294286">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>When to report it as critical:</w:t>
             </w:r>
@@ -26213,69 +25778,52 @@
           <w:tcPr>
             <w:tcW w:w="10768" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2EFB90FE" w14:textId="5DC84A57" w:rsidR="00792F63" w:rsidRPr="00294286" w:rsidRDefault="00792F63" w:rsidP="00CD0813">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294286">
               <w:t>Not applicable</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14BF0323" w14:textId="14C83159" w:rsidR="00792F63" w:rsidRDefault="00792F63" w:rsidP="00792F63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11805"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F19EE09" w14:textId="20354ED9" w:rsidR="00124051" w:rsidRDefault="00124051">
-[...3 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkEnd w:id="277"/>
-    <w:p w14:paraId="126EA254" w14:textId="5179EAF5" w:rsidR="00124051" w:rsidRDefault="00124051" w:rsidP="008A0645">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37F6DBEE" w14:textId="03B77801" w:rsidR="00C44A6B" w:rsidRPr="008A0645" w:rsidRDefault="00C44A6B" w:rsidP="008A0645">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0645">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of </w:t>
       </w:r>
       <w:r w:rsidR="00464398" w:rsidRPr="008A0645">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -26501,67 +26049,57 @@
             </w:r>
             <w:r w:rsidRPr="007F01E8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
               <w:t xml:space="preserve">baton, chemical agent, firearm, restraints bed, </w:t>
             </w:r>
             <w:r w:rsidR="00087A95" w:rsidRPr="007F01E8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
               <w:t xml:space="preserve">spit hood, </w:t>
             </w:r>
             <w:r w:rsidRPr="007F01E8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
               <w:t xml:space="preserve">conducted energy weapon (CEW, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="007F01E8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
-              <w:t>eg</w:t>
-[...8 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidRPr="007F01E8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Taser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="7D308534" w14:textId="77777777" w:rsidTr="00085BE0">
         <w:trPr>
           <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CCF408C" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
@@ -26614,50 +26152,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="5BDEC458" w14:textId="77777777" w:rsidTr="0086393B">
         <w:trPr>
           <w:trHeight w:val="1171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="49731F8A" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>When to report it as critical:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11623" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5AA23A4F" w14:textId="068E176A" w:rsidR="00C34304" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="007E7F8F">
               <w:t xml:space="preserve">When </w:t>
             </w:r>
             <w:r w:rsidR="00C34304">
               <w:t xml:space="preserve">the incident involves the following </w:t>
             </w:r>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>use of force</w:t>
             </w:r>
             <w:r w:rsidR="006804BC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -26694,57 +26233,52 @@
               <w:t>cover,</w:t>
             </w:r>
             <w:r w:rsidR="00920EA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C34304">
               <w:t>or discharge)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="153628E7" w14:textId="24913A25" w:rsidR="002145E4" w:rsidRDefault="002145E4" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="345"/>
             </w:pPr>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>CEW (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="007E7F8F">
-              <w:t>eg</w:t>
-[...3 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>eg,</w:t>
             </w:r>
             <w:r w:rsidRPr="007E7F8F">
               <w:t xml:space="preserve"> Taser)</w:t>
             </w:r>
             <w:r w:rsidR="00C34304">
               <w:t xml:space="preserve"> (only discharge)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14EEEB5F" w14:textId="5DD4D9F2" w:rsidR="0064503B" w:rsidRPr="007E7F8F" w:rsidRDefault="0064503B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="345"/>
             </w:pPr>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>chemical agent</w:t>
             </w:r>
             <w:r>
@@ -26813,105 +26347,90 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="345"/>
             </w:pPr>
             <w:r>
               <w:t>restraint bed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B041F2" w14:textId="3C8A510F" w:rsidR="00C34304" w:rsidRPr="007E7F8F" w:rsidRDefault="00C34304" w:rsidP="003D40DC">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Or when </w:t>
             </w:r>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>a staff member or a prisoner receives an injury requiring external medical assessment or treatment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="214CA4FD" w14:textId="31BAE3A4" w:rsidR="00C86072" w:rsidRDefault="00C86072" w:rsidP="00C44A6B">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="30C1BEDC" w14:textId="3B5E8500" w:rsidR="00124051" w:rsidRDefault="00124051" w:rsidP="00C44A6B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="342122E6" w14:textId="77777777" w:rsidR="00124051" w:rsidRPr="00D2102A" w:rsidRDefault="00124051" w:rsidP="00C44A6B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="14307" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2706"/>
         <w:gridCol w:w="11601"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="47196204" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14307" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="173E2B8C" w14:textId="4BD547F5" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="004D67A7" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:bookmarkStart w:id="279" w:name="_Hlk130561769"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Physical </w:t>
             </w:r>
             <w:r w:rsidR="00DE6CCA" w:rsidRPr="0049329B">
               <w:t xml:space="preserve">control </w:t>
             </w:r>
             <w:r w:rsidR="00C44A6B" w:rsidRPr="0049329B">
               <w:t>and restraint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="65423DC0" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D20A39" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
@@ -27341,63 +26860,55 @@
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>leaves an authorised activity whilst external to the main pris</w:t>
             </w:r>
             <w:r w:rsidR="00E966D0">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>ie</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>ie,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> section 95 activity, work camp).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FE79DDC" w14:textId="77777777" w:rsidR="005A2949" w:rsidRPr="00C44A6B" w:rsidRDefault="005A2949" w:rsidP="00B51923">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000070F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Situations where a prisoner</w:t>
@@ -27506,51 +27017,50 @@
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="33A85A2F" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3AB7AE59" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00227BC8" w:rsidRDefault="00C44A6B" w:rsidP="00227BC8">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00227BC8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Attempted escape</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="39490AB6" w14:textId="77777777" w:rsidTr="001F5BAC">
         <w:trPr>
           <w:trHeight w:val="604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C988C59" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -27650,57 +27160,52 @@
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>leave a custodial facility through unofficial or illegal means</w:t>
             </w:r>
             <w:r w:rsidR="00905975">
               <w:t>, or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA7E8A0" w14:textId="06B6A1E2" w:rsidR="00905975" w:rsidRDefault="00905975" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>leaves an unauthorised activity whilst external to the main prison (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2">
-              <w:t>ie</w:t>
-[...3 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>ie,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> section95, work camp). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64E4D194" w14:textId="036FBCED" w:rsidR="00E607BC" w:rsidRPr="00C44A6B" w:rsidRDefault="00905975" w:rsidP="00905975">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
             </w:pPr>
             <w:r>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidR="00A338F3">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A338F3">
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:t>ituations where a prisoner unlawfully breaches a prison</w:t>
             </w:r>
             <w:r w:rsidR="00A338F3">
@@ -28048,63 +27553,55 @@
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18E9CE43" w14:textId="48E588DA" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00C44A6B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Every person who is unlawfully detained, depriving them of their liberty (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2" w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>ie</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>ie,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> a person held against their will).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="395D3956" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="322DFEB3" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -28164,51 +27661,50 @@
         <w:tblStyle w:val="DCStable4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3392"/>
         <w:gridCol w:w="10782"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D143C0" w:rsidRPr="00C44A6B" w14:paraId="1C831E0C" w14:textId="77777777" w:rsidTr="002C6F8C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="71030927" w14:textId="77777777" w:rsidR="00D143C0" w:rsidRPr="00C44A6B" w:rsidRDefault="00D143C0" w:rsidP="002C6F8C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Suspect device/package  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D143C0" w:rsidRPr="00C44A6B" w14:paraId="1AAAD86F" w14:textId="77777777" w:rsidTr="002C6F8C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D247604" w14:textId="77777777" w:rsidR="00D143C0" w:rsidRPr="00861344" w:rsidRDefault="00D143C0" w:rsidP="002C6F8C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -28416,57 +27912,52 @@
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75DD7D05" w14:textId="7D745DDD" w:rsidR="004903CB" w:rsidRPr="00C44A6B" w:rsidRDefault="00C34304" w:rsidP="00257A20">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
             </w:pPr>
             <w:r>
               <w:t>Every r</w:t>
             </w:r>
             <w:r w:rsidRPr="00C34304">
               <w:t>oo</w:t>
             </w:r>
             <w:r>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00C34304">
               <w:t xml:space="preserve"> top or elevated structure</w:t>
             </w:r>
             <w:r w:rsidRPr="00C34304" w:rsidDel="00ED7031">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>incident shall be reported as critical (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AB3EE2">
-              <w:t>ie</w:t>
-[...3 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>ie,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Departmental building, fences)</w:t>
             </w:r>
             <w:r w:rsidR="00AF2B52">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44434206" w14:textId="77777777" w:rsidR="000364FC" w:rsidRPr="00C44A6B" w:rsidRDefault="000364FC" w:rsidP="00C44A6B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable4"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -29140,50 +28631,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003342CC" w:rsidRPr="00C44A6B" w14:paraId="705B8D19" w14:textId="77777777" w:rsidTr="002C6F8C">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E1289E0" w14:textId="77777777" w:rsidR="003342CC" w:rsidRPr="00861344" w:rsidRDefault="003342CC" w:rsidP="002C6F8C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>When to report it as critical:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1840286D" w14:textId="77777777" w:rsidR="003342CC" w:rsidRPr="00C44A6B" w:rsidRDefault="003342CC" w:rsidP="002C6F8C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">When the improvised barricade jeopardises the good order and security of custodial operations. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37924055" w14:textId="7755191E" w:rsidR="003342CC" w:rsidRDefault="003342CC" w:rsidP="00C44A6B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -29616,101 +29108,102 @@
           <w:p w14:paraId="69FD884B" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">may cause significant public or media scrutiny of staff, policies, procedures, business units or stakeholders; or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E628F1F" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
+              <w:lastRenderedPageBreak/>
               <w:t>jeopardises the good order and security of custodial operations or any person; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="661964FC" w14:textId="28CE7369" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">relates to </w:t>
             </w:r>
             <w:r w:rsidR="004E66CC">
               <w:t>any</w:t>
             </w:r>
             <w:r w:rsidR="004E66CC" w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>current media or political issue relating to the Department specifically, or the government generally.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="289"/>
     </w:tbl>
     <w:p w14:paraId="348D2056" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00C44A6B">
       <w:pPr>
         <w:sectPr w:rsidR="00930D3F" w:rsidSect="00A206F9">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251E4182" w14:textId="3D7C456F" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00F9737D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="290" w:name="_Appendix_C_–"/>
-      <w:bookmarkStart w:id="291" w:name="_Toc208481963"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc226544435"/>
       <w:bookmarkEnd w:id="290"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009718B0">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00265D7B">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="004F03A1">
         <w:t>Mandatory Testing of Prisoners for Infectious Diseases</w:t>
       </w:r>
       <w:bookmarkEnd w:id="291"/>
     </w:p>
     <w:p w14:paraId="04C2C650" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
@@ -29728,51 +29221,51 @@
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3EA26F" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60EA5F14" w14:textId="45F6EEB1" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent shall refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="00082640">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Communicable Diseases Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the process to follow following an exposure/possible exposure to blood or bodily fluids. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4E6B8B" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D806ED7" w14:textId="793948D5" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
@@ -29782,57 +29275,52 @@
         <w:t>In accordance with section 3.1.</w:t>
       </w:r>
       <w:r w:rsidR="0064017C">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and where possible, the affected Prison Officer shall provide an Incident Description prior to ceasing duty. An Employee OSH Incident Report (HRD0076) must also be completed.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5329028C" w14:textId="0A1CEF18" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent shall review the incident and where appropriate, consult with relevant areas (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB3EE2">
-        <w:t>eg</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>eg,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> OSH, Health Services, </w:t>
       </w:r>
       <w:r w:rsidR="00750372">
         <w:t>etc</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) to determine if the prisoner’s medical record should be reviewed. If required, the Superintendent shall request the Director Medical Services (DMS) to review the prisoner’s medical record to ascertain whether the prisoner has an infectious disease and notify the Superintendent of the results of the review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6753A9E5" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA9ABC2" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -29840,150 +29328,140 @@
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>The DMS shall not disclose any medical information about the prisoner other than the presence of an infectious disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2EE4B9" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="510996B3" w14:textId="503ED1AF" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent shall advise the affected Prison Officer if an infectious disease is present and appropriate actions depending on the result (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00492E31">
-        <w:t>eg</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>eg,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> seek medical assistance from an appropriate medical practitioner). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E736DA" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C3043A0" w14:textId="39983DB9" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regardless of the presence or absence of information to suggest an infectious disease on the prisoner’s medical record, the Superintendent may provide the prisoner with a completed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="005771CE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Test Authorisation Notice</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> which requires the prisoner to submit themselves for a body sample. The Superintendent shall ensure it is explained to them in a language the prisoner is most likely to understand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629F49D5" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E06233" w14:textId="5EFA98A1" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the prisoner agrees to provide the required sample, the Superintendent shall direct a Prison Officer, who is not the affected Prison Officer, to escort the prisoner to an appropriate place (including a place within a prison) where a qualified person may take the sample. The qualified person shall be provided a copy of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="005771CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Test Authorisation Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> which requires the prisoner to submit themselves for a body sample. The Superintendent shall ensure it is explained to them in a language the prisoner is most likely to understand.</w:t>
-[...29 lines deleted...]
-      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2223EEA2" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00930D3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="053C74F8" w14:textId="4F4C157E" w:rsidR="00AE04A9" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>If the prisoner co-operates in providing the sample, however due to extenuating circumstances the sample is not able to be taken (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB3EE2">
-        <w:t>ie</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>ie,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> problematic venous access), the qualified person shall certify that a blood sample could not be obtained, including the reason why, and notify the Superintendent. The Superintendent shall notify the affected Prison Officer and encourage them to seek medical </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5E52">
         <w:t>assistance</w:t>
       </w:r>
       <w:r>
         <w:t>. No further action shall be taken against the prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F62C1A8" w14:textId="77777777" w:rsidR="008D592A" w:rsidRDefault="008D592A" w:rsidP="008D592A"/>
     <w:p w14:paraId="045AA480" w14:textId="700B1043" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>The escorting Prison Officer shall ensure the sample is sealed in a container and marked or labelled with the following in the presence of themselves and the prisoner</w:t>
       </w:r>
@@ -30214,51 +29692,51 @@
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="756237AE" w14:textId="0A565DD1" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the affected Prison Officer receives an infectious disease, it must be reportable under Regulation 2.5 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="004B1600">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Occupational Safety and Health Regulations 1996</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00BA628D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Notifiable Injuries and Diseases Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> must be completed and forwarded to the </w:t>
       </w:r>
       <w:r w:rsidR="009E5494" w:rsidRPr="001B7891">
         <w:t>OSH Team</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79199E61" w14:textId="77777777" w:rsidR="00EE626A" w:rsidRDefault="00EE626A" w:rsidP="00F9737D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF2A10F" w14:textId="5569B8FC" w:rsidR="00EE626A" w:rsidRDefault="00EE626A" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -30332,96 +29810,96 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DFD366B" w14:textId="1A569600" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="00774137">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8505"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -31160,50 +30638,53 @@
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft 0.2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48E6BF84" w14:textId="272EE328" w:rsidR="00DB05F5" w:rsidRPr="00C15CE3" w:rsidRDefault="00870A4F" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5C5678AB" wp14:editId="39AC6F19">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="WordArt 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -31484,50 +30965,53 @@
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft 0.2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00DB05F5" w:rsidRPr="00C15CE3">
       <w:t xml:space="preserve">Commissioner’s Operating </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="574DF668" w14:textId="394BF705" w:rsidR="00DB05F5" w:rsidRPr="00C15CE3" w:rsidRDefault="00870A4F" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="528689FD" wp14:editId="510148A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>104775</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>27940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2639695" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -31550,51 +31034,51 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1515910683"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="784AF8FB" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRPr="00464E72" w:rsidRDefault="00DB05F5" w:rsidP="00857A48">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
@@ -31611,51 +31095,51 @@
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="528689FD" id="Text Box 8" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIctyD/QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcON1YIavtbreq&#10;tL1I234AwThGBYYCiZ1+/Q44m43at6p+QMB4zsw5c1hfj0aTg/RBgWV0PispkVZAq+yO0R/f799c&#10;URIity3XYCWjRxno9eb1q/XgGllBD7qVniCIDc3gGO1jdE1RBNFLw8MMnLQY7MAbHvHod0Xr+YDo&#10;RhdVWS6LAXzrPAgZAt7eTUG6yfhdJ0X82nVBRqIZxd5iXn1et2ktNmve7Dx3vRKnNvg/dGG4slj0&#10;DHXHIyd7r/6CMkp4CNDFmQBTQNcpITMHZDMv/2Dz2HMnMxcUJ7izTOH/wYovh0f3zZM4vocRB5hJ&#10;BPcA4mcgFm57bnfyxnsYeslbLDxPkhWDC80pNUkdmpBAtsNnaHHIfB8hA42dN0kV5EkQHQdwPIsu&#10;x0gEXlbLt6vlqqZEYKxaLetFnUvw5jnb+RA/SjAkbRj1ONSMzg8PIaZuePP8Sypm4V5pnQerLRkY&#10;XdVVnRMuIkZF9J1WhtGrMn2TExLJD7bNyZErPe2xgLYn1onoRDmO25GoltFFyk0ibKE9ogweJpvh&#10;s8BND/43JQNajNHwa8+9pER/sijlar5YJE/mw6J+V+HBX0a2lxFuBUIxGimZtrcx+3iifIOSdyqr&#10;8dLJqWW0ThbpZPPkzctz/uvlMW6eAAAA//8DAFBLAwQUAAYACAAAACEAqfgxVtsAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j9D9YicaN2QlJBiFNVIK5UlA+Jmxtvk4h4HcVuE/49&#10;2xM9jmb05pXr2fXihGPoPGlIlgoEUu1tR42Gj/eX23sQIRqypveEGn4xwLpaXJWmsH6iNzztYiMY&#10;QqEwGtoYh0LKULfoTFj6AYm7gx+diRzHRtrRTAx3vUyVWklnOuKH1gz41GL9szs6DZ+vh++vTG2b&#10;Z5cPk5+VJPcgtb65njePICLO8X8MZ31Wh4qd9v5INoie8yrnpYYsA8F1dpemIPYa8iQBWZXy0r/6&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAhy3IP9AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKn4MVbbAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAVwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1515910683"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="784AF8FB" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRPr="00464E72" w:rsidRDefault="00DB05F5" w:rsidP="00857A48">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -31727,51 +31211,51 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="2013338137"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="51012878" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRPr="00464E72" w:rsidRDefault="00DB05F5" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
@@ -31792,51 +31276,51 @@
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEALRaE0d0AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/CQBSE7yb8h80z8Sa7VCCl9JUQjVeNgCbclu6jbey+bboLrf/e9STH&#10;yUxmvsk3o23FlXrfOEaYTRUI4tKZhiuEw/71MQXhg2ajW8eE8EMeNsXkLteZcQN/0HUXKhFL2Gca&#10;oQ6hy6T0ZU1W+6nriKN3dr3VIcq+kqbXQyy3rUyUWkqrG44Lte7ouabye3exCJ9v5+PXXL1XL3bR&#10;DW5Uku1KIj7cj9s1iEBj+A/DH35EhyIyndyFjRctQpIuYxJhvngCEf0kTWcgTgirRIEscnl7oPgF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALRaE0d0AAAAIAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="2013338137"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="51012878" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRPr="00464E72" w:rsidRDefault="00DB05F5" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -31954,83 +31438,89 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="593C1082" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="3198E8B9" id="Text Box 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfS/cxegIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kSbsacYqsRYcB&#10;QVusHXpWZCkxKouaxMTOfv0o2Xmg26XDLjYlfqT4+MjpdVsbtlU+VGALPjwbcKashLKyq4L/eL77&#10;9JmzgMKWwoBVBd+pwK9nHz9MG5erEazBlMozcmJD3riCrxFdnmVBrlUtwhk4ZUmpwdcC6ehXWelF&#10;Q95rk40Gg4usAV86D1KFQLe3nZLPkn+tlcQHrYNCZgpOsWH6+vRdxm82m4p85YVbV7IPQ/xDFLWo&#10;LD16cHUrULCNr/5wVVfSQwCNZxLqDLSupEo5UDbDwZtsntbCqZQLFSe4Q5nC/3Mr77dP7tEzbL9A&#10;Sw1MSQS3APkaqDZZ40LeY2JNQx4IHRNtta/jn1JgZEi13R3qqVpkki7Pry6HV6MJZ5J0k/EoytHp&#10;0dr5gF8V1CwKBffUrxSB2C4CdtA9JD5m4a4yJvXMWNYU/OJ8MkgGBw05NzZiVep+7+YYeZJwZ1TE&#10;GPtdaVaVKYF4kXinboxnW0GMEVIqi8M+6ISOKE1BvMewxx+jeo9xlwdZpJfB4sG4riz4rmFxXI5h&#10;l6/7kHWH7xsZurxjCbBdtpQ4VTAmF2+WUO6ICB66GQlO3lXUlIUI+Cg8DQW1mAYdH+ijDVDxoZc4&#10;W4P/9bf7iCeukpazhoas4OHnRnjFmflmicVXw/E4TmU6jCeXIzr4U83yVGM39Q1QV4a0UpxMYsSj&#10;2YvaQ/1C+2AeXyWVsJLeLjjuxRvsRp/2iVTzeQLRHDqBC/vk5J7/kXLP7YvwruclEqPvYT+OIn9D&#10;zw4b+2NhvkHQVeLusap9/WmGE/v7fROXxOk5oY5bcfYbAAD//wMAUEsDBBQABgAIAAAAIQDasia2&#10;4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9SqxUTspRGmIU1WRKiQEQ0sX&#10;Nid+TaLGzyF228Cvx53KeLrT3Xf5ajI9O+PoOksSorkAhlRb3VEjYf+5eUyBOa9Iq94SSvhBB6vi&#10;/i5XmbYX2uJ55xsWSshlSkLr/ZBx7uoWjXJzOyAF72BHo3yQY8P1qC6h3PQ8FiLhRnUUFlo1YNli&#10;fdydjIS3cvOhtlVs0t++fH0/rIfv/dezlA+zaf0CzOPkb2G44gd0KAJTZU+kHeslPIlFEqISkgWw&#10;qy/iZQSskrCMUuBFzv8/KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn0v3MXoCAABd&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2rImtuEA&#10;AAAJAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="593C1082" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="211F57AB" w14:textId="2F75AE57" w:rsidR="00DB05F5" w:rsidRDefault="00870A4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -32225,103 +31715,103 @@
                     </w:pPr>
                     <w:r w:rsidRPr="007A5E07">
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft 0.2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0616B85D" w14:textId="0B7BCC2E" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="008D1A53">
+  <w:p w14:paraId="0616B85D" w14:textId="62FD0B66" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="008D1A53">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00332468">
+    <w:r w:rsidR="00D4008E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 13.1 Incident Notifications, Reporting and Communications</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v </w:t>
     </w:r>
-    <w:r w:rsidR="00A63435">
+    <w:r w:rsidR="007D4101" w:rsidRPr="00185352">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00185352">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="50ECEBF1" w14:textId="77777777" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="008D1A53">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EF1DC12" w14:textId="2BC1264E" w:rsidR="00DB05F5" w:rsidRDefault="00870A4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
@@ -36398,55 +35888,55 @@
   <w:num w:numId="54" w16cid:durableId="1174998945">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="150952990">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="126096549">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="942961817">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="225342813">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Dx3w8UYZ/kMEUOnZ2GR8U6AkBTUaBKoeZd3brinmNVNoRbyk0F0f19JYHgIFFwD1h8I09jDtRRE5sGOW4hYMzg==" w:salt="It2gfs1MdNuFVbKpzk2eow=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="69M6sPZVoVpTB2y0drp5CGiwS+9Mso680QawM5qbCfPulE14H/8v4WkcsgqgLWxMEntIwiU6TooKZlA7zZuTYg==" w:salt="dIBRemHxjxYhI03QjjjZYA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="102401"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007C2784"/>
@@ -36497,50 +35987,51 @@
     <w:rsid w:val="00030E97"/>
     <w:rsid w:val="00031D1D"/>
     <w:rsid w:val="0003278E"/>
     <w:rsid w:val="00032CB7"/>
     <w:rsid w:val="000330C2"/>
     <w:rsid w:val="000351C0"/>
     <w:rsid w:val="000355CA"/>
     <w:rsid w:val="000364FC"/>
     <w:rsid w:val="0004060C"/>
     <w:rsid w:val="00040A31"/>
     <w:rsid w:val="0004124D"/>
     <w:rsid w:val="000414C1"/>
     <w:rsid w:val="000417A0"/>
     <w:rsid w:val="00041B52"/>
     <w:rsid w:val="00041BF1"/>
     <w:rsid w:val="00041BF2"/>
     <w:rsid w:val="00041C21"/>
     <w:rsid w:val="00041EA7"/>
     <w:rsid w:val="00042A2C"/>
     <w:rsid w:val="00043A24"/>
     <w:rsid w:val="00043D7F"/>
     <w:rsid w:val="0004400D"/>
     <w:rsid w:val="000452DC"/>
     <w:rsid w:val="00045C2E"/>
     <w:rsid w:val="00045F51"/>
+    <w:rsid w:val="00046C61"/>
     <w:rsid w:val="00046CE9"/>
     <w:rsid w:val="00047B62"/>
     <w:rsid w:val="00051F37"/>
     <w:rsid w:val="00052A12"/>
     <w:rsid w:val="00053A09"/>
     <w:rsid w:val="00053E9C"/>
     <w:rsid w:val="00053EC6"/>
     <w:rsid w:val="00054FD9"/>
     <w:rsid w:val="00055D88"/>
     <w:rsid w:val="00056C94"/>
     <w:rsid w:val="00056CEE"/>
     <w:rsid w:val="00057092"/>
     <w:rsid w:val="00057302"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="0006021A"/>
     <w:rsid w:val="0006071D"/>
     <w:rsid w:val="00061F9C"/>
     <w:rsid w:val="000621A7"/>
     <w:rsid w:val="0006248D"/>
     <w:rsid w:val="0006364D"/>
     <w:rsid w:val="00063A6E"/>
     <w:rsid w:val="00063EB4"/>
     <w:rsid w:val="00064086"/>
     <w:rsid w:val="00064682"/>
     <w:rsid w:val="000646F2"/>
@@ -36759,50 +36250,51 @@
     <w:rsid w:val="00131A31"/>
     <w:rsid w:val="00131BB7"/>
     <w:rsid w:val="00131FC7"/>
     <w:rsid w:val="001320A5"/>
     <w:rsid w:val="00133157"/>
     <w:rsid w:val="0013319C"/>
     <w:rsid w:val="001331FF"/>
     <w:rsid w:val="00133543"/>
     <w:rsid w:val="001335CB"/>
     <w:rsid w:val="00135A86"/>
     <w:rsid w:val="001364CD"/>
     <w:rsid w:val="00136949"/>
     <w:rsid w:val="001371C8"/>
     <w:rsid w:val="0013739C"/>
     <w:rsid w:val="0013768C"/>
     <w:rsid w:val="001379AE"/>
     <w:rsid w:val="00137A0F"/>
     <w:rsid w:val="0014020F"/>
     <w:rsid w:val="001409AA"/>
     <w:rsid w:val="0014117F"/>
     <w:rsid w:val="001412AB"/>
     <w:rsid w:val="00141309"/>
     <w:rsid w:val="00141A88"/>
     <w:rsid w:val="00141C34"/>
     <w:rsid w:val="00141CB4"/>
+    <w:rsid w:val="001427E1"/>
     <w:rsid w:val="00142E81"/>
     <w:rsid w:val="00143A91"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="001465B9"/>
     <w:rsid w:val="001465BC"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00146956"/>
     <w:rsid w:val="00146BBA"/>
     <w:rsid w:val="00146F64"/>
     <w:rsid w:val="00147040"/>
     <w:rsid w:val="001477F1"/>
     <w:rsid w:val="00147D9F"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150672"/>
     <w:rsid w:val="00151A29"/>
     <w:rsid w:val="00152080"/>
     <w:rsid w:val="0015230A"/>
     <w:rsid w:val="0015273C"/>
     <w:rsid w:val="00152F98"/>
     <w:rsid w:val="0015345F"/>
     <w:rsid w:val="0015376A"/>
     <w:rsid w:val="00153F68"/>
     <w:rsid w:val="001542CD"/>
     <w:rsid w:val="00154D4D"/>
     <w:rsid w:val="00155447"/>
@@ -36840,50 +36332,51 @@
     <w:rsid w:val="0017052C"/>
     <w:rsid w:val="00170570"/>
     <w:rsid w:val="0017156B"/>
     <w:rsid w:val="00171779"/>
     <w:rsid w:val="001719AB"/>
     <w:rsid w:val="00172935"/>
     <w:rsid w:val="001741C8"/>
     <w:rsid w:val="00174D23"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="0017610B"/>
     <w:rsid w:val="00176436"/>
     <w:rsid w:val="00180C61"/>
     <w:rsid w:val="00180F27"/>
     <w:rsid w:val="00181161"/>
     <w:rsid w:val="001816C0"/>
     <w:rsid w:val="00182316"/>
     <w:rsid w:val="001827CB"/>
     <w:rsid w:val="00182DFE"/>
     <w:rsid w:val="0018318C"/>
     <w:rsid w:val="00183205"/>
     <w:rsid w:val="001834E9"/>
     <w:rsid w:val="00183C89"/>
     <w:rsid w:val="00183FD5"/>
     <w:rsid w:val="00184279"/>
     <w:rsid w:val="001842BE"/>
+    <w:rsid w:val="00185352"/>
     <w:rsid w:val="00185519"/>
     <w:rsid w:val="0018559D"/>
     <w:rsid w:val="00185BE6"/>
     <w:rsid w:val="00185E56"/>
     <w:rsid w:val="001862B1"/>
     <w:rsid w:val="0018731F"/>
     <w:rsid w:val="00187926"/>
     <w:rsid w:val="00190723"/>
     <w:rsid w:val="001915E6"/>
     <w:rsid w:val="0019194B"/>
     <w:rsid w:val="00191EF2"/>
     <w:rsid w:val="001922B7"/>
     <w:rsid w:val="00192BF0"/>
     <w:rsid w:val="00192E92"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00194A12"/>
     <w:rsid w:val="00194C59"/>
     <w:rsid w:val="00194E8E"/>
     <w:rsid w:val="00194FB0"/>
     <w:rsid w:val="00196FA2"/>
     <w:rsid w:val="001972B2"/>
     <w:rsid w:val="00197E81"/>
     <w:rsid w:val="001A120E"/>
     <w:rsid w:val="001A136D"/>
     <w:rsid w:val="001A16CE"/>
@@ -36940,50 +36433,51 @@
     <w:rsid w:val="001D4931"/>
     <w:rsid w:val="001D4EA6"/>
     <w:rsid w:val="001D58F5"/>
     <w:rsid w:val="001D61B2"/>
     <w:rsid w:val="001D699E"/>
     <w:rsid w:val="001E0065"/>
     <w:rsid w:val="001E03BE"/>
     <w:rsid w:val="001E09FA"/>
     <w:rsid w:val="001E0A12"/>
     <w:rsid w:val="001E0F3B"/>
     <w:rsid w:val="001E413C"/>
     <w:rsid w:val="001E49EE"/>
     <w:rsid w:val="001E58B7"/>
     <w:rsid w:val="001E73C1"/>
     <w:rsid w:val="001F0792"/>
     <w:rsid w:val="001F0DD7"/>
     <w:rsid w:val="001F19ED"/>
     <w:rsid w:val="001F259E"/>
     <w:rsid w:val="001F3755"/>
     <w:rsid w:val="001F4352"/>
     <w:rsid w:val="001F4944"/>
     <w:rsid w:val="001F5A76"/>
     <w:rsid w:val="001F5BAC"/>
     <w:rsid w:val="001F6BD7"/>
     <w:rsid w:val="001F7B11"/>
+    <w:rsid w:val="001F7FB1"/>
     <w:rsid w:val="002023CD"/>
     <w:rsid w:val="00202A84"/>
     <w:rsid w:val="00202E34"/>
     <w:rsid w:val="00202FCE"/>
     <w:rsid w:val="00203550"/>
     <w:rsid w:val="002038FB"/>
     <w:rsid w:val="0020462B"/>
     <w:rsid w:val="002054A3"/>
     <w:rsid w:val="00205A4F"/>
     <w:rsid w:val="00206D29"/>
     <w:rsid w:val="00207684"/>
     <w:rsid w:val="002077A4"/>
     <w:rsid w:val="00207C3F"/>
     <w:rsid w:val="00210BA6"/>
     <w:rsid w:val="002115A6"/>
     <w:rsid w:val="00211A84"/>
     <w:rsid w:val="00211BA0"/>
     <w:rsid w:val="0021225E"/>
     <w:rsid w:val="0021239A"/>
     <w:rsid w:val="00212C27"/>
     <w:rsid w:val="002145E4"/>
     <w:rsid w:val="00214775"/>
     <w:rsid w:val="00216073"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220E09"/>
@@ -37145,67 +36639,69 @@
     <w:rsid w:val="002B2EFC"/>
     <w:rsid w:val="002B3C14"/>
     <w:rsid w:val="002B4EE0"/>
     <w:rsid w:val="002B600D"/>
     <w:rsid w:val="002B6B38"/>
     <w:rsid w:val="002B6EF4"/>
     <w:rsid w:val="002B72B0"/>
     <w:rsid w:val="002C02C6"/>
     <w:rsid w:val="002C03D3"/>
     <w:rsid w:val="002C082B"/>
     <w:rsid w:val="002C0B66"/>
     <w:rsid w:val="002C15A1"/>
     <w:rsid w:val="002C361A"/>
     <w:rsid w:val="002C36DB"/>
     <w:rsid w:val="002C3B4F"/>
     <w:rsid w:val="002C3D76"/>
     <w:rsid w:val="002C3D9F"/>
     <w:rsid w:val="002C3E6A"/>
     <w:rsid w:val="002C427D"/>
     <w:rsid w:val="002C4837"/>
     <w:rsid w:val="002C56C0"/>
     <w:rsid w:val="002C58E2"/>
     <w:rsid w:val="002C5F02"/>
     <w:rsid w:val="002C66EE"/>
     <w:rsid w:val="002C6F8C"/>
+    <w:rsid w:val="002C7314"/>
     <w:rsid w:val="002C73D4"/>
     <w:rsid w:val="002C74F6"/>
     <w:rsid w:val="002C7639"/>
     <w:rsid w:val="002C7D33"/>
     <w:rsid w:val="002D0D1F"/>
     <w:rsid w:val="002D2BC0"/>
     <w:rsid w:val="002D334E"/>
     <w:rsid w:val="002D33A5"/>
     <w:rsid w:val="002D39C7"/>
     <w:rsid w:val="002D426E"/>
     <w:rsid w:val="002D4425"/>
     <w:rsid w:val="002D53AA"/>
     <w:rsid w:val="002D6183"/>
     <w:rsid w:val="002D66D5"/>
     <w:rsid w:val="002D6A3A"/>
     <w:rsid w:val="002D6C68"/>
     <w:rsid w:val="002D6CFB"/>
+    <w:rsid w:val="002D6F29"/>
     <w:rsid w:val="002E06E1"/>
     <w:rsid w:val="002E128A"/>
     <w:rsid w:val="002E256D"/>
     <w:rsid w:val="002E2590"/>
     <w:rsid w:val="002E25C5"/>
     <w:rsid w:val="002E2E8A"/>
     <w:rsid w:val="002E2F40"/>
     <w:rsid w:val="002E40B7"/>
     <w:rsid w:val="002E4C84"/>
     <w:rsid w:val="002E510B"/>
     <w:rsid w:val="002E5C60"/>
     <w:rsid w:val="002E5D50"/>
     <w:rsid w:val="002E6C37"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F1CA1"/>
     <w:rsid w:val="002F2EC6"/>
     <w:rsid w:val="002F3174"/>
     <w:rsid w:val="002F3242"/>
     <w:rsid w:val="002F3A40"/>
     <w:rsid w:val="002F4142"/>
     <w:rsid w:val="002F5514"/>
     <w:rsid w:val="002F6339"/>
     <w:rsid w:val="002F64AB"/>
     <w:rsid w:val="002F67A7"/>
@@ -37386,50 +36882,51 @@
     <w:rsid w:val="003B44BA"/>
     <w:rsid w:val="003B4E1D"/>
     <w:rsid w:val="003B5009"/>
     <w:rsid w:val="003B58EB"/>
     <w:rsid w:val="003B6BA3"/>
     <w:rsid w:val="003B7145"/>
     <w:rsid w:val="003C00B2"/>
     <w:rsid w:val="003C0178"/>
     <w:rsid w:val="003C0207"/>
     <w:rsid w:val="003C0438"/>
     <w:rsid w:val="003C0838"/>
     <w:rsid w:val="003C096B"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C2944"/>
     <w:rsid w:val="003C357D"/>
     <w:rsid w:val="003C3BA6"/>
     <w:rsid w:val="003C454C"/>
     <w:rsid w:val="003C4B61"/>
     <w:rsid w:val="003C5D5A"/>
     <w:rsid w:val="003C5E45"/>
     <w:rsid w:val="003C6C7B"/>
     <w:rsid w:val="003D0331"/>
     <w:rsid w:val="003D0871"/>
     <w:rsid w:val="003D0E4D"/>
     <w:rsid w:val="003D1C46"/>
+    <w:rsid w:val="003D1D72"/>
     <w:rsid w:val="003D1E28"/>
     <w:rsid w:val="003D2915"/>
     <w:rsid w:val="003D30B1"/>
     <w:rsid w:val="003D3384"/>
     <w:rsid w:val="003D3EFB"/>
     <w:rsid w:val="003D40DC"/>
     <w:rsid w:val="003D5065"/>
     <w:rsid w:val="003D53C8"/>
     <w:rsid w:val="003D5AA9"/>
     <w:rsid w:val="003D5DF5"/>
     <w:rsid w:val="003D6002"/>
     <w:rsid w:val="003D61F8"/>
     <w:rsid w:val="003D6B53"/>
     <w:rsid w:val="003D6F78"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7631"/>
     <w:rsid w:val="003E0B5F"/>
     <w:rsid w:val="003E0DD9"/>
     <w:rsid w:val="003E14D9"/>
     <w:rsid w:val="003E19F9"/>
     <w:rsid w:val="003E25B0"/>
     <w:rsid w:val="003E2800"/>
     <w:rsid w:val="003E3F67"/>
     <w:rsid w:val="003E4954"/>
     <w:rsid w:val="003E5AA3"/>
@@ -37671,50 +37168,51 @@
     <w:rsid w:val="004C60D5"/>
     <w:rsid w:val="004C67B2"/>
     <w:rsid w:val="004C67CF"/>
     <w:rsid w:val="004C7E88"/>
     <w:rsid w:val="004D007F"/>
     <w:rsid w:val="004D032A"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D1A61"/>
     <w:rsid w:val="004D1E75"/>
     <w:rsid w:val="004D2167"/>
     <w:rsid w:val="004D3185"/>
     <w:rsid w:val="004D34FF"/>
     <w:rsid w:val="004D364B"/>
     <w:rsid w:val="004D3958"/>
     <w:rsid w:val="004D3D6C"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D52D2"/>
     <w:rsid w:val="004D531D"/>
     <w:rsid w:val="004D5F30"/>
     <w:rsid w:val="004D6428"/>
     <w:rsid w:val="004D6567"/>
     <w:rsid w:val="004D67A7"/>
     <w:rsid w:val="004D7CB4"/>
     <w:rsid w:val="004E05E9"/>
     <w:rsid w:val="004E0E82"/>
+    <w:rsid w:val="004E0EA2"/>
     <w:rsid w:val="004E1102"/>
     <w:rsid w:val="004E1A95"/>
     <w:rsid w:val="004E3A09"/>
     <w:rsid w:val="004E4427"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E6291"/>
     <w:rsid w:val="004E65DC"/>
     <w:rsid w:val="004E66CC"/>
     <w:rsid w:val="004E6958"/>
     <w:rsid w:val="004E6CCB"/>
     <w:rsid w:val="004F0A28"/>
     <w:rsid w:val="004F20D5"/>
     <w:rsid w:val="004F25B4"/>
     <w:rsid w:val="004F3262"/>
     <w:rsid w:val="004F39B0"/>
     <w:rsid w:val="004F3CD8"/>
     <w:rsid w:val="004F4DC6"/>
     <w:rsid w:val="004F5207"/>
     <w:rsid w:val="004F52F7"/>
     <w:rsid w:val="004F59B0"/>
     <w:rsid w:val="004F6485"/>
     <w:rsid w:val="004F6683"/>
     <w:rsid w:val="004F7051"/>
     <w:rsid w:val="004F706B"/>
     <w:rsid w:val="005003C6"/>
@@ -37828,50 +37326,51 @@
     <w:rsid w:val="005649C7"/>
     <w:rsid w:val="0056543F"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565A47"/>
     <w:rsid w:val="005677D3"/>
     <w:rsid w:val="005717FC"/>
     <w:rsid w:val="0057184E"/>
     <w:rsid w:val="0057320B"/>
     <w:rsid w:val="005733B8"/>
     <w:rsid w:val="00573508"/>
     <w:rsid w:val="00573C6D"/>
     <w:rsid w:val="00573C71"/>
     <w:rsid w:val="00574AFC"/>
     <w:rsid w:val="0057531E"/>
     <w:rsid w:val="00575471"/>
     <w:rsid w:val="005754B4"/>
     <w:rsid w:val="005768D5"/>
     <w:rsid w:val="00576B47"/>
     <w:rsid w:val="00576BCB"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005773AE"/>
     <w:rsid w:val="00577B87"/>
     <w:rsid w:val="00580C72"/>
     <w:rsid w:val="00580EF0"/>
     <w:rsid w:val="00581287"/>
+    <w:rsid w:val="005818F8"/>
     <w:rsid w:val="005828F5"/>
     <w:rsid w:val="0058337B"/>
     <w:rsid w:val="00583E04"/>
     <w:rsid w:val="00584200"/>
     <w:rsid w:val="0058454B"/>
     <w:rsid w:val="005845B8"/>
     <w:rsid w:val="00584A8F"/>
     <w:rsid w:val="00584DA9"/>
     <w:rsid w:val="00585A2D"/>
     <w:rsid w:val="00586A4D"/>
     <w:rsid w:val="0059082C"/>
     <w:rsid w:val="005914A9"/>
     <w:rsid w:val="0059161E"/>
     <w:rsid w:val="0059194F"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00592D0D"/>
     <w:rsid w:val="00592FE4"/>
     <w:rsid w:val="005931B9"/>
     <w:rsid w:val="005941B7"/>
     <w:rsid w:val="00594BC6"/>
     <w:rsid w:val="00594E6C"/>
     <w:rsid w:val="005958B1"/>
     <w:rsid w:val="00596331"/>
     <w:rsid w:val="005963B7"/>
     <w:rsid w:val="005A03A3"/>
@@ -37984,50 +37483,51 @@
     <w:rsid w:val="00610B70"/>
     <w:rsid w:val="00610F15"/>
     <w:rsid w:val="006110A5"/>
     <w:rsid w:val="0061116F"/>
     <w:rsid w:val="0061141A"/>
     <w:rsid w:val="00611D80"/>
     <w:rsid w:val="00612753"/>
     <w:rsid w:val="006130D8"/>
     <w:rsid w:val="0061369B"/>
     <w:rsid w:val="00615E88"/>
     <w:rsid w:val="00615EDB"/>
     <w:rsid w:val="006163AE"/>
     <w:rsid w:val="006165A7"/>
     <w:rsid w:val="00617312"/>
     <w:rsid w:val="00617BA3"/>
     <w:rsid w:val="00617C2E"/>
     <w:rsid w:val="00620A16"/>
     <w:rsid w:val="00620F36"/>
     <w:rsid w:val="006212B3"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623CAB"/>
     <w:rsid w:val="00623E91"/>
     <w:rsid w:val="0062469E"/>
     <w:rsid w:val="0062500D"/>
     <w:rsid w:val="00626366"/>
+    <w:rsid w:val="00626CAE"/>
     <w:rsid w:val="00627028"/>
     <w:rsid w:val="006274C3"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00627C0C"/>
     <w:rsid w:val="00630A91"/>
     <w:rsid w:val="00631313"/>
     <w:rsid w:val="006319F1"/>
     <w:rsid w:val="00631E33"/>
     <w:rsid w:val="00632A07"/>
     <w:rsid w:val="00632FCB"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00633B4E"/>
     <w:rsid w:val="006341E5"/>
     <w:rsid w:val="00634330"/>
     <w:rsid w:val="00634411"/>
     <w:rsid w:val="00634432"/>
     <w:rsid w:val="006347B0"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00635ADA"/>
     <w:rsid w:val="00635EBA"/>
     <w:rsid w:val="00636659"/>
     <w:rsid w:val="00637B5A"/>
     <w:rsid w:val="00637F44"/>
     <w:rsid w:val="0064017C"/>
     <w:rsid w:val="006401E5"/>
@@ -38217,56 +37717,58 @@
     <w:rsid w:val="0070354B"/>
     <w:rsid w:val="007049F8"/>
     <w:rsid w:val="00705248"/>
     <w:rsid w:val="007054F0"/>
     <w:rsid w:val="00706726"/>
     <w:rsid w:val="007071FE"/>
     <w:rsid w:val="007100B0"/>
     <w:rsid w:val="0071074C"/>
     <w:rsid w:val="00711BFB"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="007127BE"/>
     <w:rsid w:val="0071295C"/>
     <w:rsid w:val="00712F10"/>
     <w:rsid w:val="00712FCC"/>
     <w:rsid w:val="00714458"/>
     <w:rsid w:val="00714706"/>
     <w:rsid w:val="007156B4"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716283"/>
     <w:rsid w:val="00716B96"/>
     <w:rsid w:val="00720357"/>
     <w:rsid w:val="0072037B"/>
     <w:rsid w:val="00720630"/>
     <w:rsid w:val="0072071C"/>
     <w:rsid w:val="0072179B"/>
+    <w:rsid w:val="007219FF"/>
     <w:rsid w:val="00723137"/>
     <w:rsid w:val="00723279"/>
     <w:rsid w:val="007232AD"/>
     <w:rsid w:val="00723C98"/>
     <w:rsid w:val="0072428F"/>
     <w:rsid w:val="0072458F"/>
+    <w:rsid w:val="007246FC"/>
     <w:rsid w:val="00725F28"/>
     <w:rsid w:val="00726447"/>
     <w:rsid w:val="007265FB"/>
     <w:rsid w:val="0072748E"/>
     <w:rsid w:val="00727579"/>
     <w:rsid w:val="007275EA"/>
     <w:rsid w:val="00727B27"/>
     <w:rsid w:val="007303D8"/>
     <w:rsid w:val="00730A87"/>
     <w:rsid w:val="00730C7A"/>
     <w:rsid w:val="00731037"/>
     <w:rsid w:val="0073148C"/>
     <w:rsid w:val="007319E2"/>
     <w:rsid w:val="0073221D"/>
     <w:rsid w:val="00732B1D"/>
     <w:rsid w:val="007334E6"/>
     <w:rsid w:val="0073481F"/>
     <w:rsid w:val="00734886"/>
     <w:rsid w:val="00734FD8"/>
     <w:rsid w:val="007351B2"/>
     <w:rsid w:val="0073612C"/>
     <w:rsid w:val="00740601"/>
     <w:rsid w:val="0074069A"/>
     <w:rsid w:val="00740B00"/>
     <w:rsid w:val="00740FD3"/>
@@ -38382,110 +37884,114 @@
     <w:rsid w:val="007A0E9E"/>
     <w:rsid w:val="007A1A66"/>
     <w:rsid w:val="007A1B39"/>
     <w:rsid w:val="007A1FD9"/>
     <w:rsid w:val="007A2037"/>
     <w:rsid w:val="007A22B5"/>
     <w:rsid w:val="007A2433"/>
     <w:rsid w:val="007A3070"/>
     <w:rsid w:val="007A36ED"/>
     <w:rsid w:val="007A40DB"/>
     <w:rsid w:val="007A47D0"/>
     <w:rsid w:val="007A4AF6"/>
     <w:rsid w:val="007A5B1B"/>
     <w:rsid w:val="007A5E07"/>
     <w:rsid w:val="007A61E1"/>
     <w:rsid w:val="007A6BA8"/>
     <w:rsid w:val="007A71FF"/>
     <w:rsid w:val="007B0034"/>
     <w:rsid w:val="007B0E75"/>
     <w:rsid w:val="007B0FA3"/>
     <w:rsid w:val="007B1908"/>
     <w:rsid w:val="007B373E"/>
     <w:rsid w:val="007B3F4F"/>
     <w:rsid w:val="007B56E4"/>
     <w:rsid w:val="007B5D25"/>
+    <w:rsid w:val="007B6413"/>
     <w:rsid w:val="007B6EB5"/>
     <w:rsid w:val="007B6EEF"/>
     <w:rsid w:val="007B754F"/>
     <w:rsid w:val="007C25B6"/>
     <w:rsid w:val="007C26CA"/>
     <w:rsid w:val="007C2784"/>
     <w:rsid w:val="007C40AE"/>
+    <w:rsid w:val="007C4527"/>
     <w:rsid w:val="007C48CB"/>
     <w:rsid w:val="007C4914"/>
     <w:rsid w:val="007C4EF6"/>
     <w:rsid w:val="007C54F5"/>
     <w:rsid w:val="007C5FC5"/>
     <w:rsid w:val="007C62D9"/>
     <w:rsid w:val="007C659C"/>
     <w:rsid w:val="007C66CC"/>
     <w:rsid w:val="007C78E3"/>
     <w:rsid w:val="007C7D85"/>
     <w:rsid w:val="007D012E"/>
     <w:rsid w:val="007D076E"/>
     <w:rsid w:val="007D0770"/>
     <w:rsid w:val="007D1513"/>
     <w:rsid w:val="007D19BE"/>
     <w:rsid w:val="007D1CE1"/>
     <w:rsid w:val="007D1D4C"/>
     <w:rsid w:val="007D2575"/>
     <w:rsid w:val="007D257E"/>
     <w:rsid w:val="007D2C92"/>
     <w:rsid w:val="007D3342"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007D4101"/>
     <w:rsid w:val="007D433F"/>
     <w:rsid w:val="007D4DCD"/>
     <w:rsid w:val="007D564C"/>
     <w:rsid w:val="007D6158"/>
     <w:rsid w:val="007D6F47"/>
     <w:rsid w:val="007E012A"/>
     <w:rsid w:val="007E0345"/>
     <w:rsid w:val="007E24D1"/>
     <w:rsid w:val="007E2FEC"/>
     <w:rsid w:val="007E3CE5"/>
     <w:rsid w:val="007E3EA6"/>
     <w:rsid w:val="007E4DDC"/>
     <w:rsid w:val="007E65F6"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6E60"/>
     <w:rsid w:val="007E7783"/>
     <w:rsid w:val="007E7F03"/>
     <w:rsid w:val="007E7F8F"/>
     <w:rsid w:val="007F01E8"/>
     <w:rsid w:val="007F0928"/>
     <w:rsid w:val="007F23DB"/>
     <w:rsid w:val="007F276F"/>
     <w:rsid w:val="007F286D"/>
     <w:rsid w:val="007F3473"/>
     <w:rsid w:val="007F3E8C"/>
     <w:rsid w:val="007F4894"/>
     <w:rsid w:val="007F49AC"/>
     <w:rsid w:val="007F5080"/>
     <w:rsid w:val="007F5D57"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00801A68"/>
+    <w:rsid w:val="00801E24"/>
     <w:rsid w:val="00801F85"/>
     <w:rsid w:val="00802180"/>
     <w:rsid w:val="008023D5"/>
     <w:rsid w:val="00802AAD"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00803904"/>
     <w:rsid w:val="00804E3A"/>
     <w:rsid w:val="0080594E"/>
     <w:rsid w:val="00805A9C"/>
     <w:rsid w:val="00806536"/>
     <w:rsid w:val="00807D15"/>
     <w:rsid w:val="00810150"/>
     <w:rsid w:val="008104AC"/>
     <w:rsid w:val="008104D9"/>
     <w:rsid w:val="00811472"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="0081201E"/>
     <w:rsid w:val="00812A9D"/>
     <w:rsid w:val="00812BFD"/>
     <w:rsid w:val="00813112"/>
     <w:rsid w:val="00814171"/>
     <w:rsid w:val="00814A72"/>
     <w:rsid w:val="008153A8"/>
     <w:rsid w:val="0081546D"/>
     <w:rsid w:val="008155F1"/>
@@ -38747,50 +38253,51 @@
     <w:rsid w:val="009242AA"/>
     <w:rsid w:val="00924753"/>
     <w:rsid w:val="00924F2B"/>
     <w:rsid w:val="00925E2E"/>
     <w:rsid w:val="00926A43"/>
     <w:rsid w:val="00927239"/>
     <w:rsid w:val="0092736B"/>
     <w:rsid w:val="00927D27"/>
     <w:rsid w:val="009302A3"/>
     <w:rsid w:val="009305F9"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00930D3F"/>
     <w:rsid w:val="00930F22"/>
     <w:rsid w:val="009312BA"/>
     <w:rsid w:val="00931B26"/>
     <w:rsid w:val="00931C88"/>
     <w:rsid w:val="00931FB5"/>
     <w:rsid w:val="0093221D"/>
     <w:rsid w:val="00933A41"/>
     <w:rsid w:val="00934967"/>
     <w:rsid w:val="0093583F"/>
     <w:rsid w:val="00935A55"/>
     <w:rsid w:val="00935EF7"/>
     <w:rsid w:val="00936264"/>
     <w:rsid w:val="009362BF"/>
+    <w:rsid w:val="00936489"/>
     <w:rsid w:val="009366E8"/>
     <w:rsid w:val="0093698E"/>
     <w:rsid w:val="00936B2E"/>
     <w:rsid w:val="00936CA3"/>
     <w:rsid w:val="00937C2E"/>
     <w:rsid w:val="00941AD9"/>
     <w:rsid w:val="00941B94"/>
     <w:rsid w:val="009425A5"/>
     <w:rsid w:val="00942DC1"/>
     <w:rsid w:val="00942DC3"/>
     <w:rsid w:val="00943747"/>
     <w:rsid w:val="00943BDD"/>
     <w:rsid w:val="00943EF5"/>
     <w:rsid w:val="00944045"/>
     <w:rsid w:val="0094406E"/>
     <w:rsid w:val="00944086"/>
     <w:rsid w:val="00944592"/>
     <w:rsid w:val="00944DEF"/>
     <w:rsid w:val="00946CE5"/>
     <w:rsid w:val="00946DCB"/>
     <w:rsid w:val="00946E3E"/>
     <w:rsid w:val="00947494"/>
     <w:rsid w:val="00947582"/>
     <w:rsid w:val="00947B26"/>
     <w:rsid w:val="00947CF5"/>
@@ -39066,103 +38573,106 @@
     <w:rsid w:val="00A5712A"/>
     <w:rsid w:val="00A571B2"/>
     <w:rsid w:val="00A601B3"/>
     <w:rsid w:val="00A60A38"/>
     <w:rsid w:val="00A60CF1"/>
     <w:rsid w:val="00A612DA"/>
     <w:rsid w:val="00A61DFA"/>
     <w:rsid w:val="00A621ED"/>
     <w:rsid w:val="00A6253F"/>
     <w:rsid w:val="00A63435"/>
     <w:rsid w:val="00A63AD9"/>
     <w:rsid w:val="00A6434B"/>
     <w:rsid w:val="00A652DE"/>
     <w:rsid w:val="00A65FE8"/>
     <w:rsid w:val="00A662BF"/>
     <w:rsid w:val="00A66A6A"/>
     <w:rsid w:val="00A66D75"/>
     <w:rsid w:val="00A67085"/>
     <w:rsid w:val="00A672D0"/>
     <w:rsid w:val="00A67757"/>
     <w:rsid w:val="00A67C44"/>
     <w:rsid w:val="00A71998"/>
     <w:rsid w:val="00A721D1"/>
     <w:rsid w:val="00A7223F"/>
     <w:rsid w:val="00A722B7"/>
+    <w:rsid w:val="00A73208"/>
     <w:rsid w:val="00A73C81"/>
     <w:rsid w:val="00A73F2A"/>
     <w:rsid w:val="00A7406A"/>
     <w:rsid w:val="00A7479B"/>
     <w:rsid w:val="00A7490E"/>
     <w:rsid w:val="00A74E3A"/>
     <w:rsid w:val="00A74E97"/>
     <w:rsid w:val="00A7560F"/>
     <w:rsid w:val="00A75737"/>
     <w:rsid w:val="00A7591E"/>
+    <w:rsid w:val="00A75AEA"/>
     <w:rsid w:val="00A75B33"/>
     <w:rsid w:val="00A76EE4"/>
     <w:rsid w:val="00A77364"/>
     <w:rsid w:val="00A77755"/>
     <w:rsid w:val="00A80EB9"/>
     <w:rsid w:val="00A8183B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A82E06"/>
     <w:rsid w:val="00A83319"/>
     <w:rsid w:val="00A837F0"/>
     <w:rsid w:val="00A84CE3"/>
     <w:rsid w:val="00A84E23"/>
     <w:rsid w:val="00A85B35"/>
     <w:rsid w:val="00A86449"/>
     <w:rsid w:val="00A86726"/>
     <w:rsid w:val="00A87FC3"/>
     <w:rsid w:val="00A9171F"/>
     <w:rsid w:val="00A9196B"/>
     <w:rsid w:val="00A921EA"/>
     <w:rsid w:val="00A9271C"/>
     <w:rsid w:val="00A93AAC"/>
     <w:rsid w:val="00A93D64"/>
     <w:rsid w:val="00A94001"/>
     <w:rsid w:val="00A95351"/>
     <w:rsid w:val="00A9555D"/>
     <w:rsid w:val="00A957C2"/>
     <w:rsid w:val="00A96259"/>
     <w:rsid w:val="00A9663C"/>
     <w:rsid w:val="00A9665B"/>
     <w:rsid w:val="00A969C4"/>
     <w:rsid w:val="00AA0C89"/>
     <w:rsid w:val="00AA0F56"/>
     <w:rsid w:val="00AA1599"/>
     <w:rsid w:val="00AA1B85"/>
     <w:rsid w:val="00AA227A"/>
     <w:rsid w:val="00AA28D2"/>
     <w:rsid w:val="00AA2AC6"/>
     <w:rsid w:val="00AA505B"/>
     <w:rsid w:val="00AA5B45"/>
     <w:rsid w:val="00AA65C3"/>
     <w:rsid w:val="00AA7719"/>
     <w:rsid w:val="00AB047E"/>
     <w:rsid w:val="00AB087A"/>
+    <w:rsid w:val="00AB151D"/>
     <w:rsid w:val="00AB17A3"/>
     <w:rsid w:val="00AB1ACC"/>
     <w:rsid w:val="00AB2D7E"/>
     <w:rsid w:val="00AB2EE0"/>
     <w:rsid w:val="00AB3088"/>
     <w:rsid w:val="00AB31B3"/>
     <w:rsid w:val="00AB3EE2"/>
     <w:rsid w:val="00AB4513"/>
     <w:rsid w:val="00AB4C1D"/>
     <w:rsid w:val="00AB57C8"/>
     <w:rsid w:val="00AB6907"/>
     <w:rsid w:val="00AB6EAE"/>
     <w:rsid w:val="00AB7D19"/>
     <w:rsid w:val="00AC0AA9"/>
     <w:rsid w:val="00AC0C4A"/>
     <w:rsid w:val="00AC2402"/>
     <w:rsid w:val="00AC2877"/>
     <w:rsid w:val="00AC29A2"/>
     <w:rsid w:val="00AC2A6C"/>
     <w:rsid w:val="00AC305E"/>
     <w:rsid w:val="00AC3C54"/>
     <w:rsid w:val="00AC3E0B"/>
     <w:rsid w:val="00AC3F2C"/>
     <w:rsid w:val="00AC48E9"/>
     <w:rsid w:val="00AC4946"/>
@@ -39496,50 +39006,51 @@
     <w:rsid w:val="00C11772"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12091"/>
     <w:rsid w:val="00C12367"/>
     <w:rsid w:val="00C13677"/>
     <w:rsid w:val="00C13DBA"/>
     <w:rsid w:val="00C14B71"/>
     <w:rsid w:val="00C151DF"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C1649E"/>
     <w:rsid w:val="00C16A57"/>
     <w:rsid w:val="00C16AE2"/>
     <w:rsid w:val="00C175DE"/>
     <w:rsid w:val="00C209E6"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C2124F"/>
     <w:rsid w:val="00C2180C"/>
     <w:rsid w:val="00C218ED"/>
     <w:rsid w:val="00C21BD1"/>
     <w:rsid w:val="00C229AF"/>
     <w:rsid w:val="00C22DCE"/>
     <w:rsid w:val="00C235E1"/>
     <w:rsid w:val="00C2550A"/>
     <w:rsid w:val="00C25CE8"/>
     <w:rsid w:val="00C262DE"/>
+    <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26839"/>
     <w:rsid w:val="00C270A5"/>
     <w:rsid w:val="00C27247"/>
     <w:rsid w:val="00C277E4"/>
     <w:rsid w:val="00C302CA"/>
     <w:rsid w:val="00C30545"/>
     <w:rsid w:val="00C305FE"/>
     <w:rsid w:val="00C31B23"/>
     <w:rsid w:val="00C31EED"/>
     <w:rsid w:val="00C3255E"/>
     <w:rsid w:val="00C32F73"/>
     <w:rsid w:val="00C33446"/>
     <w:rsid w:val="00C33FEF"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34304"/>
     <w:rsid w:val="00C3484E"/>
     <w:rsid w:val="00C3498B"/>
     <w:rsid w:val="00C359AE"/>
     <w:rsid w:val="00C359BA"/>
     <w:rsid w:val="00C35BD4"/>
     <w:rsid w:val="00C37336"/>
     <w:rsid w:val="00C3738D"/>
     <w:rsid w:val="00C37765"/>
     <w:rsid w:val="00C3791F"/>
     <w:rsid w:val="00C404CC"/>
@@ -39729,69 +39240,71 @@
     <w:rsid w:val="00D05FAA"/>
     <w:rsid w:val="00D062C6"/>
     <w:rsid w:val="00D06720"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D075D1"/>
     <w:rsid w:val="00D10CB5"/>
     <w:rsid w:val="00D11EFC"/>
     <w:rsid w:val="00D13995"/>
     <w:rsid w:val="00D143C0"/>
     <w:rsid w:val="00D14EB4"/>
     <w:rsid w:val="00D16879"/>
     <w:rsid w:val="00D168F2"/>
     <w:rsid w:val="00D169E7"/>
     <w:rsid w:val="00D16E28"/>
     <w:rsid w:val="00D16E99"/>
     <w:rsid w:val="00D17047"/>
     <w:rsid w:val="00D17456"/>
     <w:rsid w:val="00D205AB"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D2102A"/>
     <w:rsid w:val="00D216C0"/>
     <w:rsid w:val="00D21CC8"/>
     <w:rsid w:val="00D22173"/>
     <w:rsid w:val="00D228B3"/>
     <w:rsid w:val="00D2393D"/>
+    <w:rsid w:val="00D2589A"/>
     <w:rsid w:val="00D259E0"/>
     <w:rsid w:val="00D264F4"/>
     <w:rsid w:val="00D26B66"/>
     <w:rsid w:val="00D26CCC"/>
     <w:rsid w:val="00D306DD"/>
     <w:rsid w:val="00D3117C"/>
     <w:rsid w:val="00D31407"/>
     <w:rsid w:val="00D31C63"/>
     <w:rsid w:val="00D32263"/>
     <w:rsid w:val="00D324D5"/>
     <w:rsid w:val="00D33325"/>
     <w:rsid w:val="00D33826"/>
     <w:rsid w:val="00D338E8"/>
     <w:rsid w:val="00D345EF"/>
     <w:rsid w:val="00D34C29"/>
     <w:rsid w:val="00D357E7"/>
     <w:rsid w:val="00D35B77"/>
     <w:rsid w:val="00D362E9"/>
     <w:rsid w:val="00D3762F"/>
+    <w:rsid w:val="00D4008E"/>
     <w:rsid w:val="00D407CA"/>
     <w:rsid w:val="00D40D2E"/>
     <w:rsid w:val="00D413E8"/>
     <w:rsid w:val="00D42422"/>
     <w:rsid w:val="00D4323D"/>
     <w:rsid w:val="00D435A3"/>
     <w:rsid w:val="00D43946"/>
     <w:rsid w:val="00D43C86"/>
     <w:rsid w:val="00D43F50"/>
     <w:rsid w:val="00D4436C"/>
     <w:rsid w:val="00D44EC2"/>
     <w:rsid w:val="00D46AC1"/>
     <w:rsid w:val="00D46DEB"/>
     <w:rsid w:val="00D471A8"/>
     <w:rsid w:val="00D4726A"/>
     <w:rsid w:val="00D4776C"/>
     <w:rsid w:val="00D47DD5"/>
     <w:rsid w:val="00D47E2A"/>
     <w:rsid w:val="00D501CF"/>
     <w:rsid w:val="00D50345"/>
     <w:rsid w:val="00D50AEC"/>
     <w:rsid w:val="00D51028"/>
     <w:rsid w:val="00D51AD4"/>
     <w:rsid w:val="00D51EF4"/>
     <w:rsid w:val="00D52373"/>
@@ -40036,88 +39549,90 @@
     <w:rsid w:val="00E415D7"/>
     <w:rsid w:val="00E42180"/>
     <w:rsid w:val="00E42FE4"/>
     <w:rsid w:val="00E440A4"/>
     <w:rsid w:val="00E44CD7"/>
     <w:rsid w:val="00E4526E"/>
     <w:rsid w:val="00E4534E"/>
     <w:rsid w:val="00E45817"/>
     <w:rsid w:val="00E45A5E"/>
     <w:rsid w:val="00E45C54"/>
     <w:rsid w:val="00E46DB3"/>
     <w:rsid w:val="00E47034"/>
     <w:rsid w:val="00E5051C"/>
     <w:rsid w:val="00E50EDD"/>
     <w:rsid w:val="00E5107A"/>
     <w:rsid w:val="00E51BA0"/>
     <w:rsid w:val="00E51C32"/>
     <w:rsid w:val="00E51C58"/>
     <w:rsid w:val="00E52204"/>
     <w:rsid w:val="00E52EB5"/>
     <w:rsid w:val="00E534B8"/>
     <w:rsid w:val="00E5368A"/>
     <w:rsid w:val="00E53B32"/>
     <w:rsid w:val="00E5406E"/>
     <w:rsid w:val="00E55572"/>
+    <w:rsid w:val="00E55591"/>
     <w:rsid w:val="00E5568C"/>
     <w:rsid w:val="00E55D3F"/>
     <w:rsid w:val="00E55DE7"/>
     <w:rsid w:val="00E5639D"/>
     <w:rsid w:val="00E569F3"/>
     <w:rsid w:val="00E57A67"/>
     <w:rsid w:val="00E60090"/>
     <w:rsid w:val="00E607BC"/>
     <w:rsid w:val="00E60CCC"/>
     <w:rsid w:val="00E610C2"/>
     <w:rsid w:val="00E615A1"/>
     <w:rsid w:val="00E6177B"/>
     <w:rsid w:val="00E6184A"/>
     <w:rsid w:val="00E61A8C"/>
     <w:rsid w:val="00E62947"/>
     <w:rsid w:val="00E62FD1"/>
     <w:rsid w:val="00E63653"/>
     <w:rsid w:val="00E65068"/>
     <w:rsid w:val="00E656E3"/>
     <w:rsid w:val="00E65C16"/>
     <w:rsid w:val="00E67C20"/>
     <w:rsid w:val="00E7150F"/>
     <w:rsid w:val="00E716DB"/>
     <w:rsid w:val="00E71D8E"/>
     <w:rsid w:val="00E72236"/>
     <w:rsid w:val="00E72564"/>
     <w:rsid w:val="00E73C0A"/>
     <w:rsid w:val="00E74352"/>
     <w:rsid w:val="00E75967"/>
     <w:rsid w:val="00E763C5"/>
     <w:rsid w:val="00E76C4C"/>
     <w:rsid w:val="00E77274"/>
     <w:rsid w:val="00E772A6"/>
     <w:rsid w:val="00E77739"/>
     <w:rsid w:val="00E80269"/>
     <w:rsid w:val="00E803C7"/>
     <w:rsid w:val="00E80464"/>
     <w:rsid w:val="00E81393"/>
+    <w:rsid w:val="00E81A3E"/>
     <w:rsid w:val="00E82358"/>
     <w:rsid w:val="00E82BD5"/>
     <w:rsid w:val="00E83002"/>
     <w:rsid w:val="00E83322"/>
     <w:rsid w:val="00E83676"/>
     <w:rsid w:val="00E83AD4"/>
     <w:rsid w:val="00E83CD7"/>
     <w:rsid w:val="00E847DA"/>
     <w:rsid w:val="00E8485F"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E8795F"/>
     <w:rsid w:val="00E87A8E"/>
     <w:rsid w:val="00E90185"/>
     <w:rsid w:val="00E92243"/>
     <w:rsid w:val="00E934D5"/>
     <w:rsid w:val="00E948C7"/>
     <w:rsid w:val="00E951DC"/>
     <w:rsid w:val="00E95B40"/>
     <w:rsid w:val="00E966D0"/>
     <w:rsid w:val="00E96DB2"/>
     <w:rsid w:val="00E972A7"/>
     <w:rsid w:val="00E978B7"/>
     <w:rsid w:val="00E97BE1"/>
     <w:rsid w:val="00EA0B00"/>
     <w:rsid w:val="00EA0BE5"/>
@@ -40127,128 +39642,131 @@
     <w:rsid w:val="00EA2EF8"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA30B1"/>
     <w:rsid w:val="00EA3596"/>
     <w:rsid w:val="00EA48E4"/>
     <w:rsid w:val="00EA4936"/>
     <w:rsid w:val="00EA52B8"/>
     <w:rsid w:val="00EA57AE"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EA7F78"/>
     <w:rsid w:val="00EB0204"/>
     <w:rsid w:val="00EB020B"/>
     <w:rsid w:val="00EB12BD"/>
     <w:rsid w:val="00EB193A"/>
     <w:rsid w:val="00EB25D4"/>
     <w:rsid w:val="00EB3257"/>
     <w:rsid w:val="00EB39DE"/>
     <w:rsid w:val="00EB3FAC"/>
     <w:rsid w:val="00EB40CC"/>
     <w:rsid w:val="00EB4FAB"/>
     <w:rsid w:val="00EB5B77"/>
     <w:rsid w:val="00EB5BF3"/>
     <w:rsid w:val="00EB5C2E"/>
     <w:rsid w:val="00EB66F2"/>
+    <w:rsid w:val="00EB69C4"/>
     <w:rsid w:val="00EC00FE"/>
     <w:rsid w:val="00EC0100"/>
     <w:rsid w:val="00EC01F5"/>
     <w:rsid w:val="00EC0E0C"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1CB1"/>
     <w:rsid w:val="00EC1E8D"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2BAD"/>
     <w:rsid w:val="00EC302A"/>
     <w:rsid w:val="00EC39F5"/>
     <w:rsid w:val="00EC3A9D"/>
     <w:rsid w:val="00EC4B8B"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC5F35"/>
     <w:rsid w:val="00EC68A6"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00EC7DF4"/>
     <w:rsid w:val="00EC7F87"/>
     <w:rsid w:val="00ED166C"/>
     <w:rsid w:val="00ED1A6E"/>
     <w:rsid w:val="00ED1B15"/>
     <w:rsid w:val="00ED1FB1"/>
     <w:rsid w:val="00ED270F"/>
     <w:rsid w:val="00ED2753"/>
     <w:rsid w:val="00ED27C2"/>
     <w:rsid w:val="00ED32E4"/>
     <w:rsid w:val="00ED3646"/>
     <w:rsid w:val="00ED36B7"/>
     <w:rsid w:val="00ED38D8"/>
     <w:rsid w:val="00ED3A75"/>
     <w:rsid w:val="00ED5286"/>
     <w:rsid w:val="00ED5817"/>
     <w:rsid w:val="00ED5CB1"/>
     <w:rsid w:val="00ED5E62"/>
     <w:rsid w:val="00ED61E1"/>
     <w:rsid w:val="00ED61EF"/>
     <w:rsid w:val="00ED69BA"/>
     <w:rsid w:val="00ED7031"/>
     <w:rsid w:val="00EE09E1"/>
     <w:rsid w:val="00EE1F88"/>
     <w:rsid w:val="00EE2E33"/>
+    <w:rsid w:val="00EE37FA"/>
     <w:rsid w:val="00EE4D21"/>
     <w:rsid w:val="00EE56DB"/>
     <w:rsid w:val="00EE626A"/>
     <w:rsid w:val="00EE72C4"/>
     <w:rsid w:val="00EE76C1"/>
     <w:rsid w:val="00EE7C83"/>
     <w:rsid w:val="00EE7CCB"/>
     <w:rsid w:val="00EF037D"/>
     <w:rsid w:val="00EF0E41"/>
     <w:rsid w:val="00EF0FD9"/>
     <w:rsid w:val="00EF116D"/>
     <w:rsid w:val="00EF1173"/>
     <w:rsid w:val="00EF15B2"/>
     <w:rsid w:val="00EF1BA5"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF310F"/>
     <w:rsid w:val="00EF4A60"/>
     <w:rsid w:val="00EF4BAB"/>
     <w:rsid w:val="00EF5E64"/>
     <w:rsid w:val="00EF676D"/>
     <w:rsid w:val="00EF6FCB"/>
     <w:rsid w:val="00EF7FEC"/>
     <w:rsid w:val="00F0095A"/>
     <w:rsid w:val="00F01042"/>
     <w:rsid w:val="00F0155B"/>
     <w:rsid w:val="00F0254A"/>
     <w:rsid w:val="00F02B0C"/>
     <w:rsid w:val="00F034C9"/>
     <w:rsid w:val="00F0379B"/>
     <w:rsid w:val="00F03ACA"/>
     <w:rsid w:val="00F03E16"/>
     <w:rsid w:val="00F04297"/>
     <w:rsid w:val="00F0489D"/>
     <w:rsid w:val="00F048DA"/>
     <w:rsid w:val="00F05750"/>
+    <w:rsid w:val="00F058F3"/>
     <w:rsid w:val="00F06C87"/>
     <w:rsid w:val="00F07D85"/>
     <w:rsid w:val="00F07ED4"/>
     <w:rsid w:val="00F10BE3"/>
     <w:rsid w:val="00F12756"/>
     <w:rsid w:val="00F127DE"/>
     <w:rsid w:val="00F13597"/>
     <w:rsid w:val="00F1424C"/>
     <w:rsid w:val="00F1473D"/>
     <w:rsid w:val="00F14742"/>
     <w:rsid w:val="00F149A3"/>
     <w:rsid w:val="00F14C0B"/>
     <w:rsid w:val="00F14D42"/>
     <w:rsid w:val="00F1541A"/>
     <w:rsid w:val="00F17449"/>
     <w:rsid w:val="00F1769B"/>
     <w:rsid w:val="00F17E32"/>
     <w:rsid w:val="00F21892"/>
     <w:rsid w:val="00F21F3F"/>
     <w:rsid w:val="00F21FA9"/>
     <w:rsid w:val="00F22558"/>
     <w:rsid w:val="00F23C31"/>
     <w:rsid w:val="00F24284"/>
     <w:rsid w:val="00F24C4E"/>
     <w:rsid w:val="00F2689B"/>
@@ -40261,50 +39779,51 @@
     <w:rsid w:val="00F31E8D"/>
     <w:rsid w:val="00F3246B"/>
     <w:rsid w:val="00F325C4"/>
     <w:rsid w:val="00F32CCD"/>
     <w:rsid w:val="00F32F6C"/>
     <w:rsid w:val="00F336ED"/>
     <w:rsid w:val="00F33C05"/>
     <w:rsid w:val="00F34BD8"/>
     <w:rsid w:val="00F35703"/>
     <w:rsid w:val="00F35A3E"/>
     <w:rsid w:val="00F35F37"/>
     <w:rsid w:val="00F36322"/>
     <w:rsid w:val="00F36CEE"/>
     <w:rsid w:val="00F377DB"/>
     <w:rsid w:val="00F405A5"/>
     <w:rsid w:val="00F4126B"/>
     <w:rsid w:val="00F41A4B"/>
     <w:rsid w:val="00F42088"/>
     <w:rsid w:val="00F424D6"/>
     <w:rsid w:val="00F4487A"/>
     <w:rsid w:val="00F44E32"/>
     <w:rsid w:val="00F44F00"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F45548"/>
     <w:rsid w:val="00F45B03"/>
+    <w:rsid w:val="00F45B67"/>
     <w:rsid w:val="00F4639E"/>
     <w:rsid w:val="00F471FA"/>
     <w:rsid w:val="00F474C0"/>
     <w:rsid w:val="00F47AE8"/>
     <w:rsid w:val="00F47B35"/>
     <w:rsid w:val="00F47B59"/>
     <w:rsid w:val="00F5043D"/>
     <w:rsid w:val="00F5090E"/>
     <w:rsid w:val="00F5121F"/>
     <w:rsid w:val="00F51647"/>
     <w:rsid w:val="00F51741"/>
     <w:rsid w:val="00F5174F"/>
     <w:rsid w:val="00F51C7A"/>
     <w:rsid w:val="00F52096"/>
     <w:rsid w:val="00F52C29"/>
     <w:rsid w:val="00F53A13"/>
     <w:rsid w:val="00F54A4B"/>
     <w:rsid w:val="00F54BB3"/>
     <w:rsid w:val="00F54CFB"/>
     <w:rsid w:val="00F5541D"/>
     <w:rsid w:val="00F5542E"/>
     <w:rsid w:val="00F55C88"/>
     <w:rsid w:val="00F55F77"/>
     <w:rsid w:val="00F567C5"/>
     <w:rsid w:val="00F57309"/>
@@ -40491,51 +40010,51 @@
     <w:rsid w:val="00FF3B48"/>
     <w:rsid w:val="00FF4832"/>
     <w:rsid w:val="00FF4BF7"/>
     <w:rsid w:val="00FF4EBB"/>
     <w:rsid w:val="00FF5592"/>
     <w:rsid w:val="00FF5F7E"/>
     <w:rsid w:val="00FF6C17"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="92161"/>
+    <o:shapedefaults v:ext="edit" spidmax="102401"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00726B78"/>
   <w15:docId w15:val="{8E5FB36D-9976-43F2-A25F-849EF784F3CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -45713,51 +45232,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2009097058">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/osh.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/employee-welfare.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/News/Pages/COVID-19-latest-news.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/reporting-misconduct.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/employee-welfare.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccc.wa.gov.au/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicsector.wa.gov.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DOJMisconductReporting@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DOJMisconductReporting@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/osh.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/employee-welfare.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/employee-welfare.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/reporting-misconduct.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/News/Pages/COVID-19-latest-news.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccc.wa.gov.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicsector.wa.gov.au/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/human-resources/_layouts/15/Doc.aspx?sourcedoc=%7B760B7D11-B569-4267-97CD-B27CA427807C%7D&amp;file=reporting-wellbeing-child-procedure.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -46021,265 +45540,272 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="469b5c36-0318-45a5-9e7f-b05c3734b428">
+      <Value>40</Value>
+      <Value>39</Value>
+      <Value>3</Value>
+      <Value>4</Value>
+    </TaxCatchAll>
+    <_Flow_SignoffStatus xmlns="0d363e66-d6cf-439a-88da-ac0f5eae3d37" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0d363e66-d6cf-439a-88da-ac0f5eae3d37">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ApprovalAssignedTo xmlns="0d363e66-d6cf-439a-88da-ac0f5eae3d37">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalAssignedTo>
+    <_ApprovalRespondedBy xmlns="0d363e66-d6cf-439a-88da-ac0f5eae3d37">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ApprovalRespondedBy>
+    <_ApprovalStatus xmlns="0d363e66-d6cf-439a-88da-ac0f5eae3d37">0</_ApprovalStatus>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C3DDB2AA87D6BF48B6724D64CB2DAC87" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4807780b310495fa89a8bd7e8e44ea7a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0d363e66-d6cf-439a-88da-ac0f5eae3d37" xmlns:ns3="469b5c36-0318-45a5-9e7f-b05c3734b428" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63bf65d8f3b3348f22f322424f5f9bee" ns2:_="" ns3:_="">
+    <xsd:import namespace="0d363e66-d6cf-439a-88da-ac0f5eae3d37"/>
+    <xsd:import namespace="469b5c36-0318-45a5-9e7f-b05c3734b428"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalAssignedTo" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalRespondedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalSentBy" minOccurs="0"/>
+                <xsd:element ref="ns2:_ApprovalStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d363e66-d6cf-439a-88da-ac0f5eae3d37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4129ae93-c9e2-4495-a427-f3d2bbb7a03f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="930bf7ff-1314-4f79-947a-be18314117ba">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="11" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="409df1c8-69a7-409e-9795-353dbd607a7f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ApprovalAssignedTo" ma:index="20" nillable="true" ma:displayName="Approvers" ma:list="UserInfo" ma:internalName="_ApprovalAssignedTo" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalRespondedBy" ma:index="21" nillable="true" ma:displayName="Responses" ma:list="UserInfo" ma:internalName="_ApprovalRespondedBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalSentBy" ma:index="22" nillable="true" ma:displayName="Approval Creator" ma:list="UserInfo" ma:internalName="_ApprovalSentBy" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_ApprovalStatus" ma:index="23" nillable="true" ma:displayName="Approval status" ma:internalName="_ApprovalStatus" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="469b5c36-0318-45a5-9e7f-b05c3734b428" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3a155b20-0f02-467f-9bca-e2bdae915a89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="469b5c36-0318-45a5-9e7f-b05c3734b428">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...136 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -46319,229 +45845,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDAD3667-1E87-4F2B-A093-CEE1243FD77F}">
-[...18 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="469b5c36-0318-45a5-9e7f-b05c3734b428"/>
+    <ds:schemaRef ds:uri="0d363e66-d6cf-439a-88da-ac0f5eae3d37"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88492AC2-3ED2-4F72-A370-7D4EE836EB0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0d363e66-d6cf-439a-88da-ac0f5eae3d37"/>
+    <ds:schemaRef ds:uri="469b5c36-0318-45a5-9e7f-b05c3734b428"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C066B0CC-ECBE-401D-A275-5CD76F8AA369}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>45</Pages>
-[...1 lines deleted...]
-  <Characters>62671</Characters>
+  <Pages>44</Pages>
+  <Words>11156</Words>
+  <Characters>63147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1566</Lines>
-  <Paragraphs>927</Paragraphs>
+  <Lines>1913</Lines>
+  <Paragraphs>1238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP-13.1: Incident Notifications, Reporting and Communications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73264</CharactersWithSpaces>
+  <CharactersWithSpaces>73065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -46599,41 +46045,41 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>COPP-13.1: Incident Notifications, Reporting and Communications</dc:title>
   <dc:subject>Rules</dc:subject>
   <dc:creator>Rumbold, Scott</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies; Incident; Incidents; Notify; Notification; Notifications; Report; Reports; Reporting; Communications; Review; Reviews; Critical; Event; Events;</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080</vt:lpwstr>
+    <vt:lpwstr>0x010100C3DDB2AA87D6BF48B6724D64CB2DAC87</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>39;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>4;#Adult Custodial Rules|8c30193b-5862-40d3-b22f-a5f0b3dcbefd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>3;#Custodial Management Adults|60d2f251-dc34-41a1-bf8e-c8689923972e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>40;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
 </Properties>
 </file>