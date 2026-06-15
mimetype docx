--- v1 (2026-04-23)
+++ v2 (2026-06-15)
@@ -3681,51 +3681,50 @@
     <w:p w14:paraId="7FD47CC9" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="5FF51A8E" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="241F4CDF" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="6084D0D9" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="38769214" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="41E85770" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="71B58F19" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="4CB12A6C" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="66233A71" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="6CA685B4" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="5161558A" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="312AD367" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="099CCE20" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="180F41C0" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="7477D1B3" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="213C22B4" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="1B2B7D3D" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="5AED70C3" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="0845D596" w14:textId="77777777" w:rsidR="00496C79" w:rsidRPr="00496C79" w:rsidRDefault="00496C79" w:rsidP="00496C79"/>
     <w:p w14:paraId="4A640BDF" w14:textId="3C9C8426" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00077872" w:rsidP="00077872">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc226544397"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Sc</w:t>
       </w:r>
       <w:r w:rsidR="00C8272F">
         <w:t>ope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7B283576" w14:textId="77777777" w:rsidR="00AF53AE" w:rsidRDefault="00AF53AE" w:rsidP="00AF53AE">
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5097ECB2" w14:textId="77777777" w:rsidR="00AF53AE" w:rsidRDefault="00AF53AE" w:rsidP="00AF53AE"/>
     <w:p w14:paraId="701CA28E" w14:textId="303A045B" w:rsidR="002919F2" w:rsidRDefault="0038545D" w:rsidP="0038545D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It also applies to </w:t>
       </w:r>
@@ -4163,51 +4162,50 @@
           </w:rPr>
           <w:t>Employee Assistance Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D2C92">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and services</w:t>
       </w:r>
       <w:r w:rsidR="003C0838">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BF24C8" w14:textId="77777777" w:rsidR="00876EE5" w:rsidRDefault="009F214D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Incident_Reporting"/>
       <w:bookmarkStart w:id="12" w:name="_Toc226544399"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Incident</w:t>
       </w:r>
       <w:r w:rsidDel="00A040FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1FC613ED" w14:textId="0DCB3858" w:rsidR="001B4323" w:rsidRDefault="001B4323" w:rsidP="001B4323">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc2162156"/>
       <w:bookmarkStart w:id="14" w:name="_Toc2162303"/>
       <w:bookmarkStart w:id="15" w:name="_Toc2162517"/>
       <w:bookmarkStart w:id="16" w:name="_Toc2945202"/>
       <w:bookmarkStart w:id="17" w:name="_Toc2089580"/>
       <w:bookmarkStart w:id="18" w:name="_Toc2162157"/>
       <w:bookmarkStart w:id="19" w:name="_Toc2162304"/>
       <w:bookmarkStart w:id="20" w:name="_Toc2162518"/>
       <w:bookmarkStart w:id="21" w:name="_Toc2089582"/>
       <w:bookmarkStart w:id="22" w:name="_Toc2161953"/>
       <w:bookmarkStart w:id="23" w:name="_Toc2162055"/>
@@ -4457,61 +4455,64 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF47BA">
         <w:t xml:space="preserve"> as part of or during an Incident, </w:t>
       </w:r>
       <w:r w:rsidR="002D6A3A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF47BA">
         <w:t xml:space="preserve">this will be managed in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00BF47BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SMF-DIR-003 Physical Evidence Management.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E4F143B" w14:textId="2A78DC60" w:rsidR="00307CFE" w:rsidRDefault="00307CFE" w:rsidP="00307CFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B25268">
+      <w:r w:rsidRPr="000E404B">
         <w:t xml:space="preserve">The Operations Centre </w:t>
       </w:r>
+      <w:r w:rsidR="00BE6E3D" w:rsidRPr="000E404B">
+        <w:t xml:space="preserve">(OPCEN) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E404B">
+        <w:t xml:space="preserve">shall be immediately notified by phone (1300 000 327) and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E3D" w:rsidRPr="000E404B">
+        <w:t>advised</w:t>
+      </w:r>
       <w:r w:rsidR="00BE6E3D">
-        <w:t xml:space="preserve">(OPCEN) </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">advised via </w:t>
+        <w:t xml:space="preserve"> via </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25268">
         <w:t>email (</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B25268">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>operationscentre@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B25268">
         <w:t xml:space="preserve">) of all </w:t>
       </w:r>
       <w:r w:rsidR="005F30B4">
         <w:t>high security</w:t>
       </w:r>
       <w:r w:rsidR="00A27C43">
         <w:t xml:space="preserve"> (HSE), serious injury</w:t>
       </w:r>
       <w:r w:rsidR="005F30B4">
         <w:t xml:space="preserve"> or life threatening </w:t>
       </w:r>
       <w:r w:rsidRPr="00B25268">
@@ -4835,51 +4836,50 @@
       <w:r w:rsidR="00076B8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9160B">
         <w:t>and/</w:t>
       </w:r>
       <w:r w:rsidR="00076B8E">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00485179">
         <w:t>witnesses (if any)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16131FE5" w14:textId="6C5A224D" w:rsidR="003F47AF" w:rsidRPr="004443D1" w:rsidRDefault="00620A16" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1135" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00485179">
-        <w:lastRenderedPageBreak/>
         <w:t>other attending</w:t>
       </w:r>
       <w:r w:rsidR="000C2B24">
         <w:t xml:space="preserve"> persons</w:t>
       </w:r>
       <w:r w:rsidRPr="00485179">
         <w:t>, prisoners etc involved in the incident</w:t>
       </w:r>
       <w:r w:rsidR="003F47AF">
         <w:t xml:space="preserve">, for example, </w:t>
       </w:r>
       <w:r w:rsidR="003F47AF" w:rsidRPr="004443D1">
         <w:t xml:space="preserve">main prisoner(s) involved including Offender ID (if known) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787FD3B0" w14:textId="6ED8D0DC" w:rsidR="000C2B24" w:rsidRDefault="000C2B24" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
@@ -5487,51 +5487,50 @@
         <w:t xml:space="preserve"> Superintendent (Review Officers) </w:t>
       </w:r>
       <w:r w:rsidR="0013089D">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">review </w:t>
       </w:r>
       <w:r w:rsidR="0013089D">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r>
         <w:t>Incident Description(s) and complete the Incident Minutes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007D564C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p w14:paraId="5B045D97" w14:textId="77777777" w:rsidR="00BF3A3E" w:rsidRDefault="00BF3A3E" w:rsidP="00BF3A3E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review Officers shall be vigilant and reasonably satisfied that Incident Descriptions have been completed independently and not plagiarised. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469DD81E" w14:textId="0C71AD18" w:rsidR="00BF3A3E" w:rsidRDefault="00BF3A3E" w:rsidP="00BF3A3E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review Officers shall ensure the correct incident tags and </w:t>
       </w:r>
       <w:r w:rsidR="008A3EB3">
         <w:t xml:space="preserve">incident statistics </w:t>
       </w:r>
       <w:r w:rsidR="00124A55">
         <w:t xml:space="preserve">on TOMS </w:t>
       </w:r>
       <w:r>
         <w:t>have been completed for the incident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639DDFF2" w14:textId="32BE3902" w:rsidR="00C535B4" w:rsidRDefault="00C535B4" w:rsidP="00C535B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -5967,51 +5966,50 @@
       <w:r w:rsidR="002F4142" w:rsidRPr="004D531D">
         <w:t>consequences to individuals</w:t>
       </w:r>
       <w:r w:rsidR="00E97BE1" w:rsidRPr="004D531D">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00AE4ECB">
         <w:t>/ or</w:t>
       </w:r>
       <w:r w:rsidR="00E97BE1" w:rsidRPr="004D531D">
         <w:t xml:space="preserve"> custodial operations</w:t>
       </w:r>
       <w:r w:rsidRPr="004D531D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E97BE1" w:rsidRPr="004D531D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FFA484" w14:textId="0CAE94B4" w:rsidR="000071D1" w:rsidRPr="004D531D" w:rsidRDefault="000071D1" w:rsidP="000071D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="004D531D">
         <w:t>ritical incidents may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21572443" w14:textId="77777777" w:rsidR="000071D1" w:rsidRPr="00A7591E" w:rsidRDefault="000071D1" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7591E">
         <w:t xml:space="preserve">involve a serious security breach </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2716DCAF" w14:textId="77777777" w:rsidR="000071D1" w:rsidRPr="00A7591E" w:rsidRDefault="000071D1" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -6756,52 +6754,55 @@
             </w:r>
             <w:r w:rsidR="005E1D92">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00AF6C77">
               <w:t>within</w:t>
             </w:r>
             <w:r w:rsidR="005E1D92">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F15DD">
               <w:t>1 hour</w:t>
             </w:r>
             <w:r w:rsidR="009938C0">
               <w:t xml:space="preserve"> of discovery of the critical incident)</w:t>
             </w:r>
             <w:r w:rsidR="003416AB">
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidR="009774A8">
               <w:t>OPCEN</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="00803904">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="003416AB" w:rsidRPr="000E404B">
+              <w:t>via 1300000327 with</w:t>
+            </w:r>
             <w:r w:rsidR="003416AB">
-              <w:t xml:space="preserve">via 1300000327 with </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B6AF2">
               <w:t xml:space="preserve">the following </w:t>
             </w:r>
             <w:r w:rsidR="006D3C74">
               <w:t>information:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1A196D" w14:textId="77777777" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00774137">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="00774137">
               <w:t>verview of incident</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="664E360C" w14:textId="7C4E1524" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
@@ -6844,51 +6845,50 @@
           </w:p>
           <w:p w14:paraId="7C8F8DCD" w14:textId="77777777" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00774137">
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="00774137">
               <w:t>hen the incident occurred or was identified</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3FEADC" w14:textId="77777777" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00774137">
-              <w:lastRenderedPageBreak/>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="00774137">
               <w:t>hy the incident occurred, were there any triggers?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7121B749" w14:textId="77777777" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="53"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00774137">
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="00774137">
               <w:t>hat happened or is happening</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="358162A8" w14:textId="2EC454E7" w:rsidR="003416AB" w:rsidRPr="00774137" w:rsidRDefault="00A02C32" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
@@ -6984,51 +6984,50 @@
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidR="006D3C74">
               <w:t xml:space="preserve"> (i</w:t>
             </w:r>
             <w:r w:rsidR="005E06EA">
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="006D3C74">
               <w:t xml:space="preserve"> hourly written critical incident briefings may be requested to provide situational updates)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2861" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F29A54" w14:textId="4E4859B6" w:rsidR="003416AB" w:rsidRPr="00803904" w:rsidRDefault="00681F86" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006D3C74">
-              <w:lastRenderedPageBreak/>
               <w:t>OIC/</w:t>
             </w:r>
             <w:r w:rsidR="003416AB" w:rsidRPr="006D3C74">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00702331" w:rsidRPr="00803904" w14:paraId="2730C37F" w14:textId="77777777" w:rsidTr="00774137">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="270FBF24" w14:textId="77777777" w:rsidR="00702331" w:rsidRPr="00D05C00" w:rsidRDefault="00702331" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5983" w:type="dxa"/>
@@ -7620,51 +7619,50 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Organisational Debriefing Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00131A31">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">At a minimum, the Superintendent/OIC shall conduct an </w:t>
       </w:r>
       <w:r w:rsidR="00696476">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">mmediate </w:t>
       </w:r>
       <w:r w:rsidR="00696476">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ebrief after all critical incidents. This debrief provides staff with the </w:t>
       </w:r>
       <w:r w:rsidRPr="008F640B">
-        <w:lastRenderedPageBreak/>
         <w:t>opportunity to discuss support post incident without analysis or re-living the incident</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and is an important part of the recovery process</w:t>
       </w:r>
       <w:r w:rsidRPr="008F640B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In any debrief, the following points should be considered:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13935A82" w14:textId="77777777" w:rsidR="006E2FFD" w:rsidRDefault="006E2FFD" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r>
@@ -8139,51 +8137,50 @@
         <w:t xml:space="preserve"> COPP and</w:t>
       </w:r>
       <w:r w:rsidR="006C7D42">
         <w:t xml:space="preserve">/or as </w:t>
       </w:r>
       <w:r w:rsidR="001A507A">
         <w:t>advised</w:t>
       </w:r>
       <w:r w:rsidR="006C7D42">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F795009" w14:textId="4504A2CD" w:rsidR="006C7D42" w:rsidRPr="004A068B" w:rsidRDefault="006C7D42" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004A068B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">prisoner/staff assaults </w:t>
       </w:r>
       <w:r w:rsidR="00C12367" w:rsidRPr="004A068B">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A068B" w:rsidRPr="004A068B">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
       <w:r w:rsidR="00F1424C" w:rsidRPr="004A068B">
         <w:t>section 5.3</w:t>
       </w:r>
       <w:r w:rsidR="00C12367" w:rsidRPr="004A068B">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0030AE" w14:textId="0823E8A7" w:rsidR="006C7D42" w:rsidRDefault="00D85CFE" w:rsidP="00121835">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>a death of a prisoner</w:t>
@@ -9031,51 +9028,50 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
       <w:r w:rsidR="008E5211" w:rsidRPr="00F717CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEF7942" w14:textId="1D4ACD45" w:rsidR="00F717CB" w:rsidRPr="00C44A6B" w:rsidRDefault="00F717CB" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44A6B">
-        <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008E5211" w:rsidRPr="00C44A6B">
         <w:t xml:space="preserve">mail Misconduct Reporting </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00C44A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>DOJMisconductReporting@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64A9977A" w14:textId="13EFED9D" w:rsidR="008E5211" w:rsidRPr="00C44A6B" w:rsidRDefault="00F717CB" w:rsidP="00B41675">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00C44A6B">
         <w:t xml:space="preserve">the </w:t>
@@ -9419,51 +9415,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CB0AF1E" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRPr="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00496C79"/>
     <w:p w14:paraId="0B844F72" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="6E140EEB" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="5EDDCD0D" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="7376D83B" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="2DB1E75D" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="45015DD4" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="3827A3EA" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="249AC5BB" w14:textId="77777777" w:rsidR="00496C79" w:rsidRDefault="00496C79" w:rsidP="00760B6A"/>
     <w:p w14:paraId="1DB825FF" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="11D1EF09" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="5FED458F" w14:textId="77777777" w:rsidR="00FA22DC" w:rsidRDefault="00FA22DC" w:rsidP="00760B6A"/>
     <w:p w14:paraId="47242043" w14:textId="77777777" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="198" w:name="_Toc226544426"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="198"/>
     </w:p>
     <w:p w14:paraId="3BBE8E77" w14:textId="35620BA4" w:rsidR="00A2577D" w:rsidRDefault="00A2577D" w:rsidP="00412EAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="199" w:name="_Toc39650608"/>
       <w:bookmarkStart w:id="200" w:name="_Toc39650609"/>
       <w:bookmarkStart w:id="201" w:name="_Toc226544427"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="00887F4C">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00887F4C">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
@@ -10261,51 +10256,50 @@
           <w:tcPr>
             <w:tcW w:w="7307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E3C792C" w14:textId="0225502D" w:rsidR="007926A3" w:rsidRPr="008A70AB" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB12BD">
               <w:t>Adult Male Prisons</w:t>
             </w:r>
             <w:r w:rsidRPr="008A70AB">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="008A70AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The position designated by the Commissioner as responsible for the management of the Adult Male Prisons Directorate within Corrective Services.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6358BEC5" w14:textId="3CC64B34" w:rsidR="007926A3" w:rsidRPr="008A70AB" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB12BD">
-              <w:lastRenderedPageBreak/>
               <w:t>Women and Young People</w:t>
             </w:r>
             <w:r w:rsidRPr="008A70AB">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="008A70AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The position designated by the Commissioner as responsible for the management of the Women and Young People Directorate within Corrective Services.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C65833F" w14:textId="40B987CB" w:rsidR="007926A3" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB12BD">
               <w:t>Operational Support</w:t>
             </w:r>
             <w:r w:rsidRPr="008A70AB">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="008A70AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -10357,51 +10351,50 @@
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00CF4771">
               <w:t>ommissioner</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Operational Support is responsible for all privately operated prisons and custodial services. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007926A3" w14:paraId="47E412F1" w14:textId="77777777" w:rsidTr="006B53D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="280AD7E3" w14:textId="77777777" w:rsidR="007926A3" w:rsidRPr="002E2693" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D223B">
-              <w:lastRenderedPageBreak/>
               <w:t>Electronic Prisoner Escort Management System (ePEMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4308E91F" w14:textId="77777777" w:rsidR="007926A3" w:rsidRPr="002E2693" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>The CS&amp;CS Contractor’s</w:t>
             </w:r>
             <w:r w:rsidRPr="005D223B">
               <w:t xml:space="preserve"> computerised data management system used for recording events related to prisoners</w:t>
             </w:r>
             <w:r>
               <w:t>, persons in custody and other persons.</w:t>
             </w:r>
           </w:p>
@@ -10603,67 +10596,65 @@
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r>
               <w:t>constitutes or involves a breach of the trust placed in the public officer; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D09E97B" w14:textId="77777777" w:rsidR="007926A3" w:rsidRPr="00FA2190" w:rsidRDefault="007926A3" w:rsidP="008533B3">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">constitutes or involves the misuse of information or material that the public officer has acquired in connection with their functions as a public officer, whether the misuse is for the benefit of the public officer or the benefit or detriment of another person; or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="404EE20F" w14:textId="77777777" w:rsidR="007926A3" w:rsidRPr="00DD2155" w:rsidRDefault="007926A3" w:rsidP="008533B3">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>constitutes, or could constitute, a disciplinary offence providing reasonable grounds for termination of a person's office or employment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007926A3" w14:paraId="6FF46BA3" w14:textId="77777777" w:rsidTr="006B53D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="060DAFD1" w14:textId="77777777" w:rsidR="007926A3" w:rsidRDefault="007926A3" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
-              <w:lastRenderedPageBreak/>
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7307" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="561EA031" w14:textId="5D634041" w:rsidR="007926A3" w:rsidRPr="00DD2155" w:rsidRDefault="006B53D4" w:rsidP="00774137">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>As defined in s</w:t>
             </w:r>
             <w:r w:rsidR="008B4D0D">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="007926A3" w:rsidRPr="00C21BD1">
               <w:t xml:space="preserve">3(1) </w:t>
             </w:r>
             <w:r w:rsidR="007926A3" w:rsidRPr="00C21BD1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -11227,51 +11218,50 @@
         <w:t>Occupational Safety and Health Regulations 1996</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBA1C78" w14:textId="77777777" w:rsidR="008361A7" w:rsidRPr="00A32C38" w:rsidRDefault="008361A7" w:rsidP="00A32C38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A32C38">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE308C6" w14:textId="77777777" w:rsidR="008361A7" w:rsidRPr="00C114E9" w:rsidRDefault="008361A7" w:rsidP="00A32C38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0079226D">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prisons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0079226D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D48453" w14:textId="77777777" w:rsidR="008361A7" w:rsidRPr="00C44A6B" w:rsidRDefault="008361A7" w:rsidP="00C44A6B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C44A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -12517,216 +12507,270 @@
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FFB5D57" w14:textId="77777777" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="007D4101" w:rsidP="00A13038">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2589A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approved by Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55D7B5CE" w14:textId="084A57F3" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="007D4101" w:rsidP="00A13038">
+          <w:p w14:paraId="15334B8C" w14:textId="77777777" w:rsidR="007D4101" w:rsidRDefault="007D4101" w:rsidP="00A13038">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2589A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CM Ref:</w:t>
             </w:r>
             <w:r w:rsidR="00626CAE" w:rsidRPr="00D2589A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE37FA" w:rsidRPr="00D2589A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S25/78434</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="55D7B5CE" w14:textId="47577826" w:rsidR="00FD7317" w:rsidRPr="00D2589A" w:rsidRDefault="00FD7317" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006667E2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redacted </w:t>
+            </w:r>
+            <w:r w:rsidR="00790369" w:rsidRPr="006667E2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(external)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F669240" w14:textId="2FA77355" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="00D2589A" w:rsidP="00A13038">
+          <w:p w14:paraId="77250F84" w14:textId="77777777" w:rsidR="007D4101" w:rsidRDefault="00D2589A" w:rsidP="00A13038">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>7 April 2026</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="63E40E97" w14:textId="77777777" w:rsidR="00FD7317" w:rsidRDefault="00FD7317" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22DF6BA0" w14:textId="77777777" w:rsidR="00FD7317" w:rsidRDefault="00FD7317" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F669240" w14:textId="4639C870" w:rsidR="00FD7317" w:rsidRPr="00D2589A" w:rsidRDefault="00FD7317" w:rsidP="00FD7317">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12 June 2026</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D05891A" w14:textId="574DD0E8" w:rsidR="007D4101" w:rsidRPr="00D2589A" w:rsidRDefault="00D2589A" w:rsidP="00A13038">
+          <w:p w14:paraId="755606F4" w14:textId="77777777" w:rsidR="007D4101" w:rsidRDefault="00D2589A" w:rsidP="00A13038">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>8 April 2026</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0FAE2DD7" w14:textId="77777777" w:rsidR="00FD7317" w:rsidRDefault="00FD7317" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3095F494" w14:textId="77777777" w:rsidR="00FD7317" w:rsidRDefault="00FD7317" w:rsidP="00A13038">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D05891A" w14:textId="4B5F86CA" w:rsidR="00FD7317" w:rsidRPr="00D2589A" w:rsidRDefault="00FD7317" w:rsidP="00FD7317">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12 June 2026</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45A34E5D" w14:textId="09A84267" w:rsidR="00A2577D" w:rsidRDefault="00A2577D">
-[...4 lines deleted...]
-    <w:p w14:paraId="250230DC" w14:textId="77777777" w:rsidR="00C723B1" w:rsidRDefault="00C723B1" w:rsidP="00DF778C">
+    <w:p w14:paraId="250230DC" w14:textId="3B8CDC89" w:rsidR="00C723B1" w:rsidRDefault="00C723B1" w:rsidP="00DF778C">
       <w:pPr>
         <w:sectPr w:rsidR="00C723B1" w:rsidSect="00774137">
           <w:headerReference w:type="even" r:id="rId38"/>
           <w:headerReference w:type="default" r:id="rId39"/>
           <w:footerReference w:type="default" r:id="rId40"/>
           <w:headerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1247" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CFF73A0" w14:textId="75782706" w:rsidR="00513387" w:rsidRDefault="009718B0" w:rsidP="007A36ED">
       <w:bookmarkStart w:id="208" w:name="_Appendix_1:_*"/>
       <w:bookmarkStart w:id="209" w:name="_Appendix_A:_Critical"/>
       <w:bookmarkStart w:id="210" w:name="_Appendix_A:_Incident"/>
       <w:bookmarkStart w:id="211" w:name="_Appendix_A_–"/>
       <w:bookmarkStart w:id="212" w:name="_Appendix_B:_Incident"/>
       <w:bookmarkStart w:id="213" w:name="_Appendix_B_–"/>
       <w:bookmarkStart w:id="214" w:name="_Toc59190692"/>
       <w:bookmarkStart w:id="215" w:name="_Toc226544433"/>
       <w:bookmarkStart w:id="216" w:name="_Toc2162617"/>
       <w:bookmarkStart w:id="217" w:name="_Toc531957894"/>
       <w:bookmarkStart w:id="218" w:name="_Toc532471875"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:r w:rsidRPr="007A36ED">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix A – Incident reporting and notification flow chart</w:t>
       </w:r>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:r w:rsidRPr="009718B0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="219" w:name="_Hlk111796402"/>
       <w:r w:rsidR="0084741B" w:rsidRPr="006110A5">
         <w:object w:dxaOrig="15765" w:dyaOrig="11190" w14:anchorId="2F97ACD6">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Incident reporting and notfication flow chart outlining the roles and responsibilities of an Officer, Senior Officer/Principal Officer, Superintendent/OIC, Operations Centre and Relevant Deputy Commissioner during an incident. " style="width:711.8pt;height:458.8pt" o:ole="">
             <v:imagedata r:id="rId42" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1837578212" r:id="rId43"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1842761946" r:id="rId43"/>
         </w:object>
       </w:r>
       <w:bookmarkEnd w:id="219"/>
     </w:p>
     <w:p w14:paraId="54150B0E" w14:textId="457A2B3E" w:rsidR="0084741B" w:rsidRPr="0084741B" w:rsidRDefault="0084741B" w:rsidP="0084741B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9375"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="639F98DF" w14:textId="2DE9862A" w:rsidR="00A206F9" w:rsidRPr="00C47819" w:rsidRDefault="00D74333" w:rsidP="00C47819">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="220" w:name="_Toc226544434"/>
       <w:bookmarkStart w:id="221" w:name="_Hlk152080047"/>
       <w:r w:rsidRPr="00C47819">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009718B0" w:rsidRPr="00C47819">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="007E7783" w:rsidRPr="00C47819">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C47819">
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="00D007AD" w:rsidRPr="00C47819">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00941B94" w:rsidRPr="00C47819">
         <w:t>ategories</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47819">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D007AD" w:rsidRPr="00C47819">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00054FD9" w:rsidRPr="00C47819">
         <w:t>ags</w:t>
@@ -17290,51 +17334,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="10777"/>
       </w:tblGrid>
       <w:tr w:rsidR="00575471" w:rsidRPr="00C44A6B" w14:paraId="589DCAB7" w14:textId="77777777" w:rsidTr="00DB6F89">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="009E6BE4" w14:textId="77777777" w:rsidR="00575471" w:rsidRPr="00C44A6B" w:rsidRDefault="00575471" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:bookmarkStart w:id="231" w:name="_Hlk130306072"/>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cell damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00575471" w:rsidRPr="00C44A6B" w14:paraId="4C84BEA2" w14:textId="77777777" w:rsidTr="00DB6F89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3876B3DC" w14:textId="77777777" w:rsidR="00575471" w:rsidRPr="00AF6C77" w:rsidRDefault="00575471" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -17654,51 +17697,57 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD3D971" w14:textId="5FD95C65" w:rsidR="00E415D7" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="006A7293">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) shall be immediately notified by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E404B">
+              <w:t>phone (1300 000 327) and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076657C">
+              <w:t xml:space="preserve"> advised via email (</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
@@ -17852,51 +17901,50 @@
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="10768"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="790D9DC5" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="499F22FA" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Graffiti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="3ED075C4" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A6A7D50" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -18549,51 +18597,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="10796"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="6CE3AD01" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14165" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="67777580" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t>Disobeying an order</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="228AC2A2" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7570E2B7" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -19054,51 +19101,50 @@
     </w:p>
     <w:p w14:paraId="78B90359" w14:textId="37C0DEA0" w:rsidR="00C44A6B" w:rsidRPr="0023064D" w:rsidRDefault="00C44A6B" w:rsidP="0023064D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="234" w:name="_Environmental"/>
       <w:bookmarkStart w:id="235" w:name="_Toc83269424"/>
       <w:bookmarkStart w:id="236" w:name="_Toc84399108"/>
       <w:bookmarkStart w:id="237" w:name="_Toc84399289"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:r w:rsidRPr="0023064D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Environmental</w:t>
       </w:r>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:r w:rsidRPr="0023064D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD8BAB4" w14:textId="77777777" w:rsidR="00084480" w:rsidRPr="00B030E4" w:rsidRDefault="00084480" w:rsidP="00B030E4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -19561,51 +19607,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3392"/>
         <w:gridCol w:w="10782"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="7F070AF6" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="179D0CF7" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t>Flood</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="3E368D55" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C3C7827" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -20326,51 +20371,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAA2CDC" w14:textId="37828A14" w:rsidR="00C44A6B" w:rsidRPr="006A0C55" w:rsidRDefault="00C44A6B" w:rsidP="006A0C55">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A0C55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Assault</w:t>
       </w:r>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
     </w:p>
     <w:p w14:paraId="37399A5C" w14:textId="77777777" w:rsidR="00084480" w:rsidRPr="00B030E4" w:rsidRDefault="00084480" w:rsidP="00B030E4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3392"/>
         <w:gridCol w:w="10782"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="49FB6069" w14:textId="77777777" w:rsidTr="00C44A6B">
@@ -21105,51 +21149,57 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4173D3AB" w14:textId="54B3592D" w:rsidR="00B02A6F" w:rsidRPr="001135CC" w:rsidRDefault="0076657C" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) shall be immediately notified by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E404B">
+              <w:t>phone (1300 000 327) and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076657C">
+              <w:t xml:space="preserve"> advised via email (</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
@@ -21229,51 +21279,50 @@
             </w:r>
             <w:r w:rsidR="00FD28A0" w:rsidRPr="00C44A6B">
               <w:t>infirmary,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> or hospital</w:t>
             </w:r>
             <w:r w:rsidR="009D0D3B">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>, where overnight is considered being from one day to another; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ADD5474" w14:textId="001D24BC" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="352" w:hanging="352"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t>on-going medical treatment</w:t>
             </w:r>
             <w:r w:rsidR="009D0D3B">
               <w:t>: Treatment provided</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> by a medical practitioner on multiple occasions. Note: medical treatment does not include medical assessment only</w:t>
             </w:r>
             <w:r w:rsidR="009D0D3B">
               <w:t xml:space="preserve"> or awaiting test results</w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F78324C" w14:textId="385C558F" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00D66468" w:rsidP="00B02A6F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">All assaults on staff, contractors, volunteers, or visitors </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">where the victim received a physical injury </w:t>
             </w:r>
@@ -21538,51 +21587,50 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6176216E" w14:textId="53276C1E" w:rsidR="00C44A6B" w:rsidRPr="005F2D49" w:rsidRDefault="00C44A6B" w:rsidP="005F2D49">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Unauthorised/</w:t>
       </w:r>
       <w:r w:rsidR="00464398" w:rsidRPr="005F2D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">nlawful </w:t>
       </w:r>
       <w:r w:rsidR="00464398" w:rsidRPr="005F2D49">
         <w:rPr>
           <w:b/>
@@ -22794,51 +22842,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3392"/>
         <w:gridCol w:w="10782"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="71CCBD24" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
           <w:p w14:paraId="1435DF85" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="257" w:name="_Hlk130559902"/>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t>Administrative incident – other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="7720BD55" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56810763" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -23410,51 +23457,50 @@
         <w:gridCol w:w="10777"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="10711E38" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
           </w:tcPr>
           <w:p w14:paraId="52B54DA9" w14:textId="405FE482" w:rsidR="00C44A6B" w:rsidRPr="00227BC8" w:rsidRDefault="00C44A6B" w:rsidP="00227BC8">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00227BC8">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Death of a person other than a prisoner </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="00D05515" w14:textId="77777777" w:rsidTr="00C44A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA10B4E" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00AF6C77" w:rsidRDefault="00C44A6B" w:rsidP="00AF6C77">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6C77">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Definition:</w:t>
             </w:r>
@@ -23958,51 +24004,50 @@
           <w:p w14:paraId="4F286515" w14:textId="5D54CAEB" w:rsidR="00C44A6B" w:rsidRPr="00B23720" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="264" w:name="_Hlk130561062"/>
             <w:bookmarkEnd w:id="263"/>
             <w:r w:rsidRPr="002B108C">
               <w:t>Injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="222C36A8" w14:textId="77777777" w:rsidTr="007D19BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22F709F1" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A4529CE" w14:textId="31D1DDDD" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>An injury is when an officer/staff member considers an injury sustained by a prisoner requires first aid or medical assessment to be rendered.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A61BA13" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:rPr>
@@ -24014,51 +24059,57 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074069A" w:rsidRPr="00C44A6B" w14:paraId="2DE52A20" w14:textId="77777777" w:rsidTr="007D19BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="177BD294" w14:textId="16CA419E" w:rsidR="0074069A" w:rsidRPr="00C44A6B" w:rsidRDefault="0074069A" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FDED0B8" w14:textId="5E392190" w:rsidR="00B46D75" w:rsidRDefault="0076657C" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) shall be immediately notified </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E404B">
+              <w:t>by phone (1300 000 327)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076657C">
+              <w:t xml:space="preserve"> and advised via email (</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
@@ -24276,51 +24327,57 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D6477C3" w14:textId="7A3421FB" w:rsidR="0074069A" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) shall be immediately notified by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E404B">
+              <w:t>phone (1300 000 327) and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076657C">
+              <w:t xml:space="preserve"> advised via email (</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
@@ -24477,51 +24534,50 @@
             <w:bookmarkStart w:id="265" w:name="_Hlk130561186"/>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>Voluntary starvation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F7D9F" w:rsidRPr="00C44A6B" w14:paraId="32DDFD43" w14:textId="77777777" w:rsidTr="006A7293">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F5ED09" w14:textId="77777777" w:rsidR="005F7D9F" w:rsidRPr="00861344" w:rsidRDefault="005F7D9F" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Definition:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10777" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A936030" w14:textId="2B05E3F6" w:rsidR="005F7D9F" w:rsidRPr="00C44A6B" w:rsidRDefault="003F5DC7" w:rsidP="006A7293">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003F5DC7">
               <w:t>Voluntary starvation is where a prisoner makes a conscious decision to refuse to eat or drink</w:t>
             </w:r>
             <w:r w:rsidR="00DA5E20">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F7D9F" w:rsidRPr="00C44A6B" w14:paraId="0B627CA8" w14:textId="77777777" w:rsidTr="006A7293">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
@@ -24706,51 +24762,57 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39BDD5EE" w14:textId="73B8A6CB" w:rsidR="0074069A" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) shall be immediately notified by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E404B">
+              <w:t>phone (1300 000 327)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076657C">
+              <w:t xml:space="preserve"> and advised via email (</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
@@ -24967,110 +25029,111 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Note: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10777" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B155A4B" w14:textId="6EB20D1C" w:rsidR="0092736B" w:rsidRPr="00C44A6B" w:rsidRDefault="0076657C" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0076657C">
-              <w:t>The Operations Centre (OPCEN) shall be immediately notified by phone (1300 000 327) and advised via email (</w:t>
+              <w:t xml:space="preserve">The Operations Centre (OPCEN) shall be immediately notified by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E404B">
+              <w:t>phone (1300 000 327) and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0076657C">
+              <w:t xml:space="preserve"> advised via email (</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0076657C">
               <w:t xml:space="preserve">) of all high security </w:t>
             </w:r>
             <w:r w:rsidR="00A27C43" w:rsidRPr="00A27C43">
               <w:t xml:space="preserve">(HSE), serious injury </w:t>
             </w:r>
             <w:r w:rsidRPr="0076657C">
-              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
+              <w:t xml:space="preserve">or life threatening unscheduled external escorts of a prisoner. Where the unscheduled external escort is not a high security escort or is not life-threatening, notification to the OPCEN is via email only to </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="0076657C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0092736B" w:rsidRPr="00C44A6B" w14:paraId="610B5E0D" w14:textId="77777777" w:rsidTr="00DB6F89">
         <w:trPr>
           <w:trHeight w:val="746"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="058F6A3A" w14:textId="77777777" w:rsidR="0092736B" w:rsidRPr="00861344" w:rsidRDefault="0092736B" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>When to report it as critical:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10777" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="69EADA7B" w14:textId="50388E74" w:rsidR="0092736B" w:rsidRPr="00227BC8" w:rsidRDefault="0092736B" w:rsidP="00DB6F89">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>When the incident</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>requires medical treatment, involving:</w:t>
             </w:r>
@@ -25419,51 +25482,50 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE4CC1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Not recorded as critical.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C09301E" w14:textId="77777777" w:rsidR="00BE4CC1" w:rsidRPr="00BE4CC1" w:rsidRDefault="00BE4CC1" w:rsidP="00E71D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F42F64B" w14:textId="2B8248E1" w:rsidR="00870A4F" w:rsidRPr="00BE4CC1" w:rsidRDefault="00870A4F" w:rsidP="00870A4F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE4CC1">
-              <w:lastRenderedPageBreak/>
               <w:t>*Note – A prisoner who threatens to commit an act of suicide should be managed in line with COPP 4.9 – At-Risk Prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3951652E" w14:textId="77777777" w:rsidR="0092736B" w:rsidRDefault="0092736B" w:rsidP="00C44A6B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="10768"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C34304" w:rsidRPr="00C44A6B" w14:paraId="2EC2A6C3" w14:textId="77777777" w:rsidTr="007416BD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -26152,51 +26214,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w14:paraId="5BDEC458" w14:textId="77777777" w:rsidTr="0086393B">
         <w:trPr>
           <w:trHeight w:val="1171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="49731F8A" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00861344" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>When to report it as critical:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11623" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5AA23A4F" w14:textId="068E176A" w:rsidR="00C34304" w:rsidRDefault="00C44A6B" w:rsidP="00861344">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="007E7F8F">
               <w:t xml:space="preserve">When </w:t>
             </w:r>
             <w:r w:rsidR="00C34304">
               <w:t xml:space="preserve">the incident involves the following </w:t>
             </w:r>
             <w:r w:rsidRPr="007E7F8F">
               <w:t>use of force</w:t>
             </w:r>
             <w:r w:rsidR="006804BC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -28631,51 +28692,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003342CC" w:rsidRPr="00C44A6B" w14:paraId="705B8D19" w14:textId="77777777" w:rsidTr="002C6F8C">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E1289E0" w14:textId="77777777" w:rsidR="003342CC" w:rsidRPr="00861344" w:rsidRDefault="003342CC" w:rsidP="002C6F8C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861344">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>When to report it as critical:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1840286D" w14:textId="77777777" w:rsidR="003342CC" w:rsidRPr="00C44A6B" w:rsidRDefault="003342CC" w:rsidP="002C6F8C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">When the improvised barricade jeopardises the good order and security of custodial operations. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37924055" w14:textId="7755191E" w:rsidR="003342CC" w:rsidRDefault="003342CC" w:rsidP="00C44A6B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -29108,51 +29168,50 @@
           <w:p w14:paraId="69FD884B" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">may cause significant public or media scrutiny of staff, policies, procedures, business units or stakeholders; or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E628F1F" w14:textId="77777777" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
-              <w:lastRenderedPageBreak/>
               <w:t>jeopardises the good order and security of custodial operations or any person; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="661964FC" w14:textId="28CE7369" w:rsidR="00C44A6B" w:rsidRPr="00C44A6B" w:rsidRDefault="00C44A6B" w:rsidP="0037572D">
             <w:pPr>
               <w:pStyle w:val="ListNumber3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="334" w:hanging="334"/>
             </w:pPr>
             <w:r w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve">relates to </w:t>
             </w:r>
             <w:r w:rsidR="004E66CC">
               <w:t>any</w:t>
             </w:r>
             <w:r w:rsidR="004E66CC" w:rsidRPr="00C44A6B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C44A6B">
               <w:t>current media or political issue relating to the Department specifically, or the government generally.</w:t>
             </w:r>
@@ -29162,51 +29221,50 @@
       <w:bookmarkEnd w:id="289"/>
     </w:tbl>
     <w:p w14:paraId="348D2056" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00C44A6B">
       <w:pPr>
         <w:sectPr w:rsidR="00930D3F" w:rsidSect="00A206F9">
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251E4182" w14:textId="3D7C456F" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="00F9737D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="290" w:name="_Appendix_C_–"/>
       <w:bookmarkStart w:id="291" w:name="_Toc226544435"/>
       <w:bookmarkEnd w:id="290"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009718B0">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00265D7B">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="004F03A1">
         <w:t>Mandatory Testing of Prisoners for Infectious Diseases</w:t>
       </w:r>
       <w:bookmarkEnd w:id="291"/>
     </w:p>
     <w:p w14:paraId="04C2C650" w14:textId="77777777" w:rsidR="00930D3F" w:rsidRDefault="00930D3F" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="426" w:hanging="426"/>
@@ -29490,51 +29548,50 @@
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00930D3F">
         <w:t>he name of the prisoner; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620FF924" w14:textId="04EDDD2B" w:rsidR="00930D3F" w:rsidRDefault="00EE7C83" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00930D3F">
         <w:t>he type of the sample taken; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D5B365" w14:textId="66D22FC6" w:rsidR="00930D3F" w:rsidRDefault="00EE7C83" w:rsidP="0037572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00930D3F">
         <w:t>he infectious disease for which the sample is to be tested; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364FF0F3" w14:textId="624EB420" w:rsidR="00930D3F" w:rsidRDefault="00EE7C83" w:rsidP="0037572D">
@@ -30158,59 +30215,51 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="2441D078" w14:textId="0029BA79" w:rsidR="00DB05F5" w:rsidRPr="00D83EC8" w:rsidRDefault="00DB05F5" w:rsidP="00871CBC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D83EC8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D83EC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83EC8">
-        <w:t>38(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">38(i) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D83EC8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Act 1999</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="3694B247" w14:textId="049DE2BC" w:rsidR="00DB05F5" w:rsidRPr="0044749C" w:rsidRDefault="00DB05F5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.41 </w:t>
       </w:r>
       <w:r w:rsidRPr="0044749C">
         <w:rPr>
@@ -31715,79 +31764,79 @@
                     </w:pPr>
                     <w:r w:rsidRPr="007A5E07">
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft 0.2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0616B85D" w14:textId="62FD0B66" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="008D1A53">
+  <w:p w14:paraId="0616B85D" w14:textId="26451D71" w:rsidR="00DB05F5" w:rsidRDefault="00DB05F5" w:rsidP="008D1A53">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D4008E">
+    <w:r w:rsidR="007D5E2C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 13.1 Incident Notifications, Reporting and Communications</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v </w:t>
     </w:r>
     <w:r w:rsidR="007D4101" w:rsidRPr="00185352">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00185352">
       <w:rPr>
@@ -35888,55 +35937,55 @@
   <w:num w:numId="54" w16cid:durableId="1174998945">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="150952990">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="126096549">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="942961817">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="225342813">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="69M6sPZVoVpTB2y0drp5CGiwS+9Mso680QawM5qbCfPulE14H/8v4WkcsgqgLWxMEntIwiU6TooKZlA7zZuTYg==" w:salt="dIBRemHxjxYhI03QjjjZYA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="S/wYpud9xGsvol4IUMtq9K/EX4sHqm2vydp0Fff/hP3WaIGKK8iSxOU+f3gQuS/VyzWbcStZ7VLX/YrD1WOOsA==" w:salt="pdaaAp1r8XyS8ZazI3F37Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="102401"/>
+    <o:shapedefaults v:ext="edit" spidmax="110593"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007C2784"/>
@@ -35990,55 +36039,57 @@
     <w:rsid w:val="00032CB7"/>
     <w:rsid w:val="000330C2"/>
     <w:rsid w:val="000351C0"/>
     <w:rsid w:val="000355CA"/>
     <w:rsid w:val="000364FC"/>
     <w:rsid w:val="0004060C"/>
     <w:rsid w:val="00040A31"/>
     <w:rsid w:val="0004124D"/>
     <w:rsid w:val="000414C1"/>
     <w:rsid w:val="000417A0"/>
     <w:rsid w:val="00041B52"/>
     <w:rsid w:val="00041BF1"/>
     <w:rsid w:val="00041BF2"/>
     <w:rsid w:val="00041C21"/>
     <w:rsid w:val="00041EA7"/>
     <w:rsid w:val="00042A2C"/>
     <w:rsid w:val="00043A24"/>
     <w:rsid w:val="00043D7F"/>
     <w:rsid w:val="0004400D"/>
     <w:rsid w:val="000452DC"/>
     <w:rsid w:val="00045C2E"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046C61"/>
     <w:rsid w:val="00046CE9"/>
     <w:rsid w:val="00047B62"/>
+    <w:rsid w:val="00047C3B"/>
     <w:rsid w:val="00051F37"/>
     <w:rsid w:val="00052A12"/>
     <w:rsid w:val="00053A09"/>
     <w:rsid w:val="00053E9C"/>
     <w:rsid w:val="00053EC6"/>
+    <w:rsid w:val="00053EE9"/>
     <w:rsid w:val="00054FD9"/>
     <w:rsid w:val="00055D88"/>
     <w:rsid w:val="00056C94"/>
     <w:rsid w:val="00056CEE"/>
     <w:rsid w:val="00057092"/>
     <w:rsid w:val="00057302"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="0006021A"/>
     <w:rsid w:val="0006071D"/>
     <w:rsid w:val="00061F9C"/>
     <w:rsid w:val="000621A7"/>
     <w:rsid w:val="0006248D"/>
     <w:rsid w:val="0006364D"/>
     <w:rsid w:val="00063A6E"/>
     <w:rsid w:val="00063EB4"/>
     <w:rsid w:val="00064086"/>
     <w:rsid w:val="00064682"/>
     <w:rsid w:val="000646F2"/>
     <w:rsid w:val="00064879"/>
     <w:rsid w:val="0006487F"/>
     <w:rsid w:val="00064DE0"/>
     <w:rsid w:val="00065437"/>
     <w:rsid w:val="00065485"/>
     <w:rsid w:val="00066172"/>
     <w:rsid w:val="0006664D"/>
@@ -36113,73 +36164,75 @@
     <w:rsid w:val="000A7A2C"/>
     <w:rsid w:val="000B1666"/>
     <w:rsid w:val="000B2293"/>
     <w:rsid w:val="000B293A"/>
     <w:rsid w:val="000B2C8E"/>
     <w:rsid w:val="000B2C9F"/>
     <w:rsid w:val="000B324F"/>
     <w:rsid w:val="000B3ABB"/>
     <w:rsid w:val="000B49B1"/>
     <w:rsid w:val="000B51E5"/>
     <w:rsid w:val="000B544B"/>
     <w:rsid w:val="000B622D"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B6982"/>
     <w:rsid w:val="000B725B"/>
     <w:rsid w:val="000B73BC"/>
     <w:rsid w:val="000B78C5"/>
     <w:rsid w:val="000C0D9D"/>
     <w:rsid w:val="000C147F"/>
     <w:rsid w:val="000C2548"/>
     <w:rsid w:val="000C2B24"/>
     <w:rsid w:val="000C2BE5"/>
     <w:rsid w:val="000C317B"/>
     <w:rsid w:val="000C34CB"/>
     <w:rsid w:val="000C3B0F"/>
+    <w:rsid w:val="000C51F5"/>
     <w:rsid w:val="000C5FCB"/>
     <w:rsid w:val="000C60E2"/>
     <w:rsid w:val="000C6C91"/>
     <w:rsid w:val="000C7386"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0765"/>
     <w:rsid w:val="000D2744"/>
     <w:rsid w:val="000D275A"/>
     <w:rsid w:val="000D2846"/>
     <w:rsid w:val="000D3CDA"/>
     <w:rsid w:val="000D51D7"/>
     <w:rsid w:val="000D59B8"/>
     <w:rsid w:val="000D59FB"/>
     <w:rsid w:val="000D5AE7"/>
     <w:rsid w:val="000D5DF0"/>
     <w:rsid w:val="000D5E8A"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D7B92"/>
     <w:rsid w:val="000E02D3"/>
     <w:rsid w:val="000E19E9"/>
     <w:rsid w:val="000E3489"/>
     <w:rsid w:val="000E35A9"/>
     <w:rsid w:val="000E3FBA"/>
+    <w:rsid w:val="000E404B"/>
     <w:rsid w:val="000E477C"/>
     <w:rsid w:val="000E52E6"/>
     <w:rsid w:val="000E53C1"/>
     <w:rsid w:val="000E6308"/>
     <w:rsid w:val="000E6503"/>
     <w:rsid w:val="000E7369"/>
     <w:rsid w:val="000F0E90"/>
     <w:rsid w:val="000F1DE9"/>
     <w:rsid w:val="000F24BD"/>
     <w:rsid w:val="000F2B62"/>
     <w:rsid w:val="000F2CAA"/>
     <w:rsid w:val="000F336A"/>
     <w:rsid w:val="000F4608"/>
     <w:rsid w:val="000F46E8"/>
     <w:rsid w:val="000F4B8E"/>
     <w:rsid w:val="000F5172"/>
     <w:rsid w:val="000F539E"/>
     <w:rsid w:val="000F5FD6"/>
     <w:rsid w:val="000F60FA"/>
     <w:rsid w:val="000F65A1"/>
     <w:rsid w:val="000F6738"/>
     <w:rsid w:val="000F7164"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7634"/>
     <w:rsid w:val="000F76C5"/>
@@ -36413,50 +36466,51 @@
     <w:rsid w:val="001B656B"/>
     <w:rsid w:val="001B7891"/>
     <w:rsid w:val="001B7E3D"/>
     <w:rsid w:val="001C1BA8"/>
     <w:rsid w:val="001C3D34"/>
     <w:rsid w:val="001C5280"/>
     <w:rsid w:val="001C57F6"/>
     <w:rsid w:val="001C630C"/>
     <w:rsid w:val="001C689D"/>
     <w:rsid w:val="001C6BC8"/>
     <w:rsid w:val="001C716F"/>
     <w:rsid w:val="001C7850"/>
     <w:rsid w:val="001D14F1"/>
     <w:rsid w:val="001D1AE6"/>
     <w:rsid w:val="001D38DD"/>
     <w:rsid w:val="001D393F"/>
     <w:rsid w:val="001D3B40"/>
     <w:rsid w:val="001D3EDA"/>
     <w:rsid w:val="001D3F9E"/>
     <w:rsid w:val="001D4190"/>
     <w:rsid w:val="001D4931"/>
     <w:rsid w:val="001D4EA6"/>
     <w:rsid w:val="001D58F5"/>
     <w:rsid w:val="001D61B2"/>
     <w:rsid w:val="001D699E"/>
+    <w:rsid w:val="001D7BB7"/>
     <w:rsid w:val="001E0065"/>
     <w:rsid w:val="001E03BE"/>
     <w:rsid w:val="001E09FA"/>
     <w:rsid w:val="001E0A12"/>
     <w:rsid w:val="001E0F3B"/>
     <w:rsid w:val="001E413C"/>
     <w:rsid w:val="001E49EE"/>
     <w:rsid w:val="001E58B7"/>
     <w:rsid w:val="001E73C1"/>
     <w:rsid w:val="001F0792"/>
     <w:rsid w:val="001F0DD7"/>
     <w:rsid w:val="001F19ED"/>
     <w:rsid w:val="001F259E"/>
     <w:rsid w:val="001F3755"/>
     <w:rsid w:val="001F4352"/>
     <w:rsid w:val="001F4944"/>
     <w:rsid w:val="001F5A76"/>
     <w:rsid w:val="001F5BAC"/>
     <w:rsid w:val="001F6BD7"/>
     <w:rsid w:val="001F7B11"/>
     <w:rsid w:val="001F7FB1"/>
     <w:rsid w:val="002023CD"/>
     <w:rsid w:val="00202A84"/>
     <w:rsid w:val="00202E34"/>
     <w:rsid w:val="00202FCE"/>
@@ -36718,50 +36772,51 @@
     <w:rsid w:val="00305EBF"/>
     <w:rsid w:val="00305F2A"/>
     <w:rsid w:val="00306A04"/>
     <w:rsid w:val="00306DE3"/>
     <w:rsid w:val="0030758B"/>
     <w:rsid w:val="00307607"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00307CFE"/>
     <w:rsid w:val="0031090F"/>
     <w:rsid w:val="00310AB1"/>
     <w:rsid w:val="00310EC5"/>
     <w:rsid w:val="00310F8E"/>
     <w:rsid w:val="003112D0"/>
     <w:rsid w:val="00311844"/>
     <w:rsid w:val="003122EF"/>
     <w:rsid w:val="003125CD"/>
     <w:rsid w:val="00312729"/>
     <w:rsid w:val="003141AB"/>
     <w:rsid w:val="00314325"/>
     <w:rsid w:val="00314BA7"/>
     <w:rsid w:val="0031539A"/>
     <w:rsid w:val="003154A1"/>
     <w:rsid w:val="003162B4"/>
     <w:rsid w:val="0031645F"/>
     <w:rsid w:val="0031654F"/>
+    <w:rsid w:val="00316927"/>
     <w:rsid w:val="00316A15"/>
     <w:rsid w:val="00317EB2"/>
     <w:rsid w:val="00320487"/>
     <w:rsid w:val="003206F4"/>
     <w:rsid w:val="00320CE5"/>
     <w:rsid w:val="003217EC"/>
     <w:rsid w:val="00321A28"/>
     <w:rsid w:val="003226BA"/>
     <w:rsid w:val="0032326C"/>
     <w:rsid w:val="0032354A"/>
     <w:rsid w:val="003239FE"/>
     <w:rsid w:val="003315CF"/>
     <w:rsid w:val="00331D5A"/>
     <w:rsid w:val="00332468"/>
     <w:rsid w:val="00332930"/>
     <w:rsid w:val="0033369E"/>
     <w:rsid w:val="00333F22"/>
     <w:rsid w:val="003342CC"/>
     <w:rsid w:val="0033482C"/>
     <w:rsid w:val="0033492D"/>
     <w:rsid w:val="00334A1B"/>
     <w:rsid w:val="00334BD3"/>
     <w:rsid w:val="00335FF5"/>
     <w:rsid w:val="00336128"/>
     <w:rsid w:val="003362E9"/>
@@ -36815,50 +36870,51 @@
     <w:rsid w:val="003679E2"/>
     <w:rsid w:val="003703F4"/>
     <w:rsid w:val="00370800"/>
     <w:rsid w:val="00371977"/>
     <w:rsid w:val="00372D78"/>
     <w:rsid w:val="00373B9F"/>
     <w:rsid w:val="00373E0E"/>
     <w:rsid w:val="0037572D"/>
     <w:rsid w:val="00375935"/>
     <w:rsid w:val="00376197"/>
     <w:rsid w:val="00376365"/>
     <w:rsid w:val="00376C78"/>
     <w:rsid w:val="00377706"/>
     <w:rsid w:val="00377849"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003812DC"/>
     <w:rsid w:val="00382176"/>
     <w:rsid w:val="0038273A"/>
     <w:rsid w:val="00382C40"/>
     <w:rsid w:val="00382FDA"/>
     <w:rsid w:val="003831CC"/>
     <w:rsid w:val="00383F6A"/>
     <w:rsid w:val="00385225"/>
     <w:rsid w:val="0038545D"/>
     <w:rsid w:val="00385F76"/>
+    <w:rsid w:val="0038734A"/>
     <w:rsid w:val="00387E79"/>
     <w:rsid w:val="003900A9"/>
     <w:rsid w:val="0039039B"/>
     <w:rsid w:val="003904C5"/>
     <w:rsid w:val="003918EE"/>
     <w:rsid w:val="00391DB4"/>
     <w:rsid w:val="003924AD"/>
     <w:rsid w:val="00392C39"/>
     <w:rsid w:val="00392ED4"/>
     <w:rsid w:val="00393598"/>
     <w:rsid w:val="00394070"/>
     <w:rsid w:val="00394A83"/>
     <w:rsid w:val="00394EB6"/>
     <w:rsid w:val="00395375"/>
     <w:rsid w:val="00395775"/>
     <w:rsid w:val="00395D8C"/>
     <w:rsid w:val="00396AE2"/>
     <w:rsid w:val="00396CA0"/>
     <w:rsid w:val="00397D05"/>
     <w:rsid w:val="003A0514"/>
     <w:rsid w:val="003A091F"/>
     <w:rsid w:val="003A0AB2"/>
     <w:rsid w:val="003A0C28"/>
     <w:rsid w:val="003A0F8F"/>
     <w:rsid w:val="003A2809"/>
@@ -37144,50 +37200,51 @@
     <w:rsid w:val="004A51AF"/>
     <w:rsid w:val="004A581B"/>
     <w:rsid w:val="004A7839"/>
     <w:rsid w:val="004B167D"/>
     <w:rsid w:val="004B264A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B4BD7"/>
     <w:rsid w:val="004B5CDE"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B6AF2"/>
     <w:rsid w:val="004B6EFE"/>
     <w:rsid w:val="004B7897"/>
     <w:rsid w:val="004B7DCD"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C19C3"/>
     <w:rsid w:val="004C2774"/>
     <w:rsid w:val="004C2D67"/>
     <w:rsid w:val="004C3E02"/>
     <w:rsid w:val="004C4148"/>
     <w:rsid w:val="004C49FC"/>
     <w:rsid w:val="004C4A1F"/>
     <w:rsid w:val="004C53AD"/>
     <w:rsid w:val="004C55C7"/>
     <w:rsid w:val="004C607A"/>
     <w:rsid w:val="004C60D5"/>
+    <w:rsid w:val="004C6387"/>
     <w:rsid w:val="004C67B2"/>
     <w:rsid w:val="004C67CF"/>
     <w:rsid w:val="004C7E88"/>
     <w:rsid w:val="004D007F"/>
     <w:rsid w:val="004D032A"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D1A61"/>
     <w:rsid w:val="004D1E75"/>
     <w:rsid w:val="004D2167"/>
     <w:rsid w:val="004D3185"/>
     <w:rsid w:val="004D34FF"/>
     <w:rsid w:val="004D364B"/>
     <w:rsid w:val="004D3958"/>
     <w:rsid w:val="004D3D6C"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D52D2"/>
     <w:rsid w:val="004D531D"/>
     <w:rsid w:val="004D5F30"/>
     <w:rsid w:val="004D6428"/>
     <w:rsid w:val="004D6567"/>
     <w:rsid w:val="004D67A7"/>
     <w:rsid w:val="004D7CB4"/>
     <w:rsid w:val="004E05E9"/>
     <w:rsid w:val="004E0E82"/>
     <w:rsid w:val="004E0EA2"/>
@@ -37289,98 +37346,100 @@
     <w:rsid w:val="0054399B"/>
     <w:rsid w:val="00543A2A"/>
     <w:rsid w:val="005447DC"/>
     <w:rsid w:val="0054490C"/>
     <w:rsid w:val="00544D22"/>
     <w:rsid w:val="005459B1"/>
     <w:rsid w:val="005461F8"/>
     <w:rsid w:val="00550483"/>
     <w:rsid w:val="00551174"/>
     <w:rsid w:val="005518E6"/>
     <w:rsid w:val="005519CE"/>
     <w:rsid w:val="00552306"/>
     <w:rsid w:val="0055245A"/>
     <w:rsid w:val="00552CBA"/>
     <w:rsid w:val="00552E74"/>
     <w:rsid w:val="00552EA3"/>
     <w:rsid w:val="0055304F"/>
     <w:rsid w:val="005530C5"/>
     <w:rsid w:val="005531E7"/>
     <w:rsid w:val="005531F4"/>
     <w:rsid w:val="005534F5"/>
     <w:rsid w:val="00553881"/>
     <w:rsid w:val="00553B93"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00554522"/>
+    <w:rsid w:val="005559E1"/>
     <w:rsid w:val="00555CBE"/>
     <w:rsid w:val="00555E09"/>
     <w:rsid w:val="0055679C"/>
     <w:rsid w:val="00556CCE"/>
     <w:rsid w:val="0055719F"/>
     <w:rsid w:val="00557450"/>
     <w:rsid w:val="00560142"/>
     <w:rsid w:val="005601F1"/>
     <w:rsid w:val="0056124D"/>
     <w:rsid w:val="005617B6"/>
     <w:rsid w:val="005631D9"/>
     <w:rsid w:val="00564216"/>
     <w:rsid w:val="005649C7"/>
     <w:rsid w:val="0056543F"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565A47"/>
     <w:rsid w:val="005677D3"/>
     <w:rsid w:val="005717FC"/>
     <w:rsid w:val="0057184E"/>
     <w:rsid w:val="0057320B"/>
     <w:rsid w:val="005733B8"/>
     <w:rsid w:val="00573508"/>
     <w:rsid w:val="00573C6D"/>
     <w:rsid w:val="00573C71"/>
     <w:rsid w:val="00574AFC"/>
     <w:rsid w:val="0057531E"/>
     <w:rsid w:val="00575471"/>
     <w:rsid w:val="005754B4"/>
     <w:rsid w:val="005768D5"/>
     <w:rsid w:val="00576B47"/>
     <w:rsid w:val="00576BCB"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005773AE"/>
     <w:rsid w:val="00577B87"/>
     <w:rsid w:val="00580C72"/>
     <w:rsid w:val="00580EF0"/>
     <w:rsid w:val="00581287"/>
     <w:rsid w:val="005818F8"/>
     <w:rsid w:val="005828F5"/>
     <w:rsid w:val="0058337B"/>
     <w:rsid w:val="00583E04"/>
     <w:rsid w:val="00584200"/>
     <w:rsid w:val="0058454B"/>
     <w:rsid w:val="005845B8"/>
     <w:rsid w:val="00584A8F"/>
     <w:rsid w:val="00584DA9"/>
     <w:rsid w:val="00585A2D"/>
     <w:rsid w:val="00586A4D"/>
+    <w:rsid w:val="005907EF"/>
     <w:rsid w:val="0059082C"/>
     <w:rsid w:val="005914A9"/>
     <w:rsid w:val="0059161E"/>
     <w:rsid w:val="0059194F"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00592D0D"/>
     <w:rsid w:val="00592FE4"/>
     <w:rsid w:val="005931B9"/>
     <w:rsid w:val="005941B7"/>
     <w:rsid w:val="00594BC6"/>
     <w:rsid w:val="00594E6C"/>
     <w:rsid w:val="005958B1"/>
     <w:rsid w:val="00596331"/>
     <w:rsid w:val="005963B7"/>
     <w:rsid w:val="005A03A3"/>
     <w:rsid w:val="005A055E"/>
     <w:rsid w:val="005A1E00"/>
     <w:rsid w:val="005A2317"/>
     <w:rsid w:val="005A246D"/>
     <w:rsid w:val="005A2949"/>
     <w:rsid w:val="005A2C35"/>
     <w:rsid w:val="005A3989"/>
     <w:rsid w:val="005A3E77"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A4778"/>
@@ -37550,50 +37609,51 @@
     <w:rsid w:val="00650442"/>
     <w:rsid w:val="00650E92"/>
     <w:rsid w:val="00651B75"/>
     <w:rsid w:val="00651F67"/>
     <w:rsid w:val="006525FA"/>
     <w:rsid w:val="006526F7"/>
     <w:rsid w:val="00653612"/>
     <w:rsid w:val="0065400D"/>
     <w:rsid w:val="006543B8"/>
     <w:rsid w:val="00655A87"/>
     <w:rsid w:val="00655F79"/>
     <w:rsid w:val="006561A8"/>
     <w:rsid w:val="00656C42"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00657CC6"/>
     <w:rsid w:val="006602E0"/>
     <w:rsid w:val="00660C0B"/>
     <w:rsid w:val="006610C1"/>
     <w:rsid w:val="00661315"/>
     <w:rsid w:val="0066147A"/>
     <w:rsid w:val="00663CDA"/>
     <w:rsid w:val="006640F2"/>
     <w:rsid w:val="00664420"/>
     <w:rsid w:val="006663D0"/>
     <w:rsid w:val="0066679F"/>
+    <w:rsid w:val="006667E2"/>
     <w:rsid w:val="00666E01"/>
     <w:rsid w:val="006671A3"/>
     <w:rsid w:val="006674F4"/>
     <w:rsid w:val="006679D6"/>
     <w:rsid w:val="00670E10"/>
     <w:rsid w:val="006713DD"/>
     <w:rsid w:val="006721F8"/>
     <w:rsid w:val="00672A1F"/>
     <w:rsid w:val="00673359"/>
     <w:rsid w:val="00673AE4"/>
     <w:rsid w:val="00673B62"/>
     <w:rsid w:val="00673BBD"/>
     <w:rsid w:val="00673E64"/>
     <w:rsid w:val="00674B15"/>
     <w:rsid w:val="00675B76"/>
     <w:rsid w:val="006764D8"/>
     <w:rsid w:val="00676F50"/>
     <w:rsid w:val="00677F32"/>
     <w:rsid w:val="006804BC"/>
     <w:rsid w:val="00680BE9"/>
     <w:rsid w:val="00681F86"/>
     <w:rsid w:val="00682C7D"/>
     <w:rsid w:val="00682F7C"/>
     <w:rsid w:val="00683195"/>
     <w:rsid w:val="00684963"/>
@@ -37658,50 +37718,51 @@
     <w:rsid w:val="006C6A4C"/>
     <w:rsid w:val="006C6D34"/>
     <w:rsid w:val="006C6DC0"/>
     <w:rsid w:val="006C77FB"/>
     <w:rsid w:val="006C7D42"/>
     <w:rsid w:val="006D03A3"/>
     <w:rsid w:val="006D06E5"/>
     <w:rsid w:val="006D08E9"/>
     <w:rsid w:val="006D0AFE"/>
     <w:rsid w:val="006D0B88"/>
     <w:rsid w:val="006D16FA"/>
     <w:rsid w:val="006D2219"/>
     <w:rsid w:val="006D2243"/>
     <w:rsid w:val="006D22B3"/>
     <w:rsid w:val="006D3340"/>
     <w:rsid w:val="006D37E4"/>
     <w:rsid w:val="006D3A30"/>
     <w:rsid w:val="006D3C74"/>
     <w:rsid w:val="006D3CFF"/>
     <w:rsid w:val="006D47BF"/>
     <w:rsid w:val="006D4813"/>
     <w:rsid w:val="006D4AC5"/>
     <w:rsid w:val="006D532E"/>
     <w:rsid w:val="006D5F1A"/>
     <w:rsid w:val="006D672F"/>
+    <w:rsid w:val="006D719E"/>
     <w:rsid w:val="006D7309"/>
     <w:rsid w:val="006E0E48"/>
     <w:rsid w:val="006E0FE2"/>
     <w:rsid w:val="006E197E"/>
     <w:rsid w:val="006E1DB7"/>
     <w:rsid w:val="006E1FDD"/>
     <w:rsid w:val="006E2030"/>
     <w:rsid w:val="006E2440"/>
     <w:rsid w:val="006E2FFD"/>
     <w:rsid w:val="006E300B"/>
     <w:rsid w:val="006E3E68"/>
     <w:rsid w:val="006E40F6"/>
     <w:rsid w:val="006E4A2E"/>
     <w:rsid w:val="006E5B92"/>
     <w:rsid w:val="006E6512"/>
     <w:rsid w:val="006E76CB"/>
     <w:rsid w:val="006E799A"/>
     <w:rsid w:val="006F0081"/>
     <w:rsid w:val="006F20D3"/>
     <w:rsid w:val="006F2AA1"/>
     <w:rsid w:val="006F351E"/>
     <w:rsid w:val="006F3D29"/>
     <w:rsid w:val="006F42FA"/>
     <w:rsid w:val="006F45B9"/>
     <w:rsid w:val="006F4826"/>
@@ -37830,50 +37891,51 @@
     <w:rsid w:val="00773E47"/>
     <w:rsid w:val="00773F2A"/>
     <w:rsid w:val="00774137"/>
     <w:rsid w:val="00774541"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00775B23"/>
     <w:rsid w:val="00775B2B"/>
     <w:rsid w:val="00776086"/>
     <w:rsid w:val="00777FBF"/>
     <w:rsid w:val="00781410"/>
     <w:rsid w:val="0078222E"/>
     <w:rsid w:val="007822FF"/>
     <w:rsid w:val="00782B52"/>
     <w:rsid w:val="007835EB"/>
     <w:rsid w:val="00783931"/>
     <w:rsid w:val="00783AA7"/>
     <w:rsid w:val="0078476C"/>
     <w:rsid w:val="0078517E"/>
     <w:rsid w:val="007855BE"/>
     <w:rsid w:val="00785C4F"/>
     <w:rsid w:val="00786A6D"/>
     <w:rsid w:val="007872F3"/>
     <w:rsid w:val="007876AF"/>
     <w:rsid w:val="00787744"/>
     <w:rsid w:val="007902FB"/>
+    <w:rsid w:val="00790369"/>
     <w:rsid w:val="007905AD"/>
     <w:rsid w:val="00790A53"/>
     <w:rsid w:val="0079133A"/>
     <w:rsid w:val="007916F5"/>
     <w:rsid w:val="007918C5"/>
     <w:rsid w:val="0079226D"/>
     <w:rsid w:val="007926A3"/>
     <w:rsid w:val="00792F25"/>
     <w:rsid w:val="00792F63"/>
     <w:rsid w:val="00793205"/>
     <w:rsid w:val="00793466"/>
     <w:rsid w:val="00793562"/>
     <w:rsid w:val="00793758"/>
     <w:rsid w:val="00793A39"/>
     <w:rsid w:val="00793DD6"/>
     <w:rsid w:val="00794F01"/>
     <w:rsid w:val="00795520"/>
     <w:rsid w:val="0079649E"/>
     <w:rsid w:val="00796766"/>
     <w:rsid w:val="007968D6"/>
     <w:rsid w:val="00796C98"/>
     <w:rsid w:val="0079706C"/>
     <w:rsid w:val="007971CC"/>
     <w:rsid w:val="00797A1B"/>
     <w:rsid w:val="00797D31"/>
@@ -37919,50 +37981,51 @@
     <w:rsid w:val="007C4914"/>
     <w:rsid w:val="007C4EF6"/>
     <w:rsid w:val="007C54F5"/>
     <w:rsid w:val="007C5FC5"/>
     <w:rsid w:val="007C62D9"/>
     <w:rsid w:val="007C659C"/>
     <w:rsid w:val="007C66CC"/>
     <w:rsid w:val="007C78E3"/>
     <w:rsid w:val="007C7D85"/>
     <w:rsid w:val="007D012E"/>
     <w:rsid w:val="007D076E"/>
     <w:rsid w:val="007D0770"/>
     <w:rsid w:val="007D1513"/>
     <w:rsid w:val="007D19BE"/>
     <w:rsid w:val="007D1CE1"/>
     <w:rsid w:val="007D1D4C"/>
     <w:rsid w:val="007D2575"/>
     <w:rsid w:val="007D257E"/>
     <w:rsid w:val="007D2C92"/>
     <w:rsid w:val="007D3342"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4101"/>
     <w:rsid w:val="007D433F"/>
     <w:rsid w:val="007D4DCD"/>
     <w:rsid w:val="007D564C"/>
+    <w:rsid w:val="007D5E2C"/>
     <w:rsid w:val="007D6158"/>
     <w:rsid w:val="007D6F47"/>
     <w:rsid w:val="007E012A"/>
     <w:rsid w:val="007E0345"/>
     <w:rsid w:val="007E24D1"/>
     <w:rsid w:val="007E2FEC"/>
     <w:rsid w:val="007E3CE5"/>
     <w:rsid w:val="007E3EA6"/>
     <w:rsid w:val="007E4DDC"/>
     <w:rsid w:val="007E65F6"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6E60"/>
     <w:rsid w:val="007E7783"/>
     <w:rsid w:val="007E7F03"/>
     <w:rsid w:val="007E7F8F"/>
     <w:rsid w:val="007F01E8"/>
     <w:rsid w:val="007F0928"/>
     <w:rsid w:val="007F23DB"/>
     <w:rsid w:val="007F276F"/>
     <w:rsid w:val="007F286D"/>
     <w:rsid w:val="007F3473"/>
     <w:rsid w:val="007F3E8C"/>
     <w:rsid w:val="007F4894"/>
     <w:rsid w:val="007F49AC"/>
     <w:rsid w:val="007F5080"/>
@@ -38478,50 +38541,51 @@
     <w:rsid w:val="009F7CC0"/>
     <w:rsid w:val="00A00A19"/>
     <w:rsid w:val="00A00A1D"/>
     <w:rsid w:val="00A011B9"/>
     <w:rsid w:val="00A012AA"/>
     <w:rsid w:val="00A01B3C"/>
     <w:rsid w:val="00A01CCD"/>
     <w:rsid w:val="00A02017"/>
     <w:rsid w:val="00A02C32"/>
     <w:rsid w:val="00A040FA"/>
     <w:rsid w:val="00A04CB0"/>
     <w:rsid w:val="00A07899"/>
     <w:rsid w:val="00A07A6B"/>
     <w:rsid w:val="00A10119"/>
     <w:rsid w:val="00A103ED"/>
     <w:rsid w:val="00A106AC"/>
     <w:rsid w:val="00A10B98"/>
     <w:rsid w:val="00A11E8F"/>
     <w:rsid w:val="00A120EA"/>
     <w:rsid w:val="00A1224B"/>
     <w:rsid w:val="00A12507"/>
     <w:rsid w:val="00A13038"/>
     <w:rsid w:val="00A13458"/>
     <w:rsid w:val="00A13D11"/>
     <w:rsid w:val="00A13F5B"/>
+    <w:rsid w:val="00A144B3"/>
     <w:rsid w:val="00A14792"/>
     <w:rsid w:val="00A1535F"/>
     <w:rsid w:val="00A15917"/>
     <w:rsid w:val="00A15C2E"/>
     <w:rsid w:val="00A167B1"/>
     <w:rsid w:val="00A173B7"/>
     <w:rsid w:val="00A1792F"/>
     <w:rsid w:val="00A17C1E"/>
     <w:rsid w:val="00A17FA9"/>
     <w:rsid w:val="00A206F9"/>
     <w:rsid w:val="00A217C2"/>
     <w:rsid w:val="00A226F6"/>
     <w:rsid w:val="00A22C00"/>
     <w:rsid w:val="00A24770"/>
     <w:rsid w:val="00A24CD4"/>
     <w:rsid w:val="00A24E52"/>
     <w:rsid w:val="00A2543C"/>
     <w:rsid w:val="00A2577D"/>
     <w:rsid w:val="00A25A85"/>
     <w:rsid w:val="00A25C99"/>
     <w:rsid w:val="00A26ED9"/>
     <w:rsid w:val="00A27C43"/>
     <w:rsid w:val="00A31330"/>
     <w:rsid w:val="00A31C39"/>
     <w:rsid w:val="00A32872"/>
@@ -39008,50 +39072,51 @@
     <w:rsid w:val="00C12091"/>
     <w:rsid w:val="00C12367"/>
     <w:rsid w:val="00C13677"/>
     <w:rsid w:val="00C13DBA"/>
     <w:rsid w:val="00C14B71"/>
     <w:rsid w:val="00C151DF"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C1649E"/>
     <w:rsid w:val="00C16A57"/>
     <w:rsid w:val="00C16AE2"/>
     <w:rsid w:val="00C175DE"/>
     <w:rsid w:val="00C209E6"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C2124F"/>
     <w:rsid w:val="00C2180C"/>
     <w:rsid w:val="00C218ED"/>
     <w:rsid w:val="00C21BD1"/>
     <w:rsid w:val="00C229AF"/>
     <w:rsid w:val="00C22DCE"/>
     <w:rsid w:val="00C235E1"/>
     <w:rsid w:val="00C2550A"/>
     <w:rsid w:val="00C25CE8"/>
     <w:rsid w:val="00C262DE"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26839"/>
+    <w:rsid w:val="00C26BE5"/>
     <w:rsid w:val="00C270A5"/>
     <w:rsid w:val="00C27247"/>
     <w:rsid w:val="00C277E4"/>
     <w:rsid w:val="00C302CA"/>
     <w:rsid w:val="00C30545"/>
     <w:rsid w:val="00C305FE"/>
     <w:rsid w:val="00C31B23"/>
     <w:rsid w:val="00C31EED"/>
     <w:rsid w:val="00C3255E"/>
     <w:rsid w:val="00C32F73"/>
     <w:rsid w:val="00C33446"/>
     <w:rsid w:val="00C33FEF"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34304"/>
     <w:rsid w:val="00C3484E"/>
     <w:rsid w:val="00C3498B"/>
     <w:rsid w:val="00C359AE"/>
     <w:rsid w:val="00C359BA"/>
     <w:rsid w:val="00C35BD4"/>
     <w:rsid w:val="00C37336"/>
     <w:rsid w:val="00C3738D"/>
     <w:rsid w:val="00C37765"/>
     <w:rsid w:val="00C3791F"/>
     <w:rsid w:val="00C404CC"/>
     <w:rsid w:val="00C40D37"/>
@@ -39602,50 +39667,51 @@
     <w:rsid w:val="00E74352"/>
     <w:rsid w:val="00E75967"/>
     <w:rsid w:val="00E763C5"/>
     <w:rsid w:val="00E76C4C"/>
     <w:rsid w:val="00E77274"/>
     <w:rsid w:val="00E772A6"/>
     <w:rsid w:val="00E77739"/>
     <w:rsid w:val="00E80269"/>
     <w:rsid w:val="00E803C7"/>
     <w:rsid w:val="00E80464"/>
     <w:rsid w:val="00E81393"/>
     <w:rsid w:val="00E81A3E"/>
     <w:rsid w:val="00E82358"/>
     <w:rsid w:val="00E82BD5"/>
     <w:rsid w:val="00E83002"/>
     <w:rsid w:val="00E83322"/>
     <w:rsid w:val="00E83676"/>
     <w:rsid w:val="00E83AD4"/>
     <w:rsid w:val="00E83CD7"/>
     <w:rsid w:val="00E847DA"/>
     <w:rsid w:val="00E8485F"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E8795F"/>
     <w:rsid w:val="00E87A8E"/>
     <w:rsid w:val="00E90185"/>
+    <w:rsid w:val="00E9182F"/>
     <w:rsid w:val="00E92243"/>
     <w:rsid w:val="00E934D5"/>
     <w:rsid w:val="00E948C7"/>
     <w:rsid w:val="00E951DC"/>
     <w:rsid w:val="00E95B40"/>
     <w:rsid w:val="00E966D0"/>
     <w:rsid w:val="00E96DB2"/>
     <w:rsid w:val="00E972A7"/>
     <w:rsid w:val="00E978B7"/>
     <w:rsid w:val="00E97BE1"/>
     <w:rsid w:val="00EA0B00"/>
     <w:rsid w:val="00EA0BE5"/>
     <w:rsid w:val="00EA1213"/>
     <w:rsid w:val="00EA1E4A"/>
     <w:rsid w:val="00EA26EE"/>
     <w:rsid w:val="00EA2EF8"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA30B1"/>
     <w:rsid w:val="00EA3596"/>
     <w:rsid w:val="00EA48E4"/>
     <w:rsid w:val="00EA4936"/>
     <w:rsid w:val="00EA52B8"/>
     <w:rsid w:val="00EA57AE"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
@@ -39954,50 +40020,51 @@
     <w:rsid w:val="00FC41D3"/>
     <w:rsid w:val="00FC4777"/>
     <w:rsid w:val="00FC51A8"/>
     <w:rsid w:val="00FC57AA"/>
     <w:rsid w:val="00FC7842"/>
     <w:rsid w:val="00FD03D7"/>
     <w:rsid w:val="00FD09FE"/>
     <w:rsid w:val="00FD0BE1"/>
     <w:rsid w:val="00FD0EAB"/>
     <w:rsid w:val="00FD18FA"/>
     <w:rsid w:val="00FD196F"/>
     <w:rsid w:val="00FD1E6E"/>
     <w:rsid w:val="00FD2392"/>
     <w:rsid w:val="00FD28A0"/>
     <w:rsid w:val="00FD294B"/>
     <w:rsid w:val="00FD2CF4"/>
     <w:rsid w:val="00FD3014"/>
     <w:rsid w:val="00FD31EE"/>
     <w:rsid w:val="00FD3209"/>
     <w:rsid w:val="00FD3810"/>
     <w:rsid w:val="00FD4643"/>
     <w:rsid w:val="00FD673B"/>
     <w:rsid w:val="00FD6E55"/>
     <w:rsid w:val="00FD71CB"/>
     <w:rsid w:val="00FD7248"/>
+    <w:rsid w:val="00FD7317"/>
     <w:rsid w:val="00FD73D7"/>
     <w:rsid w:val="00FD7A77"/>
     <w:rsid w:val="00FD7CA2"/>
     <w:rsid w:val="00FE048E"/>
     <w:rsid w:val="00FE125E"/>
     <w:rsid w:val="00FE1432"/>
     <w:rsid w:val="00FE156D"/>
     <w:rsid w:val="00FE1CDD"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2219"/>
     <w:rsid w:val="00FE22B4"/>
     <w:rsid w:val="00FE25B4"/>
     <w:rsid w:val="00FE336B"/>
     <w:rsid w:val="00FE4E94"/>
     <w:rsid w:val="00FE50FF"/>
     <w:rsid w:val="00FE5A2D"/>
     <w:rsid w:val="00FE6252"/>
     <w:rsid w:val="00FE63F9"/>
     <w:rsid w:val="00FE6485"/>
     <w:rsid w:val="00FE682C"/>
     <w:rsid w:val="00FE7D3C"/>
     <w:rsid w:val="00FE7DEB"/>
     <w:rsid w:val="00FE7F84"/>
     <w:rsid w:val="00FF0AD9"/>
     <w:rsid w:val="00FF0CE2"/>
@@ -40010,51 +40077,51 @@
     <w:rsid w:val="00FF3B48"/>
     <w:rsid w:val="00FF4832"/>
     <w:rsid w:val="00FF4BF7"/>
     <w:rsid w:val="00FF4EBB"/>
     <w:rsid w:val="00FF5592"/>
     <w:rsid w:val="00FF5F7E"/>
     <w:rsid w:val="00FF6C17"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="102401"/>
+    <o:shapedefaults v:ext="edit" spidmax="110593"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00726B78"/>
   <w15:docId w15:val="{8E5FB36D-9976-43F2-A25F-849EF784F3CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -45918,76 +45985,76 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C066B0CC-ECBE-401D-A275-5CD76F8AA369}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>44</Pages>
-  <Words>11156</Words>
-  <Characters>63147</Characters>
+  <Words>11097</Words>
+  <Characters>63254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1913</Lines>
-  <Paragraphs>1238</Paragraphs>
+  <Lines>527</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP-13.1: Incident Notifications, Reporting and Communications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73065</CharactersWithSpaces>
+  <CharactersWithSpaces>74203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>