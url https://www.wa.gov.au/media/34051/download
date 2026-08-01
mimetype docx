--- v0 (2025-12-05)
+++ v1 (2026-08-01)
@@ -1,56 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="391DCAEE" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="009546BA" w:rsidRDefault="003E1347" w:rsidP="007A0600">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:left="14" w:firstLine="14"/>
       </w:pPr>
       <w:r w:rsidRPr="003F7DCF">
         <w:t xml:space="preserve">Visitor Identification Form </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FECE19" w14:textId="12E05A13" w:rsidR="003E1347" w:rsidRPr="007A0600" w:rsidRDefault="003E1347" w:rsidP="003E1347">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A0600">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants must provide suitable proof of identity, this is based on a 100-point identity check. You must provide original proof of identity; copies will not be accepted. </w:t>
       </w:r>
       <w:r w:rsidR="004712CE" w:rsidRPr="007A0600">
         <w:rPr>
@@ -274,51 +276,50 @@
             <w:r w:rsidRPr="005801DD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of expiry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="6D0DAA09" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="107710588"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2E105700" w14:textId="2E70F1B1" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="004A2CD9" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -403,51 +404,50 @@
           </w:tcPr>
           <w:p w14:paraId="3B34A0E8" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="0C9FD560" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1070922050"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="40411F98" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -525,51 +525,50 @@
           </w:tcPr>
           <w:p w14:paraId="2A474E9E" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="5265397C" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="640080677"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6AC96C69" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -647,51 +646,50 @@
           </w:tcPr>
           <w:p w14:paraId="5C5F62FC" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="1A8C2F60" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1229463476"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="105B1F05" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -769,51 +767,50 @@
           </w:tcPr>
           <w:p w14:paraId="1569E53E" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="413F6906" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1890253385"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0F024407" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -891,51 +888,50 @@
           </w:tcPr>
           <w:p w14:paraId="7C1B6004" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="46BC7F24" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1118187785"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38ACD07D" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1027,51 +1023,50 @@
           </w:tcPr>
           <w:p w14:paraId="3E93CA16" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="47FE1BB0" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1722782139"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4866570D" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1152,51 +1147,50 @@
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="315C8F27" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1166932031"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6AC33172" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1274,51 +1268,50 @@
           </w:tcPr>
           <w:p w14:paraId="29761050" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="6FB7A0B1" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1633472890"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="46EC8696" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1429,51 +1422,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EC93350" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="007A0600" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007A0600">
               <w:t>Secondary Documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="2DDA894C" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1750107990"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4CE8AFFC" w14:textId="0A8FBCF1" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="004A2CD9" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1558,51 +1550,50 @@
           </w:tcPr>
           <w:p w14:paraId="3310FD84" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="005801DD" w:rsidRDefault="007345F8" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="18F8B299" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1814744729"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="33D1E201" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="007345F8" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1680,51 +1671,50 @@
           </w:tcPr>
           <w:p w14:paraId="78C782FA" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="005801DD" w:rsidRDefault="007345F8" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="4640BC48" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="730429030"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="17E86223" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="007345F8" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1802,51 +1792,50 @@
           </w:tcPr>
           <w:p w14:paraId="04C2F514" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="005801DD" w:rsidRDefault="007345F8" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="4EB18F3A" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1997297562"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C8402F4" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="007345F8" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -1924,51 +1913,50 @@
           </w:tcPr>
           <w:p w14:paraId="33228769" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="005801DD" w:rsidRDefault="007345F8" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="7BAFEF2B" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-193079916"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0CD073DF" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="007345F8" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2046,51 +2034,50 @@
           </w:tcPr>
           <w:p w14:paraId="2EAE9C53" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="005801DD" w:rsidRDefault="007345F8" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="131C8826" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-524018897"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="27774EB7" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="007345F8" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2171,51 +2158,50 @@
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="778F5D8B" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="955142691"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="489FD9B8" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="007345F8" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2296,51 +2282,50 @@
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007345F8" w:rsidRPr="003F7DCF" w14:paraId="0497C3CC" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-4063602"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1696" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6EA3C59D" w14:textId="59CCF9AC" w:rsidR="007345F8" w:rsidRPr="004A2CD9" w:rsidRDefault="001C3215" w:rsidP="001C3215">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2409,54 +2394,55 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6053A96E" w14:textId="77777777" w:rsidR="007345F8" w:rsidRPr="005801DD" w:rsidRDefault="007345F8" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19773175" w14:textId="77777777" w:rsidR="001C3215" w:rsidRDefault="001C3215">
       <w:pPr>
         <w:sectPr w:rsidR="001C3215" w:rsidSect="001C3215">
-          <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1588" w:right="680" w:bottom="794" w:left="680" w:header="227" w:footer="284" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="15491" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1703"/>
         <w:gridCol w:w="8231"/>
         <w:gridCol w:w="975"/>
         <w:gridCol w:w="1516"/>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="1528"/>
         <w:gridCol w:w="1527"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="06CC30C6" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:trPr>
@@ -2593,51 +2579,50 @@
             <w:r w:rsidRPr="005801DD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of expiry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="186E6805" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1150681450"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6277C9EF" w14:textId="3BDEFA53" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="004A2CD9" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2723,51 +2708,50 @@
           </w:tcPr>
           <w:p w14:paraId="3E2123FD" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="4592A061" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="951049427"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5E9949C0" w14:textId="75F75B71" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="00D3562F" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2849,51 +2833,50 @@
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="35508B01" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="508801547"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="251F8DB8" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2972,51 +2955,50 @@
           </w:tcPr>
           <w:p w14:paraId="341C1B50" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="598641B3" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-406534720"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6DF16F04" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3095,51 +3077,50 @@
           </w:tcPr>
           <w:p w14:paraId="190114C3" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="428FE4AD" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1153185227"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E934719" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3225,51 +3206,50 @@
           </w:tcPr>
           <w:p w14:paraId="2212B3FE" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="427CC6A0" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-165477363"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="25448CAD" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3348,51 +3328,50 @@
           </w:tcPr>
           <w:p w14:paraId="30658A70" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="6708DF53" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1634406805"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="47DCBD18" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3471,51 +3450,50 @@
           </w:tcPr>
           <w:p w14:paraId="2E17EDC1" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="0FC6240A" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-223136288"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5A6C67AA" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3594,51 +3572,50 @@
           </w:tcPr>
           <w:p w14:paraId="1D02CED9" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="19DB9E97" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="653721372"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3F6158DE" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3717,51 +3694,50 @@
           </w:tcPr>
           <w:p w14:paraId="72574AC0" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="1F4B517F" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="977335015"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="195FBDA1" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3840,51 +3816,50 @@
           </w:tcPr>
           <w:p w14:paraId="542B6194" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="3450D1E5" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-446081303"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="278229BD" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3963,51 +3938,50 @@
           </w:tcPr>
           <w:p w14:paraId="3C62C5F3" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="57B3DF52" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="2049410516"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1B911722" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -4086,51 +4060,50 @@
           </w:tcPr>
           <w:p w14:paraId="68F9F188" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="7A1D81C7" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="1890152111"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2A8B42BA" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -4209,51 +4182,50 @@
           </w:tcPr>
           <w:p w14:paraId="20C9D5D8" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="005801DD" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="3DF30808" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="2121949073"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5908A5FA" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -4335,51 +4307,50 @@
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E1347" w:rsidRPr="003F7DCF" w14:paraId="7F0F7EB9" w14:textId="77777777" w:rsidTr="004E2AE0">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:id w:val="-1927715918"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1703" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2F87FA97" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="004A2CD9" w:rsidRDefault="003E1347" w:rsidP="004E2AE0">
                 <w:pPr>
                   <w:pStyle w:val="Tabledata"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004A2CD9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -4726,158 +4697,163 @@
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61DE3925" w14:textId="77777777" w:rsidR="003E1347" w:rsidRPr="00AD1BD4" w:rsidRDefault="003E1347" w:rsidP="001C3215">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B1E031E" w14:textId="77777777" w:rsidR="0037279B" w:rsidRPr="001C3215" w:rsidRDefault="0037279B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0037279B" w:rsidRPr="001C3215" w:rsidSect="001C3215">
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1134" w:right="680" w:bottom="794" w:left="680" w:header="227" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A090CA" w14:textId="77777777" w:rsidR="003E1347" w:rsidRDefault="003E1347" w:rsidP="003E1347">
+    <w:p w14:paraId="438D3398" w14:textId="77777777" w:rsidR="005E18B1" w:rsidRDefault="005E18B1" w:rsidP="003E1347">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CF920DC" w14:textId="77777777" w:rsidR="003E1347" w:rsidRDefault="003E1347" w:rsidP="003E1347">
+    <w:p w14:paraId="1733D012" w14:textId="77777777" w:rsidR="005E18B1" w:rsidRDefault="005E18B1" w:rsidP="003E1347">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Free 3 of 9">
     <w:panose1 w:val="00000009000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="248DA85E" w14:textId="70ADFA22" w:rsidR="00F465E1" w:rsidRPr="00300A43" w:rsidRDefault="00300A43" w:rsidP="001C3215">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="14034"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00300A43">
       <w:rPr>
         <w:rFonts w:ascii="Free 3 of 9" w:hAnsi="Free 3 of 9"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>*COPP.VIF*</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -4914,51 +4890,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00300A43">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="093472BA" w14:textId="42EA6563" w:rsidR="001C3215" w:rsidRPr="001C3215" w:rsidRDefault="001C3215" w:rsidP="001C3215">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="14034"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00300A43">
       <w:rPr>
         <w:rFonts w:ascii="Free 3 of 9" w:hAnsi="Free 3 of 9"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>*COPP.VIF*</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -5009,100 +4985,457 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00300A43">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50BD9804" w14:textId="77777777" w:rsidR="003E1347" w:rsidRDefault="003E1347" w:rsidP="003E1347">
+    <w:p w14:paraId="797FEA1B" w14:textId="77777777" w:rsidR="005E18B1" w:rsidRDefault="005E18B1" w:rsidP="003E1347">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="688028D2" w14:textId="77777777" w:rsidR="003E1347" w:rsidRDefault="003E1347" w:rsidP="003E1347">
+    <w:p w14:paraId="63C4346C" w14:textId="77777777" w:rsidR="005E18B1" w:rsidRDefault="005E18B1" w:rsidP="003E1347">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4CE5AF61" w14:textId="6C6723A2" w:rsidR="007A0600" w:rsidRDefault="007A0600" w:rsidP="001C3215">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40E781A3" w14:textId="66C697AF" w:rsidR="000B17B9" w:rsidRDefault="000B17B9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB61167" wp14:editId="2B88F5FB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="160298955" name="Text Box 2" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1094E23C" w14:textId="3AB7E473" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000B17B9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6BB61167" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo4VjcCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypluNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt66nYRaZJ6pF8fFrcdlqRo3C+AVPS6SSnRBgOVWP2Jf35vP70&#10;lRIfmKmYAiNKehKe3i4/fli0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T167/sgXSZ8KQUPj1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMHe0YVmjcGi&#10;Z6h7Fhg5uOYfKN1wBx5kmHDQGUjZcJFmwGmm+atptjWzIs2C5Hh7psn/P1j+cNzaJ0dC9w06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLjpdnVTX41p4Rj7POX6/l8HmGyy23rfPguQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZf5yIGb0ZJcWoxW6XTf0vYPqhOM46DftLV83WHPDfHhiDleLE6BcwyMe&#10;UkFbUhgsSmpwv97yx3xkHKOUtCiVkhrUMiXqh8FNRFUlY3qTz3P8c6N7NxrmoO8ABTjFt2B5MmNe&#10;UKMpHegXFPIqFsIQMxzLlTSM5l3oNYsPgYvVKiWhgCwLG7O1PEJHniKJz90Lc3ZgOuCOHmDUESte&#10;Ed7nxpverg4BaU/biJz2RA5Uo/jSPoeHEtX953/Kujzn5W8AAAD//wMAUEsDBBQABgAIAAAAIQDo&#10;90Hm2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201RajdEmLCgRui&#10;ch66Y1vtzjTdBSq/3sWLXiZ5eS/vfVMsRtepIw2+FTaQThJQxJXYlmsDb6+ruxkoH5AtdsJk4Js8&#10;LMrrqwJzKyd+oeM21CqWsM/RQBNCn2vtq4Yc+on0xNH7kMFhiHKotR3wFMtdp++TZKodthwXGuzp&#10;uaHqa3twBtpsKSGl9/Xqc+dSSc+bdXbeGHN7My6fQAUaw18YLvgRHcrItJcDW686A/GR8Hsv3nz6&#10;CGpvIJs/gC4L/R++/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo4VjcCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDo90Hm2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1094E23C" w14:textId="3AB7E473" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000B17B9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CE5AF61" w14:textId="0E684786" w:rsidR="007A0600" w:rsidRDefault="000B17B9" w:rsidP="001C3215">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="13710"/>
       </w:tabs>
       <w:ind w:left="-142"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="518C8598" wp14:editId="7F6CB021">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="117211955" name="Text Box 3" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15E6A6AF" w14:textId="4C954491" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000B17B9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="518C8598" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCW48R5DQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayumuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZJ6pF8fJrf9VqRg3C+BVPR6SSnRBgOdWt2Ff3xsvp0&#10;Q4kPzNRMgREVPQpP7xYfP8w7W4oZNKBq4QiCGF92tqJNCLbMMs8boZmfgBUGgxKcZgF/3S6rHesQ&#10;XatslufXWQeutg648B69D0OQLhK+lIKHJym9CERVFHsL6XTp3MYzW8xZuXPMNi0/tcH+oQvNWoNF&#10;z1APLDCyd+0fULrlDjzIMOGgM5Cy5SLNgNNM83fTbBpmRZoFyfH2TJP/f7D88bCxz46E/iv0uMBI&#10;SGd96dEZ5+ml0/GLnRKMI4XHM22iD4THS7Or2/yqoIRj7POX66IoIkx2uW2dD98EaBKNijpcS2KL&#10;HdY+DKljSixmYNUqlVajzG8OxIye7NJitEK/7Ulbv2l/C/URp3IwLNxbvmqx9Jr58MwcbhgHQdWG&#10;Jzykgq6icLIoacD9/Js/5iPxGKWkQ8VU1KCkKVHfDS4kiisZ09u8yPHPje7taJi9vgfU4RSfhOXJ&#10;jHlBjaZ0oF9Rz8tYCEPMcCxX0TCa92GQLr4HLpbLlIQ6siyszcbyCB3pily+9K/M2RPhAVf1CKOc&#10;WPmO9yE33vR2uQ/IflpKpHYg8sQ4ajCt9fReosjf/qesy6te/AIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOj3QebaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTVFqN0SYsKB&#10;G6JyHrpjW+3ONN0FKr/exYteJnl5L+99UyxG16kjDb4VNpBOElDEldiWawNvr6u7GSgfkC12wmTg&#10;mzwsyuurAnMrJ36h4zbUKpawz9FAE0Kfa+2rhhz6ifTE0fuQwWGIcqi1HfAUy12n75Nkqh22HBca&#10;7Om5oepre3AG2mwpIaX39epz51JJz5t1dt4Yc3szLp9ABRrDXxgu+BEdysi0lwNbrzoD8ZHwey/e&#10;fPoIam8gmz+ALgv9H778AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJbjxHkNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOj3QebaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="15E6A6AF" w14:textId="4C954491" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000B17B9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6C82A6FC" w14:textId="40DF0453" w:rsidR="001C3215" w:rsidRDefault="001C3215" w:rsidP="001C3215">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C82A6FC" w14:textId="7B460230" w:rsidR="001C3215" w:rsidRDefault="000B17B9" w:rsidP="001C3215">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:hanging="126"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47CED550" wp14:editId="6845A51D">
+              <wp:simplePos x="428625" y="142875"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1591616195" name="Text Box 1" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64ED0345" w14:textId="73A347D4" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000B17B9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47CED550" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhIhM/DwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypluNOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFrc9q1hB+VDA7bk00nOmbISqsbuSv79Zf3h&#10;M2cBha2EAatKflSB3y7fv1t0rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/S6rvOgI&#10;vTXZLM+vsw585TxIFQJ574cgXyZ8rZXEJ62DQmZKTr1hOn06t/HMlgtR7LxwdSNPbYh/6KIVjaWi&#10;Z6h7gYLtffMHVNtIDwE0TiS0GWjdSJVmoGmm+ZtpNrVwKs1C5AR3pin8P1j5eNi4Z8+w/wI9LTAS&#10;0rlQBHLGeXrt2/ilThnFicLjmTbVI5Px0uzqJr+acyYp9vHT9Xw+jzDZ5bbzAb8qaFk0Su5pLYkt&#10;cXgIOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+27OmKvlsbH8L1ZGm8jAsPDi5bqj0gwj4LDxtmAYh&#10;1eITHdpAV3I4WZzV4H/8zR/ziXiKctaRYkpuSdKcmW+WFhLFlYzpTT7P6c+P7u1o2H17B6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJp3OEiX3oNUq1VKIh05gQ9242SEjnRFLl/6V+HdiXCkVT3C&#10;KCdRvOF9yI03g1vtkdhPS4nUDkSeGCcNprWe3ksU+a//Kevyqpc/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA6PdB5toAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNUWo3RJi&#10;woEbonIeumNb7c403QUqv97Fi14meXkv731TLEbXqSMNvhU2kE4SUMSV2JZrA2+vq7sZKB+QLXbC&#10;ZOCbPCzK66sCcysnfqHjNtQqlrDP0UATQp9r7auGHPqJ9MTR+5DBYYhyqLUd8BTLXafvk2SqHbYc&#10;Fxrs6bmh6mt7cAbabCkhpff16nPnUknPm3V23hhzezMun0AFGsNfGC74ER3KyLSXA1uvOgPxkfB7&#10;L958+ghqbyCbP4AuC/0fvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAISITPw8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6PdB5toA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="64ED0345" w14:textId="73A347D4" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000B17B9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001C3215">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46B5B201" wp14:editId="7C1A1E41">
           <wp:extent cx="9982284" cy="820420"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -5112,145 +5445,270 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="9986298" cy="820750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="11D406D8" w14:textId="1766CB4B" w:rsidR="001C3215" w:rsidRDefault="001C3215" w:rsidP="001C3215">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11D406D8" w14:textId="3252E000" w:rsidR="001C3215" w:rsidRDefault="000B17B9" w:rsidP="001C3215">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:hanging="126"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30683246" wp14:editId="37AFFB67">
+              <wp:simplePos x="428625" y="142875"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1505842209" name="Text Box 4" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="287FB052" w14:textId="459C0FF5" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000B17B9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="30683246" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMnaECDgIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypluNOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFrc9q1hB+VDA7bk00nOmbISqsbuSv79Zf3h&#10;M2cBha2EAatKflSB3y7fv1t0rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/S6rvOgI&#10;vTXZLM+vsw585TxIFQJ574cgXyZ8rZXEJ62DQmZKTr1hOn06t/HMlgtR7LxwdSNPbYh/6KIVjaWi&#10;Z6h7gYLtffMHVNtIDwE0TiS0GWjdSJVmoGmm+ZtpNrVwKs1C5AR3pin8P1j5eNi4Z8+w/wI9LTAS&#10;0rlQBHLGeXrt2/ilThnFicLjmTbVI5Px0uzqJr+acyYp9vHT9Xw+jzDZ5bbzAb8qaFk0Su5pLYkt&#10;cXgIOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+27OmouJj+1uojjSVh2Hhwcl1Q6UfRMBn4WnDNAip&#10;Fp/o0Aa6ksPJ4qwG/+Nv/phPxFOUs44UU3JLkubMfLO0kCiuZExv8nlOf350b0fD7ts7IB1O6Uk4&#10;mcyYh2Y0tYf2lfS8ioUoJKykciXH0bzDQbr0HqRarVIS6cgJfLAbJyN0pCty+dK/Cu9OhCOt6hFG&#10;OYniDe9DbrwZ3GqPxH5aSqR2IPLEOGkwrfX0XqLIf/1PWZdXvfwJAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo90Hm2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201RajdEmLC&#10;gRuich66Y1vtzjTdBSq/3sWLXiZ5eS/vfVMsRtepIw2+FTaQThJQxJXYlmsDb6+ruxkoH5AtdsJk&#10;4Js8LMrrqwJzKyd+oeM21CqWsM/RQBNCn2vtq4Yc+on0xNH7kMFhiHKotR3wFMtdp++TZKodthwX&#10;GuzpuaHqa3twBtpsKSGl9/Xqc+dSSc+bdXbeGHN7My6fQAUaw18YLvgRHcrItJcDW686A/GR8Hsv&#10;3nz6CGpvIJs/gC4L/R++/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMnaECDgIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDo90Hm2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="287FB052" w14:textId="459C0FF5" w:rsidR="000B17B9" w:rsidRPr="000B17B9" w:rsidRDefault="000B17B9" w:rsidP="000B17B9">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000B17B9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ajjT4k1X5igEACq80dAJ5fIbz3qQgJF/WqAQjvTFpkn/EmvfdMPjDpXoG2bBU3AanUENe75r7FsJQD1q56Jt0g==" w:salt="NeHCCUWbW7TrfLjsVgaVGQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Z5Y9uPk36mwbw2HQ/5LLq4UPhkw7KYUrBQ4S55eLS3ZrWSQi40dM+4BA+/AyvmJhC16YvfGIfo6K/vVw0jsXKg==" w:salt="ChLeXql6Td/Xr7+9Bjd3cw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E1347"/>
     <w:rsid w:val="000316E4"/>
+    <w:rsid w:val="000B17B9"/>
     <w:rsid w:val="001C3215"/>
     <w:rsid w:val="00300A43"/>
     <w:rsid w:val="0030242C"/>
     <w:rsid w:val="00336703"/>
     <w:rsid w:val="0037279B"/>
     <w:rsid w:val="003E1347"/>
     <w:rsid w:val="004712CE"/>
     <w:rsid w:val="004A2CD9"/>
     <w:rsid w:val="004E2AE0"/>
+    <w:rsid w:val="005B628D"/>
+    <w:rsid w:val="005E18B1"/>
     <w:rsid w:val="005F2322"/>
     <w:rsid w:val="0064558B"/>
     <w:rsid w:val="006E7F9D"/>
     <w:rsid w:val="007345F8"/>
     <w:rsid w:val="007A0600"/>
     <w:rsid w:val="007C120A"/>
     <w:rsid w:val="00884D6D"/>
+    <w:rsid w:val="009B5BF3"/>
     <w:rsid w:val="00A05428"/>
     <w:rsid w:val="00CA685B"/>
     <w:rsid w:val="00D3562F"/>
     <w:rsid w:val="00E91F87"/>
     <w:rsid w:val="00F05AAD"/>
     <w:rsid w:val="00F465E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EFAC920"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{182BFA92-3E57-4D9A-A286-62A3A27C5998}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5870,61 +6328,62 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0064558B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6200,70 +6659,108 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE2ABE9E-E7B0-4C72-AA71-B3CB82CF7AD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>333</Words>
-  <Characters>1902</Characters>
+  <Words>309</Words>
+  <Characters>1663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>226</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2231</CharactersWithSpaces>
+  <CharactersWithSpaces>1905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Smith, Adam</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ede22c3,98df7cb,6fc8333,59c15421</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-14T06:33:23Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>a778aef8-1154-49ea-933c-30419f93538f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>