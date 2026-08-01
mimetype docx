--- v0 (2025-12-05)
+++ v1 (2026-08-01)
@@ -1,55 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3DC4A96F" w14:textId="524F5C54" w:rsidR="00B6093B" w:rsidRPr="00644E15" w:rsidRDefault="00943715" w:rsidP="00644E15">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Visitor Declaration</w:t>
       </w:r>
       <w:r w:rsidR="00B32C87">
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA4DC4B" w14:textId="77777777" w:rsidR="00B6093B" w:rsidRDefault="00B6093B"/>
     <w:p w14:paraId="4ED14BAE" w14:textId="77777777" w:rsidR="00943715" w:rsidRDefault="00943715" w:rsidP="00943715">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1143,187 +1146,194 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Signature of witness)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744B1477" w14:textId="77777777" w:rsidR="00943715" w:rsidRDefault="00943715" w:rsidP="00943715">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ED60C43" w14:textId="5CA9766C" w:rsidR="00F55F58" w:rsidRPr="008C57F8" w:rsidRDefault="00F55F58" w:rsidP="00885FC1"/>
     <w:sectPr w:rsidR="00F55F58" w:rsidRPr="008C57F8" w:rsidSect="00E139EB">
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1560" w:right="680" w:bottom="567" w:left="454" w:header="284" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48763906" w14:textId="77777777" w:rsidR="00F45139" w:rsidRDefault="00F45139" w:rsidP="00F55F58">
+    <w:p w14:paraId="06640958" w14:textId="77777777" w:rsidR="00B92707" w:rsidRDefault="00B92707" w:rsidP="00F55F58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BB3A6AA" w14:textId="77777777" w:rsidR="00F45139" w:rsidRDefault="00F45139" w:rsidP="00F55F58">
+    <w:p w14:paraId="635B9895" w14:textId="77777777" w:rsidR="00B92707" w:rsidRDefault="00B92707" w:rsidP="00F55F58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Free 3 of 9">
     <w:panose1 w:val="00000009000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="72CB8D75" w14:textId="036508F2" w:rsidR="00F55F58" w:rsidRPr="00361227" w:rsidRDefault="007D7414" w:rsidP="00361227">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72CB8D75" w14:textId="6986B606" w:rsidR="00F55F58" w:rsidRPr="00361227" w:rsidRDefault="007D7414" w:rsidP="00361227">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00692BB3">
+    <w:r w:rsidR="00AB3765">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Visitor Declaration Form</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00361227">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00361227">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -1370,78 +1380,78 @@
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00265487">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B79882B" w14:textId="02DD96FD" w:rsidR="00F70867" w:rsidRDefault="003A4E50" w:rsidP="00361227">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B79882B" w14:textId="5C3D9070" w:rsidR="00F70867" w:rsidRDefault="003A4E50" w:rsidP="00361227">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00692BB3">
+    <w:r w:rsidR="00AB3765">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Visitor Declaration Form</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00361227">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00361227">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00361227">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:rPr>
@@ -1491,72 +1501,447 @@
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007D7414">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00361227" w:rsidRPr="00361227">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4629CCFC" w14:textId="77777777" w:rsidR="00F45139" w:rsidRDefault="00F45139" w:rsidP="00F55F58">
+    <w:p w14:paraId="6F87FE39" w14:textId="77777777" w:rsidR="00B92707" w:rsidRDefault="00B92707" w:rsidP="00F55F58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2695D880" w14:textId="77777777" w:rsidR="00F45139" w:rsidRDefault="00F45139" w:rsidP="00F55F58">
+    <w:p w14:paraId="1F32C7BD" w14:textId="77777777" w:rsidR="00B92707" w:rsidRDefault="00B92707" w:rsidP="00F55F58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="150A402A" w14:textId="77777777" w:rsidR="00F70867" w:rsidRPr="00F70867" w:rsidRDefault="00644E15" w:rsidP="00F70867">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FAF58CC" w14:textId="25D42B82" w:rsidR="00AB3765" w:rsidRDefault="00AB3765">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5795EF45" wp14:editId="689966DC">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1862455" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="61815789" name="Text Box 2" descr="OFFICIAL Sensitive Personal">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1862455" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55B73AF4" w14:textId="715D8FF5" w:rsidR="00AB3765" w:rsidRPr="00AB3765" w:rsidRDefault="00AB3765" w:rsidP="00AB3765">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AB3765">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive Personal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5795EF45" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive Personal" style="position:absolute;margin-left:0;margin-top:0;width:146.65pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnrwriCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf3xvPlw&#10;Q4kPzFRMgRElPQtPb1fv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/e+z5IVwlfSsHDo5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9Q9C4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/OO3skyOh+wodLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHx0s1i9mk+p4Rj7OPnxRxthMmut63z4ZsATaJRUodrSWyx&#10;09aHPnVMicUMbBql0mqU+c2BmNGTXVuMVuj23dD3HqozjuOg37S3fNNgzS3z4Yk5XC1OgHINj3hI&#10;BW1JYbAoqcH9/Js/5iPjGKWkRamU1KCWKVHfDW4iqioZ0y/5PMc/N7r3o2GO+g5QgFN8C5YnM+YF&#10;NZrSgX5BIa9jIQwxw7FcScNo3oVes/gQuFivUxIKyLKwNTvLI3TkKZL43L0wZwemA+7oAUYdseIN&#10;4X1uvOnt+hiQ9rSNyGlP5EA1ii/tc3goUd2v/1PW9TmvfgEAAP//AwBQSwMEFAAGAAgAAAAhANyw&#10;w8TbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ZBNMSpKqQeeiul&#10;cHbjJQnEu1G8bUO/HsMFLiuNZjTztlxOvlcnHEPHZCCdJaCQanYdNQb2L+u7B1BBLDnbM6GBLwyw&#10;rK6vSls4PtMznnbSqFhCobAGWpGh0DrULXobZjwgRe+dR28lyrHRbrTnWO57PU+Se+1tR3GhtQM+&#10;tVh/7o7eQJevWFJ83aw/3nzK6WW7yS9bY25vptUjKMFJ/sLwgx/RoYpMBz6SC6o3EB+R3xu9+SLL&#10;QB0M5IsMdFXq//DVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnrwriCgIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDcsMPE2wAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="55B73AF4" w14:textId="715D8FF5" w:rsidR="00AB3765" w:rsidRPr="00AB3765" w:rsidRDefault="00AB3765" w:rsidP="00AB3765">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AB3765">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive Personal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09940669" w14:textId="44D2F3A6" w:rsidR="00AB3765" w:rsidRDefault="00AB3765">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BD9EE1C" wp14:editId="759B973F">
+              <wp:simplePos x="288925" y="180975"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1862455" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="965799773" name="Text Box 3" descr="OFFICIAL Sensitive Personal">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1862455" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A1B95D2" w14:textId="67C4C2B0" w:rsidR="00AB3765" w:rsidRPr="00AB3765" w:rsidRDefault="00AB3765" w:rsidP="00AB3765">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AB3765">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>When blank, this form is classed as OFFICIAL, when completed, this form is classed as OFFICIAL Sensitive Personal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6BD9EE1C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive Personal" style="position:absolute;margin-left:0;margin-top:0;width:146.65pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa6/noDQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf3xvPlw&#10;Q4kPzFRMgRElPQtPb1fv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/e+z5IVwlfSsHDo5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9Q9C4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/OO3skyOh+wodLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHx0s1i9mk+p4Rj7OPnxRxthMmut63z4ZsATaJRUodrSWyx&#10;09aHPnVMicUMbBql0mqU+c2BmNGTXVuMVuj2HWmqV+3voTrjVA76hXvLNw2W3jIfnpjDDeMgqNrw&#10;iIdU0JYUBouSGtzPv/ljPhKPUUpaVExJDUqaEvXd4EKiuJIx/ZLPc/xzo3s/Guao7wB1OMUnYXky&#10;Y15Qoykd6BfU8zoWwhAzHMuVNIzmXeili++Bi/U6JaGOLAtbs7M8Qke6IpfP3QtzdiA84KoeYJQT&#10;K97w3ufGm96ujwHZT0uJ1PZEDoyjBtNah/cSRf76P2VdX/XqFwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANyww8TbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ZBNMSpKqQe&#10;eiulcHbjJQnEu1G8bUO/HsMFLiuNZjTztlxOvlcnHEPHZCCdJaCQanYdNQb2L+u7B1BBLDnbM6GB&#10;LwywrK6vSls4PtMznnbSqFhCobAGWpGh0DrULXobZjwgRe+dR28lyrHRbrTnWO57PU+Se+1tR3Gh&#10;tQM+tVh/7o7eQJevWFJ83aw/3nzK6WW7yS9bY25vptUjKMFJ/sLwgx/RoYpMBz6SC6o3EB+R3xu9&#10;+SLLQB0M5IsMdFXq//DVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBa6/noDQIAAB0E&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDcsMPE2wAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A1B95D2" w14:textId="67C4C2B0" w:rsidR="00AB3765" w:rsidRPr="00AB3765" w:rsidRDefault="00AB3765" w:rsidP="00AB3765">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AB3765">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>When blank, this form is classed as OFFICIAL, when completed, this form is classed as OFFICIAL Sensitive Personal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="150A402A" w14:textId="13FC47E1" w:rsidR="00F70867" w:rsidRPr="00F70867" w:rsidRDefault="00AB3765" w:rsidP="00F70867">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="505E4AE5" wp14:editId="3BA58E00">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>45084</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>104775</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6924675" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1112925116" name="Text Box 1" descr="OFFICIAL Sensitive Personal">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6924675" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="53FABAA3" w14:textId="0360E7B3" w:rsidR="00AB3765" w:rsidRPr="00AB3765" w:rsidRDefault="00AB3765" w:rsidP="00AB3765">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AB3765">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>When blank, this form is classed as OFFICIAL, when completed, this form is classed as OFFICIAL Sensitive Personal</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="505E4AE5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive Personal" style="position:absolute;margin-left:3.55pt;margin-top:8.25pt;width:545.25pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU/FLoEgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayJW2NOEXWIsOA&#10;oC2QDj0rshQbkERNUmJnXz9KjpOt7WnYRaZI+pF8fJrfdlqRg3C+AVPS8SinRBgOVWN2Jf3xvPp0&#10;TYkPzFRMgRElPQpPbxcfP8xbW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbpdVjrWI&#10;rlU2yfNZ1oKrrAMuvEfvfR+ki4QvpeDhUUovAlElxd5COl06t/HMFnNW7ByzdcNPbbB/6EKzxmDR&#10;M9Q9C4zsXfMGSjfcgQcZRhx0BlI2XKQZcJpx/mqaTc2sSLMgOd6eafL/D5Y/HDb2yZHQfYUOFxgJ&#10;aa0vPDrjPJ10On6xU4JxpPB4pk10gXB0zm4mX2ZXU0o4xj5fzabTaYTJLn9b58M3AZpEo6QO15LY&#10;Yoe1D33qkBKLGVg1SqXVKPOXAzGjJ7u0GK3QbTvSVCWdDO1voTriVA76hXvLVw2WXjMfnpjDDeMg&#10;qNrwiIdU0JYUThYlNbhf7/ljPhKPUUpaVExJ/c89c4IS9d3gSqK8kjG+yac53tzg3g6G2es7QCWO&#10;8VFYnsyYF9RgSgf6BRW9jKUwxAzHgiUNg3kXevHii+BiuUxJqCTLwtpsLI/QkbDI5nP3wpw9UR5w&#10;WQ8wCIoVr5jvc+Of3i73AflPa4nk9lSeOEcVpsWeXkyU+Z/3lHV514vfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAkzVb2+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwdUrNR&#10;mk4IaVyGQHTTNG5Za9qyxumabC1vj3eCo/39+v05XYy2FWfsfeNIw3QSgUAqXNlQpWGzXt7NQfhg&#10;qDStI9Twgx4W2fVVapLSDfSB5zxUgkvIJ0ZDHUKXSOmLGq3xE9chMftyvTWBx76SZW8GLretvI8i&#10;Ja1piC/UpsPnGotDfrIajstjrl7XQ/f+vVqp7e5t8xm/HLS+vRmfHkEEHMNfGC76rA4ZO+3diUov&#10;Wg2zKQd5rWIQFxw9zBSIPYN4DjJL5f8Hsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;1PxS6BICAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAkzVb2+AAAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="53FABAA3" w14:textId="0360E7B3" w:rsidR="00AB3765" w:rsidRPr="00AB3765" w:rsidRDefault="00AB3765" w:rsidP="00AB3765">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AB3765">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>When blank, this form is classed as OFFICIAL, when completed, this form is classed as OFFICIAL Sensitive Personal</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00644E15">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47660A84" wp14:editId="6A178C18">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>276225</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-75565</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7019925" cy="879770"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Picture 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Header Prisons form.JPG"/>
@@ -1578,51 +1963,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7125143" cy="892956"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="727C97F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B3069458"/>
     <w:lvl w:ilvl="0">
@@ -1816,60 +2201,60 @@
   <w:num w:numId="4" w16cid:durableId="1032656525">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="837959025">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="997272221">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1465735246">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1424105091">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1549606991">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1143350800">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GlUKbgF+Vhlqs5PniXki2ao/ONEaQqCt+Wlz0RXUWSov2glkMB0+PBrYN3w697HiWCkBPryz5HRkQd5keIKPYw==" w:salt="tauIXjLeSgA2rzQgKUCQWw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+BIYWGP5XWI6O/R0g5P43LTq7V6wi4YlWk3vAToEobByjtu1HYl/0DxV54FwJy/W6SbaQAWonNM8F14HuRHwoA==" w:salt="KnVZkpQcGkFcAlzMvfuv5Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B32C87"/>
     <w:rsid w:val="00053A75"/>
     <w:rsid w:val="000912A7"/>
     <w:rsid w:val="00097A15"/>
     <w:rsid w:val="000E787F"/>
     <w:rsid w:val="000F5549"/>
     <w:rsid w:val="00265487"/>
@@ -1879,96 +2264,99 @@
     <w:rsid w:val="003A4E50"/>
     <w:rsid w:val="004036B4"/>
     <w:rsid w:val="00433A0B"/>
     <w:rsid w:val="00447691"/>
     <w:rsid w:val="004C589D"/>
     <w:rsid w:val="004E60EC"/>
     <w:rsid w:val="004E7A30"/>
     <w:rsid w:val="005A0BA0"/>
     <w:rsid w:val="00644E15"/>
     <w:rsid w:val="00646412"/>
     <w:rsid w:val="00692BB3"/>
     <w:rsid w:val="006F224E"/>
     <w:rsid w:val="0070665D"/>
     <w:rsid w:val="00765DC9"/>
     <w:rsid w:val="007D4BD1"/>
     <w:rsid w:val="007D7414"/>
     <w:rsid w:val="00885FC1"/>
     <w:rsid w:val="008C57F8"/>
     <w:rsid w:val="008D1440"/>
     <w:rsid w:val="00902D3A"/>
     <w:rsid w:val="00943715"/>
     <w:rsid w:val="009767AB"/>
     <w:rsid w:val="00A600D5"/>
     <w:rsid w:val="00A756BB"/>
     <w:rsid w:val="00A856F5"/>
+    <w:rsid w:val="00AB3765"/>
     <w:rsid w:val="00B32C87"/>
     <w:rsid w:val="00B41F86"/>
     <w:rsid w:val="00B6093B"/>
+    <w:rsid w:val="00B92707"/>
     <w:rsid w:val="00CA601D"/>
     <w:rsid w:val="00D05C97"/>
+    <w:rsid w:val="00D4061B"/>
     <w:rsid w:val="00D5177F"/>
     <w:rsid w:val="00DF28AD"/>
     <w:rsid w:val="00E07E80"/>
     <w:rsid w:val="00E139EB"/>
     <w:rsid w:val="00F45139"/>
     <w:rsid w:val="00F55F58"/>
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F70867"/>
     <w:rsid w:val="00FF11AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14B7914C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D7BDF70D-5B84-4604-955E-8AF4599080E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3002,61 +3390,61 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D4BD1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D4BD1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3298,70 +3686,108 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD1C2067-14E4-452D-923B-4565C477F37D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>436</Words>
-  <Characters>2491</Characters>
+  <Words>323</Words>
+  <Characters>2604</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>50</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2922</CharactersWithSpaces>
+  <CharactersWithSpaces>2884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ndjeka, Tshakoyi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>4255e3bc,3af3bed,3990ef5d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL Sensitive Personal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_SetDate">
+    <vt:lpwstr>2026-07-14T06:29:32Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_Name">
+    <vt:lpwstr>OFFICIAL Sensitive Personal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_ActionId">
+    <vt:lpwstr>af8052e0-6014-4a9f-8f8d-fb7f8baa88e9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_be9d9a4f-3186-4f25-af98-f295731e332b_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>