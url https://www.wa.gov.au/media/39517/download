--- v1 (2025-12-21)
+++ v2 (2026-08-10)
@@ -1,10163 +1,7836 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="439E55EB" w14:textId="057FFC6C" w:rsidR="00146739" w:rsidRPr="009962C0" w:rsidRDefault="00CE1A06" w:rsidP="0001536D">
+    <w:p w14:paraId="780B971B" w14:textId="77777777" w:rsidR="005C6D45" w:rsidRPr="004B5263" w:rsidRDefault="005C6D45" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D38C0">
-[...119 lines deleted...]
-    <w:p w14:paraId="2C52ED58" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00966872" w:rsidRDefault="007C2C8D" w:rsidP="00966872">
+      <w:r w:rsidRPr="004B5263">
+        <w:t>Operational Policy Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4955E079" w14:textId="193C9433" w:rsidR="00C5205B" w:rsidRPr="004B5263" w:rsidRDefault="005C6D45" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
-      <w:r w:rsidRPr="00966872">
-[...6 lines deleted...]
-        <w:sectPr w:rsidR="00966872" w:rsidSect="00464E72">
+      <w:r w:rsidRPr="004B5263">
+        <w:t xml:space="preserve">Prisons </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A4443E" w14:textId="5A591940" w:rsidR="003220A5" w:rsidRPr="00CA3671" w:rsidRDefault="00CA3671" w:rsidP="00803710">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="003220A5" w:rsidRPr="00F86BD5" w:rsidRDefault="003220A5" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:sectPr w:rsidR="003220A5" w:rsidRPr="00F86BD5" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
-          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="-1702" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="706" w:gutter="0"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A5E0CF" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00105305" w:rsidRDefault="00FA1D8B" w:rsidP="00105305">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00105305">
+    <w:p w14:paraId="552B8986" w14:textId="4914A9A3" w:rsidR="003220A5" w:rsidRPr="00F86BD5" w:rsidRDefault="003220A5" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="00F86BD5">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A57AA6A" w14:textId="418CBB55" w:rsidR="00FD5520" w:rsidRDefault="006C2C6D">
+    <w:p w14:paraId="2D4CF64D" w14:textId="076CA4D5" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="003220A5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc216944442" w:history="1">
-        <w:r w:rsidR="00FD5520" w:rsidRPr="00306E8B">
+      <w:hyperlink w:anchor="_Toc235712218" w:history="1">
+        <w:r w:rsidR="00043E64" w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Introduction</w:t>
-[...4 lines deleted...]
-            <w:webHidden/>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00043E64" w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FD5520">
+        <w:r w:rsidR="00043E64" w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r w:rsidR="00043E64">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00043E64">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FD5520">
-[...12 lines deleted...]
-        <w:r w:rsidR="00FD5520">
+        <w:r w:rsidR="00043E64">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712218 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00043E64">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00043E64">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD5520">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00043E64">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00043E64">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C91C122" w14:textId="7CF3275A" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712219" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Benefits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712219 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EAB3B65" w14:textId="181F08FF" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712220" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Principles</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712220 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A129040" w14:textId="5E9F7C8A" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712221" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>The responsible offender</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712221 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="053492CA" w14:textId="00173326" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712222" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Decency and humanity</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712222 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CEFF0F3" w14:textId="6A0FE9EF" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712223" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Procedural fairness</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712223 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BFB8281" w14:textId="13C71D09" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712224" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Accountability and transparency</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712224 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6ACA5BBD" w14:textId="2F015B1D" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712226" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00FD5520">
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Strategic Plan 2025 – 2030</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712226 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00316CAB" w14:textId="3262DA3B" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="702E496F" w14:textId="48317223" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712227" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>The Framework</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712227 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AC41731" w14:textId="5E978F60" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712228" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Scope</w:t>
+          <w:t>National and international references</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944443 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712228 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03228C87" w14:textId="62BEAF3B" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="0FBA93FC" w14:textId="5DEE1E75" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712229" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Governance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712229 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03CBF494" w14:textId="651EB166" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712230" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>1.1</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Benefits</w:t>
+          <w:t>Legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944444 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712230 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F75D78E" w14:textId="01EF1CD3" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="427296ED" w14:textId="40B79927" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712231" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prison Rules</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712231 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4114CEAD" w14:textId="3B2EE016" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712232" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Standing Orders</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712232 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56498EC0" w14:textId="0A2BBD3E" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712233" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Commissioner’s Operating Policy and Procedures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712233 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EF635AA" w14:textId="7FC0FB1E" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712234" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Deputy Commissioner’s Broadcasts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712234 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26759366" w14:textId="145F411C" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712235" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Principles</w:t>
+          <w:t>Other Departmental Frameworks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944445 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712235 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46DB59DC" w14:textId="146B4EA8" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="07A48554" w14:textId="47271CC6" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712236" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2.1</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>The responsible offender</w:t>
+          <w:t>Frameworks and policies external to Operational Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944446 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68132D6D" w14:textId="2CDBDEAB" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="4D9B8FC0" w14:textId="6976D2DA" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712237" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Process</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712237 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63E6A758" w14:textId="72653588" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712238" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2.2</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Decency and humanity</w:t>
+          <w:t>Development</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944447 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42C2AD00" w14:textId="2CF77770" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="22AEB8B5" w14:textId="7F4AAC1A" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712239" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2.3</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Procedural fairness</w:t>
+          <w:t>Security status</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944448 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4173C340" w14:textId="7EB49FEC" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="23F0B426" w14:textId="590F0D2F" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712240" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2.4</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Accountability and transparency</w:t>
+          <w:t>Amendments to Prison Rules, COPPs and Standing Orders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944449 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11163775" w14:textId="237269A8" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="643BD8B7" w14:textId="25F03A8A" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712241" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Approval Process</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712241 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66F5C62F" w14:textId="56112E38" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712242" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Revocation of Prison Rules and COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712242 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DC0F3E1" w14:textId="31C24F16" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712243" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Recording and accessibility</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712243 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E58F3C6" w14:textId="4AEFC61F" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712244" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Currency</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712244 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="658CE8A4" w14:textId="1FAD84FF" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712245" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Version control</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712245 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69C5C334" w14:textId="054C9E8D" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712246" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Strategic Plan 2025-2030</w:t>
+          <w:t>Diversity Impact Assessment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944450 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712246 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C5A48BD" w14:textId="41EC4625" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="62DE83BF" w14:textId="16368808" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712247" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance and Risk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712247 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D7118C5" w14:textId="2CB83DED" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712248" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Personal Information Collection, Sharing and Use</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712248 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46D00400" w14:textId="4DDFBB42" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712249" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>State Records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712249 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="353643F3" w14:textId="2724B765" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712250" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Glossary and acronyms</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712250 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DD993D8" w14:textId="7A383E5F" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712251" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00703ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712251 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F09CC1E" w14:textId="3A2657C9" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712252" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.1</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>13.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>The Framework</w:t>
+          <w:t>Document version history</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944451 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712252 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EA54E34" w14:textId="376EEFBA" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
+    <w:p w14:paraId="55E85E1C" w14:textId="365FF997" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00306E8B">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712253" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Appendix 1 – Creating or amending Prison Rules COPPs and Deputy Commissioner’s Broadcasts</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00306E8B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712253 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E6F2F63" w14:textId="0E958E7E" w:rsidR="00043E64" w:rsidRPr="00F86BD5" w:rsidRDefault="00043E64">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9764"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235712254" w:history="1">
+        <w:r w:rsidRPr="00703ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>National and international references</w:t>
+          <w:t>Appendix 2 – Creating or amending Standing Orders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216944452 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235712254 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36B60F09" w14:textId="2FC277E8" w:rsidR="00FD5520" w:rsidRDefault="00FD5520">
-[...2116 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6ADA7C95" w14:textId="77777777" w:rsidR="00F86BD5" w:rsidRPr="00F86BD5" w:rsidRDefault="003220A5" w:rsidP="00F86BD5">
+      <w:r w:rsidRPr="000A574C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="00AC69D9" w14:textId="64AA0DA6" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF56847" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>This Operational Policy Framework (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>) aims to simplify and enable a consistent approach to the formulation of Operational Instruments that allows for staff at prisons to know what is required of them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAE3E5C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The Framework outlines how Operational Instruments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">will be developed and reviewed to align with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> and Prison Regulations 1982, ensuring staff know the job they have to do, and how they need to do it. This encourages a safe and positive working culture and maintains the security and good order of all prisons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209B5612" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The Framework supports and ensures a safer community by focusing on the: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0241B3C1" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>management, safety and security of prisoners in prisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D99A3F8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>safety of our staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A34250E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="340" w:hanging="340"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>rehabilitation and reintegration of prisoners into the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7E7143" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Establishing safe, decent and humane prisons that are conducive to rehabilitation is the best way to reduce reoffending. In the longer term, reduced reoffending means a safer community; increased economic benefits from a reduction in crime and incarceration; and fewer traumatised victims. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CBF5D3" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The objectives of the Framework are to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A27B5D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure the Operational Instruments are integrated, unambiguous and consistent with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Prison Regulations 1982 and other relevant legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79638535" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>provide clear instructions to staff of the expectations regarding what, why and how they should perform their job</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FA4E11" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>support continuous improvement and the dynamic nature of correctional services by enabling Operational Instruments to be updated in response to changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1291E048" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>create a single point of accountability for the development and release of Operational Instruments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0155F89C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>mitigate risk in accordance with the Department’s Enterprise Risk Management Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F79FF3" w14:textId="618083FB" w:rsidR="00495FD3" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ensure that Operational Instruments embed and align with the principles of the Corrective Services Strategic Plan 2025-2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02689A6B" w14:textId="77777777" w:rsidR="00495FD3" w:rsidRDefault="00495FD3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">aims to </w:t>
-[...77 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2307D3A1" w14:textId="579C758F" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235711736"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235712217"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235712218"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="004B5263">
+        <w:lastRenderedPageBreak/>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5BBEC471" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>This Framework applies to all prisons and the Court Security and Custodial Services contractor, administered by Corrective Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40830642" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc233368889"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235712219"/>
+      <w:r w:rsidRPr="004B5263">
+        <w:t>Benefits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7D93D855" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The Framework assists in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDF2439" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>maintaining safe and secure prisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7D758D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ensuring staff have a clear understanding on the requirements of the prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1369B5" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>reducing the risk of adverse judicial review outcomes arising from legislative non-compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CB032B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expanding the capacity to deliver improved prisoner outcomes through integrated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="00AD18D4">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="18456E3A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>consistent judgement and application of prison services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D20D479" w14:textId="54AF69E1" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensuring compliance activities and checks are clearly aligned to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Operational Instruments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277F3AC" w14:textId="4ED407FA" w:rsidR="00EC5AF1" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235712220"/>
+      <w:r w:rsidRPr="004B5263">
+        <w:t>Principles</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00EC5AF1" w:rsidRPr="003220A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD18D4">
-[...553 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc501114296"/>
+    </w:p>
+    <w:p w14:paraId="05C46BA5" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:bookmarkStart w:id="7" w:name="_Toc439858845"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc461461171"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc501114294"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc525813172"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc439858847"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc461461173"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc501114296"/>
       <w:r w:rsidRPr="001B76A5">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>key</w:t>
       </w:r>
       <w:r w:rsidRPr="001B76A5">
         <w:t xml:space="preserve"> principles </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="001B76A5">
         <w:t>underpin the Framework:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE6FEA7" w14:textId="6043E591" w:rsidR="00405475" w:rsidRPr="003D26FD" w:rsidRDefault="00405475" w:rsidP="00737086">
+    <w:p w14:paraId="5B6254E2" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="003D26FD" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc439858844"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc216944446"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc439858844"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc461461170"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc501114293"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc523491811"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233368891"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235712221"/>
       <w:r w:rsidRPr="003D26FD">
-        <w:t xml:space="preserve">The responsible </w:t>
-      </w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D26FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>offender</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="665F47ED" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00E04E92" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r>
+        <w:t>The responsible offender approach to managing prisoners recognises that imprisonment and the justice system can inherently limit a prisoner’s personal responsibility. By promoting and encouraging personal responsibility, a prisoner’s opportunities for learning to make responsible choices, and to learn the effects of these choices, are increased and help them to lead better lives as members of the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70574987" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00E50FF8" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc233368892"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235712222"/>
+      <w:r w:rsidRPr="00E50FF8">
+        <w:t>Decency and humanity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="5FACB89A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:r w:rsidRPr="0095558C">
+        <w:t>The decency and humanity approach</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> emphasises that prisoners are provided with a reasonable quality of life while in Corrective Services’ care and are protected from harm. It requires that prisoners are treated lawfully, equitably and without prejudice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0032CFD4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00DE7EF5" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc439858846"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc461461172"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc501114295"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc525813173"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc233368893"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235712223"/>
+      <w:r w:rsidRPr="00DE7EF5">
+        <w:t xml:space="preserve">Procedural </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7EF5">
+        <w:t>airness</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="385BB05D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:r>
+        <w:t xml:space="preserve">Procedural fairness is concerned with the process used by a decision maker, rather than the actual outcome reached. It requires a fair and proper process be used when making a decision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089AA0B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00E50FF8" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc525813174"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233368894"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235712224"/>
+      <w:r w:rsidRPr="00E50FF8">
+        <w:t>Accountability and transparency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2C4D2A16" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:r>
+        <w:t xml:space="preserve">The accountability principle holds people answerable for their actions and decisions by requiring that these are able to be explained, clarified and justified. Transparency is essential to accountability because it ensures that clear and accurate information is made available in a timely fashion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBFED91" w14:textId="17B6C82D" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235711744"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235712225"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235712226"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="04C4174D" w14:textId="64AAF82B" w:rsidR="00405475" w:rsidRPr="00E04E92" w:rsidRDefault="00405475" w:rsidP="00737086">
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
-        <w:t>The responsible offender approach to managing prisoners recognises that imprisonment and the justice system can inherently limit a prisoner’s personal responsibility. By promoting and encouraging personal responsibility, a prisoner’s opportunities for learning to make responsible choices, and to learn the effects of these choices, are increased and help them to lead better liv</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="71BE9526" w14:textId="77777777" w:rsidR="00892588" w:rsidRPr="00E50FF8" w:rsidRDefault="00892588" w:rsidP="00892588">
+        <w:lastRenderedPageBreak/>
+        <w:t>Strategic Plan 2025 – 2030</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="785269C6" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc216944447"/>
-[...130 lines deleted...]
-      <w:r w:rsidRPr="00FE6DAE">
+      <w:bookmarkStart w:id="35" w:name="_Toc233368896"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235712227"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:t>Framework</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A50E6D3" w14:textId="5D28B862" w:rsidR="00980E55" w:rsidRPr="00FE6DAE" w:rsidRDefault="00845486" w:rsidP="006E017D">
-[...21 lines deleted...]
-      <w:r w:rsidR="00980E55" w:rsidRPr="00FE6DAE">
+    <w:p w14:paraId="0CB0D9FA" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The Framework aligns to the Department of Justice, Corrective Services (the Department) Strategic Plan 2025-2030 vision of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“A Connected Corrective Services contributing to a safer Western Australia”,</w:t>
       </w:r>
-      <w:r w:rsidR="00980E55" w:rsidRPr="00FE6DAE">
-[...30 lines deleted...]
-    <w:p w14:paraId="72220FD2" w14:textId="09A4B89F" w:rsidR="00845486" w:rsidRPr="00FE6DAE" w:rsidRDefault="003440A5" w:rsidP="00CC7699">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> by developing and enhancing policies that reflect the operating environment and supporting staff to do their job, to ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A707D6" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1FC5D52A" w14:textId="37A7EA31" w:rsidR="00845486" w:rsidRPr="00FE6DAE" w:rsidRDefault="003440A5" w:rsidP="00CC7699">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>improved service delivery and collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE48989" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="038F7910" w14:textId="0AE33777" w:rsidR="00845486" w:rsidRPr="00FE6DAE" w:rsidRDefault="003440A5" w:rsidP="00CC7699">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">improved community safety </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237D4315" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B0058B" w:rsidRPr="00FE6DAE">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>sustainable strategies and outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17834F34" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc233368897"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235712228"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">National and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> references</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="238237D0" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>When developing Operational Instruments, Corrective Services may consider, where appropriate and relevant to the specific subject matter of the policy, national and international material, including (but not limited to) the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A3E9B2" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="004B5263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia Revised</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C494847" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="004B5263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>United Nations Standard Minimum Rules for the Treatment of Prisoners (Mandela Rules)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="726693DF" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.unodc.org/documents/justice-and-prison-reform/Bangkok_Rules_ENG_22032015.pdf" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>United Nations Rules for the Treatment of Women Prisoners and Non-custodial Measures for Women Offenders (Bangkok Rules)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6443C82C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="004B5263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>United Nations Standard Minimum Rules for Non-custodial Measures (Tokyo Rules)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17632B0F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.ohchr.org/Documents/ProfessionalInterest/bodyprinciples.pdf" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>United Nations Body of Principles for the Protection of All Persons under Any Form of Detention or Imprisonment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5277A794" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="004B5263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Department of Justice – Healthy Prisons Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A5643A7" w14:textId="328A7B92" w:rsidR="00043E64" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="004B5263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Department of Justice – Women in Prison Standard</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007C4610" w:rsidRPr="004B5263">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8242CC" w14:textId="77777777" w:rsidR="00892588" w:rsidRPr="009906DD" w:rsidRDefault="00892588" w:rsidP="009906DD">
+    <w:p w14:paraId="5AC2A35B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00043E64" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043E64">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>National and international Corrective Services policies and procedures.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Toc525813176"/>
+    </w:p>
+    <w:p w14:paraId="7801C7D3" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc216944452"/>
-[...224 lines deleted...]
-      <w:r w:rsidRPr="009906DD">
+      <w:bookmarkStart w:id="40" w:name="_Toc233368898"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235712229"/>
+      <w:r w:rsidRPr="004B5263">
         <w:t>Governance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...30 lines deleted...]
-        <w:object w:dxaOrig="7875" w:dyaOrig="2595" w14:anchorId="30F86BC5">
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="775BEDD3" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The hierarchy of governance materials for prisons is set out as follows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBFA161" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:r w:rsidRPr="000F2897">
+        <w:object w:dxaOrig="7875" w:dyaOrig="2595" w14:anchorId="50F59498">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:453.6pt;height:149.35pt" o:ole="">
-            <v:imagedata r:id="rId20" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:453.6pt;height:149.2pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1827570191" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846405283" r:id="rId22"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203035D6" w14:textId="24F9A659" w:rsidR="00892588" w:rsidRPr="001B76A5" w:rsidRDefault="00892588" w:rsidP="00892588">
+    <w:p w14:paraId="7E9EC51A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc525813177"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="42" w:name="_Toc525813177"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc233368899"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235712230"/>
+      <w:r w:rsidRPr="000F2897">
         <w:lastRenderedPageBreak/>
         <w:t>Legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="0BB6144C" w14:textId="77777777" w:rsidR="00892588" w:rsidRPr="000F29D3" w:rsidRDefault="00892588" w:rsidP="00045131">
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="2BFC5F7F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The following key legislation provides the legislative authority for the management of prisons and prisoners in Western Australia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE85817" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="004B5263" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...687 lines deleted...]
-      <w:r w:rsidR="000F29D3" w:rsidRPr="00E97300">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...149 lines deleted...]
-      <w:r w:rsidR="000F29D3" w:rsidRPr="00E97300">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8832BC" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons Regulations 1982</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630F41F8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Rules (created under Prisons Act 1981 s 35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B62A1AE" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Standing Orders (created under Prison Act 1981 s 36(3) and 37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E18133" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Court Security and Custodial Services Act 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73267E6E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Other legislation that may apply in the context of a prison or the management of prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CD3A5F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc233368900"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235712231"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Prison Rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="2A452475" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc525813179"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>What are Prison Rules?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="39945D18" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Section 35 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Prisons Act 1981 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">allows, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="_Toc525813180"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>in summary, for rules to be made for the management, control, and security of prisons generally or a specified prison and/or of prisoners and management of officers of the Department of Justice (the Department). In practice, these rules are titled "Prison Rules".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="0BC42B3A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Prison Rules are made by the Chief Executive Officer with the approval of the Minister for Corrective Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBB0ACF" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc525129313"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc525129399"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc525129314"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc525129400"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc525129316"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc525129402"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc525813181"/>
       <w:bookmarkEnd w:id="49"/>
-    </w:p>
-[...461 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc216944461"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-      <w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>When are Prison Rules made?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="459AB6FD" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Prison Rules are rules, made for the management, control, and security of prisons generally or a specified prison, or for the management, control, and security of prisoners and the management of officers of the Department, including when the Chief Executive Officer wants to confer a discretionary authority on a person or class of persons. Prison Rules may specify and regulate the privileges which may be extended to prisoners and may provide for the withdrawal of such privileges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6AD143" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">In the event there is an inconsistency between a Prison Rule and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> and/or the Prison Regulations 1982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">the rule has effect to the extent of the inconsistency, subject to the regulation. In simple terms, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> and the Prison Regulations 1982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>takes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>precedence over the Prison Rule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEAF0E0" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc233368901"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235712232"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Standing Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="6F278CAD" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">What are Standing Orders? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4CB7BD" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The Superintendent of a prison may, with the approval of the Chief Executive Officer or delegate, make and issue written standing orders with respect to the management and routine of that prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>. The Superintendent may also issue orders to officers and prisoners that are necessary for the management and routine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> of that prison, as well </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:lastRenderedPageBreak/>
+        <w:t>for the good government, good order and security of the prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">. Such Standing Orders are in practice, and in this policy, referred to as Standing Orders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2931C745" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">When are Standing Orders required? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B67456" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">As reference in s 36(3) and s 37 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>, Superintendents may develop and implement Standing Orders to reflect the site-specific conditions and risks such as managing different prisoner cohorts and security rating. Standing Orders provide a mechanism for localising Commissioner’s Operating Policy and Procedures (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>COPPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">) but should be consistent with the content. Standing Orders assist staff understand the job they have to do, and how they need to do it at the respective prison.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7399F203" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc233368902"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235712233"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Commissioner’s Operating Policy and Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E65725" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc525813183"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>What are Commissioner’s Operating Policy and Procedures?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="66AA2298" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The Commissioner of Corrective Services has responsibilities delegated under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prison Regulations 1982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>for the administration of that legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FE20AC" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The COPPs are the primary Operational Instruments for the management of prisons and prisoners. The COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented. COPPs will standardise the minimum service requirements across all prisons and clearly stipulate the discretion afforded to Superintendents when drafting Standing Orders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B383F33" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc525813184"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>When are COPPs made?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="17DD63C4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">COPPs operationalise the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prison Regulations 1982</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>and other relevant legislation to enable staff to understand the job they have to do, and how they need to do it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234920AF" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc528594683"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc528594685"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc528594687"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc233368903"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235712234"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc439858870"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc461461197"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc501114309"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Deputy Commissioner’s Broadcasts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="4777A22E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc525813186"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>What are Deputy Commissioner’s Broadcasts?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="539598EC" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Deputy Commissioner’s Broadcasts are a communication tool used to advise staff of a custodial operational policy change that overrides a current process or procedure within a COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D188A40" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc525129325"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc525129411"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc525813187"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>When are Deputy Commissioner’s broadcasts made?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="217C7E09" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Deputy Commissioner’s Broadcasts are created when there is a request for or need to amend a COPP, which is not likely to be imminently changed due to circumstances beyond the control of Operational Policy. The reasons and requirements for a Deputy Commissioner’s Broadcast may include but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFBEF5E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="351"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>feedback from other Directorates within Corrective Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1AC9A8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>response to a critical incident</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B70A13" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>technological change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660A3EC9" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5263">
+        <w:lastRenderedPageBreak/>
+        <w:t>legislative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32179497" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>response to recommendations or relevant Inquiries, Lessons Learned, Commissions and Inspectorates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAC4117" w14:textId="0A60BCF7" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>directives from the Assistant Commissioners, Deputy Commissioners or Commissioner</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644A0032" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:bookmarkStart w:id="74" w:name="_Hlk210990149"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="75" w:name="_Hlk209703940"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Deputy Commissioner’s Broadcast </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>will provide staff with information about an amendment including the rationale, scope, any related/impacted COPPs and the commencement date. The Deputy Commissioner’s Broadcast relating to policy changes are drafted by Operational Policy in consultation with the relevant stakeholders, approved by the relevant Deputy Commissioners and published by Operational Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p w14:paraId="05F66D23" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="76" w:name="_Hlk210990425"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The Deputy Commissioner’s Broadcast shall be implemented within the scheduled review of the corresponding COPP(s), where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8807D4" w14:textId="22B36096" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Deputy Commissioner’s Broadcasts, relating to policy changes shall be approved by all the relevant Deputy Commissioners and registered through Operational Policy to avoid, so far as possible, inconsistency with legislation or other Operational Instruments. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="1FA114CD" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc233368904"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc235712235"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5263">
+        <w:t>Departmental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> Frameworks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A7CC93" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc233368905"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc235712236"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Frameworks and policies external to Operational Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="1D5FDD8D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">As the Department of Justice strives to improve service delivery in line with the Strategic Framework, areas outside of Operational Policy may require business area specific policies or frameworks. Current examples include the Security Management Framework, Emergency Management Framework and ARMS Manual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C31BE8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The owners of such Frameworks or policies shall ensure that they do not contradict COPPs or other documents provided for in the Operational Policy Framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35123C4E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Where new or amended business area specific policies or frameworks are intended business areas should consult with Operational Policy to consider and agree on the most appropriate method for implementing such documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A05432" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Where it is intended that policies or procedures from another Departmental Framework shall supersede or replace a COPP refer to section 7.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCAB872" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc233368906"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc235712237"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t>Process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="00475963" w14:textId="77777777" w:rsidR="00D01948" w:rsidRPr="007C2C8D" w:rsidRDefault="00D01948" w:rsidP="00110619">
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="0812F167" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc216944462"/>
-      <w:r w:rsidRPr="007C2C8D">
+      <w:bookmarkStart w:id="83" w:name="_Toc233368907"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc235712238"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t>Development</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-[...37 lines deleted...]
-      <w:r w:rsidR="00110619">
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="59C3C193" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Operational Policy is responsible for the development of Prison Rules, COPPs and Deputy Commissioner Broadcasts, with Superintendents responsible for the development of Standing Orders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E61758" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Prison Rules, COPPs and Deputy Commissioner’s Broadcasts are drafted by Operational Policy, where applicable, and developed in consultation with internal and external subject matter experts and operational staff, and with legal advice as required. All operational instruments must be written in plain English and clearly explain what needs to be done, who will do it and when. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271A56DF" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The development or amendment of Prison Rules and COPPs are also subject to a Diversity Impact Assessment, where applicable (refer </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Diversity_Impact_Assessment" w:history="1">
+        <w:r w:rsidRPr="000F2897">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Section 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388382ED" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The process to develop or amend Prison Rules, COPPs and Deputy Commissioner’s Broadcast is provided in a flow chart in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_–" w:history="1">
+        <w:r w:rsidRPr="000F2897">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Appendix 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> and the process to develop or amend Standing Orders is provided in the flow chart in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_2_–" w:history="1">
+        <w:r w:rsidRPr="000F2897">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Appendix 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3CD3E0" w14:textId="6CA2FC9E" w:rsidR="00110619" w:rsidRDefault="00110619" w:rsidP="00737086">
-[...79 lines deleted...]
-        <w:r w:rsidRPr="006E0136">
+    <w:p w14:paraId="284296BD" w14:textId="7FEB579D" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc233368908"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc235712239"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Security status</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="1D9DA5EE" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Prison Rules, COPPs and Standing Orders cover a range of operational procedures, processes and methodologies. These instruments may be marked as ‘Restricted Staff Only’ for the good government, good order, and security of the prison. Where requests are made to Operational Policy by persons or organisations for a restricted instrument as listed above, the request shall be referred as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F36A10" w14:textId="7E0DC852" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a Summons or Order to Produce send to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="004B5263" w:rsidRPr="004B5263">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Section 6</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>informationRelease@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...82 lines deleted...]
-        <w:r w:rsidRPr="008C2EA4">
+    </w:p>
+    <w:p w14:paraId="6C38B00A" w14:textId="1E9CF982" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any other type of request, send to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004B5263">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>Appendix 1</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>FOI@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="008C2EA4">
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C673BB" w14:textId="0E3C2FAA" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For both referrals cc in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="004B5263">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>Appendix 2</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>DCOperationalSupport@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007C2C8D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00110619">
-[...3 lines deleted...]
-    <w:p w14:paraId="43617FE6" w14:textId="63132EFE" w:rsidR="00E60A26" w:rsidRDefault="00E60A26" w:rsidP="00E60A26">
+    </w:p>
+    <w:p w14:paraId="3952AFC4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc216944463"/>
-[...183 lines deleted...]
-    <w:p w14:paraId="61AC31C3" w14:textId="18436DB8" w:rsidR="003440A5" w:rsidRDefault="003440A5" w:rsidP="00737086">
+      <w:bookmarkStart w:id="87" w:name="_Toc233368909"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc235712240"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc525813190"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Amendments to Prison Rules, COPPs and Standing Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="342DBC15" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">An amendment to existing Prison Rules and COPPs must be raised with Operational Policy, who will identify the impact and risks associated with the amendment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59954F37" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">An amendment and/or a revocation to a Standing Order is the responsibility of the Superintendent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500CC5CC" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc216944464"/>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00A55B1F">
+      <w:bookmarkStart w:id="90" w:name="_Toc233368910"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc235712241"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t>Approval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-      <w:r w:rsidR="00DA6BF0" w:rsidRPr="00A55B1F">
+      <w:bookmarkEnd w:id="89"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve"> Process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00A45D0C">
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="150D14A1" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The approval process for amendments to Prison Rules, COPPs</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="92" w:name="_Hlk190942319"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve"> and Standing Orders, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-      <w:r w:rsidRPr="00A45D0C">
+      <w:bookmarkEnd w:id="92"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t>is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFE2D93" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
-      <w:pPr>
+    <w:p w14:paraId="31DD1F15" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00772EB4" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A45D0C">
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:t>Prison Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F877C4" w14:textId="05EBE11C" w:rsidR="003440A5" w:rsidRPr="00086A87" w:rsidRDefault="003440A5" w:rsidP="00A45D0C">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0AFE441F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Prison Rules will be approved by the Director General, Department of Justice and, where applicable, the Minister for Corrective Services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5788046B" w14:textId="42D4D7BC" w:rsidR="000F2897" w:rsidRPr="00772EB4" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A45D0C">
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772EB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:t>COPPs</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...196 lines deleted...]
-      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="181E6EB1" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00F86BD5" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+      <w:bookmarkStart w:id="93" w:name="_Hlk202785356"/>
+      <w:r w:rsidRPr="00F86BD5">
+        <w:t xml:space="preserve">The approval process for COPPs is streamlined and tiered, depending on the level of change required. It is guided by clearly defined responsibilities and levels of criticality based on assessed operational risk. Any contentious issues are escalated for approval to the Deputy Commissioner, Operational Support.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblStyle w:val="CStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w14:paraId="5D888B0C" w14:textId="77777777" w:rsidTr="003439B5">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="21E95E0B" w14:textId="77777777" w:rsidTr="00F86BD5">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
           </w:tcPr>
-          <w:p w14:paraId="185B2317" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="62892C67" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00772EB4" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="70" w:name="_Hlk190938859"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="94" w:name="_Hlk190938859"/>
+            <w:r w:rsidRPr="00772EB4">
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5DEE36" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="43795CC9" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00772EB4" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772EB4">
+              <w:t>Approvals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="689A5346" w14:textId="77777777" w:rsidTr="00F86BD5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137C53AD" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...64 lines deleted...]
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51CD1FC9" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="23A2DF74" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>All operational changes that significantly alter the context or content of current operational practice to include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454948D2" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="3A63232F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...4 lines deleted...]
-              <w:contextualSpacing/>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>Development of new COPPs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084984D7" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>Amendments to existing COPPs that have a significant impact on current operational practice. This includes the implementation of new operational procedures as a result of legislative change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0779D984" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Revocation of COPPs and/or revocation of significant operational practices contained within COPPs. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="695F687E" w14:textId="77777777" w:rsidTr="00F86BD5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4C32AD" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development of new </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Deputy Commissioner Operational Support </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="277B8239" w14:textId="1535A220" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="5F40E106" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
             <w:pPr>
-              <w:numPr>
-[...4 lines deleted...]
-              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...178 lines deleted...]
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(in conjunction with the relevant Deputy Commissioner/s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D685D58" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00A45D0C">
+          <w:p w14:paraId="57059CA3" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+            <w:r w:rsidRPr="000F2897">
               <w:t>All operational changes that do not significantly alter the context or content of current operational practice, to include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D1D223" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="0D5703EB" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>A response to an operational need or incident</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67774208" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="5E3DF4A8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> Office of the Inspector of Custodial Services)</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>Response to supported recommendations from external agencies, to include the Judiciary (eg Coronial Inquests and Commissions and Inspectorates, (eg Office of the Inspector of Custodial Services)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="652D2B62" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="09DFCA45" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>New national and international guidelines, rules, standards and practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w14:paraId="67174935" w14:textId="77777777" w:rsidTr="003439B5">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="319F8580" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C2B205F" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="74BE0EE9" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Assistant Commissioner Operational Support Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20690D26" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="3A4F075E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(in conjunction with the relevant Assistant Commissioner/s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="792A24F2" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="04DA6B68" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Minor amendments, where there is no operational impact, that may include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D85651" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="4A57287B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:t>request on clarity and guidance within a COPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66744BBF" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="0CB8DD44" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Total Offender Manager Solution)</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>technological changes (eg Total Offender Manager Solution)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168AD4ED" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="2B0D205E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
             <w:pPr>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:before="0" w:after="0"/>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:t>amendments to forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w14:paraId="56964260" w14:textId="77777777" w:rsidTr="003439B5">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="3293D728" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0360708A" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="4FD140B0" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Director Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25CA2265" w14:textId="7509B519" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
+          <w:p w14:paraId="29AB7AD4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A45D0C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> and minor amendments, when circumstances allow</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>General formatting and grammar changes and minor amendments, when circumstances allow</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="70"/>
     </w:tbl>
-    <w:p w14:paraId="5D7D33DE" w14:textId="77777777" w:rsidR="00A45D0C" w:rsidRPr="00A45D0C" w:rsidRDefault="00A45D0C" w:rsidP="00A45D0C">
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p w14:paraId="7EDB7752" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00F86BD5" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86BD5">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:t>Standing Orders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCD1513" w14:textId="34ABB1C7" w:rsidR="00A45D0C" w:rsidRPr="00086A87" w:rsidRDefault="00A45D0C" w:rsidP="00086A87">
-[...41 lines deleted...]
-    <w:p w14:paraId="2576F21C" w14:textId="1D022196" w:rsidR="00884373" w:rsidRDefault="003440A5" w:rsidP="00086A87">
+    <w:p w14:paraId="447D927B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00F86BD5" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+      <w:r w:rsidRPr="00F86BD5">
+        <w:t>The respective Deputy Commissioner for public prisons or Director, Private Prisons Contract Management for private prisons, as delegated by the Chief Executive Officer, will approve the prison’s Standing Order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20693EBE" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc216944466"/>
-[...27 lines deleted...]
-      <w:r w:rsidR="00440AF0">
+      <w:bookmarkStart w:id="95" w:name="_Toc233368911"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc235712242"/>
+      <w:r w:rsidRPr="00495FD3">
+        <w:t>Revocation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve"> of Prison Rules and COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="0098D27F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Hlk196398120"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">A revocation to an existing Prison Rule, COPP and Deputy Commissioner’s Broadcasts must be raised with Operational Policy. Operational Policy will identify the impact and risks associated with the amendment and/or revocation request. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p w14:paraId="01D012F4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The Deputy Commissioner Operational Support will, on behalf of Operational Policy, provide to the Commissioner, Corrective Services a submission outlining the rationale, impact of the proposed revocation and a recommendation to support the revocation</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="98" w:name="_Hlk196982506"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>, noting that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60685B3D" w14:textId="77777777" w:rsidR="007C4610" w:rsidRPr="007C4610" w:rsidRDefault="007C4610" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Hlk196982632"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prison Rules will require the Director General, Department of Justice and Minister, Corrective Services approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E811625" w14:textId="77777777" w:rsidR="007C4610" w:rsidRPr="007C4610" w:rsidRDefault="007C4610" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPPs will require the Commissioner of Corrective Services’ approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593B3AE5" w14:textId="77777777" w:rsidR="007C4610" w:rsidRPr="007C4610" w:rsidRDefault="007C4610" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Standing Orders will require approval from the relevant Deputy Commissioner’s or Director Custodial Contracts Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F26D483" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:lastRenderedPageBreak/>
+        <w:t>Where the revocation of an existing Prison Rule, COPP or Deputy Commissioner’s Broadcast is agreed upon by Operational Policy and the revocation is approved by the relevant delegated authority as detailed above, Operational Policy shall ensure that appropriate communication with the applicable business areas takes place. This can include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB38353" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>links to the superseding policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C1E9E9" w14:textId="07BD02E1" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>redirection requests with DOJ Online Services</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4610" w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...261 lines deleted...]
-    <w:p w14:paraId="6D872050" w14:textId="77777777" w:rsidR="004C6756" w:rsidRDefault="004C6756" w:rsidP="004C6756">
+    </w:p>
+    <w:p w14:paraId="0E37528F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc216944467"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="100" w:name="_Toc233368912"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc235712243"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t>Recording and accessibility</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
-[...36 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="7B66F34A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The Department will maintain a central registry of all Prison Rules, COPPs and Deputy Commissioner’s Broadcasts on the Department’s internet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve"> site and intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9C2996" w14:textId="77777777" w:rsidR="004C6756" w:rsidRDefault="004C6756" w:rsidP="004C6756">
-      <w:r>
+    <w:p w14:paraId="379058B1" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve">The intranet page incorporates all the policies and procedures into a single location with the Operational Instruments grouped under headings that are user friendly for frontline officers. The issuing of hard (paper) copies is to be minimised due to the likelihood of out-dated or revoked instruments remaining in circulation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F42F70" w14:textId="77777777" w:rsidR="004C6756" w:rsidRDefault="004C6756" w:rsidP="004C6756">
-      <w:r>
+    <w:p w14:paraId="37A74D0D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
         <w:t>All relevant Operational Instruments are to be published at each prison in such a manner as to bring them to the attention of the prisoners. Each prison will take reasonable steps to have Operational Instruments made known to every prisoner who is illiterate and, for every prisoner who does not understand English, in a language that the prisoner understands.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A417E5" w14:textId="0BBC84CB" w:rsidR="004C6756" w:rsidRPr="007C2C8D" w:rsidRDefault="004C6756" w:rsidP="004C6756">
+    <w:p w14:paraId="2843C1E4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc216944468"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6C355879" w14:textId="773538EE" w:rsidR="004C6756" w:rsidRPr="007C2C8D" w:rsidRDefault="004C6756" w:rsidP="004C6756">
+      <w:bookmarkStart w:id="102" w:name="_Toc233368913"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc235712244"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Currency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="4A721D52" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C2C8D">
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Significant risks can arise if </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C2C8D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007C2C8D">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Prison Rules, COPPs and Standing Orders </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are not kept up to date. </w:t>
       </w:r>
-      <w:r w:rsidR="0066497A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007C2C8D">
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Operational Policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will be the single source accountable for maintaining the currency of </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C2C8D">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007C2C8D">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Prison Rules and COPPs, with Superintendents responsible for maintaining the currency of Standing Orders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Existing Operational Instruments will be amended or revoked when there is a catalyst for change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55900136" w14:textId="44C6CA70" w:rsidR="004C6756" w:rsidRPr="007C2C8D" w:rsidRDefault="004C6756" w:rsidP="004C6756">
+    <w:p w14:paraId="16DBB64C" w14:textId="267CE0FB" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>U</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C2C8D">
+        <w:t xml:space="preserve">Urgent changes to COPPs may be facilitated by the development of a Deputy Commissioner’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Broadcast. The process to amend Prison Rules and COPPs is provided in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">rgent changes to </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C2C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_–" w:history="1">
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> and the process to amend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Standing Orders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>OPPs</w:t>
-[...59 lines deleted...]
-        <w:r w:rsidR="008C2EA4" w:rsidRPr="008C2EA4">
+        <w:t xml:space="preserve"> is provided in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_2_–" w:history="1">
+        <w:r w:rsidRPr="00772EB4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00043E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Appendix</w:t>
-[...13 lines deleted...]
-          <w:t>1</w:t>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="05ED3D7B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc233368914"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc235712245"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Version control</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="795C502D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00043E64">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the process to amend </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Every published </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Prison Rule, COPP and Standing Order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is provided in </w:t>
-[...115 lines deleted...]
-    <w:p w14:paraId="23FFC1DC" w14:textId="129AC263" w:rsidR="00845486" w:rsidRPr="009C48DC" w:rsidRDefault="009C48DC" w:rsidP="00CC7699">
+        <w:t xml:space="preserve"> must have a version history. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>A document history is a record of when that document was published, amended, revoked and lists those who approved the changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657CCCE6" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C48DC">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Hlk202786796"/>
+      <w:r w:rsidRPr="007C4610">
+        <w:t>The version history records the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCD8BD0" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>Version number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56201B6B" w14:textId="4DD1D270" w:rsidR="009C48DC" w:rsidRPr="009C48DC" w:rsidRDefault="009C48DC" w:rsidP="00CC7699">
+    <w:p w14:paraId="0B7998DC" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C48DC">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>Primary Author</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0582F955" w14:textId="63E256DA" w:rsidR="009C48DC" w:rsidRPr="009C48DC" w:rsidRDefault="009C48DC" w:rsidP="00CC7699">
+    <w:p w14:paraId="52E9F1C8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C48DC">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve">Description of version </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2AD876" w14:textId="2203EA58" w:rsidR="009C48DC" w:rsidRPr="009C48DC" w:rsidRDefault="009C48DC" w:rsidP="00CC7699">
+    <w:p w14:paraId="73ED78E5" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C48DC">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>Date Completed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607858D7" w14:textId="65AD9BB2" w:rsidR="009C48DC" w:rsidRDefault="009C48DC" w:rsidP="00CC7699">
+    <w:p w14:paraId="7843D0F7" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="007C4610" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009C48DC">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4610">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Effective Date </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E7C810D" w14:textId="77777777" w:rsidR="00187147" w:rsidRPr="00E50FF8" w:rsidRDefault="00AC70D4" w:rsidP="009906DD">
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="5CB48399" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc17806968"/>
-[...89 lines deleted...]
-        <w:r w:rsidR="00E65477">
+      <w:bookmarkStart w:id="107" w:name="_Toc17806968"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc17806969"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc17806971"/>
+      <w:bookmarkStart w:id="110" w:name="_Diversity_Impact_Assessment"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc439858875"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc461461202"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc501114313"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc233368915"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc235712246"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Diversity Impact Assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="142965C4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Corrective Services has a legal responsibility to ensure non-discrimination in a range of areas including the way services are delivered. An impact assessment of an Operational Instrument that is new or being revised is a practical way for Corrective Services to promote equality and awareness of the rights of diverse service users, in particular Aboriginal and Torres Strait Islanders and ethnic and other social minority groups, and to ensure compliance with Federal and State discrimination and equal opportunity legislation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1331DA3C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>The development or amendment of all Prison Rules and COPPs therefore includes an assessment of the impact of the instrument on diversity and substantive equality, with particular attention to non-discrimination on the grounds of race, gender, and impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8DF4F4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Assessments are coordinated and carried out by Operational Policy and the use the Diversity Impact Assessment template (available from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F86BD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...16 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>) developed in accordance with the Equal Opportunity Commission guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="006A5313">
-[...21 lines deleted...]
-    <w:p w14:paraId="1863FE32" w14:textId="69040965" w:rsidR="002E6DF0" w:rsidRPr="00A55B1F" w:rsidRDefault="002E6DF0" w:rsidP="009906DD">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>. To provide diverse perspectives, where possible the group conducting the Diversity Impact Assessment will include a mix of female and male representatives from internal and external stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FB2795" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc216944471"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00A55B1F">
+      <w:bookmarkStart w:id="116" w:name="_Toc233368916"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc235712247"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Assurance and Risk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="682A4B2E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Hlk214025321"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Operational instruments created under this Framework must comply with established risk controls and compliance requirements, and are:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p w14:paraId="39930B90" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve">aligned to the Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00CC4C3B" w:rsidRPr="00A55B1F">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00F86BD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Enterprise </w:t>
-[...17 lines deleted...]
-          <w:t>Framework</w:t>
+          <w:t>Enterprise Risk Management Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CC4C3B" w:rsidRPr="00A55B1F">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00A55B1F">
+      <w:r w:rsidRPr="000F2897">
+        <w:t>, Risk Evaluation Criteria will be applied to ensure risk is appropriately identified, assessed, communicated and managed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592F63B6" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
         <w:t>compliance managed in accordance with the Department’s Operational Compliance Framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378362A6" w14:textId="7389D75D" w:rsidR="001E39C7" w:rsidRPr="00A55B1F" w:rsidRDefault="003C315C" w:rsidP="002D38C0">
-[...23 lines deleted...]
-    <w:p w14:paraId="3D929ABA" w14:textId="1EB71B90" w:rsidR="00980E55" w:rsidRPr="00A55B1F" w:rsidRDefault="00951C5D" w:rsidP="00416090">
+    <w:p w14:paraId="0A111323" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">reviewed by the Department’s Legislative Services State Solicitor’s Office (SSO) to ensure legislative compliance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C17ED45" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc216944472"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A55B1F">
+      <w:bookmarkStart w:id="119" w:name="_Toc233368917"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc235712248"/>
+      <w:bookmarkStart w:id="121" w:name="_Hlk233371007"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Personal Information Collection, Sharing and Use</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="4CF65BD0" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Operational Instruments created under this Framework must comply with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">(PRIS Act) which provides a mandatory Framework, that protects the privacy of information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222D1C0C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">Compliance with the PRIS Act and associated Information Privacy Principles, permits the Department to collect, share and use information, where reasonably necessary, for the purpose of legal obligations and custodial operational functions, activities and service delivery (Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00F86BD5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Information Privacy Statement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>on the Department’s external website page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3799B7E6" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where there is a legal obligation, prisons, in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">, are required and authorised to obtain and collect information, to ensure the safety, security and good order of the prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F30CD98" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Compliance with the PRIS Act ensures all persons entering a prison are informed of the requirement to obtain and collect personal information, where applicable. The collection of this information may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4C0E4C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>in person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CD376D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>paper forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D424D0" w14:textId="0B0D9917" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Departmental electronic databases</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4610">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A95460F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00772EB4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>telephone or online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAD8917" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc233368918"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc235712249"/>
+      <w:bookmarkStart w:id="124" w:name="_Hlk202785808"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>State Records</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="3B70F074" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Hlk202785904"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t xml:space="preserve">The Operational Instruments are governed and managed in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2897">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>State Records Act 2000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55B1F">
+      <w:r w:rsidRPr="000F2897">
         <w:t xml:space="preserve">, which establishes the legal framework for the creation, management, retention, and disposal of government records in Western Australia. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="92" w:name="_Hlk202786049"/>
-      <w:r w:rsidRPr="00A55B1F">
+      <w:bookmarkStart w:id="126" w:name="_Hlk202786049"/>
+      <w:r w:rsidRPr="000F2897">
         <w:t>This ensures that all records related to the Operational Instruments are handled in a manner that upholds accountability, transparency, and integrity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037B8B64" w14:textId="77777777" w:rsidR="008F5F50" w:rsidRDefault="00980E55" w:rsidP="008F5F50">
-      <w:r w:rsidRPr="00A55B1F">
+    <w:p w14:paraId="76C55559" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2897">
         <w:t>Compliance with the Act mandates that proper procedures are followed for recordkeeping practices, including classification, storage, access, and archiving, thereby supporting both operational efficiency and legal obligations.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="93" w:name="_Attachment_A:_Prison"/>
-[...12 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="127" w:name="_Attachment_A:_Prison"/>
+      <w:bookmarkStart w:id="128" w:name="_Attachment_B:_Youth"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc525813197"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="0B6834EA" w14:textId="4881CF15" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
+      <w:r w:rsidRPr="000F2897">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582BF5A2" w14:textId="745261C3" w:rsidR="00AD18D4" w:rsidRDefault="008F5F50" w:rsidP="008F5F50">
+    <w:p w14:paraId="37C2B8F8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc216944473"/>
-      <w:r>
+      <w:bookmarkStart w:id="130" w:name="_Toc233368919"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc235712250"/>
+      <w:r w:rsidRPr="000F2897">
         <w:lastRenderedPageBreak/>
-        <w:t>Gl</w:t>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+        <w:t>Glossary and acronyms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightGrid-Accent2"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="85" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="6605"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="1C7E5312" w14:textId="77777777" w:rsidTr="00AD18D4">
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="0C9EC63A" w14:textId="77777777" w:rsidTr="00CE4B61">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="297B2656" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="00CF6125" w:rsidRDefault="00AD18D4" w:rsidP="007C7979">
-            <w:r>
+          <w:p w14:paraId="25DFE73B" w14:textId="77777777" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00CE4B61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6D44">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="747A8CF4" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="00CF6125" w:rsidRDefault="00AD18D4" w:rsidP="007C7979">
+          <w:p w14:paraId="19B695D5" w14:textId="77777777" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00CE4B61">
             <w:pPr>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F6D44">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="7F70BFF4" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="1901B41E" w14:textId="77777777" w:rsidTr="00000491">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="354598B4" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="005435AD" w:rsidRDefault="00AD18D4" w:rsidP="007C7979">
-            <w:r>
+          <w:p w14:paraId="42275B3D" w14:textId="6242EDC9" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Chief Executive Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4A000FF3" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="00344FBE" w:rsidRDefault="00AD18D4" w:rsidP="00737086">
+          <w:p w14:paraId="7AE40787" w14:textId="3CA92258" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
               <w:t>Director General of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="3D57371D" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="08C46FB3" w14:textId="77777777" w:rsidTr="00000491">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2380FC50" w14:textId="3135A4AD" w:rsidR="00AD18D4" w:rsidRDefault="002B0F32" w:rsidP="007C7979">
-[...7 lines deleted...]
-              <w:t>Broadcast</w:t>
+          <w:p w14:paraId="377A2A5E" w14:textId="3F975A24" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Deputy Commissioner’s Broadcast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="265C4887" w14:textId="18D53DB6" w:rsidR="00AD18D4" w:rsidRPr="00344FBE" w:rsidRDefault="00AD18D4" w:rsidP="00737086">
+          <w:p w14:paraId="64B82DDD" w14:textId="2C69FE8E" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Interim </w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Interim Operational Instruments that support COPPs when there has been an urgent request for change</w:t>
             </w:r>
-            <w:r w:rsidR="00C14123">
-[...22 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="78C3DC66" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="1859F1B1" w14:textId="77777777" w:rsidTr="00000491">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="55EA25BB" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRDefault="00AD18D4" w:rsidP="007C7979">
-            <w:r>
+          <w:p w14:paraId="34332A34" w14:textId="79576181" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Commissioner of Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="12B65ABE" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="00344FBE" w:rsidRDefault="00AD18D4" w:rsidP="00737086">
+          <w:p w14:paraId="29E6DA85" w14:textId="28447C7D" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508E5">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> of the Department of Justice. The Commissioner also holds the title of Deputy Director General. </w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The position designated by the Director General as responsible for the management of the Corrective Services Division of the Department of Justice. The Commissioner also holds the title of Deputy Director General. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="3F018E2A" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="23F7D2CA" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEB29CC" w14:textId="532BA5B4" w:rsidR="00AD18D4" w:rsidRPr="003B10B1" w:rsidRDefault="008C2B2C" w:rsidP="008C2B2C">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (COPP)</w:t>
+          <w:p w14:paraId="040ED97B" w14:textId="6323F139" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="34AF2A96" w14:textId="09D18361" w:rsidR="00AD18D4" w:rsidRDefault="00C14123" w:rsidP="00737086">
+          <w:p w14:paraId="48BA08FE" w14:textId="74E9F2D1" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>how the relevant legislative requirements are implemented.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="4B386D29" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="522CB47F" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="39B7BAA6" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="003B10B1" w:rsidRDefault="00AD18D4" w:rsidP="007C7979">
-            <w:r>
+          <w:p w14:paraId="677C77CA" w14:textId="4E153755" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="58804087" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="00A67A5E" w:rsidRDefault="00AD18D4" w:rsidP="00737086">
+          <w:p w14:paraId="2D0C768C" w14:textId="1EF89804" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>provides support to the justice system and the community of Western Australia by ensuring the security and safety of detainees and prisoners as well as offenders on community-based orders, with a focus on rehabilitation.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>A division of the Department of Justice that provides support to the justice system and the community of Western Australia by ensuring the security and safety of detainees and prisoners as well as offenders on community-based orders, with a focus on rehabilitation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C91C7D" w:rsidRPr="000E6F0A" w14:paraId="4614B2E6" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="10E23AF5" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="226C3942" w14:textId="362EE202" w:rsidR="00C91C7D" w:rsidRDefault="00C91C7D" w:rsidP="007C7979">
-            <w:r w:rsidRPr="00DA4026">
+          <w:p w14:paraId="77164992" w14:textId="41EC86A7" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Court Security and Custodial Services contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDD6FBF" w14:textId="3FA13B3F" w:rsidR="00C91C7D" w:rsidRDefault="00C91C7D" w:rsidP="00737086">
+          <w:p w14:paraId="2D116F29" w14:textId="29F68D29" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
               <w:t xml:space="preserve">The organisation engaged to provide the services under the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA4026">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act 1999</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00884373" w:rsidRPr="000E6F0A" w14:paraId="0B72F5B7" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="03EB0EA6" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC089DF" w14:textId="2E06B3C9" w:rsidR="00884373" w:rsidRDefault="00884373" w:rsidP="00A41BDB">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="308D5445" w14:textId="72922539" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deputy Commissioner Adult Male Prisons </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7610E5" w14:textId="522BE46F" w:rsidR="00884373" w:rsidRDefault="00884373">
+          <w:p w14:paraId="38E6A8EB" w14:textId="6BAAF8E9" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508E5">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> of the Department of Justice.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>The position designated by the Commissioner as responsible for the management of the Adult Male Prisons Directorate within the Corrective Services Division of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00884373" w:rsidRPr="000E6F0A" w14:paraId="40F8245C" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="46CA3041" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="54491CC2" w14:textId="5EBE78A0" w:rsidR="00884373" w:rsidRDefault="00884373">
-[...7 lines deleted...]
-              <w:t>Support</w:t>
+          <w:p w14:paraId="5511D4C0" w14:textId="191BF091" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="13E12FEC" w14:textId="6F9825CF" w:rsidR="00884373" w:rsidRDefault="00884373">
+          <w:p w14:paraId="281B9FB2" w14:textId="5FE8B022" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508E5">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> of the Department of Justice.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>The position designated by the Commissioner as responsible for the management of the Regulation and Operational Support Directorate within the Corrective Services Division of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A41BDB" w:rsidRPr="000E6F0A" w14:paraId="4C0BEDFC" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="57093CA7" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="377460C3" w14:textId="4BA467D3" w:rsidR="00A41BDB" w:rsidRPr="00884373" w:rsidRDefault="00A41BDB">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Women and Young People </w:t>
+          <w:p w14:paraId="54285FFF" w14:textId="7CB9F0CC" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deputy Commissioner Women and Young People </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="06B0E9F4" w14:textId="47F6B7C3" w:rsidR="00A41BDB" w:rsidRPr="00D508E5" w:rsidRDefault="00A41BDB">
+          <w:p w14:paraId="2BF7A888" w14:textId="0457CA42" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508E5">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> of the Department of Justice.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>The position designated by the Commissioner as responsible for the management of the Women and Young People Directorate within the Corrective Services Division of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="5E6AC10F" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="6A0DB5D7" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0A97BD09" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRDefault="00217023" w:rsidP="007C7979">
-[...10 lines deleted...]
-              <w:t>nstruments</w:t>
+          <w:p w14:paraId="18409A2B" w14:textId="36F6FB1A" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Operational Instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3BAD0D" w14:textId="6A1652E8" w:rsidR="00AD18D4" w:rsidRDefault="00AD18D4" w:rsidP="00737086">
+          <w:p w14:paraId="01671142" w14:textId="3C0BE5F8" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Inclusive of Prison Rules, Commissioner’s Operating Policies and Procedures and Deputy Commissioner’s Broadcasts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w:rsidRPr="000E6F0A" w14:paraId="4C3EC59C" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="1FD1BAC8" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="407D47AC" w14:textId="03176A98" w:rsidR="00AD18D4" w:rsidRPr="008B6CD7" w:rsidRDefault="0066497A" w:rsidP="0066497A">
-            <w:r>
+          <w:p w14:paraId="750CFED4" w14:textId="2F82268C" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Operational Policy</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F7F4" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2133688E" w14:textId="7AB73F3B" w:rsidR="00AD18D4" w:rsidRPr="008B6CD7" w:rsidRDefault="00AD18D4" w:rsidP="00737086">
+          <w:p w14:paraId="0E9907ED" w14:textId="2F0D9F54" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> for the adult and youth custodial operational areas. </w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An administrative branch of Corrective Services responsible for the development of Operational Instruments for the adult and youth custodial operational areas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD18D4" w14:paraId="521E31CE" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="06DEA403" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2FCA17" w14:textId="77777777" w:rsidR="00AD18D4" w:rsidRPr="00852EB4" w:rsidRDefault="00217023" w:rsidP="007C7979">
-[...4 lines deleted...]
-              <w:t>taff</w:t>
+          <w:p w14:paraId="4A6F2973" w14:textId="38A62485" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="076894B9" w14:textId="6D52BBD6" w:rsidR="00AD18D4" w:rsidRPr="00852EB4" w:rsidRDefault="00AD18D4" w:rsidP="009906DD">
+          <w:p w14:paraId="25960230" w14:textId="58D3D556" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>. Also includes all contract workers authorised by the Commissioner of Corrective Services.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner of Corrective Services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C14123" w14:paraId="0C829A10" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="2B56C066" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6B69994E" w14:textId="77777777" w:rsidR="00C14123" w:rsidRPr="00E915FD" w:rsidRDefault="00C14123" w:rsidP="007C7979">
-            <w:r w:rsidRPr="00C91C7D">
+          <w:p w14:paraId="31A66B34" w14:textId="51AC27F9" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Standing Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2B2DA3" w14:textId="7C06E2A4" w:rsidR="00C14123" w:rsidRDefault="00C14123" w:rsidP="009906DD">
+          <w:p w14:paraId="586B66E2" w14:textId="54864C3B" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>rders with respect to the management and routine of that prison</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Legislated Operational Instruments where the Superintendent of a prison may, with the approval of the Chief Executive Officer, make and issue written standing orders with respect to the management and routine of that prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2EA4" w14:paraId="2F8982A9" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="0CB7C6E2" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB35304" w14:textId="49665001" w:rsidR="008C2EA4" w:rsidRPr="00C91C7D" w:rsidRDefault="008C2EA4" w:rsidP="007C7979">
-            <w:r>
+          <w:p w14:paraId="5C3F3D73" w14:textId="3F2745EE" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7084BE68" w14:textId="58A251EE" w:rsidR="008C2EA4" w:rsidRDefault="008C2EA4" w:rsidP="009906DD">
+          <w:p w14:paraId="01253D92" w14:textId="60B294C6" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB58B3">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
-            <w:r w:rsidRPr="0068391D">
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
               <w:t xml:space="preserve">section 36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="0068391D">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="000F2897">
                 <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0068391D">
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0068391D">
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="0068391D">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="000F2897">
                 <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0068391D">
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2EA4" w14:paraId="2D763BA7" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="7291E54B" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="095D151C" w14:textId="77777777" w:rsidR="008C2EA4" w:rsidRPr="00852EB4" w:rsidRDefault="008C2EA4" w:rsidP="008C2EA4">
-            <w:r>
+          <w:p w14:paraId="107AEAC2" w14:textId="3E025D8D" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52FF769D" w14:textId="77777777" w:rsidR="008C2EA4" w:rsidRPr="00852EB4" w:rsidRDefault="008C2EA4" w:rsidP="008C2EA4">
+          <w:p w14:paraId="568CCC99" w14:textId="7BCBBA18" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>A</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As defined in s 3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00852EB4">
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Prisons</w:t>
-[...11 lines deleted...]
-              <w:t>81.</w:t>
+              <w:t>Prisons Act 1981.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2EA4" w14:paraId="5F69FD41" w14:textId="77777777" w:rsidTr="00AD18D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D312DE" w:rsidRPr="000F6D44" w14:paraId="4519D48A" w14:textId="77777777" w:rsidTr="00F50F0F">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDB4E9C" w14:textId="77777777" w:rsidR="008C2EA4" w:rsidRDefault="008C2EA4" w:rsidP="008C2EA4">
-            <w:r>
+          <w:p w14:paraId="16845D76" w14:textId="51AF1CAF" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Prison Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6605" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="17638174" w14:textId="6301A5BB" w:rsidR="008C2EA4" w:rsidRDefault="008C2EA4" w:rsidP="008C2EA4">
+          <w:p w14:paraId="6F0244E4" w14:textId="45EC4A0E" w:rsidR="00D312DE" w:rsidRPr="000F6D44" w:rsidRDefault="00D312DE" w:rsidP="00D312DE">
             <w:pPr>
-              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Legislated Operational Instruments providing the required authority to perform a function for the management, control, and security of a prisoner and/or of a prisoner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0118338B" w14:textId="77777777" w:rsidR="006A28A0" w:rsidRPr="002D38C0" w:rsidRDefault="006A28A0" w:rsidP="002D38C0">
-      <w:r>
+    <w:p w14:paraId="7F63ECC9" w14:textId="77777777" w:rsidR="00D312DE" w:rsidRDefault="00D312DE" w:rsidP="00D312DE"/>
+    <w:p w14:paraId="47820C79" w14:textId="77777777" w:rsidR="00D312DE" w:rsidRDefault="00D312DE" w:rsidP="00D312DE"/>
+    <w:p w14:paraId="1A607287" w14:textId="77777777" w:rsidR="00D312DE" w:rsidRPr="000F2897" w:rsidRDefault="00D312DE" w:rsidP="00D312DE"/>
+    <w:p w14:paraId="5A0CEFA4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="00F86BD5" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+      <w:r w:rsidRPr="000F2897">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D136D67" w14:textId="77B1F530" w:rsidR="00187147" w:rsidRDefault="004B67DC" w:rsidP="00737086">
+    <w:p w14:paraId="3D524823" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc216944474"/>
-      <w:r>
+      <w:bookmarkStart w:id="132" w:name="_Toc233368920"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc235712251"/>
+      <w:r w:rsidRPr="000F2897">
         <w:lastRenderedPageBreak/>
-        <w:t>Document i</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="46687879" w14:textId="438D8661" w:rsidR="00245869" w:rsidRPr="002D38C0" w:rsidRDefault="00245869" w:rsidP="002D38C0">
+        <w:t>Document information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="18A62D3A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="004B5263">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc525827669"/>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc525827669"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc525828985"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc527971988"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc528594702"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc529794413"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc530408591"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc233368921"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc235712252"/>
+      <w:r w:rsidRPr="000F2897">
+        <w:t>Document version history</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable"/>
+        <w:tblStyle w:val="CStable"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="85" w:type="dxa"/>
-          <w:right w:w="57" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1024"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1745"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="2223"/>
+        <w:gridCol w:w="2826"/>
+        <w:gridCol w:w="1794"/>
+        <w:gridCol w:w="1740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B54D69" w:rsidRPr="007D3C6F" w14:paraId="6ECF40DE" w14:textId="3EBEA69D" w:rsidTr="008B728A">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="4F5F0E43" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E29D2A" w14:textId="77777777" w:rsidR="00F46E82" w:rsidRPr="007D3C6F" w:rsidRDefault="00F46E82" w:rsidP="006A28A0">
+          <w:p w14:paraId="3A21BAA0" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B41A9F" w14:textId="77777777" w:rsidR="00F46E82" w:rsidRPr="007D3C6F" w:rsidRDefault="00F46E82" w:rsidP="006A28A0">
+          <w:p w14:paraId="3B015A93" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186DE862" w14:textId="77777777" w:rsidR="00F46E82" w:rsidRPr="007D3C6F" w:rsidRDefault="00F46E82" w:rsidP="006A28A0">
+          <w:p w14:paraId="3DFC9A0F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B78A7EE" w14:textId="77777777" w:rsidR="00F46E82" w:rsidRPr="007D3C6F" w:rsidRDefault="00F46E82" w:rsidP="006A28A0">
+          <w:p w14:paraId="1EAF176E" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="330AA609" w14:textId="1EE78E57" w:rsidR="00F46E82" w:rsidRPr="007D3C6F" w:rsidRDefault="00F46E82" w:rsidP="006A28A0">
+          <w:p w14:paraId="3E22929B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54D69" w:rsidRPr="007D3C6F" w14:paraId="4CD9E48B" w14:textId="104A5EC6" w:rsidTr="008B728A">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="37102CD3" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52569802" w14:textId="5E2180D6" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="0CB304E6" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F126190" w14:textId="36703C9A" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="4ACF95E4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF6C366" w14:textId="77777777" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="18B6175C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Approved by Commissioner, Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F35AD2C" w14:textId="180B2A9A" w:rsidR="008B728A" w:rsidRDefault="008B728A" w:rsidP="00B54D69">
+          <w:p w14:paraId="1CAADB7F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>CM Ref: AD2018/146854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2941655A" w14:textId="5B31573B" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="61B35E04" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>22 November 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10227AFE" w14:textId="7EC49BC3" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="392AB936" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54D69" w:rsidRPr="007D3C6F" w14:paraId="1F4964CF" w14:textId="295B8A73" w:rsidTr="008B728A">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="325A08B8" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3569F6C3" w14:textId="5DAD26AC" w:rsidR="00B54D69" w:rsidRPr="000033CD" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="02947D30" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2C6CDC" w14:textId="2729B554" w:rsidR="00B54D69" w:rsidRPr="000033CD" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="15934872" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6607DCD9" w14:textId="77777777" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="4E4F051F" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Approved by A/Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C58FB7A" w14:textId="0E121388" w:rsidR="00416090" w:rsidRPr="000033CD" w:rsidRDefault="00416090" w:rsidP="00B54D69">
+          <w:p w14:paraId="48846096" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>CM Ref: AD2018/146854</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB46312" w14:textId="54186A44" w:rsidR="00B54D69" w:rsidRPr="000033CD" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="197A2AAB" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>9 April 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37DB2051" w14:textId="448129C8" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="7EC3A33B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>9 April 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54D69" w:rsidRPr="007D3C6F" w14:paraId="080EDD58" w14:textId="77777777" w:rsidTr="008B728A">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="0BCDA10F" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4680EA" w14:textId="7648C1F7" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="430D3F1B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCC72DE" w14:textId="7A1C81CD" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="6E3AB47D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF2A83D" w14:textId="77777777" w:rsidR="00B54D69" w:rsidRDefault="00B54D69" w:rsidP="00B54D69">
+          <w:p w14:paraId="5D2B1CC4" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Updated and approved by A/Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="775F6AAA" w14:textId="3E391B58" w:rsidR="00416090" w:rsidRDefault="008B728A" w:rsidP="00B54D69">
+          <w:p w14:paraId="59FB60B2" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>D25/258277</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>CM Ref: D25/258277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="228BE88E" w14:textId="4BCCEF81" w:rsidR="00B54D69" w:rsidRDefault="00B40A57" w:rsidP="00B54D69">
+          <w:p w14:paraId="1BB9702C" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>23 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C655F88" w14:textId="5B6DF418" w:rsidR="00B54D69" w:rsidRDefault="00B40A57" w:rsidP="00B54D69">
+          <w:p w14:paraId="341103DA" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>24 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086A87" w:rsidRPr="007D3C6F" w14:paraId="13020581" w14:textId="77777777" w:rsidTr="008B728A">
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="5F8F02FE" w14:textId="77777777" w:rsidTr="00F86BD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACBA100" w14:textId="5497A6A2" w:rsidR="00086A87" w:rsidRDefault="00086A87" w:rsidP="00B54D69">
+          <w:p w14:paraId="6AA86E46" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40EC43CF" w14:textId="11D07437" w:rsidR="00086A87" w:rsidRDefault="00086A87" w:rsidP="00B54D69">
+          <w:p w14:paraId="5A9B6B9D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59BB810C" w14:textId="6F4968CF" w:rsidR="00086A87" w:rsidRDefault="00086A87" w:rsidP="00B54D69">
+          <w:p w14:paraId="177C4D5D" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Deputy Commissioner, Operational Support</w:t>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>Updated and endorsed by Deputy Commissioner, Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F228A0" w14:textId="3452469A" w:rsidR="006850A8" w:rsidRDefault="006850A8" w:rsidP="00B54D69">
+          <w:p w14:paraId="16B0AEC5" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>CM Ref: D25/258385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0D6674" w14:textId="487E5301" w:rsidR="00086A87" w:rsidRDefault="00A55B1F" w:rsidP="00B54D69">
+          <w:p w14:paraId="132D8812" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F2897">
               <w:t>1 December 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2020524D" w14:textId="0D8B3ACB" w:rsidR="00086A87" w:rsidRDefault="00A55B1F" w:rsidP="00B54D69">
+          <w:p w14:paraId="54C9DF79" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
             <w:pPr>
-              <w:pStyle w:val="Documentdetails"/>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>18 December 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F2897" w:rsidRPr="000F2897" w14:paraId="4EBF9B93" w14:textId="77777777" w:rsidTr="00F86BD5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C72A28B" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D260ED" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DD20F1" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>Updated and approved by Deputy Commissioner, Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4583E8" w14:textId="77777777" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="000F2897" w:rsidP="00F86BD5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2897">
+              <w:t>CM Ref:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E24AA0" w14:textId="45E72853" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="00C558D3" w:rsidP="00F86BD5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
+              <w:t>10 July 2026</w:t>
             </w:r>
-            <w:r w:rsidR="00A16FCD">
-              <w:t>8</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C55B2F8" w14:textId="574BBB21" w:rsidR="000F2897" w:rsidRPr="000F2897" w:rsidRDefault="00C558D3" w:rsidP="00F86BD5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> December 2025</w:t>
+            <w:r w:rsidR="007C4610">
+              <w:t xml:space="preserve"> July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1ED04167" w14:textId="7A6772AD" w:rsidR="004C6756" w:rsidRPr="00CC7699" w:rsidRDefault="004C6756" w:rsidP="00CC7699"/>
-[...8 lines deleted...]
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
+    <w:p w14:paraId="2DC24DA7" w14:textId="39586089" w:rsidR="00D312DE" w:rsidRDefault="00D312DE" w:rsidP="00917E6D"/>
+    <w:p w14:paraId="61155B58" w14:textId="77777777" w:rsidR="00A53D3F" w:rsidRDefault="00A53D3F" w:rsidP="00A53D3F">
+      <w:pPr>
+        <w:sectPr w:rsidR="00A53D3F" w:rsidSect="004B5263">
+          <w:headerReference w:type="default" r:id="rId31"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1588" w:right="1361" w:bottom="1134" w:left="1418" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045A8C99" w14:textId="43FF3129" w:rsidR="008C2B2C" w:rsidRDefault="00000000" w:rsidP="009906DD">
+    <w:p w14:paraId="3B055899" w14:textId="47EA36CB" w:rsidR="00577B5D" w:rsidRPr="00453AAC" w:rsidRDefault="00577B5D" w:rsidP="00F86BD5">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Appendix_1_–"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc235711772"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc235711773"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc235711774"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc235711775"/>
+      <w:bookmarkStart w:id="146" w:name="_Forms"/>
+      <w:bookmarkStart w:id="147" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc235711776"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc235711777"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc235711778"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc235711779"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc235711780"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc235711781"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc235711782"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc235711783"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc235711784"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc235711785"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc235711786"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc235711787"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc235711788"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc235711789"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc235711790"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc235711791"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc235711792"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc235711793"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc235711794"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc235711795"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc235711796"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc235711803"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc235711809"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc235711815"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc235711821"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc235711822"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc235711823"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc235711824"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc235711825"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc235711826"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc235711827"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc235711828"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc235711829"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc235711830"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc235711831"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc235711832"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc235711833"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc235711834"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc235711835"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc235711836"/>
+      <w:bookmarkStart w:id="188" w:name="_Appendix_1_–"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc235712253"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:r w:rsidRPr="00453AAC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D3F" w:rsidRPr="00A53D3F">
+        <w:t>1 – Creating or amending Prison Rules COPPs and Deputy Commissioner’s Broadcasts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="189"/>
+    </w:p>
+    <w:p w14:paraId="1ED0FE38" w14:textId="4AE60FB8" w:rsidR="00577B5D" w:rsidRDefault="00B345DC" w:rsidP="00F86BD5">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5A1B6B82">
-          <v:shape id="_x0000_s2053" type="#_x0000_t75" style="position:absolute;margin-left:-3.45pt;margin-top:36.1pt;width:678.65pt;height:340.7pt;z-index:251659264;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
-[...53 lines deleted...]
-          <v:shape id="_x0000_s2054" type="#_x0000_t75" style="position:absolute;margin-left:-11.15pt;margin-top:101.3pt;width:666.75pt;height:236.05pt;z-index:251661312;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+          <v:shape id="_x0000_s2053" type="#_x0000_t75" style="position:absolute;margin-left:.4pt;margin-top:18.2pt;width:729.45pt;height:366.2pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
             <v:imagedata r:id="rId32" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2054" DrawAspect="Content" ObjectID="_1827570193" r:id="rId33"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2053" DrawAspect="Content" ObjectID="_1846405284" r:id="rId33"/>
         </w:object>
       </w:r>
-      <w:r w:rsidR="008C2B2C">
-[...22 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1151" w:header="578" w:footer="578" w:gutter="0"/>
+    </w:p>
+    <w:p w14:paraId="4AA550F6" w14:textId="77777777" w:rsidR="00A53D3F" w:rsidRPr="00F86BD5" w:rsidRDefault="00A53D3F" w:rsidP="00F86BD5">
+      <w:r w:rsidRPr="00F86BD5">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5818F533" w14:textId="544DE05E" w:rsidR="00A53D3F" w:rsidRPr="00772EB4" w:rsidRDefault="00A53D3F" w:rsidP="00F86BD5">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="190" w:name="_Appendix_2_–"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc235712254"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:r w:rsidRPr="00772EB4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 2 – Creating or amending Standing Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="191"/>
+    </w:p>
+    <w:p w14:paraId="3F5E76D6" w14:textId="6B22229F" w:rsidR="00A53D3F" w:rsidRDefault="00B345DC" w:rsidP="00F86BD5">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="294EFED5">
+          <v:shape id="_x0000_s2054" type="#_x0000_t75" style="position:absolute;margin-left:.2pt;margin-top:21.2pt;width:736.65pt;height:260.8pt;z-index:251659264;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId34" o:title=""/>
+            <w10:wrap type="square"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2054" DrawAspect="Content" ObjectID="_1846405285" r:id="rId35"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A53D3F" w:rsidSect="00772EB4">
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1304" w:right="992" w:bottom="1418" w:left="1134" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2618B7AF" w14:textId="77777777" w:rsidR="00B711D1" w:rsidRDefault="00B711D1" w:rsidP="00D06E62">
+    <w:p w14:paraId="308EFF93" w14:textId="77777777" w:rsidR="00B345DC" w:rsidRDefault="00B345DC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71CF41C9" w14:textId="77777777" w:rsidR="00B711D1" w:rsidRDefault="00B711D1" w:rsidP="00D06E62">
+    <w:p w14:paraId="1863482E" w14:textId="77777777" w:rsidR="00B345DC" w:rsidRDefault="00B345DC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10167,1875 +7840,1646 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A571AF3" w14:textId="77777777" w:rsidR="00105305" w:rsidRDefault="00105305" w:rsidP="00D06E62">
+  <w:p w14:paraId="435FE79A" w14:textId="1DFA4469" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="004B5263">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1095"/>
+        <w:tab w:val="left" w:pos="8080"/>
+      </w:tabs>
+      <w:ind w:right="-478"/>
     </w:pPr>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
+    </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t>Custodial Ops</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> intranet page</w:t>
+    </w:r>
+    <w:r w:rsidR="004B5263">
       <w:tab/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    <w:r w:rsidRPr="00627992">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009728B0">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>13</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009728B0">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>15</w:t>
-[...76 lines deleted...]
-      <w:t>15</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC7BDE2" w14:textId="77777777" w:rsidR="00B711D1" w:rsidRDefault="00B711D1" w:rsidP="00D06E62">
+    <w:p w14:paraId="4FCFD48B" w14:textId="77777777" w:rsidR="00B345DC" w:rsidRDefault="00B345DC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56C419D4" w14:textId="77777777" w:rsidR="00B711D1" w:rsidRDefault="00B711D1" w:rsidP="00D06E62">
+    <w:p w14:paraId="3B6E23D4" w14:textId="77777777" w:rsidR="00B345DC" w:rsidRDefault="00B345DC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="729F3AB4" w14:textId="77777777" w:rsidR="00105305" w:rsidRDefault="00105305" w:rsidP="00FB016F">
+    <w:p w14:paraId="14AB3951" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 37 </w:t>
       </w:r>
       <w:r w:rsidRPr="0010722F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2AACC9D3" w14:textId="0843FD34" w:rsidR="00105305" w:rsidRDefault="00105305">
+    <w:p w14:paraId="07C29798" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> S 36(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66892">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="74D11F91" w14:textId="66BB1A51" w:rsidR="00105305" w:rsidRDefault="00105305">
+    <w:p w14:paraId="4F3E5A6A" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 36 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E65477">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3F710115" w14:textId="004E6A2F" w:rsidR="00105305" w:rsidRDefault="00105305">
+    <w:p w14:paraId="261F7731" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://justus/intranet/prison-operations/Pages/ac-delegations.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="29CCD4A0" w14:textId="77777777" w:rsidR="00105305" w:rsidRDefault="00105305" w:rsidP="004C6756">
+    <w:p w14:paraId="202C4EBF" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Staff only / restricted </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> will not be published on the Department’s internet.  </w:t>
+        <w:t xml:space="preserve"> Staff only / restricted COPPs will not be published on the Department’s internet.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3D1C9E94" w14:textId="2A33987B" w:rsidR="00105305" w:rsidRDefault="00105305" w:rsidP="00AD18D4">
+    <w:p w14:paraId="5ED5B4D9" w14:textId="77777777" w:rsidR="000F2897" w:rsidRDefault="000F2897" w:rsidP="000F2897">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00CB3CE7">
+        <w:r w:rsidRPr="00043E64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://www.eoc.wa.gov.au/substantive-equality/resources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00772EB4">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F362455" w14:textId="746283B8" w:rsidR="00CF7663" w:rsidRDefault="00CF7663">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02642C99" wp14:editId="0F6CF8E7">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="452755"/>
+              <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1568518964" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="452755"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3948959F" w14:textId="30A0D98B" w:rsidR="00CF7663" w:rsidRPr="00CF7663" w:rsidRDefault="00CF7663" w:rsidP="00CF7663">
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00CF7663">
+                          <w:r w:rsidRPr="00D9472A">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="02642C99" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:35.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsrW28CQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDeWuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;ocQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/mnrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm245PbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxU5SUcAx9LOefyzKiZNefrfPhqwBNolFTh1tJZLHj&#10;xocx9ZwSaxlYd0qlzSjzmwMxoye7dhitMOyGqe0dNCecxsG4aG/5usOaG+bDM3O4WRwA1Rqe8JAK&#10;+prCZFHSgvvxN3/MR8IxSkmPSqmpQSlTor4ZXEQUVTKK27zM8ebO7t3ZMAd9D6i/Ap+C5cmMeUGd&#10;TelAv6KOV7EQhpjhWK6m4Wzeh1Gy+A64WK1SEurHsrAxW8sjdOQpkvgyvDJnJ6YDrugRzjJi1RvC&#10;x9z4p7erQ0Da0zYipyORE9WovbTP6Z1Ecf96T1nX17z8CQAA//8DAFBLAwQUAAYACAAAACEADF4C&#10;DtoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjUEsJcaoKqYfeSguc&#10;3XhJAvE6irdt6NezcIHLSqMZzbwtFmPo1BGH1EayYCYZKKQq+pZqCy+71c0cVGJH3nWR0MIXJliU&#10;lxeFy3080TMet1wrKaGUOwsNc59rnaoGg0uT2COJ9x6H4FjkUGs/uJOUh07fZtlMB9eSLDSux6cG&#10;q8/tIVhop8vIBl/Xq4+3YKI5b9bT88ba66tx+QiKceS/MPzgCzqUwrSPB/JJdRbkEf694s1nD6D2&#10;Fu7NHeiy0P/Zy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALK1tvAkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADF4CDtoAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3948959F" w14:textId="30A0D98B" w:rsidR="00CF7663" w:rsidRPr="00CF7663" w:rsidRDefault="00CF7663" w:rsidP="00CF7663">
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00CF7663">
+                    <w:r w:rsidRPr="00D9472A">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="054B9724" w14:textId="17442D06" w:rsidR="00105305" w:rsidRDefault="00CF7663" w:rsidP="00960682">
+  <w:p w14:paraId="2F690FCE" w14:textId="65056A5E" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D7FFECC" wp14:editId="0BD04B07">
-              <wp:simplePos x="914400" y="457200"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="452755"/>
+              <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1198600537" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="452755"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2602F9BB" w14:textId="5B334BA1" w:rsidR="00CF7663" w:rsidRPr="00CF7663" w:rsidRDefault="00CF7663" w:rsidP="00CF7663">
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00043E64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Prisons</w:t>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> v0.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5990C4F1" w14:textId="13B8B523" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="0075519D" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00CF7663">
+                          <w:r w:rsidRPr="0075519D">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D7FFECC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:35.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsUutrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDeeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fFrcDlqRo3C+A1PTYpZTIgyHpjP7mv54Xn+4&#10;ocQHZhqmwIianoSnt8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/mnrAfXWAdceI/e+zFIlwlfSsHDo5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6h7Fhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/OG7tkyNh+AoDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvipigp4Rj6WM4/l2VEya4/W+fDNwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jWvut9Bc8KhHIz79pavOyy9YT48MYcLxjlQtOER&#10;D6mgrymcLUpacD//5o/5yDtGKelRMDU1qGhK1HeD+4jaSkbxJS9zvLnJvZsMc9B3gDIs8EVYnsyY&#10;F9RkSgf6BeW8ioUwxAzHcjUNk3kXRuXic+BitUpJKCPLwsZsLY/Qka7I5fPwwpw9Ex5wUw8wqYlV&#10;b3gfc+Of3q4OAdlPS4nUjkSeGUcJprWen0vU+Ot7yro+6uUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;DF4CDtoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjUEsJcaoKqYfe&#10;Sguc3XhJAvE6irdt6NezcIHLSqMZzbwtFmPo1BGH1EayYCYZKKQq+pZqCy+71c0cVGJH3nWR0MIX&#10;JliUlxeFy3080TMet1wrKaGUOwsNc59rnaoGg0uT2COJ9x6H4FjkUGs/uJOUh07fZtlMB9eSLDSu&#10;x6cGq8/tIVhop8vIBl/Xq4+3YKI5b9bT88ba66tx+QiKceS/MPzgCzqUwrSPB/JJdRbkEf694s1n&#10;D6D2Fu7NHeiy0P/Zy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7FLrawwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADF4CDtoAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2602F9BB" w14:textId="5B334BA1" w:rsidR="00CF7663" w:rsidRPr="00CF7663" w:rsidRDefault="00CF7663" w:rsidP="00CF7663">
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="0075519D" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00CF7663">
+                    <w:r w:rsidRPr="0075519D">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00105305">
-      <w:rPr>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>676910</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>459105</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1647825" cy="296545"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1647825" cy="296545"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:id w:val="-1483379727"/>
+                          </w:sdtPr>
+                          <w:sdtEndPr>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:sdtEndPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Corrective Services</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:id w:val="-1483379727"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Corrective Services</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B93DA6A" wp14:editId="5765D075">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7581014" cy="10720008"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="email">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7581408" cy="10720565"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F8C71D" w14:textId="4F9B5707" w:rsidR="00CF7663" w:rsidRDefault="00CF7663">
+  <w:p w14:paraId="2F329568" w14:textId="2305B245" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043E64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15667DA4" wp14:editId="16700E7E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="102B1F0E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="452755"/>
+              <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="159356616" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="452755"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21F01363" w14:textId="12247431" w:rsidR="00CF7663" w:rsidRPr="00CF7663" w:rsidRDefault="00CF7663" w:rsidP="00CF7663">
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="0075519D" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="C00000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00CF7663">
+                          <w:r w:rsidRPr="0075519D">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="C00000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="15667DA4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:35.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbkzwtDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDeWuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;ocQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/mnrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvipigp4Rj6WM4/l2VEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo7jNyxxvbnLvJsMc9D2gDAt8EZYn&#10;M+YFNZnSgX5FOa9iIQwxw7FcTcNk3odRufgcuFitUhLKyLKwMVvLI3SkK3L5MrwyZ8+EB9zUI0xq&#10;YtUb3sfc+Ke3q0NA9tNSIrUjkWfGUYJprefnEjX+6z1lXR/18icAAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMXgIO2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGNQSwlxqgqp&#10;h95KC5zdeEkC8TqKt23o17NwgctKoxnNvC0WY+jUEYfURrJgJhkopCr6lmoLL7vVzRxUYkfedZHQ&#10;whcmWJSXF4XLfTzRMx63XCspoZQ7Cw1zn2udqgaDS5PYI4n3HofgWORQaz+4k5SHTt9m2UwH15Is&#10;NK7Hpwarz+0hWGiny8gGX9erj7dgojlv1tPzxtrrq3H5CIpx5L8w/OALOpTCtI8H8kl1FuQR/r3i&#10;zWcPoPYW7s0d6LLQ/9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbkzwtDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAMXgIO2gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="21F01363" w14:textId="12247431" w:rsidR="00CF7663" w:rsidRPr="00CF7663" w:rsidRDefault="00CF7663" w:rsidP="00CF7663">
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="0075519D" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="C00000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00CF7663">
+                    <w:r w:rsidRPr="0075519D">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="C00000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EC5DFE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Operational Policy Framework</w:t>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00967549">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000F2897">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="000F2897">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00DD01E3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="005C6D45">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5.0</w:t>
+    </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="220B3A1A" w14:textId="3255A6CD" w:rsidR="00CF7663" w:rsidRDefault="00CF7663">
+  <w:p w14:paraId="3E7FD760" w14:textId="4D1BE21C" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="004B5263">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...723 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...138 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98F0DDE4"/>
+    <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
-      </w:rPr>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="024A6D27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="720E13E8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021B0196"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A192C5DE"/>
+    <w:tmpl w:val="AF468552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
@@ -12054,51 +9498,569 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09286D4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="758054E8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09A5360B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E424F36"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A1A4A3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CEEB382"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CA71A29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AF62BC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DE36FBA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0BCF812"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E2C5FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17F2112E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12167,54 +10129,187 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FB23B8"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="28D4C568"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13C35FB7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B701C66"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -12280,54 +10375,54 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B111C20"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="59941F02"/>
+    <w:tmpl w:val="0788613C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -12393,164 +10488,363 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9A31D7"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A631005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7FF0BE26"/>
+    <w:tmpl w:val="7ECE0AA6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AAA2392"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DDA768C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="787" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1507" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2227" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2947" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3667" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4387" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5107" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5827" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6547" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B60715E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F80EF89E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6552" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7272" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200A583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4A2FEA"/>
     <w:lvl w:ilvl="0" w:tplc="480EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12592,65 +10886,177 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24186984"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24917C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="03E49C04"/>
-    <w:lvl w:ilvl="0" w:tplc="8738D748">
+    <w:tmpl w:val="E57A2B2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="264E422A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03F4088C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -12706,54 +11112,226 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D47DD5"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28EB035C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="69C63532"/>
+    <w:tmpl w:val="087CB602"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7260" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2031EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AF62BC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE7339A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5378824A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -12819,51 +11397,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EDC6DA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84F42C78"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12905,277 +11596,507 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37073CE6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="370F7989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="17D80092"/>
+    <w:tmpl w:val="8A929040"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B696FAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D66E8D4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B420BDC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB41DE4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="84F42C78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E852A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="48D4819E"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="8C367E02"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1872" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2592" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3312" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4032" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4752" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5472" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6192" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6912" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C61053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6201916"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13244,60 +12165,458 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="426F5E80"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4339206F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="602CD2EA"/>
+    <w:tmpl w:val="F6C8FF9A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44566BC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CD6B2B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="460F00BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AF62BC8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A13955"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50BE1FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="363" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1083" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1803" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2523" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3243" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3963" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4683" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5403" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6123" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B60BCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5616213E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -13357,504 +12676,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43194BED"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A637DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FCAAC6F0"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="BAECA090"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C965B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCD48674"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13923,931 +12875,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51463A08"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A05D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC8414E0"/>
-[...800 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:tmpl w:val="BAECA090"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65FF2169"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B8127D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E19A5394"/>
+    <w:tmpl w:val="FC12C6FE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -14913,51 +13074,874 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A496ABC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3EC7796"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A954883"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F85691CE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8301F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BFA4870"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D972B95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0748B3F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E651A2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6969B30"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="601830F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAECA090"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C479BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6C8B894"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62830ECC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5AE61C6"/>
+    <w:lvl w:ilvl="0" w:tplc="3CE0D92E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="center"/>
+      <w:pPr>
+        <w:ind w:left="1040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C72D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DBE2134"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15026,421 +14010,369 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696504EB"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68097DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6D07CEE"/>
+    <w:tmpl w:val="BAECA090"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BD477B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C206840"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70095185"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72156221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="55BEF0EA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="F4E45B0C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -15460,54 +14392,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782E51C3"/>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="783307A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C3AE5DDA"/>
+    <w:tmpl w:val="DB8C4688"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -15573,51 +14505,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78900F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94620772"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15686,66 +14618,179 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CFA5B17"/>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2957C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8FBCB40C"/>
+    <w:tmpl w:val="F022C8BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
@@ -15799,830 +14844,1195 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1879003297">
-    <w:abstractNumId w:val="11"/>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F0B2D20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B47C8548"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1995137741">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="734208442">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="2" w16cid:durableId="1233544084">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1561094010">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1328971392">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="4" w16cid:durableId="2046517522">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="611209619">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="2093355725">
+  <w:num w:numId="5" w16cid:durableId="1325163963">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="189144527">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="6" w16cid:durableId="1787044379">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1029723344">
+  <w:num w:numId="7" w16cid:durableId="1510024497">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="657001830">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="519861108">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="123617655">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1883860806">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1919975411">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1803229310">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1266621846">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1841432086">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="683362268">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1881673054">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="678430485">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1115249295">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="297956443">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1157185541">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="131094016">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1160392231">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2094544715">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="55512723">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="503323176">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1597247023">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="331372473">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1723673898">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2127382623">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1233347631">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1037388404">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1624532590">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1401976381">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="185683925">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1127312060">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="216666959">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1230726572">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1514565388">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="765151434">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="308900178">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="253125291">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="797987908">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="709838971">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1203522840">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="189607757">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="301158951">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="861284846">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1056394658">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="359403415">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="419060989">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="2068144103">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1158111343">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="2024432676">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="2025133852">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1712269791">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="949357139">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1724257822">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1176387145">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="87621963">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="808858767">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="673798320">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1399668756">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2132626172">
+  <w:num w:numId="68" w16cid:durableId="2029678978">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1995989930">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="757140178">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="828637644">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="779302150">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1256590168">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1359694132">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="574515329">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="75" w16cid:durableId="2090271715">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1920483980">
-[...17 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="575748692">
+  <w:num w:numId="76" w16cid:durableId="1033504493">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1607033627">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="77" w16cid:durableId="45448293">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1167288277">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="78" w16cid:durableId="326330149">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="618027710">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="79" w16cid:durableId="86778020">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1311013220">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="80" w16cid:durableId="304969305">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="334722206">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="81" w16cid:durableId="296423009">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="650908296">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="82" w16cid:durableId="944339502">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2078435354">
-[...49 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="75"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FI9/zPYu9i69UJFBxz12SxoGP+P4xsd8qgGJa5A7+58QKG403JEY+3KJYY8n33bU1s+MbdEcyasmcI+SA++tjw==" w:salt="TrntBcZtOMUxlFrxpNFqlw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gtPmv7w0wgvkBVX3+rg3/ikehJPjhjTMVqOYeE5i7TFFgzFkud8onMrjARZ4GY53lMAxVDBTTLxCzjxgFnldjw==" w:salt="LVZEUAJfXx0zjbFId6KHVw=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005E75B3"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00045131"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="00021213"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00043DB1"/>
+    <w:rsid w:val="00043E64"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="00053E43"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00063A10"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00076FD1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00086A87"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="000A1680"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B6B94"/>
+    <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
+    <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D0DED"/>
+    <w:rsid w:val="000D15FD"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000E54CF"/>
-    <w:rsid w:val="000F29D3"/>
+    <w:rsid w:val="000F2897"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
-    <w:rsid w:val="00102EE7"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="0010484C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00114036"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="001173B0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00125105"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="00133B68"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001400BE"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
-    <w:rsid w:val="00152F69"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
+    <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="00166FFE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00187962"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00174307"/>
+    <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="001945EB"/>
-[...15 lines deleted...]
-    <w:rsid w:val="0021744A"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="002233E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00234040"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="0024773E"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="00253F38"/>
+    <w:rsid w:val="00252A0A"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00263392"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00274C3B"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="00283E71"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="002824C7"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="00287619"/>
-[...12 lines deleted...]
-    <w:rsid w:val="002E6DF0"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F10DD"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="00304324"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00307315"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="0031665F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00373756"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00361145"/>
+    <w:rsid w:val="00374C8B"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="00387349"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003B7AB9"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C315C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003F6F1E"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
+    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
+    <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="00403F39"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00406EF2"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="00412137"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004535E8"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="00457B82"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00462658"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="0046644A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00485554"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="004941C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004C0395"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="00495FD3"/>
+    <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B5263"/>
+    <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C21CB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004E4DE0"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
+    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004F3EBB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00544C54"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="00514580"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
+    <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00561DAA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00575D47"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
+    <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
+    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A70FF"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006325D2"/>
+    <w:rsid w:val="005A447B"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005C6D45"/>
+    <w:rsid w:val="005D7FEA"/>
+    <w:rsid w:val="005E0E26"/>
+    <w:rsid w:val="005E566A"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
+    <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
-    <w:rsid w:val="0065526F"/>
-[...11 lines deleted...]
-    <w:rsid w:val="006B125C"/>
+    <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="006516E4"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
+    <w:rsid w:val="00656F4A"/>
+    <w:rsid w:val="00663830"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B4A33"/>
-[...6 lines deleted...]
-    <w:rsid w:val="006F5FE9"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
+    <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
-    <w:rsid w:val="007150FD"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00720136"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00737086"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="00745AFA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007702D4"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
+    <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="0075519D"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00772EB4"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="00782AD2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="007C7979"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C4610"/>
+    <w:rsid w:val="007C714E"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D3DC1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00800036"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E60D8"/>
+    <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="0080086E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="00803710"/>
+    <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="00834658"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00845486"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00857C93"/>
+    <w:rsid w:val="00850184"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
+    <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00861A31"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008A1B2C"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
+    <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008B728A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008D2C41"/>
+    <w:rsid w:val="008C0865"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
-    <w:rsid w:val="008E0DFA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009028C9"/>
+    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008D5D13"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00922D91"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00993E7A"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="009308A1"/>
+    <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
+    <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
+    <w:rsid w:val="009814BD"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
-    <w:rsid w:val="009A0496"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009B37A3"/>
-    <w:rsid w:val="009B5DD4"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009A55B9"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009C348D"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A65D22"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
+    <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A45144"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
+    <w:rsid w:val="00A53D3F"/>
+    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A82784"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00AD66C6"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
+    <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AF0954"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF49BE"/>
     <w:rsid w:val="00AF4C82"/>
-    <w:rsid w:val="00AF5A96"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
-    <w:rsid w:val="00B0058B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B02273"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B079EA"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00C0667F"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B112A8"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B345DC"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B6764F"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B717A9"/>
+    <w:rsid w:val="00B74915"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
+    <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
-    <w:rsid w:val="00C14123"/>
+    <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
-    <w:rsid w:val="00C20D15"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C26F22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C32BE8"/>
+    <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C44A9E"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00CD5A93"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C558D3"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
+    <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3671"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
+    <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CF333F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D01948"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D20613"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D22583"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D43F41"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D312DE"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D61195"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D9052E"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00D97573"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E97300"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
+    <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E81878"/>
+    <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA48B6"/>
     <w:rsid w:val="00EA6531"/>
-    <w:rsid w:val="00EB486B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC5060"/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
+    <w:rsid w:val="00EC11D3"/>
+    <w:rsid w:val="00EC2113"/>
+    <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC5DFE"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED194A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00EF1722"/>
+    <w:rsid w:val="00ED1C60"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00F038C1"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F42172"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F46E82"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F576DD"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F63C90"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F83CB9"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F86BD5"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
-    <w:rsid w:val="00F93E02"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F97D8A"/>
+    <w:rsid w:val="00F93AF6"/>
+    <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FB016F"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FF6C54"/>
+    <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FC5DB7"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6918602A"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{37A92C1A-08CB-4C26-B745-6CFA01E20431}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -16670,78 +16080,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -16896,165 +16306,166 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009906DD"/>
+    <w:rsid w:val="00F86BD5"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="004B5263"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="240"/>
+      <w:ind w:left="742" w:hanging="742"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="004B5263"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:ind w:left="756" w:hanging="756"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="006516E4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -17142,51 +16553,50 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -17195,185 +16605,180 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A28A0"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="004D040B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D040B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00592112"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:ind w:left="-284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00105305"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
-      <w:spacing w:before="0"/>
+      <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="004B5263"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="004B5263"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="006516E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="003057"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -17416,187 +16821,173 @@
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
     <w:name w:val="Instructional note"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
-      <w:vanish/>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Heading"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA1D8B"/>
+    <w:rsid w:val="00F86BD5"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="9"/>
+      <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00966872"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F86BD5"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00966872"/>
+    <w:rsid w:val="00F86BD5"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1276"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
+        <w:tab w:val="left" w:pos="1022"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
-      <w:spacing w:before="60" w:after="0"/>
-      <w:ind w:left="1276" w:hanging="709"/>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="238" w:firstLine="266"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00045131"/>
+    <w:rsid w:val="004B5263"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0007783A"/>
+    <w:rsid w:val="004B5263"/>
     <w:pPr>
-      <w:spacing w:before="3200"/>
+      <w:spacing w:before="3000" w:after="240"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
-      <w:spacing w:val="20"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="72"/>
-      <w:szCs w:val="72"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="0007783A"/>
+    <w:rsid w:val="004B5263"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
-      <w:spacing w:val="20"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="72"/>
-      <w:szCs w:val="72"/>
+      <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00966872"/>
+    <w:rsid w:val="004B5263"/>
     <w:pPr>
-      <w:spacing w:after="1600"/>
+      <w:spacing w:before="120" w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:spacing w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b w:val="0"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00966872"/>
+    <w:rsid w:val="004B5263"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:spacing w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="C00000"/>
       <w:sz w:val="24"/>
@@ -17631,748 +17022,671 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalItalics">
-    <w:name w:val="NormalItalics"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00873F85"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F86BD5"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-      <w:iCs/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-AU"/>
-[...342 lines deleted...]
-      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00AD18D4"/>
+    <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECB3CF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECB3CF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="6A1A41" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleDefinitionsTableDefn">
-    <w:name w:val="AC Rule Definitions Table Defn"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00AD18D4"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D708E"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F86BD5"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D51C1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5756"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:hanging="578"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E6518A"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E6518A"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E6518A"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB016F"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB016F"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Department">
-    <w:name w:val="Department"/>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading"/>
     <w:qFormat/>
-    <w:rsid w:val="002D38C0"/>
+    <w:rsid w:val="004B5263"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F814B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="44"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F2897"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F2897"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F2897"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00993E7A"/>
+    <w:rsid w:val="000F2897"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="CStable">
+    <w:name w:val="CStable"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA5B12"/>
+    <w:rsid w:val="00F86BD5"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="28" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1379083834">
+    <w:div w:id="356464968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884020552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohchr.org/Documents/ProfessionalInterest/tokyorules.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohchr.org/Documents/ProfessionalInterest/treatmentprisoners.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/audit-risk-assurance.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCSOSP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohchr.org/Documents/ProfessionalInterest/tokyorules.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCSOSP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohchr.org/Documents/ProfessionalInterest/treatmentprisoners.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCOperationalSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FOI@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informationRelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/audit-risk-assurance.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eoc.wa.gov.au/substantive-equality/resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/ac-delegations.aspx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DoJ">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="E0C636"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="DAD7CB"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="000000"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="6A1A41"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="565A5C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="DAD7CB"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="283B63"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="B40A00"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -18597,264 +17911,264 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="5f79aa99-4552-49df-a9e0-c9787ce46e8d" ContentTypeId="0x010100C10B7772D2DD484A84CED7B2E92443DB" PreviousValue="false"/>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C10B7772D2DD484A84CED7B2E92443DB0027951091010F154889AA5721486C6A1B" ma:contentTypeVersion="9" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a7632c1c06c67c81afcdace1582d1cc">
-[...1 lines deleted...]
-    <xsd:import namespace="838c2a5c-eb52-48c6-9c19-9b764bd752e9"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:af26bd9cf9084c3580f85c7c71071c5d" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
-                <xsd:element ref="ns2:ic31417091e34c7b859284af78ad3bb7" minOccurs="0"/>
-                <xsd:element ref="ns2:ba410da27f3f49d8938430bbaac0d908" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
-                <xsd:element ref="ns2:h9f196e5ec0b4fa8bd2980d8cd4df447" minOccurs="0"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
+                <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
+                <xsd:element ref="ns2:kf620cb349b946fa81ca1074c0b3c5af" minOccurs="0"/>
+                <xsd:element ref="ns2:g2cdfbdd30c849e9bbb5c12aa747ff35" minOccurs="0"/>
+                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="838c2a5c-eb52-48c6-9c19-9b764bd752e9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="af26bd9cf9084c3580f85c7c71071c5d" ma:index="2" ma:taxonomy="true" ma:internalName="af26bd9cf9084c3580f85c7c71071c5d" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="" ma:fieldId="{af26bd9c-f908-4c35-80f8-5c7c71071c5d}" ma:sspId="5f79aa99-4552-49df-a9e0-c9787ce46e8d" ma:termSetId="8f7b50f7-81ce-47ce-8d14-4972ceac5555" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{69be3787-c585-40ef-bca3-458d9e88da1b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="abd44922-3d83-4054-87b5-42de529a9ead">
+    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="4" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{69be3787-c585-40ef-bca3-458d9e88da1b}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="abd44922-3d83-4054-87b5-42de529a9ead">
+    <xsd:element name="TaxCatchAllLabel" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ic31417091e34c7b859284af78ad3bb7" ma:index="6" ma:taxonomy="true" ma:internalName="ic31417091e34c7b859284af78ad3bb7" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="" ma:fieldId="{2c314170-91e3-4c7b-8592-84af78ad3bb7}" ma:sspId="5f79aa99-4552-49df-a9e0-c9787ce46e8d" ma:termSetId="d1274bc1-55ad-46ad-9d14-63dd79363cf1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...20 lines deleted...]
-    <xsd:element name="Published_x0020_Year" ma:index="18" nillable="true" ma:displayName="Published Year" ma:description="Year document was published" ma:internalName="Published_x0020_Year">
+    <xsd:element name="Published_x0020_Year" ma:index="14" nillable="true" ma:displayName="Published Year" ma:description="Year document was published" ma:internalName="Published_x0020_Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="4"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Name" ma:index="19" ma:displayName="Content Owner Name" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="Title">
+    <xsd:element name="Contributor_x0020_Name" ma:index="15" ma:displayName="Content Owner Name" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="20" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
+    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="21" nillable="true" ma:displayName="Content Owner Position" ma:internalName="Position">
+    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date_x0020_Valid_x0020_From" ma:index="22" nillable="true" ma:displayName="Date Valid From" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_From">
+    <xsd:element name="Date_x0020_Valid_x0020_From" ma:index="18" nillable="true" ma:displayName="Date Valid From" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_From">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date_x0020_Valid_x0020_To" ma:index="23" nillable="true" ma:displayName="Date Valid To" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_To">
+    <xsd:element name="Date_x0020_Valid_x0020_To" ma:index="19" nillable="true" ma:displayName="Date Valid To" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_To">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="n398ab4bf91e43a0a550736abedc299f" ma:index="28" ma:taxonomy="true" ma:internalName="n398ab4bf91e43a0a550736abedc299f" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44" ma:fieldId="{7398ab4b-f91e-43a0-a550-736abedc299f}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db825202-8d87-4fb0-82a3-a2584b4b734f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="kf620cb349b946fa81ca1074c0b3c5af" ma:index="29" ma:taxonomy="true" ma:internalName="kf620cb349b946fa81ca1074c0b3c5af" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b" ma:fieldId="{4f620cb3-49b9-46fa-81ca-1074c0b3c5af}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="024c30ba-3ff2-4f82-a3e0-2a184e26e3f4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:index="30" ma:taxonomy="true" ma:internalName="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:taxonomyFieldName="Function" ma:displayName="Function" ma:readOnly="false" ma:default="8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a" ma:fieldId="{02cdfbdd-30c8-49e9-bbb5-c12aa747ff35}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db5e8662-1551-49d8-8316-0f9cfc338ee6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="pa8a0a93780a4945b3173f20d8e45055" ma:index="31" ma:taxonomy="true" ma:internalName="pa8a0a93780a4945b3173f20d8e45055" ma:taxonomyFieldName="Document_x0020_Type" ma:displayName="Document Type" ma:readOnly="false" ma:default="9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9" ma:fieldId="{9a8a0a93-780a-4945-b317-3f20d8e45055}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="5676f146-e57d-45f4-b6ef-92b031275e3d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint.v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="CategoryDescription" ma:index="10" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
+    <xsd:element name="CategoryDescription" ma:index="7" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ResourceType" ma:index="15" nillable="true" ma:displayName="Resource Type" ma:default="Documents" ma:description="A set of categories, functions, genres or aggregation levels" ma:internalName="_ResourceType" ma:readOnly="false">
+    <xsd:element name="_ResourceType" ma:index="11" nillable="true" ma:displayName="Resource Type" ma:default="Documents" ma:description="A set of categories, functions, genres or aggregation levels" ma:internalName="_ResourceType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Publisher" ma:index="17" nillable="true" ma:displayName="Publisher" ma:default="Department of Justice" ma:description="The person, organization or service that published this resource" ma:internalName="_Publisher" ma:readOnly="false">
+    <xsd:element name="_Publisher" ma:index="13" nillable="true" ma:displayName="Publisher" ma:default="Department of Justice" ma:description="The person, organization or service that published this resource" ma:internalName="_Publisher" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_DCDateCreated" ma:index="24" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
+    <xsd:element name="_DCDateCreated" ma:index="20" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_DCDateModified" ma:index="25" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
+    <xsd:element name="_DCDateModified" ma:index="21" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="31" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="11" ma:displayName="Subject"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="12" ma:displayName="Keywords">
+        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
           <xsd:simpleType xmlns:xs="http://www.w3.org/2001/XMLSchema">
             <xsd:restriction base="xsd:string">
               <xsd:minLength value="1"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:element>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="16" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -18895,217 +18209,217 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...66 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF5F6369-12C3-4B46-8332-E25815BAF8F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8A6094B-DFE8-41B8-9988-078686921530}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="838c2a5c-eb52-48c6-9c19-9b764bd752e9"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{642B4379-F39D-48E4-BB73-D28F60AFD9FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>25422</Characters>
+  <Pages>18</Pages>
+  <Words>4603</Words>
+  <Characters>27113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>669</Lines>
-  <Paragraphs>371</Paragraphs>
+  <Lines>695</Lines>
+  <Paragraphs>401</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Operational Policy and Procedures Framework - Prisons</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29366</CharactersWithSpaces>
+  <CharactersWithSpaces>31315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -19146,90 +18460,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Operational Policy and Procedures Framework - Prisons</dc:title>
+  <dc:title>Operational Policy Framework - Prisons</dc:title>
   <dc:subject/>
-  <dc:creator>Rumbold, Scott</dc:creator>
-  <cp:keywords>Operational Policy and Procedures Framework - Prisons; Framework; Frameworks</cp:keywords>
+  <dc:creator>Davies, Richard</dc:creator>
+  <cp:keywords>Department of Justice; DoJ; Corrective Services; Operational; Policy; Policies; Framework; Youth; Detention; Centre; YDC; Detainee; Model of Care; Western Australia.</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C10B7772D2DD484A84CED7B2E92443DB0027951091010F154889AA5721486C6A1B</vt:lpwstr>
+    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>2;#Corrective Services|e49abb9f-7dda-4a87-ae59-b7d388c1d3fe</vt:lpwstr>
+    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>10;#Policies and Guidelines|4704a717-ee00-4d98-bd97-e8b1b905f5d5</vt:lpwstr>
+    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>4;#Custodial Management Adults|854f635d-b14c-4d95-bc08-69590095d7f8</vt:lpwstr>
+    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>9;#Regulation and Operational Services|fb332825-f2f6-43ce-afe7-2479dc0f729e</vt:lpwstr>
+    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingHeaderShapeIds">
-    <vt:lpwstr>97f96c8,5d7db334,47713159,790941b4,743696dd,68365dc2,448fd4eb,78f9af37,78b12752</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
+    <vt:lpwstr>_blank</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2025-12-18T05:35:52Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>cd4dfb7c-af5d-4ea0-9c86-e6174ea82aba</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>