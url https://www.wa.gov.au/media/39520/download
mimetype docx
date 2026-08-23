--- v0 (2025-12-19)
+++ v1 (2026-08-23)
@@ -1,14046 +1,10218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13F54055" w14:textId="62A2EE12" w:rsidR="00146739" w:rsidRPr="00AC0225" w:rsidRDefault="00CE1A06" w:rsidP="00AC0225">
+    <w:p w14:paraId="780B971B" w14:textId="77777777" w:rsidR="005C6D45" w:rsidRPr="00665C55" w:rsidRDefault="005C6D45" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0225">
+      <w:r w:rsidRPr="00665C55">
+        <w:t>Operational Policy Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A8801" w14:textId="77777777" w:rsidR="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00665C55">
+        <w:t>Youth Detention Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A4443E" w14:textId="3392B730" w:rsidR="003220A5" w:rsidRPr="00665C55" w:rsidRDefault="00CA3671" w:rsidP="00665C55">
+      <w:r w:rsidRPr="00665C55">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="003220A5" w:rsidRPr="00665C55" w:rsidRDefault="003220A5" w:rsidP="00665C55">
+      <w:pPr>
+        <w:sectPr w:rsidR="003220A5" w:rsidRPr="00665C55" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552B8986" w14:textId="77AF719B" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="TOCHeading"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="000A574C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8EADA7" w14:textId="3633B972" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="003220A5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...145 lines deleted...]
-    <w:p w14:paraId="0A4DDBDA" w14:textId="3CD7DBF5" w:rsidR="00F704AA" w:rsidRDefault="00FA1D8B">
+      </w:pPr>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc235789830" w:history="1">
+        <w:r w:rsidR="007A7992" w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Introduction</w:t>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789830 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="007A7992">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BA885A7" w14:textId="2B654601" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4026">
-[...9 lines deleted...]
-        <w:r w:rsidR="00F704AA" w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789831" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Introduction</w:t>
-[...4 lines deleted...]
-            <w:webHidden/>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F704AA">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F704AA">
-[...12 lines deleted...]
-        <w:r w:rsidR="00F704AA">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789831 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F704AA">
-[...6 lines deleted...]
-        <w:r w:rsidR="00F704AA">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67F7E880" w14:textId="6912EAB3" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...88 lines deleted...]
-    <w:p w14:paraId="2C9F6875" w14:textId="503DE451" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0B1C5B65" w14:textId="69AA047B" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259374" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789832" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Benefits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259374 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789832 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A77259F" w14:textId="7EC3BDBD" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="59EAF1C1" w14:textId="143A145A" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259375" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789833" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Principles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259375 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789833 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47EB2BCA" w14:textId="13237B76" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="25495E91" w14:textId="05764943" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259376" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789834" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Decency and humanity</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259376 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789834 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23FBB4EF" w14:textId="11B137E2" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0ABDB845" w14:textId="692F875A" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259377" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789835" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedural fairness</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259377 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789835 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A58F26B" w14:textId="07531E75" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="2B52EF82" w14:textId="4563B48F" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259378" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789836" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.3</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Accountability and transparency</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259378 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789836 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1158B230" w14:textId="548E0FC6" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="27BB09CC" w14:textId="6F6F4066" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259379" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789837" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Strategic Plan 2025-2030</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259379 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789837 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12B8A193" w14:textId="780F6C6E" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="4D739A18" w14:textId="05655667" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259380" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789838" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>The Framework</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259380 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789838 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66EB7364" w14:textId="596AD863" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789839" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>National and International References</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789839 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="501B387A" w14:textId="316C062C" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="71B6BA03" w14:textId="5036687F" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259381" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789840" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>National and International References</w:t>
+          <w:t>Governance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259381 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789840 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F528360" w14:textId="7BD7264C" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...88 lines deleted...]
-    <w:p w14:paraId="5B86D8A8" w14:textId="24310CB9" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0A0AFA82" w14:textId="6FD1E04C" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259383" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789841" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259383 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789841 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F329C9D" w14:textId="15227B0C" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="6238F29D" w14:textId="7010D23D" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259384" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789842" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Youth Custodial Rules</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259384 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789842 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33AF2F58" w14:textId="6436E49C" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...171 lines deleted...]
-    <w:p w14:paraId="486D4E74" w14:textId="4A9AF4D2" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="3DC06360" w14:textId="4E94FBF2" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259387" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789843" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Commissioner’s Operating Policies and Procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259387 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789843 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24679940" w14:textId="636522C2" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...171 lines deleted...]
-    <w:p w14:paraId="7BDF9957" w14:textId="705F77DE" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="18B13AC3" w14:textId="3EADD639" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259390" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789844" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Deputy Commissioner’s Broadcasts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259390 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C0A912C" w14:textId="3CD54591" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...179 lines deleted...]
-    <w:p w14:paraId="02CEA82D" w14:textId="092D66BE" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="6227F8FE" w14:textId="530CAB21" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259393" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789845" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.5</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Local Operating Procedures (LOPs)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259393 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D1672A1" w14:textId="05BF397D" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...171 lines deleted...]
-    <w:p w14:paraId="1D705C0B" w14:textId="06A1F5DD" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="32882448" w14:textId="3B329EF4" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259396" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789846" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.6</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent’s Instructions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259396 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789846 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A87D98D" w14:textId="3822CBBD" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...171 lines deleted...]
-    <w:p w14:paraId="6B36C8B9" w14:textId="260DD57B" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="2BE4A93C" w14:textId="0AF6CA18" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259399" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789847" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.7</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent’s Notice to Staff</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259399 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789847 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FBF550C" w14:textId="3D46E46A" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7E3D3CC8" w14:textId="62480DA6" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259400" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789848" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.7.1</w:t>
-[...5 lines deleted...]
-            <w:kern w:val="2"/>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>What is a Superintendent’s Notice to Staff?</w:t>
+          <w:t>Other Departmental Frameworks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259400 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789848 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A2E804E" w14:textId="72FB864C" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...174 lines deleted...]
-    <w:p w14:paraId="3AEC4CFA" w14:textId="5B397713" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0E51CAA2" w14:textId="25BB487F" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259403" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789849" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Frameworks and policies external to Operational Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259403 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789849 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1651E4F2" w14:textId="4AE9D7D5" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="72D753A2" w14:textId="4A4FDC4D" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259404" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789850" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Process</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259404 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EC8CE63" w14:textId="10D461B5" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="49B06330" w14:textId="021AB450" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259405" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789851" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Development</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789851 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58A287D3" w14:textId="77FFF173" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0EDA13AA" w14:textId="44CA5E31" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259406" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789852" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Security status</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E419E03" w14:textId="05F63825" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="5F311176" w14:textId="7A2E013A" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259407" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789853" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Amendments to Youth Custodial Rules, COPPs and Local Operating Procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259407 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6657DCA9" w14:textId="66B36523" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="7877B840" w14:textId="4A8B2E3F" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259408" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789854" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.4</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approval Process</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259408 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53B93E19" w14:textId="0FE6CC13" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="23E46E08" w14:textId="5DCDB678" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259409" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789855" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.5</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Revocation of Youth Custodial Rules and COPPs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259409 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="049024D8" w14:textId="42320C83" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0D5DE946" w14:textId="5D236934" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259410" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789856" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.6</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Recording and accessibility</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259410 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28E22B31" w14:textId="4BEAA38B" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="66CAD707" w14:textId="21F352D6" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259411" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789857" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.7</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Currency</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259411 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="079FBD89" w14:textId="60C8DED7" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="0EA81504" w14:textId="1AD875C0" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259412" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789858" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.8</w:t>
         </w:r>
-        <w:r>
-[...3 lines deleted...]
-            <w:kern w:val="2"/>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
             <w:lang w:eastAsia="en-AU"/>
-            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00DB53AB">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Version control</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259412 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1636F63B" w14:textId="62BEF9EC" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
-[...530 lines deleted...]
-    <w:p w14:paraId="1CD1A778" w14:textId="08CEFE14" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="613AFC63" w14:textId="4E5775E8" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259419" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789859" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix 1 – Creating or amending Youth Custodial Rules, COPPs and Commissioner’s Instructions</w:t>
-[...4 lines deleted...]
-            <w:webHidden/>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Diversity Impact Assessment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259419 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3212751F" w14:textId="1DCE4C46" w:rsidR="00F704AA" w:rsidRDefault="00F704AA">
+    <w:p w14:paraId="2EF15C2D" w14:textId="6B9E7CC7" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216259420" w:history="1">
-        <w:r w:rsidRPr="00DB53AB">
+      <w:hyperlink w:anchor="_Toc235789860" w:history="1">
+        <w:r w:rsidRPr="004304AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance and Risk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789860 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C69E7A3" w14:textId="561B2AD2" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789861" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Personal Information Collection, Sharing and Use</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789861 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05E84863" w14:textId="0CB932A8" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789862" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>State Records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789862 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B2DAE4B" w14:textId="1D2726E2" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789863" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Glossary and acronyms</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789863 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62845327" w14:textId="0B416CB7" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789864" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document version history</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789864 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0976EC31" w14:textId="2422728D" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789865" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix 1 – Creating or amending Youth Custodial Rules, COPPs and Commissioner’s Instructions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789865 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="324FD24B" w14:textId="5A6F248C" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235789866" w:history="1">
+        <w:r w:rsidRPr="004304AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
           <w:t>Appendix 2 – Creating or amending Local Operating Procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216259420 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235789866 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="142E6277" w14:textId="0923E787" w:rsidR="00634C54" w:rsidRPr="00DA4026" w:rsidRDefault="00FA1D8B" w:rsidP="00452268">
-      <w:r w:rsidRPr="00DA4026">
+    <w:p w14:paraId="170EDFAD" w14:textId="3B434D74" w:rsidR="0000019C" w:rsidRPr="007A7992" w:rsidRDefault="003220A5" w:rsidP="007A7992">
+      <w:r w:rsidRPr="000A574C">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-          <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc233371028"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0000019C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52842182" w14:textId="21581601" w:rsidR="00634C54" w:rsidRPr="00AC0225" w:rsidRDefault="0024773E" w:rsidP="006252C3">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc216259372"/>
+    <w:p w14:paraId="158E72C1" w14:textId="45135ABE" w:rsidR="0090701E" w:rsidRPr="00AC0225" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc235789830"/>
       <w:r w:rsidRPr="00AC0225">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="36D7CFBD" w14:textId="2006893E" w:rsidR="00B54922" w:rsidRPr="00452268" w:rsidRDefault="00BA7F2C" w:rsidP="00452268">
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="14D50EC4" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="003C40A6">
+      <w:r>
         <w:t xml:space="preserve">Youth </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t>Oper</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="0024773E" w:rsidRPr="00DA4026">
+        <w:t>Operational Policy Framework (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Framework</w:t>
       </w:r>
-      <w:r w:rsidR="0024773E" w:rsidRPr="00DA4026">
-[...14 lines deleted...]
-      <w:r w:rsidR="00AE6A0F">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">) aims to simplify and enable a consistent approach to the formulation of </w:t>
+      </w:r>
+      <w:r>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="00472A0E" w:rsidRPr="00DA4026">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E03D6B">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> that allows for </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="00791F6D" w:rsidRPr="00DA4026">
-[...2 lines deleted...]
-      <w:r w:rsidR="00960EBB" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">staff at </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E1C5F" w:rsidRPr="00DA4026">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F10DB3">
+      <w:r>
         <w:t xml:space="preserve">Youth </w:t>
       </w:r>
-      <w:r w:rsidR="003E1C5F" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">Detention Centre </w:t>
       </w:r>
-      <w:r w:rsidR="00D526AA">
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002F2A29">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>YDC</w:t>
       </w:r>
-      <w:r w:rsidR="00D526AA" w:rsidRPr="00D526AA">
+      <w:r w:rsidRPr="00D526AA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D526AA">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC5060" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t>to know what is required of them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673E0190" w14:textId="47B6A881" w:rsidR="00EC5060" w:rsidRDefault="00B262F6" w:rsidP="00B855F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="681F31CC" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00452268" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="4CA4259B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B54922" w:rsidRPr="00DA4026">
+        <w:t>The Framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> outlines how </w:t>
       </w:r>
-      <w:r w:rsidR="00AE6A0F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6A0F" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B54922" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">will be developed </w:t>
       </w:r>
-      <w:r w:rsidR="003C40A6">
+      <w:r>
         <w:t>and reviewed to</w:t>
       </w:r>
-      <w:r w:rsidR="00B54922" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C40A6">
-[...5 lines deleted...]
-      <w:r w:rsidR="003E1C5F" w:rsidRPr="00DA4026">
+      <w:r>
+        <w:t xml:space="preserve">align with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Young Offenders Act </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B54922" w:rsidRPr="00DA4026">
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00790FA6" w:rsidRPr="00395B77">
+      <w:r w:rsidRPr="00395B77">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offender Regulations 1995</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> while ensuring</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C40A6">
+        <w:t xml:space="preserve"> while ensuring consistency with the YDC’s new Model of Care (MoC). Youth Operational Instruments aim to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>ensur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e all youth detention centre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">staff know the job they have to do, and how they need to do it. This encourages a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and positive working culture</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, supports the implementation of the new MoC and provides a trauma informed environment, while maintaining</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> the good order</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5043922F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:t>The new MoC supports a translation of the authorising environment – legislation and strategic policy into YDC’s operational practice. The MoC:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E82FF93" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="4B4BFDF9" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>defines how young people are cared for and managed within a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5B1EB0" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>drives consistent practice across the YDCs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB5089F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>enables effective collaboration among staff and with other services providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B18AEEE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>promotes accountability of YDC operations and management, oversight bodies and to the public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FA3345" w14:textId="77777777" w:rsidR="00665C55" w:rsidRDefault="00665C55" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="1CFB9AFB" w14:textId="1BB64177" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t>Congruent with the MoC, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>he Framework supports and ensures a safer community by focusing on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7563B3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>care and management of young people in a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617EC608" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>safety and security of young people in a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5780126C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>safety of our staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674F9A31" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">rehabilitation and reintegration of young people into the community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DB2549" w14:textId="3B2C4C9E" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:t>Establishing a safe, decent and humane YDC that is conducive to rehabilitation and reintegration is the most effective way to reduce reoffending. In the longer term, reduced reoffending means a safer community; increased economic benefits from a reduction in crime and incarceration; and fewer traumatised victims from the actions of young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0261A16F" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="39325968" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>The objectives of the Framework are to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9CB63C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">ensure the Operational Instruments are integrated, unambiguous and consistent with relevant legislation, including the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD757F">
         <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> consisten</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">, Young Offender Regulations 1995 and Children and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD757F">
         <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>cy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C40A6">
+        <w:t>Community Services Act 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2607F244" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>ensure the Operational Instruments align with the new MoC and other key guidelines, such as National Principles for Child Safe Organisations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E5E5B6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>provide clear instructions to all staff of the expectations regarding what, why and how they should perform their respective roles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AA23C7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>support continuous improvement and the dynamic nature of correctional services by enabling Operational Instruments to be updated in response to changes and improvements in practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B46A9" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:lastRenderedPageBreak/>
+        <w:t>create a single point of accountability for the development and release of Operational Instruments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0442922C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>mitigate risk in accordance with the Department’s Enterprise Risk Management Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EE4E1F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>ensure that Operational Instruments embed and align with the principles of the Corrective Services Strategic Plan 2025 - 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716639E3" w14:textId="541B3577" w:rsidR="00444F00" w:rsidRPr="00444F00" w:rsidRDefault="00444F00" w:rsidP="00444F00">
+      <w:pPr>
         <w:rPr>
-          <w:iCs/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with the YDC’s new </w:t>
-[...79 lines deleted...]
-      <w:r w:rsidR="00B54922" w:rsidRPr="00DA4026">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3937AE37" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc233371029"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235789831"/>
+      <w:r w:rsidRPr="00665C55">
+        <w:lastRenderedPageBreak/>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="28233B3D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">This Framework applies to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">YDCs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>the transportation of young persons in custody by Corrective Services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the Perth Children’s Court</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00966222">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB1D7D7" w14:textId="1AA1C885" w:rsidR="003C40A6" w:rsidRDefault="003C40A6" w:rsidP="00B855F8">
-[...526 lines deleted...]
-    <w:p w14:paraId="64946A41" w14:textId="395BB2BE" w:rsidR="00F576DD" w:rsidRPr="00EC6070" w:rsidRDefault="0067743A" w:rsidP="00EC6070">
+    <w:p w14:paraId="6AA46308" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EC6070" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc216259374"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233371030"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235789832"/>
       <w:r w:rsidRPr="00EC6070">
         <w:t>Benefits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...207 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F781BDF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>The Framework assists in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD21E6A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>maintaining safe and secure facilities at a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E5B1A3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>ensuring all staff will have a clear understanding on the operational requirements of a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DC67B3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">ensuring compliance with legislation, therefore mitigating the risk of adverse judicial review outcomes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5082FB52" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>expanding the capacity to deliver improved outcomes for young people through integrated Operational Instruments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF04E18" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>consistent judgement and application of services at a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF0D405" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>ensuring compliance activities and checks will be clearly aligned to Operational Instruments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E02B3D6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc525129275"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc525129361"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc525129276"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc525129362"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc525129277"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc525129363"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc525129278"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc525129364"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc525129279"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc525129365"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc525129280"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc525129366"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233371031"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235789833"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00EC6070">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t>Principles</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-[...38 lines deleted...]
-    <w:p w14:paraId="18FC56A6" w14:textId="74B26F18" w:rsidR="001B76A5" w:rsidRPr="00DA4026" w:rsidRDefault="003B10B1" w:rsidP="00DE7EF5">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="68B9E16C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>The key principles that underpin the Framework:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E09CD6B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc439858846"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc439858845"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc461461171"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc501114294"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc233371032"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235789834"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Decency and humanity</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="191A4BE7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">The decency and humanity approach emphasises that young people are provided with a reasonable quality of life while in Corrective Services’ custody and are protected from harm. It requires that young people are treated lawfully, equitably and without prejudice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DEA214" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc439858846"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc461461172"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc501114295"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233371033"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235789835"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Procedural </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>airness</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-    </w:p>
-    <w:p w14:paraId="31316126" w14:textId="11B311AC" w:rsidR="002F2A29" w:rsidRDefault="001B76A5" w:rsidP="00EC6070">
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="17FCA5D8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Procedural fairness is concerned with the process used by a decision making, rather than the actual outcome reached. It requires a fair and proper process be used when making a decision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52731B5F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc439858847"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc461461173"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc501114296"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc233371034"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235789836"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Accountability and transparency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="24EDE56D" w14:textId="56D56584" w:rsidR="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">The accountability principle holds people answerable for their actions and decisions by requiring that these are able to be explained, clarified and justified. Transparency is essential to accountability because it ensures that clear and accurate information is made available in a timely fashion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307CFC08" w14:textId="61472B5B" w:rsidR="002F2A29" w:rsidRPr="00644A6E" w:rsidRDefault="002F2A29" w:rsidP="00395B77">
+    <w:p w14:paraId="55875F3D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc141880934"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc216259379"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc141880934"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc233371035"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235789837"/>
       <w:r w:rsidRPr="00644A6E">
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>Strategic Plan 2025-</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00644A6E">
-        <w:t xml:space="preserve"> 202</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="45DD8830" w14:textId="77777777" w:rsidR="002F2A29" w:rsidRPr="00644A6E" w:rsidRDefault="002F2A29" w:rsidP="00395B77">
+        <w:t>2030</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="455D7C6E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc141880935"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc216259380"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc141880935"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc233371036"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235789838"/>
       <w:r w:rsidRPr="00644A6E">
         <w:t>The Framework</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00644A6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBE65A3" w14:textId="05A2FF8E" w:rsidR="002F2A29" w:rsidRPr="00644A6E" w:rsidRDefault="002F2A29" w:rsidP="00244998">
+    <w:p w14:paraId="2E7B5690" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00644A6E">
-        <w:t>The Framework aligns to the Department of Justice</w:t>
-[...2 lines deleted...]
-        <w:t>, Corrective Services (the Department)</w:t>
+        <w:t xml:space="preserve">The Framework aligns to the Department of Justice, Corrective Services (the Department) Strategic Plan 2025-2030 to support the Department’s vision of </w:t>
       </w:r>
       <w:r w:rsidRPr="00644A6E">
-        <w:t xml:space="preserve"> Strategic </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00232AA4" w:rsidRPr="00644A6E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“A Connected Western Australia”</w:t>
       </w:r>
-      <w:r w:rsidR="00232AA4" w:rsidRPr="00644A6E">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00644A6E">
-        <w:t>:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="494E1400" w14:textId="19FE47FC" w:rsidR="002F2A29" w:rsidRPr="00644A6E" w:rsidRDefault="00B247A6" w:rsidP="00244998">
+        <w:t xml:space="preserve"> by developing and enhancing policies that reflect the operating environment and supporting staff do their job, to ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB49A8B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="53623285" w14:textId="29C87117" w:rsidR="002F2A29" w:rsidRPr="00644A6E" w:rsidRDefault="00B247A6" w:rsidP="00244998">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>improved service delivery and collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4799A43B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0AB60C79" w14:textId="6E5F9586" w:rsidR="002F2A29" w:rsidRPr="00644A6E" w:rsidRDefault="00B247A6" w:rsidP="00EC6070">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">improved community safety </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3E4E30" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="37EDCE13" w14:textId="4653C86C" w:rsidR="00D848A2" w:rsidRPr="00DA4026" w:rsidRDefault="00D848A2" w:rsidP="00EC6070">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>sustainable strategies and outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4A70B7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc216259381"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc233371037"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235789839"/>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">National and </w:t>
       </w:r>
-      <w:r w:rsidR="00963DF6">
+      <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">nternational </w:t>
       </w:r>
-      <w:r w:rsidR="00963DF6">
+      <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6070">
         <w:t>eferences</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00AE6A0F">
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="1BD2D7E7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">When developing </w:t>
+      </w:r>
+      <w:r>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="00D848A2" w:rsidRPr="00DA4026">
-[...120 lines deleted...]
-    <w:p w14:paraId="5F81F471" w14:textId="77777777" w:rsidR="009F15D7" w:rsidRPr="00DA4026" w:rsidRDefault="009F15D7" w:rsidP="00EC6070">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>, Corrective Services may consider, where appropriate and relevant to the specific subject matter of the policy, national and international material, including (but not limited to) the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B16DF9" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="6BD48DA5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4026">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00665C55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Australasian Juvenile Justice Administrators Juvenile Justice Standards, 2009</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="544AE8E1" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10 Pillars of Youth Justice, Australia and New Zealand School of Government, 2020</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58D4ECE8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>National Principles for Child Safe Organisations, 2019</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B917311" w14:textId="35DEA16A" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations Standard Minimum Rules for the Administration of Juvenile Justice (</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Beijing Rules</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15F85DDF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations Standard Minimum Rules for Non-custodial Measures (</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Tokyo Rules</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E0658E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7435EFE0" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7992">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00DA4026">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A7992">
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.ohchr.org/Documents/ProfessionalInterest/bodyprinciples.pdf" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00DA4026">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007A7992">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="007A7992">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>United Nations Body of Principles for the Protection of All Persons under Any Form of Detention or Imprisonment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC314C6" w14:textId="6F2CDED9" w:rsidR="007B3159" w:rsidRDefault="009F15D7" w:rsidP="00EC6070">
+    <w:p w14:paraId="54406999" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="007A7992">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7992">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="007B3159" w:rsidRPr="00DA4026">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00E0658E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>United Nations Convention on the Rights of the Child</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FEECFD8" w14:textId="0082070B" w:rsidR="00EF106E" w:rsidRPr="00DA4026" w:rsidRDefault="00EF106E" w:rsidP="00EF106E">
+    <w:p w14:paraId="461FEAEC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00665C55" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>United Nations Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178B7E6D" w14:textId="5300C6C5" w:rsidR="00D848A2" w:rsidRPr="00244998" w:rsidRDefault="00D848A2" w:rsidP="00EC6070">
+    <w:p w14:paraId="51843F7E" w14:textId="371A5993" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00452268">
+      <w:r w:rsidRPr="007A7992">
         <w:t>National and international Corrective Services policies and procedures</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5D7DDA3C" w14:textId="77777777" w:rsidR="00D848A2" w:rsidRPr="001B7630" w:rsidRDefault="00D848A2" w:rsidP="00EC6070">
+      <w:r w:rsidR="00A034CA" w:rsidRPr="007A7992">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5984A3DB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="001B7630" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc216259382"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc233371038"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235789840"/>
       <w:r w:rsidRPr="001B7630">
         <w:t>Governance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F27F7B0" w14:textId="3E429695" w:rsidR="007363ED" w:rsidRDefault="00D848A2" w:rsidP="00E820D1">
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="508EF5A7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="001B7630">
-        <w:t>The hierarchy of governance materials</w:t>
-[...20 lines deleted...]
-        <w:object w:dxaOrig="7875" w:dyaOrig="2595" w14:anchorId="4C9412AB">
+        <w:t>The hierarchy of governance materials for the YDC is set out as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1772F37E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="2FF3EADD" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:object w:dxaOrig="7875" w:dyaOrig="2595" w14:anchorId="01FB0228">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:453.6pt;height:149.35pt" o:ole="">
-            <v:imagedata r:id="rId24" o:title=""/>
+            <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1827570254" r:id="rId25"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1846402902" r:id="rId23"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557EBBCA" w14:textId="77777777" w:rsidR="001B76A5" w:rsidRPr="00DA4026" w:rsidRDefault="00D848A2" w:rsidP="004527CF">
+    <w:p w14:paraId="3B85DBB4" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc216259383"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="46" w:name="_Toc233371039"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235789841"/>
+      <w:r w:rsidRPr="00DA4026">
         <w:t>Legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...26 lines deleted...]
-      <w:r w:rsidR="00E03D6B">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="194A63CE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">The following key legislation provides the legislative authority for the management of </w:t>
+      </w:r>
+      <w:r>
         <w:t>YDCs</w:t>
       </w:r>
-      <w:r w:rsidR="00574CE5" w:rsidRPr="00DA4026">
-[...9 lines deleted...]
-    <w:p w14:paraId="16428E5F" w14:textId="77777777" w:rsidR="001B76A5" w:rsidRPr="006C0B67" w:rsidRDefault="00AF1724" w:rsidP="006C0B67">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> in Western Australia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E3A063" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="0000019C" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C0B67">
+      <w:r w:rsidRPr="0000019C">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125C9F51" w14:textId="77777777" w:rsidR="001B76A5" w:rsidRPr="0002285E" w:rsidRDefault="00AF1724" w:rsidP="006C0B67">
+    <w:p w14:paraId="188CEBE8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7142D302" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="0000019C" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0002285E">
+      <w:r w:rsidRPr="0000019C">
         <w:rPr>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Young Offenders Regulations 1995</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11205891" w14:textId="77777777" w:rsidR="007B3245" w:rsidRPr="006C0B67" w:rsidRDefault="007B3245" w:rsidP="006C0B67">
+        <w:t>Court Security and Custodial Services Act 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA5E89E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Other legislation that may apply in the context of a detention centre or the management of young people in custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D9B6AA" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:bookmarkStart w:id="48" w:name="_Hlk214013233"/>
+      <w:r w:rsidRPr="007A7992">
+        <w:t xml:space="preserve">Operational Instruments are developed in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...51 lines deleted...]
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644A6E">
-[...12 lines deleted...]
-    <w:p w14:paraId="0E42D7F9" w14:textId="77777777" w:rsidR="000D36D6" w:rsidRPr="00EC6070" w:rsidRDefault="000D36D6" w:rsidP="00EC6070">
+      <w:r w:rsidRPr="007A7992">
+        <w:t xml:space="preserve"> (the Act) and the application of the Young Offenders Regulations 1995 (the Regulations), where applicable. To the extent of any inconsistency between the Act and the Regulations, the Act has effect to the inconsistency. In simple terms, the Act prevails over the Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39415340" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EC6070" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc525129288"/>
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc525129288"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc525129374"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc525129289"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc525129375"/>
+      <w:bookmarkStart w:id="53" w:name="_Standards,_Rules_and"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc525129290"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc525129376"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc525129291"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc525129377"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc525129292"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc525129378"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc525129293"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc525129379"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc525129294"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc525129380"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc525129295"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc525129381"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc525129296"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc525129382"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc525129297"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc525129383"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc525129298"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc525129384"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc525129299"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc525129385"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc525129300"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc525129386"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc525129301"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc525129387"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc525129302"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc525129388"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc525129303"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc525129389"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc525129304"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc525129390"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc525129305"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc525129391"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc525129306"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc525129392"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc525129307"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc525129393"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc525129308"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc525129394"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc525129309"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc525129395"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc233371040"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc235789842"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
-      <w:r w:rsidRPr="00EC6070">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="81"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="82"/>
-    </w:p>
-[...181 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="_Toc216259386"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t>Youth Custodial Rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="1A23A0A2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc233371041"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>What are Youth Custodial Rules?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="63D62D48" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Section 181 of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Young Offenders Act 1994 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>allows</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">in summary, for rules to be made for the management, control and security of detention centres generally or a specified detention centre and/or of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young people in custody</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>management of officers of the Department</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Justice (the Department)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>. In practice, these rules are titled "Youth Custodial Rules".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A941978" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="0EA1E32B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Youth Custodial Rules are made by the Chief Executive Officer with the approval of the Minister for Corrective Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7394A28A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="282C71A2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">The Chief Executive Officer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(CEO) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>has delegated to the Commissioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Department of Justice, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Corrective Services </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(the Commissioner) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">the power to make Youth Custodial Rules, pursuant to s10 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244998">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">. The Commissioner, with the approval of the Minister, therefore, makes the Youth Custodial Rules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C102419" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Toc525129313"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc525129399"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc525129314"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc525129400"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc525129316"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc525129402"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc233371042"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r w:rsidRPr="00DA4026">
         <w:t>When are Youth Custodial Rules made?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00AE6A0F">
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="2245C187" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Youth Custodial Rules are rules made for </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00FB05C1" w:rsidRPr="00DA4026">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E03D6B">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">management, control, and security of </w:t>
+      </w:r>
+      <w:r>
         <w:t>YDCs</w:t>
       </w:r>
-      <w:r w:rsidR="00F631F7" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> generally or a specified detention centre, or for the management, control, and security of </w:t>
       </w:r>
-      <w:r w:rsidR="00E03D6B">
+      <w:r>
         <w:t>young people in custody</w:t>
       </w:r>
-      <w:r w:rsidR="00E03D6B" w:rsidRPr="00DA4026">
-[...14 lines deleted...]
-      <w:r w:rsidR="00E63D95">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and the management of officers of the Department, including when the </w:t>
+      </w:r>
+      <w:r>
         <w:t>CEO</w:t>
       </w:r>
-      <w:r w:rsidR="00D46119" w:rsidRPr="00DA4026">
-[...9 lines deleted...]
-    <w:p w14:paraId="107EA062" w14:textId="4B2E23F5" w:rsidR="00BF5AE8" w:rsidRPr="00DA4026" w:rsidRDefault="00A04B2A" w:rsidP="006C0B67">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> wants to confer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691E27D7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="78510F69" w14:textId="71DDE765" w:rsidR="000D36D6" w:rsidRPr="00DA4026" w:rsidRDefault="00E63D95" w:rsidP="006C0B67">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>a discretionary authority on a person or class of persons; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EB4E1A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
         <w:t xml:space="preserve">specified functions under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B155B3">
+      <w:r w:rsidRPr="00BD757F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offender’s Act 1994</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E0658E">
         <w:t xml:space="preserve">, only on persons who are prison officers under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B155B3">
+      <w:r w:rsidRPr="00BD757F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-      <w:r w:rsidR="008D5040" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve"> or such of those persons as are specified in the Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122023F9" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="7610C9D7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve">The development of specific Youth Custodial Rules provides a clear and unambiguous set of guiding principles for staff and are operationalised via Commissioner’s Operating Policies and Procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1C3AC2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:bookmarkStart w:id="104" w:name="_Hlk196913793"/>
+    </w:p>
+    <w:p w14:paraId="3F0715D8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">In the event there is an inconsistency between a Youth Custodial Rule and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
-      <w:r w:rsidR="008D5040" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> and/or the </w:t>
-      </w:r>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B17A85">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t xml:space="preserve"> for the administration of </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E4112C" w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Youth Custodial Rule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> has effect, to the extent of the inconsistency, subject to the regulation. In simple terms, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B155B3">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Regulations 1995 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>precedence</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> over the Youth Custodial Rule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDDD291" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EC6070" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc233371043"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc235789843"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t>Commissioner’s Operating Polic</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t xml:space="preserve"> and Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E3C903" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc233371044"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>What are Commissioner’s Operating Polic</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and Procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (COPPs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="6AA344BD" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Commissioner of Corrective Services has responsibilities delegated under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act 1994 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17A85">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> for the administration of that legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A95CFB7" w14:textId="77777777" w:rsidR="002A6964" w:rsidRPr="00DA4026" w:rsidRDefault="002A6964" w:rsidP="00452268"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="1490FFE6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="19B5C9FD" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00B17A85">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>COPPs</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00AE6A0F">
+        <w:t xml:space="preserve">COPPs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">are the primary </w:t>
+      </w:r>
+      <w:r>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="002A6964" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> in respect of </w:t>
       </w:r>
-      <w:r w:rsidR="009B7156">
+      <w:r>
         <w:t>a YDC</w:t>
       </w:r>
-      <w:r w:rsidR="009B7156" w:rsidRPr="00DA4026">
-[...5 lines deleted...]
-      <w:r w:rsidR="00E03D6B">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
         <w:t>the management of young people in custody</w:t>
       </w:r>
-      <w:r w:rsidR="002A6964" w:rsidRPr="00DA4026">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D363AA">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">. The COPPs are policy documents that provide instructions to </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidR="008E4C8D" w:rsidRPr="00DA4026">
-[...8 lines deleted...]
-      <w:r w:rsidR="00452268">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>staff as to how the relevant legislativ</w:t>
+      </w:r>
+      <w:r>
         <w:t>e requirements are implemented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E1D4EF" w14:textId="77777777" w:rsidR="00D363AA" w:rsidRDefault="00D363AA" w:rsidP="006C0B67"/>
-    <w:p w14:paraId="6F1FE1A6" w14:textId="104B11ED" w:rsidR="00165A54" w:rsidRPr="00DA4026" w:rsidRDefault="00A20754" w:rsidP="006C0B67">
+    <w:p w14:paraId="6E12A18F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="5BCCE30F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>The COPPs will standardise the service requirements across the YDCs, taking</w:t>
       </w:r>
-      <w:r w:rsidR="007458A0" w:rsidRPr="00DA4026">
-[...8 lines deleted...]
-      <w:r w:rsidR="00D526AA">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> into account the site-specific risks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> requirements</w:t>
+        <w:t>the YDC’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> and set out responsibilities and reporting requirements</w:t>
       </w:r>
       <w:r>
         <w:t>, as required</w:t>
       </w:r>
-      <w:r w:rsidR="007458A0" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79838685" w14:textId="5481ABD0" w:rsidR="00E2474A" w:rsidRPr="00DA4026" w:rsidRDefault="00E2474A" w:rsidP="004527CF">
+    <w:p w14:paraId="5E2F96E1" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc525129321"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc525129321"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc525129407"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc233371045"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r w:rsidRPr="00DA4026">
         <w:t>When are COPPs made?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="008E4C8D" w:rsidRPr="00DA4026">
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="62BC2D2C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">COPPs operationalise the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
-      <w:r w:rsidR="00E63D95" w:rsidRPr="00B155B3">
+      <w:r w:rsidRPr="00B155B3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in conjunction with the</w:t>
       </w:r>
-      <w:r w:rsidR="00E63D95" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4C8D" w:rsidRPr="00B155B3">
+      <w:r w:rsidRPr="00B155B3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
-      <w:r w:rsidR="008E4C8D" w:rsidRPr="009B7156">
+      <w:r w:rsidRPr="009B7156">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4C8D" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">and other relevant legislation to enable staff </w:t>
       </w:r>
-      <w:r w:rsidR="00524957">
+      <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="008E4C8D" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">understand the job they have to do, and how they need to do it. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565C4B9C" w14:textId="77777777" w:rsidR="00E63D95" w:rsidRDefault="00E63D95" w:rsidP="006C0B67"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2E8503D8" w14:textId="56BACAA2" w:rsidR="00144B05" w:rsidRPr="00644A6E" w:rsidRDefault="00382538" w:rsidP="00184958">
+    <w:p w14:paraId="681DDF5A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="5D0E6EE3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t>COPPs shall align with the Youth Custodial Rules where applicable, noting to the extent of any identified inconsistency, the Youth Custodial Rule takes precedence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC0E996" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc143680135"/>
-      <w:bookmarkStart w:id="97" w:name="_Toc216259390"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc143680135"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc233371046"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc235789844"/>
       <w:r w:rsidRPr="00644A6E">
-        <w:t xml:space="preserve">Deputy </w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+        <w:t xml:space="preserve">Deputy Commissioner’s </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="00644A6E">
         <w:t>Broadcasts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
-[...10 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="3CCDE148" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc143680136"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc233371047"/>
+      <w:r w:rsidRPr="00644A6E">
+        <w:t>What are Deputy Commissioner’s Broadcasts?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="41484D11" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00644A6E">
+        <w:t xml:space="preserve">Deputy Commissioner’s Broadcasts are a communication tool used to advise staff of a custodial operational policy change that overrides a current process or procedure within a COPP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC14AB6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc143680137"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc233371048"/>
+      <w:r w:rsidRPr="00644A6E">
+        <w:t>When are Deputy Commissioner’s Broadcasts made?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="4B5BF12C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00644A6E">
+        <w:t>Deputy Commissioner’s Broadcasts are created when there is a request for or need to amend a COPP, which is not likely to be imminently changed due to circumstances beyond the control of Operational Policy. The reasons and requirements for a Deputy Commissioner’s Broadcast may include but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214002A6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc143680136"/>
-      <w:bookmarkStart w:id="99" w:name="_Toc216259391"/>
       <w:r w:rsidRPr="00644A6E">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
-[...193 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>feedback from other Directorates within Corrective Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE91F7E" w14:textId="34F42FC8" w:rsidR="00144B05" w:rsidRPr="00644A6E" w:rsidRDefault="008E0132" w:rsidP="008F1FD6">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2FB24FBB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644A6E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">response </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144B05" w:rsidRPr="00644A6E">
+        <w:t>response to a critical incident</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A97FF7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>to a critical incident</w:t>
-[...14 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644A6E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">technological change </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9F0811" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644A6E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00144B05" w:rsidRPr="00644A6E">
+        <w:t>legislative change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630525C7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">change </w:t>
-[...14 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644A6E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>response to recommendations or relevant Inquiries, Lessons Learned, Commissions and Inspectorates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57872692" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00644A6E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644A6E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">legislative </w:t>
-[...131 lines deleted...]
-    <w:p w14:paraId="55449A3D" w14:textId="7B15404C" w:rsidR="00144B05" w:rsidRPr="00644A6E" w:rsidRDefault="00A30B54" w:rsidP="00144B05">
+        <w:t xml:space="preserve">directives from the Assistant Commissioners, Deputy Commissioner or Commissioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DFA2BA" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00644A6E">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:bookmarkStart w:id="102" w:name="_Hlk209703940"/>
+      <w:bookmarkStart w:id="118" w:name="_Hlk209703940"/>
       <w:r w:rsidRPr="00644A6E">
         <w:t xml:space="preserve">Deputy Commissioner’s Broadcast </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="00644A6E">
-        <w:t>will provide staff with information about an amendment including the rationale, scope, any related/impacted COPPs and the commencement date. The Deputy Commissioner’s Broadcast relating to policy changes are drafted by Operational Policy in consultation with the relevant stakeholders, approved by the relevant Deputy Commissioners and published by Operational Policy.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">will provide staff with information about an amendment including the rationale, scope, any related/impacted COPPs and the commencement date. The Deputy Commissioner’s Broadcast relating to policy changes are drafted by Operational Policy in consultation with the relevant </w:t>
+      </w:r>
       <w:r w:rsidRPr="00644A6E">
+        <w:lastRenderedPageBreak/>
+        <w:t>stakeholders, approved by the relevant Deputy Commissioners and published by Operational Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226E1067" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00644A6E" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="7C72A4CA" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
         <w:t>The Deputy Commissioner’s Broadcast shall be implemented within the scheduled review of the corresponding COPP(s), where applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0B326E" w14:textId="3776867E" w:rsidR="00A30B54" w:rsidRPr="00A30B54" w:rsidRDefault="00A30B54" w:rsidP="00A30B54">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00644A6E">
+    <w:p w14:paraId="4B41CF75" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="5528D6E3" w14:textId="18395661" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
         <w:t>Deputy Commissioner’s Broadcasts, relating to policy changes shall be approved by all the relevant Deputy Commissioners and registered through Operational Policy to avoid, so far as possible, inconsistency with legislation or other Operational Instruments.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30B54">
-[...4 lines deleted...]
-    <w:p w14:paraId="66A9409A" w14:textId="0B3BF636" w:rsidR="0042042A" w:rsidRPr="00244998" w:rsidRDefault="0042042A" w:rsidP="00244998">
+    </w:p>
+    <w:p w14:paraId="1E911D75" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00244998" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc525129325"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc525129325"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc525129411"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc233371049"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc439858870"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc461461197"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc501114309"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc235789845"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:r w:rsidRPr="00244998">
         <w:t>Local Operating Procedures (LOPs)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="06203CB3" w14:textId="15799E80" w:rsidR="0042042A" w:rsidRPr="00E57DB2" w:rsidRDefault="00AB09FD" w:rsidP="00E57DB2">
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="4023CE1F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E57DB2" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc216259394"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc233371050"/>
       <w:r w:rsidRPr="00E57DB2">
-        <w:t xml:space="preserve">What are </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="37139349" w14:textId="20BDEDD3" w:rsidR="00040AA8" w:rsidRPr="00040AA8" w:rsidRDefault="00AB09FD" w:rsidP="0042042A">
+        <w:t>What are Local Operating Procedures (LOPs)?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="38A75314" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00040AA8" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>LOPs</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+        <w:t xml:space="preserve">LOPs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidR="00AE6A0F">
+      <w:r>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
-      <w:r w:rsidR="00197DBA">
-[...26 lines deleted...]
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+      <w:r>
+        <w:t xml:space="preserve">contextualise the site-specific requirements detailed within the overarching COPP and provide additional procedural guidance to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
-      <w:r w:rsidR="0042042A">
-[...14 lines deleted...]
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+      <w:r>
+        <w:t xml:space="preserve">staff at a YDC. LOPs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>are policy documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359934EF" w14:textId="3A1561E9" w:rsidR="0042042A" w:rsidRPr="00E57DB2" w:rsidRDefault="0042042A" w:rsidP="0042042A">
+    <w:p w14:paraId="062AFB9D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E57DB2" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc216259395"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc233371051"/>
       <w:r w:rsidRPr="00E57DB2">
         <w:t xml:space="preserve">When are </w:t>
       </w:r>
-      <w:r w:rsidR="00274222">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">LOPs </w:t>
       </w:r>
       <w:r w:rsidRPr="00E57DB2">
         <w:t>made?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="110"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="3A03653E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve">LOPs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">are created </w:t>
       </w:r>
-      <w:r w:rsidR="00040AA8">
-[...49 lines deleted...]
-    <w:p w14:paraId="0CB92F9D" w14:textId="1DAD140D" w:rsidR="0042042A" w:rsidRDefault="00040AA8" w:rsidP="0042042A">
+      <w:r>
+        <w:t xml:space="preserve">when there is an identified need to provide additional site-specific procedural guidance, consistent with the content of the relevant COPP to support all staff in the jobs they have to do and how they need to do it at a YDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4FBFA2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="217787F7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r>
         <w:t xml:space="preserve">LOPs shall not contradict or override information provided within Youth Custodial Rules or COPPs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">In the event there is an inconsistency between a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">LOP </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a Youth Custodial Rule or a </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E5A">
         <w:t>COPP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Youth Custodial Rule or COPP takes precedence.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2100C99B" w14:textId="77777777" w:rsidR="0042042A" w:rsidRPr="002658DD" w:rsidRDefault="0042042A" w:rsidP="0042042A"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+    <w:p w14:paraId="01A7C79B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002658DD" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="1CA1339E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve">LOPs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidR="0042042A" w:rsidRPr="001E2E5A">
+      <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">be distributed to impacted staff </w:t>
       </w:r>
-      <w:r w:rsidR="00524957">
+      <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="0042042A" w:rsidRPr="00BD6772">
+      <w:r w:rsidRPr="00BD6772">
         <w:t>provide staff with a range of informa</w:t>
       </w:r>
-      <w:r w:rsidR="0042042A">
+      <w:r>
         <w:t xml:space="preserve">tion and the commencement date. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1B5C98" w14:textId="76AB40A6" w:rsidR="00C606CF" w:rsidRPr="00244998" w:rsidRDefault="00C606CF" w:rsidP="00244998">
+    <w:p w14:paraId="6F45F19D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00244998" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc216259396"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc233371052"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc235789846"/>
       <w:r w:rsidRPr="00244998">
-        <w:t xml:space="preserve">Superintendent’s </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="67BC056A" w14:textId="0DC8251B" w:rsidR="00C606CF" w:rsidRPr="00E57DB2" w:rsidRDefault="00C606CF" w:rsidP="00E57DB2">
+        <w:t>Superintendent’s Instructions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="695308BC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E57DB2" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc216259397"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc233371053"/>
       <w:r w:rsidRPr="00E57DB2">
-        <w:t xml:space="preserve">What </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="33289750" w14:textId="240123A3" w:rsidR="00C606CF" w:rsidRPr="00BD6772" w:rsidRDefault="00274222" w:rsidP="00C606CF">
+        <w:t>What are Superintendent’s Instructions?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p w14:paraId="3182FDB9" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00BD6772" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
       <w:r>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6772">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00C606CF" w:rsidRPr="00BD6772">
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interim Operational Instruments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
-      <w:r w:rsidR="002658DD">
+      <w:r>
         <w:t xml:space="preserve">provide guidance to </w:t>
       </w:r>
-      <w:r w:rsidR="00C606CF" w:rsidRPr="00BD6772">
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
-      <w:r w:rsidR="002658DD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">staff at a YDC. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
       <w:r>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6772">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3741AFCE" w14:textId="581A7196" w:rsidR="00C606CF" w:rsidRPr="00E57DB2" w:rsidRDefault="00C606CF" w:rsidP="00E57DB2">
+        <w:t xml:space="preserve"> are policy documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094C6B7E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E57DB2" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc216259398"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc233371054"/>
       <w:r w:rsidRPr="00E57DB2">
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-    <w:p w14:paraId="01C8E21E" w14:textId="2DC67BC4" w:rsidR="002658DD" w:rsidRDefault="00274222" w:rsidP="00C606CF">
+        <w:t>When are Superintendent’s Instructions made?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="53C4669D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
       <w:r>
         <w:t>Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6772">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="002658DD">
+        <w:t xml:space="preserve"> are created </w:t>
+      </w:r>
+      <w:r>
         <w:t>for the following reasons and requirements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B8D747" w14:textId="7C929D1F" w:rsidR="002658DD" w:rsidRDefault="00B94A6E" w:rsidP="00244998">
+    <w:p w14:paraId="3013728A" w14:textId="77777777" w:rsidR="003E57E4" w:rsidRDefault="003E57E4" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="30A16476" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="0A7305D7" w14:textId="1662BA76" w:rsidR="00622D98" w:rsidRDefault="00B94A6E" w:rsidP="00244998">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">provide additional guidance or clarity on the application of a COPP or LOP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A97CB06" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5BE907B5" w14:textId="24FC47AC" w:rsidR="002658DD" w:rsidRDefault="00B94A6E" w:rsidP="00244998">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">urgent need to amend a LOP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C547BF2" w14:textId="070DD6AC" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="002658DD">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>directions and orders to YDC staff with regarding to daily operations (</w:t>
+      </w:r>
+      <w:r w:rsidR="0000019C" w:rsidRPr="00E0658E">
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000019C">
+        <w:t>g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0658E">
         <w:t xml:space="preserve"> staff deployment, rostering).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C5FD40" w14:textId="3285C1E8" w:rsidR="002658DD" w:rsidRDefault="002658DD"/>
-    <w:p w14:paraId="19FF2471" w14:textId="6537BD62" w:rsidR="002658DD" w:rsidRDefault="00274222">
+    <w:p w14:paraId="0023D9CB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="5CF8A641" w14:textId="2EE9948F" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Instructions </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="002658DD" w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Instructions shall not contradict or override information provided within a Youth Custodial Rule or COPP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">In the event there is an inconsistency between a </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
       <w:r>
         <w:t>Instruction</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="002658DD" w:rsidRPr="001E2E5A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a Youth Custodial Rule or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E5A">
         <w:t>COPP</w:t>
       </w:r>
-      <w:r w:rsidR="002658DD" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002658DD">
-[...4 lines deleted...]
-    <w:p w14:paraId="52BA67A1" w14:textId="04185D9B" w:rsidR="00622D98" w:rsidRDefault="00274222">
+      <w:r>
+        <w:t xml:space="preserve"> the Youth Custodial Rule or COPP takes precedence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0EFEED" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="001E2E5A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Superintendent’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E5A">
+        <w:t xml:space="preserve">be distributed to impacted staff </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
+        <w:t>provide staff with a range of informa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tion and the commencement date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C56B8D8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="65FDFBC7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
       <w:r>
-        <w:t>Instructions</w:t>
+        <w:t xml:space="preserve">Instructions created to urgently amend a LOP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">will be issued with an expiry date no greater than three months. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The Superintendent’s Instruction will prevail until such times as the corresponding LOP is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> amended, at which time the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Superintendent’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> Instruction will be revoked.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB0DBCE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AED57DC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E5A">
+        <w:t xml:space="preserve">Superintendent’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Instruction is issued for another reason, consideration will be given as to whether those Superintendent’s Instructions should be incorporated into the relevant COPP or LOP annually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E506D95" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00244998" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc233371055"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc235789847"/>
+      <w:r w:rsidRPr="00244998">
+        <w:t>Superintendent’s Notice to Staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="1E88E517" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E57DB2" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc233371056"/>
+      <w:r w:rsidRPr="00E57DB2">
+        <w:t>What is a Superintendent’s Notice to Staff?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="04C975DB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00BD6772" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
+        <w:t xml:space="preserve">Superintendent’s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Notice to Staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C606CF" w:rsidRPr="00BD6772">
-[...120 lines deleted...]
-      </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00272A1B">
-[...9 lines deleted...]
-    <w:p w14:paraId="45D6F45F" w14:textId="77777777" w:rsidR="00272A1B" w:rsidRPr="00E57DB2" w:rsidRDefault="00272A1B" w:rsidP="00E57DB2">
+      <w:r>
+        <w:t xml:space="preserve">a communication tool used to inform YDC staff of important information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBB0583" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E57DB2" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc216259401"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc233371057"/>
       <w:r w:rsidRPr="00E57DB2">
         <w:t>When are Superintendent’s Notice to Staff made?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="04CF39DA" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00272A1B" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t xml:space="preserve">The YDC Superintendent will issue a </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">Superintendent’s Notice to </w:t>
       </w:r>
-      <w:r w:rsidR="00236B79">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00236B79" w:rsidRPr="00BD6772">
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">when there is the need to provide </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="1CEB7C3B" w14:textId="77777777" w:rsidR="002F2A29" w:rsidRPr="002F2A29" w:rsidRDefault="002F2A29" w:rsidP="00395B77">
+        <w:t xml:space="preserve">when there is the need to provide YDC staff with relevant information (eg Reconciliation Day, Corrective Services Awards).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEB09B5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002F2A29" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc141880943"/>
-      <w:bookmarkStart w:id="118" w:name="_Toc216259402"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc141880943"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc233371058"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc235789848"/>
       <w:r w:rsidRPr="002F2A29">
         <w:t>Other Departmental Frameworks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="117"/>
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11099EB4" w14:textId="77777777" w:rsidR="002F2A29" w:rsidRPr="002F2A29" w:rsidRDefault="002F2A29" w:rsidP="00395B77">
+    <w:p w14:paraId="7FE0305A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002F2A29" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc141880944"/>
-      <w:bookmarkStart w:id="120" w:name="_Toc216259403"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc141880944"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc233371059"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc235789849"/>
       <w:r w:rsidRPr="002F2A29">
         <w:t>Frameworks and policies external to Operational Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="391A2CDE" w14:textId="1FED5EB5" w:rsidR="002F2A29" w:rsidRPr="002F2A29" w:rsidRDefault="002F2A29" w:rsidP="00244998">
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+    </w:p>
+    <w:p w14:paraId="56ABF776" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002F2A29" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve">As the </w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
+      <w:r>
         <w:t xml:space="preserve">Department </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>strives to improve service delivery in line with the Strategic Framework, areas outside of Operational Policy may require business area specific policies or frameworks. Current examples include the Security Management Framework, Emergency Management Framework</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Youth </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, Youth </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
+      <w:r>
         <w:t xml:space="preserve">t risk </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
+      <w:r>
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">ystem </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>Manual</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
-[...10 lines deleted...]
-    <w:p w14:paraId="3C381372" w14:textId="26F195F0" w:rsidR="002F2A29" w:rsidRPr="002F2A29" w:rsidRDefault="002F2A29" w:rsidP="00244998">
+      <w:r>
+        <w:t xml:space="preserve"> and all practice procedures related to the management of adults and young people who offend on community-based referrals/dispositions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4152FE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="4B19AE0B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002F2A29" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve">The owners of such </w:t>
       </w:r>
-      <w:r w:rsidR="00236B79">
+      <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve">rameworks or </w:t>
       </w:r>
-      <w:r w:rsidR="00236B79">
+      <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>olicies</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve"> shall ensure that they do not contradict COPPs or other documents provided for in the Operational Policy Framework.</w:t>
       </w:r>
-      <w:r w:rsidR="00D363AA">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2730718B" w14:textId="77777777" w:rsidR="00244998" w:rsidRDefault="00244998" w:rsidP="00244998"/>
-    <w:p w14:paraId="4E4ECB3D" w14:textId="67C90E24" w:rsidR="002F2A29" w:rsidRPr="002F2A29" w:rsidRDefault="002F2A29" w:rsidP="00244998">
+    <w:p w14:paraId="3336B8AF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="5557DF80" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002F2A29" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="002F2A29">
         <w:t>Where new or amended business area specific policies or frameworks are intended</w:t>
       </w:r>
-      <w:r w:rsidR="0036483F">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t>business areas sh</w:t>
       </w:r>
-      <w:r w:rsidR="0036483F">
+      <w:r>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve"> consult with Operational Policy to consider and agree on the most appropriate method for implementing such documents. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9880D1" w14:textId="77777777" w:rsidR="00244998" w:rsidRDefault="00244998" w:rsidP="00244998"/>
-    <w:p w14:paraId="3FD7C04C" w14:textId="7C234199" w:rsidR="002F2A29" w:rsidRPr="002F2A29" w:rsidRDefault="002F2A29" w:rsidP="00244998">
+    <w:p w14:paraId="272607BF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="7903E07B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="002F2A29" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve">Where it is intended that policies or procedures from another Departmental Framework shall supersede or replace a COPP refer to </w:t>
       </w:r>
       <w:r w:rsidRPr="00395B77">
         <w:t>section 7.4</w:t>
       </w:r>
-      <w:r w:rsidR="00395B77">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2A29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D86023" w14:textId="7980CAEE" w:rsidR="00187147" w:rsidRPr="00EC6070" w:rsidRDefault="00CE1868" w:rsidP="00EC6070">
+    <w:p w14:paraId="24C7D46F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EC6070" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc66198988"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc66198988"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc233371060"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc235789850"/>
+      <w:bookmarkEnd w:id="142"/>
       <w:r w:rsidRPr="00EC6070">
-        <w:t>P</w:t>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="108"/>
+        <w:t>Process</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="122"/>
-    </w:p>
-    <w:p w14:paraId="32ECDD22" w14:textId="77777777" w:rsidR="00D01948" w:rsidRPr="00DA4026" w:rsidRDefault="00D01948" w:rsidP="00963CC1">
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="212D62A5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc216259405"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc233371061"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc235789851"/>
       <w:r w:rsidRPr="00DA4026">
         <w:t>Development</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0DBC3012" w14:textId="47451210" w:rsidR="00E63D95" w:rsidRDefault="00FF7C23" w:rsidP="006C0B67">
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="652E0FE2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>perational Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00F436EC" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> is responsible for the development of </w:t>
       </w:r>
-      <w:r w:rsidR="00BD6772">
-[...14 lines deleted...]
-      <w:r w:rsidR="00BD6772">
+      <w:r>
+        <w:t xml:space="preserve">Youth Custodial Rules, COPPs and Commissioner’s Instructions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332436EE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="0F5C1C89" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:t>The YDC Superintendent is responsible for the development of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBF5F9A" w14:textId="457E7B71" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:lastRenderedPageBreak/>
+        <w:t>LOPs, in consultation with the Operational Policy branch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C37AC0" w14:textId="20E416A3" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>Superintendent’s Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0148EF7F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>Superintendent’s Notices to Staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556C227E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>nternal and external subject matter experts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will be consulted in the development of the Youth Custodial Rules, COPPs and legal advice will be requested as required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A481BAE" w14:textId="77777777" w:rsidR="00184958" w:rsidRDefault="00184958" w:rsidP="006C0B67"/>
-[...117 lines deleted...]
-    <w:p w14:paraId="43EC2097" w14:textId="06E04EB5" w:rsidR="00F436EC" w:rsidRPr="00DA4026" w:rsidRDefault="00E63D95" w:rsidP="006C0B67">
+    <w:p w14:paraId="30743156" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="749589DB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Youth Custodial Rules, </w:t>
       </w:r>
-      <w:r w:rsidR="00F436EC" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t>COPPs</w:t>
       </w:r>
-      <w:r w:rsidR="0000385B">
-[...11 lines deleted...]
-      <w:r w:rsidR="00274222" w:rsidRPr="001E2E5A">
+      <w:r>
+        <w:t xml:space="preserve">, Commissioner’s Instructions, LOPS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
-      <w:r w:rsidR="00274222">
-[...8 lines deleted...]
-      <w:r w:rsidR="0000385B" w:rsidRPr="00BD6772">
+      <w:r>
+        <w:t xml:space="preserve">Instructions and Superintendent’s Notices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00B97156">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00B97156" w:rsidRPr="00BD6772">
+      <w:r w:rsidRPr="00BD6772">
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
-      <w:r w:rsidR="00F436EC" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">must be written in plain English and clearly explain what needs to be done, who will do it and when. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AB2662" w14:textId="77777777" w:rsidR="00F436EC" w:rsidRPr="00DA4026" w:rsidRDefault="00F436EC" w:rsidP="00452268"/>
-    <w:p w14:paraId="44EC5C29" w14:textId="1FCC466E" w:rsidR="00466080" w:rsidRDefault="007B4F28" w:rsidP="006C0B67">
+    <w:p w14:paraId="27D679B1" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="6A073AC3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">The development or amendment of </w:t>
       </w:r>
-      <w:r w:rsidR="00E63D95">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">the Youth Custodial Rules and COPPs </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>are subject to a Diversity Impact Assessment (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D526AA">
         <w:t xml:space="preserve">refer </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Diversity_Impact_Assessment" w:history="1">
-        <w:r w:rsidR="00236B79" w:rsidRPr="00D526AA">
+        <w:r w:rsidRPr="000A46D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D526AA">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE9A49D" w14:textId="77777777" w:rsidR="002F2973" w:rsidRDefault="002F2973" w:rsidP="006C0B67"/>
-    <w:p w14:paraId="3E29682B" w14:textId="621FA826" w:rsidR="0036483F" w:rsidRPr="00DA4026" w:rsidRDefault="002F2973" w:rsidP="006C0B67">
+    <w:p w14:paraId="32664546" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="187C60A1" w14:textId="5F89D357" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">The process to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">develop or </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>amend Youth Custodial Rules</w:t>
       </w:r>
-      <w:r w:rsidR="00BA7FA9">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>COPPs</w:t>
       </w:r>
-      <w:r w:rsidR="00BA7FA9">
-        <w:t xml:space="preserve"> and Commissioner’s Instuctions</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> and Commissioner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="000A46D4">
+        <w:t>Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> is provided in </w:t>
       </w:r>
-      <w:r w:rsidR="0036483F">
+      <w:r>
         <w:t xml:space="preserve">the flow chart in </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Appendix_1_–" w:history="1">
-        <w:r w:rsidRPr="00BE2F39">
+      <w:hyperlink w:anchor="_Toc235711772" w:history="1">
+        <w:r w:rsidRPr="000A46D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DA4026">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017E6A40" w14:textId="77777777" w:rsidR="0036483F" w:rsidRPr="00395B77" w:rsidRDefault="0036483F" w:rsidP="00395B77">
+    <w:p w14:paraId="7693BDED" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00395B77" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc141880947"/>
-      <w:bookmarkStart w:id="125" w:name="_Toc216259406"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc141880947"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc233371062"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc235789852"/>
       <w:r w:rsidRPr="00395B77">
         <w:t>Security status</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="124"/>
-      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
       <w:r w:rsidRPr="00395B77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BEBD4A" w14:textId="4F53E3FF" w:rsidR="0036483F" w:rsidRPr="0036483F" w:rsidRDefault="00D363AA" w:rsidP="00244998">
+    <w:p w14:paraId="6978F28E" w14:textId="77777777" w:rsidR="003E57E4" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r>
         <w:t>Youth Custodial</w:t>
       </w:r>
-      <w:r w:rsidR="0036483F" w:rsidRPr="0036483F">
+      <w:r w:rsidRPr="0036483F">
         <w:t xml:space="preserve"> Rules</w:t>
       </w:r>
-      <w:r w:rsidR="001618FA">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0036483F" w:rsidRPr="0036483F">
+      <w:r w:rsidRPr="0036483F">
         <w:t xml:space="preserve">COPPs and </w:t>
       </w:r>
-      <w:r w:rsidR="00184958">
+      <w:r>
         <w:t>LOPS</w:t>
       </w:r>
-      <w:r w:rsidR="0036483F" w:rsidRPr="0036483F">
+      <w:r w:rsidRPr="0036483F">
         <w:t xml:space="preserve"> cover a range of operational procedures, processes and methodologies. These instruments may be marked as ‘Restricted Staff Only’ for the good government, good order, and security of the</w:t>
       </w:r>
-      <w:r w:rsidR="0036483F">
+      <w:r>
+        <w:t xml:space="preserve"> YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036483F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This may also apply to a Commissioner’s Instruction where applicable. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036483F">
+        <w:t xml:space="preserve">Where requests are made to Operational Policy by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">external </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036483F">
+        <w:t>persons or organisations for a restricted instrument as listed above, the request is to be referred as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEA2B34" w14:textId="720CA092" w:rsidR="0090701E" w:rsidRPr="0036483F" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="0036483F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="5570A7E2" w14:textId="0226D10C" w:rsidR="0036483F" w:rsidRPr="0036483F" w:rsidRDefault="00313734" w:rsidP="00244998">
+    </w:p>
+    <w:p w14:paraId="5E883857" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5DE572E6" w14:textId="3636677D" w:rsidR="0036483F" w:rsidRPr="0036483F" w:rsidRDefault="00313734" w:rsidP="00244998">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">if a Summons or Order to Produce send to ‘InformationRelease@justice.wa.gov.au’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE64244" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3A987393" w14:textId="506D684F" w:rsidR="00466080" w:rsidRDefault="00313734" w:rsidP="00452268">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>any other type of request, send to ‘FOI@justice.wa.gov.au.’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E88EA51" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="744A244B" w14:textId="3A0B7701" w:rsidR="006F710A" w:rsidRDefault="006F710A" w:rsidP="006F710A">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>for both referrals cc in ‘DCOperationalSupport@justice.wa.gov.au’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4592076F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc216259407"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="150" w:name="_Toc233371063"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc235789853"/>
+      <w:r>
         <w:t>Amendments to Youth Custodial Rules, COPPs and Local Operating Procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="126"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5B5F4828" w14:textId="122ECC2D" w:rsidR="006F710A" w:rsidRDefault="006F710A" w:rsidP="006F710A">
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p w14:paraId="0E33F748" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0031665F">
         <w:t xml:space="preserve">n amendment </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to existing Youth Custodial Rules and COPPs </w:t>
       </w:r>
       <w:r w:rsidRPr="0031665F">
         <w:t xml:space="preserve">must be raised with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Operational Policy, who </w:t>
       </w:r>
       <w:r w:rsidRPr="0031665F">
         <w:t xml:space="preserve">will identify the impact and risks associated with the amendment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478B3B36" w14:textId="77777777" w:rsidR="00184958" w:rsidRDefault="00184958" w:rsidP="006F710A"/>
-    <w:p w14:paraId="65E42E48" w14:textId="59DF0180" w:rsidR="006F710A" w:rsidRPr="00DA4026" w:rsidRDefault="006F710A" w:rsidP="00184958">
+    <w:p w14:paraId="7AA24358" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="3DFE7E08" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0031665F">
         <w:t xml:space="preserve">n amendment </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and/or a revocation to a Local Operating Procedure is the responsibility of the Superintendent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C62930B" w14:textId="25181B36" w:rsidR="00CE1868" w:rsidRPr="00EB46DA" w:rsidRDefault="00CE1868" w:rsidP="00963CC1">
+    <w:p w14:paraId="6735C482" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EB46DA" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc525129339"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc525129339"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc525129425"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc525129340"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc525129426"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc525129341"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc525129427"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc525129342"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc525129428"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc525129343"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc525129429"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc233371064"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc235789854"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
       <w:r w:rsidRPr="00EB46DA">
-        <w:t>Approval</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Approval Process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+    </w:p>
+    <w:p w14:paraId="14C093A2" w14:textId="38296DA8" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
         <w:t xml:space="preserve">The approval process for Youth Custodial Rules, COPPs, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="138" w:name="_Hlk190942319"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="164" w:name="_Hlk190942319"/>
+      <w:r w:rsidRPr="007A7992">
+        <w:t xml:space="preserve">LOPs, Superintendents Instructions and Superintendents Notices to Staff </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="164"/>
+      <w:r w:rsidRPr="007A7992">
         <w:t>is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A641F78" w14:textId="5EE5581A" w:rsidR="00B262F6" w:rsidRPr="00D519A3" w:rsidRDefault="00B262F6" w:rsidP="00D519A3">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="3F397F6D" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="3AEC709D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001618FA">
+      <w:r w:rsidRPr="007A7992">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Youth Custodial Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E22D2D" w14:textId="476D5DF7" w:rsidR="00AE6A0F" w:rsidRPr="00273B65" w:rsidRDefault="00EA4A2C" w:rsidP="00D519A3">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1BA90ACF" w14:textId="6D66255F" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:t>Youth Custodial Rules will be approved by the Commissioner of Corrective Services as delegated by the Director General, Department of Justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="004620F5">
-[...20 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r w:rsidRPr="007A7992">
+        <w:t>, and where applicable, the Minister for Corrective Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DF2954" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="3F105D86" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001618FA">
+      <w:r w:rsidRPr="007A7992">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>COPPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645935D0" w14:textId="701FD601" w:rsidR="00ED5313" w:rsidRPr="00ED5313" w:rsidRDefault="00067D82" w:rsidP="00ED5313">
-[...32 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="71E0AB9A" w14:textId="7B9AE976" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:t>The approval process for COPPs is streamlined and tiered, subject to the level of change required and is underpinned by agreed levels of responsibility and criticality based on identified operational risk, with the level of approval regarding any contentious issues determined by the Deputy Commissioner, Operational Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186A34D0" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblStyle w:val="CStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED5313" w:rsidRPr="00ED5313" w14:paraId="2390E6D6" w14:textId="77777777" w:rsidTr="004C1F44">
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="112CC8D5" w14:textId="77777777" w:rsidTr="003E57E4">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
           </w:tcPr>
-          <w:p w14:paraId="4D725829" w14:textId="77777777" w:rsidR="00ED5313" w:rsidRPr="00ED5313" w:rsidRDefault="00ED5313" w:rsidP="00ED5313">
+          <w:p w14:paraId="53242F8D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="139" w:name="_Hlk190938859"/>
+            <w:bookmarkStart w:id="165" w:name="_Hlk190938859"/>
             <w:r w:rsidRPr="00ED5313">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
           </w:tcPr>
-          <w:p w14:paraId="36ACF071" w14:textId="77777777" w:rsidR="00ED5313" w:rsidRPr="00ED5313" w:rsidRDefault="00ED5313" w:rsidP="00ED5313">
+          <w:p w14:paraId="2E4110C3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5313">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Approvals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED5313" w:rsidRPr="00ED5313" w14:paraId="0F1FB14A" w14:textId="77777777" w:rsidTr="004C1F44">
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="25D4739B" w14:textId="77777777" w:rsidTr="003E57E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C2225C" w14:textId="77777777" w:rsidR="00ED5313" w:rsidRDefault="00ED5313" w:rsidP="00ED5313">
+          <w:p w14:paraId="5E5A4936" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5313">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3064C323" w14:textId="77777777" w:rsidR="00D82162" w:rsidRDefault="00D82162" w:rsidP="00ED5313">
+          <w:p w14:paraId="432B2273" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>All operational changes that significantly alter the context or content of current operational practice to include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D56D5E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>Development of New COPPs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED195F3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>Amendments to existing COPPs that have a significant operational impact</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. This</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t xml:space="preserve"> include</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t xml:space="preserve"> the implementation of new operational procedures as a result of legislative change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29726D36" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>Revocation of COPPs and/or revocation of significant operational practices contained within COPPs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="7803CACD" w14:textId="77777777" w:rsidTr="003E57E4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28547B16" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t xml:space="preserve">Deputy Commissioner Operational Support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C02CA0B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>(in conjunction with the relevant Deputy Commissioner/s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="077E58DC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>All operational changes that do not significantly alter the context or content of current operational practice, to include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1523AE91" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>A response to an operational need or incident</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14EC9E76" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t xml:space="preserve">Response to supported recommendations from external </w:t>
+            </w:r>
+            <w:r>
+              <w:t>agencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>, to include the Judiciary (eg Coronial Inquests and Commissions and Inspectorates, (eg Office of the Inspector of Custodial Services)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5487C7AB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>New national and international guidelines, rules, standards and practices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="602E04CE" w14:textId="77777777" w:rsidTr="003E57E4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3432137F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>Assistant Commissioner Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0022B43A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>(in conjunction with the relevant Assistant Commissioner/s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DA5774" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>Minor amendments, where there is no operational impact, that may include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5059BEB4" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>request on clarity and guidance within a COPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF5D6C2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>technological changes (eg Total Offender Manager Solution)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3CA25F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r>
+              <w:t>amendments to forms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="10A1C9BB" w14:textId="77777777" w:rsidTr="003E57E4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7295A1B0" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>Director Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4F69FC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>General formatting and grammar changes</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and minor amendments, when circumstances allow</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="203A9C3E" w14:textId="3E146B4A" w:rsidR="00ED5313" w:rsidRPr="00ED5313" w:rsidRDefault="00ED5313" w:rsidP="00ED5313">
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="165"/>
+    </w:tbl>
+    <w:p w14:paraId="5E0D7746" w14:textId="286F9138" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="5B22E569" w14:textId="77777777" w:rsidR="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2ACCE3" w14:textId="6AEB4045" w:rsidR="0090701E" w:rsidRPr="007A7992" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The approval process for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">LOPs, Superintendents Instructions and Superintendents Notices to Staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
+        <w:t>is as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14225A1C" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="CStable"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3254"/>
+        <w:gridCol w:w="5756"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="0752FB3C" w14:textId="77777777" w:rsidTr="007A7992">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28031368" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5313">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...445 lines deleted...]
-                <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD0CAB9" w14:textId="208E72CF" w:rsidR="00ED5313" w:rsidRPr="00ED5313" w:rsidRDefault="00ED5313" w:rsidP="00ED5313">
+          <w:p w14:paraId="190C48D6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5313">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Approvals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED5313" w:rsidRPr="00ED5313" w14:paraId="03D95DE0" w14:textId="77777777" w:rsidTr="00ED5313">
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="621C7139" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13FE09E0" w14:textId="77777777" w:rsidR="00D82162" w:rsidRDefault="00D82162" w:rsidP="00ED5313">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="714A7F65" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
             <w:r w:rsidRPr="00ED5313">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Deputy Commissioner Young People</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5756" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B0E8BD9" w14:textId="77777777" w:rsidR="00D82162" w:rsidRDefault="00D82162" w:rsidP="00ED5313">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52F6D37E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
             <w:r w:rsidRPr="00ED5313">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Local Operating Procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED5313" w:rsidRPr="00ED5313" w14:paraId="48327D43" w14:textId="77777777" w:rsidTr="00ED5313">
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00ED5313" w14:paraId="13AC62FB" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454F8145" w14:textId="77777777" w:rsidR="00D82162" w:rsidRDefault="00D82162" w:rsidP="00ED5313">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="76B18BD2" w14:textId="13520EBD" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
             <w:r w:rsidRPr="00ED5313">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Superintendents (Prisons and YDCs)</w:t>
+              <w:t xml:space="preserve">Superintendents </w:t>
+            </w:r>
+            <w:r w:rsidR="00444F00">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5313">
+              <w:t>YDCs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5756" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1810A4C4" w14:textId="77777777" w:rsidR="00D82162" w:rsidRDefault="00D82162" w:rsidP="00ED5313">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0BD208E8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00ED5313" w:rsidRDefault="0090701E" w:rsidP="007A7992">
             <w:r w:rsidRPr="00ED5313">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Superintendents Instructions and Superintendent’s Notices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CE0896F" w14:textId="59BF6DDA" w:rsidR="00CE1868" w:rsidRPr="00DA4026" w:rsidRDefault="006F710A" w:rsidP="00963CC1">
+    <w:p w14:paraId="575E0196" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="_Toc216259409"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc233371065"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc235789855"/>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>evocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Youth Custodial Rules and COPPs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="140"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3D052777" w14:textId="516F2621" w:rsidR="00EA4A2C" w:rsidRPr="00DA4026" w:rsidRDefault="00EA4A2C" w:rsidP="006C0B67">
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+    </w:p>
+    <w:p w14:paraId="4C6FBF7E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00524957">
-[...11 lines deleted...]
-      <w:r w:rsidR="00FF7C23">
+      <w:r>
+        <w:t xml:space="preserve"> revocation to an existing Youth Detention Centre Rule, COPP and Deputy Commissioner’s Broadcast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>must be raised with O</w:t>
+      </w:r>
+      <w:r>
         <w:t>perational Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t xml:space="preserve">. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FF7C23">
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r>
         <w:t>perational Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7C23" w:rsidRPr="00DA4026">
-[...7 lines deleted...]
-    <w:p w14:paraId="477D6B23" w14:textId="1F265EA7" w:rsidR="009A3F57" w:rsidRDefault="00EA4A2C" w:rsidP="009A3F57">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> will identify the impact and risks associated with the revocation request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7612231B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="30D9B6F3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">The Deputy Commissioner </w:t>
       </w:r>
-      <w:r w:rsidR="00481577">
+      <w:r>
         <w:t>Operational Support</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t xml:space="preserve"> will, on behalf of </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FF7C23">
+        <w:t xml:space="preserve"> will, on behalf of O</w:t>
+      </w:r>
+      <w:r>
         <w:t>perational Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>, provide to the Commissioner</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6A0F">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="009A3F57">
+        <w:t xml:space="preserve"> Corrective Services a submission outlining the rationale and impact of the proposed revocation and a recommendation </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">to support the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t>revocation</w:t>
       </w:r>
-      <w:r w:rsidR="009A3F57">
+      <w:r>
         <w:t>, noting that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D31620F" w14:textId="77777777" w:rsidR="009A3F57" w:rsidRDefault="009A3F57" w:rsidP="009A3F57"/>
-[...7 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+    <w:p w14:paraId="2B4C50BC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="29C20893" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="009A3F57" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3F57">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Custodial Rules will require </w:t>
       </w:r>
-      <w:r w:rsidR="009A3F57">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the Director General, Department of Justice and Minister, Corrective Services</w:t>
       </w:r>
       <w:r w:rsidRPr="009A3F57">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DAA90D" w14:textId="60DBB987" w:rsidR="006F710A" w:rsidRPr="006F710A" w:rsidRDefault="006F710A" w:rsidP="00B60AF5">
-[...6 lines deleted...]
-        <w:ind w:left="357" w:hanging="357"/>
+    <w:p w14:paraId="13CFC5CC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006F710A" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F710A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>COPPs will require the Commissioner of Corrective Services’ approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F5D6DE" w14:textId="33C1E65F" w:rsidR="006F710A" w:rsidRPr="00184958" w:rsidRDefault="006F710A" w:rsidP="00B60AF5">
-[...6 lines deleted...]
-        <w:ind w:left="357" w:hanging="357"/>
+    <w:p w14:paraId="24E3E725" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00184958" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Local Operating Procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="006F710A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> will require approval from the Deputy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Commissioner, Young People.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EDBA03" w14:textId="25E19C7E" w:rsidR="006F710A" w:rsidRDefault="006F710A" w:rsidP="006F710A">
+    <w:p w14:paraId="7C46D51D" w14:textId="77777777" w:rsidR="00A034CA" w:rsidRDefault="00A034CA" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="56274D95" w14:textId="6BE2F110" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r>
         <w:t>Where the revocation of an existing Youth Custodial Rule and COPP is agreed upon by Operational Policy and the revocation is approved by the Minister and or Commissioner, Operational Policy shall ensure that appropriate communication with the applicable business areas takes place. This can include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480600CC" w14:textId="77777777" w:rsidR="006F710A" w:rsidRDefault="006F710A" w:rsidP="006F710A">
+    <w:p w14:paraId="7D29796D" w14:textId="77777777" w:rsidR="007A7992" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="3CD8307C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:spacing w:before="0" w:after="120"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
         <w:t>Links to the superseding policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50032885" w14:textId="4ECFC0AC" w:rsidR="006F710A" w:rsidRPr="00DA4026" w:rsidRDefault="006F710A" w:rsidP="006C0B67">
+    <w:p w14:paraId="4CC8D957" w14:textId="61EC68EB" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:spacing w:before="0" w:after="120"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="56764B2F" w14:textId="3BE2F272" w:rsidR="00D01948" w:rsidRPr="00DA4026" w:rsidRDefault="00D01948" w:rsidP="00963CC1">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>Redirection requests with DOJ Online Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00A034CA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5046C5B5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_Toc216259410"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="006700AD">
+      <w:bookmarkStart w:id="168" w:name="_Toc233371066"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc235789856"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Recording and </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00AD66C6" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t>ccessibility</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="141"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="132F1F1F" w14:textId="2F56EE0C" w:rsidR="00D01948" w:rsidRPr="00DA4026" w:rsidRDefault="00AD66C6" w:rsidP="006C0B67">
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+    </w:p>
+    <w:p w14:paraId="461B8832" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t>The Department will maintain a central registry of all</w:t>
       </w:r>
-      <w:r w:rsidR="008F2453" w:rsidRPr="00452268">
+      <w:r w:rsidRPr="00452268">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE6A0F">
+      <w:r>
         <w:t>Operational Instruments</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> on the Department’s internet</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> site and intranet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C9A1F6" w14:textId="77777777" w:rsidR="00AD66C6" w:rsidRPr="00DA4026" w:rsidRDefault="00AD66C6" w:rsidP="00452268"/>
-    <w:p w14:paraId="7F570898" w14:textId="586A7B32" w:rsidR="00AD66C6" w:rsidRPr="00DA4026" w:rsidRDefault="00D61195" w:rsidP="006C0B67">
+    <w:p w14:paraId="2944BF08" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="4D6159B7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve">The intranet page incorporates </w:t>
       </w:r>
-      <w:r w:rsidR="009B4395">
-[...8 lines deleted...]
-      <w:r w:rsidR="00274222" w:rsidRPr="001E2E5A">
+      <w:r>
+        <w:t xml:space="preserve">Youth Custodial Rules, COPPs, LOPs and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2E5A">
         <w:t xml:space="preserve">Superintendent’s </w:t>
       </w:r>
-      <w:r w:rsidR="00274222">
+      <w:r>
         <w:t xml:space="preserve">Instructions </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t>in</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="005134BC" w:rsidRPr="00DA4026">
+        <w:t>into a single location with the instruments grouped under headings that are user friendly for staff. The issuing of hard (paper) copies is to be minimised due to the likelihood of out-dated or revoked instruments remaining in circulation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4395">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABBAA15" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="7C78B0FB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">All relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Operational Instruments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">are to be published at </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> in such a manner as to bring them to the attention of young people in detention</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The YDC will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">take reasonable steps to have </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Operational Instruments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> made known to every </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">who is illiterate and, for every </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> who does not understand English, in a language that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> understands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2A86B8" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="_Toc233371067"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc235789857"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Currency</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237F0C4C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Significant risks can arise if Youth Custodial Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">and COPPs are not kept up to date. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Operational Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> will be the single source accountable for maintaining the currency of these instruments</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AD66C6" w:rsidRPr="00DA4026">
-[...20 lines deleted...]
-      <w:r w:rsidR="00AE6A0F">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Existing </w:t>
+      </w:r>
+      <w:r>
         <w:t>Operational Instruments</w:t>
       </w:r>
-      <w:r w:rsidR="009A3F57">
-[...75 lines deleted...]
-    <w:p w14:paraId="33FDA05D" w14:textId="6CC7F708" w:rsidR="00AD66C6" w:rsidRPr="00DA4026" w:rsidRDefault="004C21CB" w:rsidP="00963CC1">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> will be amended or revoked when there is a catalyst for change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C079613" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="2A154845" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">The process to amend Youth Custodial Rules and COPPs is provided in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_–" w:history="1">
+        <w:r w:rsidRPr="00BE2F39">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D825217" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="_Toc216259411"/>
-[...24 lines deleted...]
-      <w:r w:rsidR="00BE2F39">
+      <w:bookmarkStart w:id="172" w:name="_Toc233371068"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc235789858"/>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Version </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>ontrol</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+    </w:p>
+    <w:p w14:paraId="5B93F9B8" w14:textId="03D8117F" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>Every published Youth Custodial Rule</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and LOP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">must have a document history. A document history is a historical record of when that document was published, amended, revoked and who </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2510872A" w14:textId="77777777" w:rsidR="007A7992" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="56DFFEFB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:t>The version history records the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B3F3AB" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="6A45B5AD" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00444F00">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>Version number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F57AD87" w14:textId="0CC915FA" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00444F00">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Primary </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7992">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>uthor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A8DB4D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00444F00">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Description of version </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F1E8D9" w14:textId="11E58689" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00444F00">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7992">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>ompleted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7E9870" w14:textId="2E3BAF46" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00444F00">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Effective </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7992">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>ate</w:t>
+      </w:r>
+      <w:r w:rsidR="00A034CA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAABEBA" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EC6070" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="174" w:name="_Diversity_Impact_Assessment"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc439858875"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc461461202"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc501114313"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc233371069"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc235789859"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:r w:rsidRPr="00EC6070">
+        <w:t>Diversity Impact Assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+    </w:p>
+    <w:p w14:paraId="1463CEB3" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Corrective Services has a legal responsibility to ensure non-discrimination in a range of areas including the way services are delivered. An impact assessment of an </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Operational Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve"> that is new or being revised is a practical way for Corrective Services to promote equality and awareness of the rights of diverse service users, in particular Aboriginal and Torres Strait Islanders and ethnic and other social minority groups and ensure compliance with Federal and State discrimination and equal opportunity legislation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FD566F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="38E9BD03" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>The development or amendment of all Youth Custodial Rules and COPPs therefore includes an assessment of the impact of the instrument on diversity and substantive equality, with particular attention to non-discrimination on the grounds of race, gender, and impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A04EA03" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="299271B3" w14:textId="3B5046C8" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">Assessments are coordinated and carried out by </w:t>
+      </w:r>
+      <w:r>
         <w:t>Operational Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
-        <w:t xml:space="preserve"> will be the single source accountable for maintaining the currency of these instruments</w:t>
-[...38 lines deleted...]
-        <w:r w:rsidR="002F2973" w:rsidRPr="00BE2F39">
+        <w:t xml:space="preserve"> and the use </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">the Diversity Impact Assessment template (available from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Appendix 1</w:t>
+          <w:t>Operational Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD66C6" w:rsidRPr="00DA4026">
-[...316 lines deleted...]
-      <w:r w:rsidR="001322A5" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>) developed in accordance with the Equal Opportunity Commission guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="009C348D" w:rsidRPr="00DA4026">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A02183">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t xml:space="preserve">. To provide diverse perspectives, where possible the group conducting the Diversity Impact Assessment will include a mix of </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">gender identities </w:t>
       </w:r>
-      <w:r w:rsidR="006A5313" w:rsidRPr="00DA4026">
-[...13 lines deleted...]
-    <w:p w14:paraId="0341001F" w14:textId="72A079E2" w:rsidR="002E6DF0" w:rsidRPr="00EB46DA" w:rsidRDefault="002E6DF0" w:rsidP="00EC6070">
+      <w:r w:rsidRPr="00DA4026">
+        <w:t>from internal and external stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587EE931" w14:textId="77777777" w:rsidR="007A7992" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="26AFE650" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00DA4026" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="672F08E1" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Toc216259414"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="218B3FB4" w14:textId="77777777" w:rsidR="00AD03B0" w:rsidRPr="00EB46DA" w:rsidRDefault="00AD03B0" w:rsidP="00AD03B0">
+      <w:bookmarkStart w:id="180" w:name="_Toc233371070"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc235789860"/>
+      <w:r w:rsidRPr="00E0658E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Assurance and Risk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+    </w:p>
+    <w:p w14:paraId="12747E60" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00EB46DA" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00EB46DA">
         <w:t>Operational instruments created under this Framework must comply with established risk controls and compliance requirements, and are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02117A9C" w14:textId="77777777" w:rsidR="00AD03B0" w:rsidRPr="00EB46DA" w:rsidRDefault="00AD03B0" w:rsidP="00AD03B0"/>
-[...15 lines deleted...]
-        <w:r w:rsidR="00172306" w:rsidRPr="00EB46DA">
+    <w:p w14:paraId="7C10BF13" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve">aligned to the Department’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="007A7992">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Enterprise Risk Management Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00172306" w:rsidRPr="00EB46DA">
-[...37 lines deleted...]
-    <w:p w14:paraId="534B9E44" w14:textId="5F1EFE49" w:rsidR="00FD5546" w:rsidRPr="00FD5546" w:rsidRDefault="00FD5546" w:rsidP="00FD5546">
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>, Risk Evaluation Criteria will be applied to ensure risk is appropriately identified, assessed, communicated and managed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297F4878" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t xml:space="preserve"> compliance managed in accordance with the Department’s Operational Compliance Framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130BF425" w14:textId="015EF82D" w:rsidR="0090701E" w:rsidRPr="00E0658E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0658E">
+        <w:t>reviewed by the Department’s Legislative Services and the State Solicitor’s Office (SSO) to ensure legislative compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA1ED08" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="007A7992">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="150" w:name="_Toc216259415"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc233368917"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc233371071"/>
+      <w:bookmarkStart w:id="184" w:name="_Hlk233371007"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc235789861"/>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>Personal Information Collection, Sharing and Use</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="185"/>
+    </w:p>
+    <w:p w14:paraId="7B0F3195" w14:textId="5AC60584" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Operational Instruments created under this Framework must comply with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>(PRIS Act) which provides a mandatory Framework, that protects the privacy of information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EC8279" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00444F00" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="10EE0DA1" w14:textId="7D131BB2" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Compliance with the PRIS Act and associated Information Privacy Principles, permits the Department to collect, share and use information, where reasonably necessary, for the purpose of legal obligations and custodial operational functions, activities and service delivery (Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="007A7992">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Information Privacy Statement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007A7992" w:rsidRPr="007A7992">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
+        <w:t>on the Department’s external website page)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBBBC11" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00444F00" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="178D8D91" w14:textId="060CD090" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Where there is a legal obligation, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000019C">
+        <w:t>youth detention centres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">, in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="0000019C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">, are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve"> and authorised to obtain and collect information, to ensure the safety, security and good order of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0000019C">
+        <w:t>youth detention centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3601A6" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00444F00" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="2C7CB05F" w14:textId="18B1070F" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve">Compliance with the PRIS Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7992">
+        <w:t>ensures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve"> all persons entering a </w:t>
+      </w:r>
+      <w:r w:rsidR="0000019C">
+        <w:t>youth detention centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F00">
+        <w:t xml:space="preserve"> are informed of the requirement to obtain and collect personal information, where applicable. The collection of this information may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D964EFB" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00444F00" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="4686E4EF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>in person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4009760C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>paper forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4602804D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>Departmental electronic databases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6900F0EC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00444F00" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="3"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F00">
+        <w:t>telephone or online.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0A5E0D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00FD5546" w:rsidRDefault="0090701E" w:rsidP="00665C55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="186" w:name="_Toc233371072"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc235789862"/>
+      <w:bookmarkEnd w:id="184"/>
       <w:r w:rsidRPr="00FD5546">
         <w:t>State Records</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="150"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4FF607AB" w14:textId="77777777" w:rsidR="00FD5546" w:rsidRPr="00EB46DA" w:rsidRDefault="00FD5546" w:rsidP="00FD5546">
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+    </w:p>
+    <w:p w14:paraId="5AC70225" w14:textId="0D831FBE" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00E0658E">
       <w:r w:rsidRPr="00EB46DA">
         <w:t xml:space="preserve">The Operational Instruments are governed and managed in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB46DA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>State Records Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB46DA">
-        <w:t xml:space="preserve">, which establishes the legal framework for the creation, management, retention and disposal of government records in Western Australia. </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EB46DA">
+        <w:t>, which establishes the legal framework for the creation, management, retention and disposal of government records in Western Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0963489E" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="00EB46DA" w:rsidRDefault="007A7992" w:rsidP="00E0658E"/>
+    <w:p w14:paraId="1FAA3516" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
         <w:t>This ensures that all records related to the Operational Instruments are handled in a manner that upholds accountability, transparency, and integrity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212F7711" w14:textId="02904CE5" w:rsidR="00FD5546" w:rsidRDefault="00FD5546" w:rsidP="00FD5546">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EB46DA">
+    <w:p w14:paraId="084CE610" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992"/>
+    <w:p w14:paraId="41C3DF9D" w14:textId="4C198F2D" w:rsidR="00A034CA" w:rsidRDefault="0090701E" w:rsidP="00A034CA">
+      <w:r w:rsidRPr="007A7992">
         <w:t>Compliance with the Act mandates that proper procedures are followed for recordkeeping practices, including classification, storage, access, and archiving, thereby supporting both operational efficiency and legal obligations.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A034CA">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23669F4F" w14:textId="615379B4" w:rsidR="00024A6E" w:rsidRPr="00DA4026" w:rsidRDefault="006700AD" w:rsidP="004527CF">
+    <w:p w14:paraId="45074303" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00665C55">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="151" w:name="_Attachment_A:_Prison"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkStart w:id="188" w:name="_Attachment_A:_Prison"/>
+      <w:bookmarkStart w:id="189" w:name="_Attachment_B:_Youth"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc233371073"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc235789863"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:bookmarkEnd w:id="189"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Glossary and a</w:t>
       </w:r>
-      <w:r w:rsidR="00024A6E" w:rsidRPr="00DA4026">
+      <w:r w:rsidRPr="00DA4026">
         <w:t>cronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="LightGrid-Accent2"/>
-[...15 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="CStable"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3096"/>
-        <w:gridCol w:w="6686"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="7082"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00024A6E" w:rsidRPr="00DA4026" w14:paraId="201A94CD" w14:textId="77777777" w:rsidTr="00184958">
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="05D9033A" w14:textId="77777777" w:rsidTr="007A7992">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32FA6AEC" w14:textId="77777777" w:rsidR="00024A6E" w:rsidRPr="006252C3" w:rsidRDefault="00024A6E" w:rsidP="006252C3">
+          <w:p w14:paraId="42A2A0DB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="006252C3">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE4B5AD" w14:textId="77777777" w:rsidR="00024A6E" w:rsidRPr="006252C3" w:rsidRDefault="00024A6E" w:rsidP="006252C3">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7401D86F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="006252C3">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00024A6E" w:rsidRPr="00DA4026" w14:paraId="07EE3587" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="3FB3C954" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CB45FA" w14:textId="77777777" w:rsidR="00024A6E" w:rsidRPr="00524957" w:rsidRDefault="005922F1" w:rsidP="00790FA6">
+          <w:p w14:paraId="715D86EF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00524957" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00524957">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Chief Executive Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4868EE" w14:textId="77777777" w:rsidR="00024A6E" w:rsidRPr="00DA4026" w:rsidRDefault="005922F1" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2C0E67E0" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
               <w:t>Director General of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07B9" w:rsidRPr="00DA4026" w14:paraId="6773DCCF" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="001A7FE1" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B3D464" w14:textId="77777777" w:rsidR="00FE07B9" w:rsidRPr="00790FA6" w:rsidRDefault="00FE07B9" w:rsidP="00790FA6">
+          <w:p w14:paraId="6F3F63E5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00790FA6" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Commissioner of Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E7B0BC" w14:textId="77777777" w:rsidR="00FE07B9" w:rsidRPr="00DA4026" w:rsidRDefault="005922F1" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6DE833DC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
-              <w:t>The position designated by the Director General as responsible for the management of the Corrective Services Division of the Department of Justice.</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> The Commissioner also holds the title of Deputy Director General. </w:t>
+              <w:t xml:space="preserve">The position designated by the Director General as responsible for the management of the Corrective Services Division of the Department of Justice. The Commissioner also holds the title of Deputy Director General. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00510BA7" w:rsidRPr="00DA4026" w14:paraId="1BD37DC0" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="60A45182" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62EADA19" w14:textId="2AEEB5D7" w:rsidR="00510BA7" w:rsidRPr="00790FA6" w:rsidRDefault="001C0238" w:rsidP="00790FA6">
+          <w:p w14:paraId="13A87F15" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00790FA6" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Commissioner’s </w:t>
+              <w:t>Commissioner’s Operating Polic</w:t>
             </w:r>
-            <w:r w:rsidR="00481577" w:rsidRPr="00790FA6">
-[...20 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">ies </w:t>
             </w:r>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (COPP)</w:t>
+              <w:t>and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BDD64F" w14:textId="6D117F3C" w:rsidR="001C0238" w:rsidRPr="00DA4026" w:rsidRDefault="00AE6A0F" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="421FFFC7" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>Operational Instruments</w:t>
             </w:r>
-            <w:r w:rsidR="008B6CD7" w:rsidRPr="00DA4026">
+            <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B10B1" w:rsidRPr="00DA4026" w14:paraId="40EBCD75" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="4C83E42D" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8BFB8E" w14:textId="77777777" w:rsidR="003B10B1" w:rsidRPr="00405527" w:rsidRDefault="003B10B1" w:rsidP="00790FA6">
+          <w:p w14:paraId="1AD7E0F0" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00405527" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405527">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="643E3107" w14:textId="69B97175" w:rsidR="003B10B1" w:rsidRPr="00DA4026" w:rsidRDefault="00960EBB" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="66DD2290" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve">A division of the Department of Justice that provides support to the justice system and the community of Western Australia by ensuring the security and safety of </w:t>
             </w:r>
-            <w:r w:rsidR="00A02183">
+            <w:r>
               <w:t xml:space="preserve">young people in custody </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:t>and prisoners as well as offenders</w:t>
             </w:r>
-            <w:r w:rsidR="00A02183">
+            <w:r>
               <w:t xml:space="preserve"> and young people</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> on community-based orders, with a focus on rehabilitation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405527" w:rsidRPr="00DA4026" w14:paraId="4F1C7345" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="66C0C845" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50F72568" w14:textId="16045E0E" w:rsidR="00405527" w:rsidRPr="00405527" w:rsidRDefault="00405527" w:rsidP="00405527">
+          <w:p w14:paraId="7AD56178" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00405527" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405527">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Local </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Operating Procedure (LOP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3462D89B" w14:textId="73276525" w:rsidR="00405527" w:rsidRPr="00DA4026" w:rsidRDefault="00AE6A0F" w:rsidP="00405527">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6709319A" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>Operational Instruments</w:t>
             </w:r>
-            <w:r w:rsidR="00405527" w:rsidRPr="00DA4026">
+            <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> that provide </w:t>
             </w:r>
-            <w:r w:rsidR="00405527">
+            <w:r>
               <w:t>procedural guidance</w:t>
             </w:r>
-            <w:r w:rsidR="00405527" w:rsidRPr="00DA4026">
+            <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> to staff how the relevant </w:t>
             </w:r>
-            <w:r w:rsidR="00405527">
+            <w:r>
               <w:t>COPP</w:t>
             </w:r>
-            <w:r w:rsidR="00405527" w:rsidRPr="00DA4026">
+            <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> are </w:t>
             </w:r>
-            <w:r w:rsidR="00405527">
+            <w:r>
               <w:t>applied.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F436EC" w:rsidRPr="00DA4026" w14:paraId="2C6F5314" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="1B314E07" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3135DB45" w14:textId="32C062E5" w:rsidR="00F436EC" w:rsidRPr="00405527" w:rsidRDefault="00AE6A0F" w:rsidP="00790FA6">
+          <w:p w14:paraId="0CCFEB6B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00405527" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Operational Instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A29B0C4" w14:textId="516C46B9" w:rsidR="00F436EC" w:rsidRPr="00DA4026" w:rsidRDefault="008B6CD7" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1F870E03" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
-              <w:t xml:space="preserve">Inclusive of </w:t>
-[...2 lines deleted...]
-              <w:t>Youth Custodial Rules, Commissioner’s Operating Policies and Procedures.</w:t>
+              <w:t>Inclusive of Youth Custodial Rules, Commissioner’s Operating Policies and Procedures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07B9" w:rsidRPr="00DA4026" w14:paraId="1EB66292" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="0D6CB1AE" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D2F41E" w14:textId="082C288A" w:rsidR="00FE07B9" w:rsidRPr="00790FA6" w:rsidRDefault="00BE2F39" w:rsidP="00790FA6">
+          <w:p w14:paraId="4D8B1A37" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00790FA6" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48EBF22C" w14:textId="37B593D3" w:rsidR="00FE07B9" w:rsidRPr="00DA4026" w:rsidRDefault="008D3428" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6C79883E" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
-              <w:t>A</w:t>
+              <w:t xml:space="preserve">An administrative branch of Corrective Services responsible for the development of </w:t>
             </w:r>
-            <w:r w:rsidR="008B6CD7" w:rsidRPr="00DA4026">
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE6A0F">
+            <w:r>
               <w:t>Operational Instruments</w:t>
             </w:r>
-            <w:r w:rsidR="009F15D7" w:rsidRPr="00DA4026">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">for the adult and youth custodial operational areas. </w:t>
+            <w:r w:rsidRPr="00DA4026">
+              <w:t xml:space="preserve"> for the adult and youth custodial operational areas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00791F6D" w:rsidRPr="00DA4026" w14:paraId="233710F9" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="4C561049" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F033AF" w14:textId="07BEB965" w:rsidR="00791F6D" w:rsidRPr="00790FA6" w:rsidRDefault="007B3159" w:rsidP="00790FA6">
+          <w:p w14:paraId="1DE91D21" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00790FA6" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t>taff</w:t>
+              <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFBA6B3" w14:textId="6964B866" w:rsidR="00791F6D" w:rsidRPr="00DA4026" w:rsidRDefault="00791F6D" w:rsidP="00F74A2F">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="130F4851" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve">All persons employed by the Department of </w:t>
             </w:r>
-            <w:r w:rsidR="00F74A2F">
+            <w:r>
               <w:t>Justice</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
-              <w:t>. Also includes all contract workers authorised by the Commi</w:t>
-[...2 lines deleted...]
-              <w:t>ssioner of Corrective Services.</w:t>
+              <w:t>. Also includes all contract workers authorised by the Commissioner of Corrective Services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405527" w:rsidRPr="00DA4026" w14:paraId="106EFD24" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="6C8D5D27" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015954CB" w14:textId="3A1BA2CE" w:rsidR="00405527" w:rsidRPr="00405527" w:rsidRDefault="00405527" w:rsidP="00790FA6">
+          <w:p w14:paraId="1CBB9797" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00405527" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405527">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B16B01C" w14:textId="583DCFB4" w:rsidR="00405527" w:rsidRPr="00DA4026" w:rsidRDefault="00405527" w:rsidP="00F74A2F">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63B331E0" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve">As defined in s 3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405527" w:rsidRPr="00DA4026" w14:paraId="0C1FE608" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="0C28A083" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6933CFDA" w14:textId="1DC18A26" w:rsidR="00405527" w:rsidRPr="00405527" w:rsidRDefault="00405527" w:rsidP="00790FA6">
+          <w:p w14:paraId="063B87E6" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00405527" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405527">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Superintendent’s Instruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B9DB54" w14:textId="6A66671E" w:rsidR="00405527" w:rsidRPr="00DA4026" w:rsidRDefault="00405527" w:rsidP="00405527">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="34D9373B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve">Interim </w:t>
             </w:r>
-            <w:r w:rsidR="00AE6A0F">
+            <w:r>
               <w:t>Operational Instruments</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">that </w:t>
-[...8 lines deleted...]
-              <w:t>LOPs and</w:t>
+              <w:t>that support COPPs and LOPs and</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:t>provide the parameters for how legislation will be applied</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the management of BHDC and young people.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405527" w:rsidRPr="00DA4026" w14:paraId="18FB9136" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="19741923" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C926FD" w14:textId="74370104" w:rsidR="00405527" w:rsidRPr="00405527" w:rsidRDefault="00405527" w:rsidP="00405527">
+          <w:p w14:paraId="0DA27F69" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00405527" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405527">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Superintendent’s Notice to Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE9AF6C" w14:textId="038F0B20" w:rsidR="00405527" w:rsidRPr="00DA4026" w:rsidRDefault="00405527" w:rsidP="00F74A2F">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2DFE8D01" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
-              <w:t xml:space="preserve">Communication tool used to inform </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> of important information.</w:t>
+              <w:t>Communication tool used to inform YDC staff of important information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00791F6D" w:rsidRPr="00DA4026" w14:paraId="50B4D188" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="3468E2D5" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1292E252" w14:textId="01BF8DE6" w:rsidR="00791F6D" w:rsidRPr="00790FA6" w:rsidRDefault="007B3159" w:rsidP="00790FA6">
+          <w:p w14:paraId="15F508EB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00790FA6" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>Young Persons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="280130AB" w14:textId="5C5E8CD0" w:rsidR="00791F6D" w:rsidRPr="00DA4026" w:rsidRDefault="00791F6D" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7463D17F" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve">As defined in s3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00791F6D" w:rsidRPr="00DA4026" w14:paraId="6B11DB4D" w14:textId="77777777" w:rsidTr="00184958">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="0090701E" w:rsidRPr="00DA4026" w14:paraId="77F99C37" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...7 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D73E33" w14:textId="77777777" w:rsidR="00791F6D" w:rsidRPr="00790FA6" w:rsidRDefault="00791F6D" w:rsidP="00790FA6">
+          <w:p w14:paraId="36D2DC39" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00790FA6" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="0"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790FA6">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Youth Custodial Rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6686" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337A04AB" w14:textId="2C4EB9D2" w:rsidR="00791F6D" w:rsidRPr="00DA4026" w:rsidRDefault="00251185" w:rsidP="006C0B67">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52573E30" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r w:rsidRPr="00DA4026">
-              <w:t>L</w:t>
+              <w:t xml:space="preserve">Legislated </w:t>
             </w:r>
-            <w:r w:rsidR="00791F6D" w:rsidRPr="00DA4026">
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE6A0F">
+            <w:r>
               <w:t>Operational Instruments</w:t>
             </w:r>
-            <w:r w:rsidR="00791F6D" w:rsidRPr="00DA4026">
-[...6 lines deleted...]
-              <w:t>detainee.</w:t>
+            <w:r w:rsidRPr="00DA4026">
+              <w:t xml:space="preserve"> providing the required authority to perform a function for the management, control, and security of detention centres and/or of a detainee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4050538B" w14:textId="77777777" w:rsidR="00405527" w:rsidRPr="00244998" w:rsidRDefault="00405527" w:rsidP="00244998"/>
-    <w:p w14:paraId="2C549A84" w14:textId="77777777" w:rsidR="00405527" w:rsidRPr="00244998" w:rsidRDefault="00405527" w:rsidP="00244998">
+    <w:p w14:paraId="16FB9EF5" w14:textId="3CDDD332" w:rsidR="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992">
+      <w:bookmarkStart w:id="192" w:name="_Toc233371074"/>
+    </w:p>
+    <w:p w14:paraId="24FC023A" w14:textId="77777777" w:rsidR="007A7992" w:rsidRDefault="007A7992">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A40253" w14:textId="64A1C021" w:rsidR="00187147" w:rsidRPr="00EC6070" w:rsidRDefault="00187147" w:rsidP="00EC6070">
+    <w:p w14:paraId="38A24EB0" w14:textId="3DE861C5" w:rsidR="0090701E" w:rsidRPr="00EC6070" w:rsidRDefault="0090701E" w:rsidP="0022423D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="154" w:name="_Toc216259417"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc235789864"/>
       <w:r w:rsidRPr="00EC6070">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="006700AD" w:rsidRPr="00EC6070">
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:r w:rsidR="007A7992">
+        <w:t>version history</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9782" w:type="dxa"/>
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1097"/>
-        <w:gridCol w:w="2448"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1653"/>
+        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A289B" w:rsidRPr="00DA4026" w14:paraId="6BC7CA3A" w14:textId="67B4A242" w:rsidTr="00C902B6">
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="4B80892A" w14:textId="77777777" w:rsidTr="007A7992">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="72BF263E" w14:textId="77777777" w:rsidR="003A289B" w:rsidRPr="006252C3" w:rsidRDefault="003A289B" w:rsidP="006252C3">
+          <w:p w14:paraId="45B17FD1" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006252C3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2B162E" w14:textId="77777777" w:rsidR="003A289B" w:rsidRPr="006252C3" w:rsidRDefault="003A289B" w:rsidP="006252C3">
+          <w:p w14:paraId="45815283" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006252C3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="51FEADB7" w14:textId="77777777" w:rsidR="003A289B" w:rsidRPr="006252C3" w:rsidRDefault="003A289B" w:rsidP="006252C3">
+          <w:p w14:paraId="0D474069" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006252C3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="325B1881" w14:textId="77777777" w:rsidR="003A289B" w:rsidRPr="006252C3" w:rsidRDefault="003A289B" w:rsidP="006252C3">
+          <w:p w14:paraId="017EC74D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006252C3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="17C1A1A3" w14:textId="5AB3D4FA" w:rsidR="003A289B" w:rsidRPr="006252C3" w:rsidRDefault="003A289B" w:rsidP="006252C3">
+          <w:p w14:paraId="77B08F90" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="006252C3" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A289B" w:rsidRPr="00DA4026" w14:paraId="237E7C3F" w14:textId="75B3E443" w:rsidTr="00C902B6">
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="14363B7D" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCBF079" w14:textId="46713C6D" w:rsidR="003A289B" w:rsidRPr="00DA4026" w:rsidRDefault="003A289B" w:rsidP="006252C3">
+          <w:p w14:paraId="1D1AED65" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="26D527FA" w14:textId="1DAFFBA3" w:rsidR="003A289B" w:rsidRPr="00DA4026" w:rsidRDefault="003A289B" w:rsidP="004527CF">
+          <w:p w14:paraId="2D120D11" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3526EB" w14:textId="77777777" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004527CF">
+          <w:p w14:paraId="288C02B2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by Corrective Services Executive Team</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6B6960" w14:textId="275935CF" w:rsidR="00C902B6" w:rsidRPr="00DA4026" w:rsidRDefault="00C902B6" w:rsidP="004527CF">
+          <w:p w14:paraId="1E501F03" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00DA4026" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>CM Ref:AD2018/146878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="65B6739F" w14:textId="2878E2D6" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="0001081A">
+          <w:p w14:paraId="02C28059" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>22 November</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4026">
               <w:t xml:space="preserve"> 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="1148D0AF" w14:textId="6D9EBE33" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="0001081A">
+          <w:p w14:paraId="7AC28A07" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A289B" w:rsidRPr="00DA4026" w14:paraId="7A45E23E" w14:textId="056E0A97" w:rsidTr="00C902B6">
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="0D68BAF1" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="17230E31" w14:textId="55EC4C08" w:rsidR="003A289B" w:rsidRPr="000033CD" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="7F94E813" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="000033CD" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="36E43BF4" w14:textId="03557143" w:rsidR="003A289B" w:rsidRPr="000033CD" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="0E980D8D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="000033CD" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="43BEE0F4" w14:textId="77777777" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="7A4C9C62" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CDCC46C" w14:textId="22E4A5A0" w:rsidR="00C902B6" w:rsidRPr="000033CD" w:rsidRDefault="00C902B6" w:rsidP="004C742B">
+          <w:p w14:paraId="68184459" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="000033CD" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>CM Ref: AD2018/146878</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6859B2" w14:textId="5767F1D8" w:rsidR="003A289B" w:rsidRPr="000033CD" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="06030824" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="000033CD" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>9 April 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="6998E851" w14:textId="0CB6C4EF" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="3D5BFF95" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A289B" w:rsidRPr="00DA4026" w14:paraId="1C000A3D" w14:textId="01ECDD59" w:rsidTr="00C902B6">
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="4C05425B" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="12C7679C" w14:textId="48959057" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="05D871CB" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="06DE91F5" w14:textId="7FE6D108" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="5B921BBC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="01FF6309" w14:textId="77777777" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="00524957">
+          <w:p w14:paraId="0F3EF4D5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the Commissioner Corrective Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23922605" w14:textId="0B64E1A0" w:rsidR="00C902B6" w:rsidRDefault="00C902B6" w:rsidP="00524957">
+          <w:p w14:paraId="7D435AAE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>CM Ref: D25/650112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="38C94244" w14:textId="2B8B64F0" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="1BFAB41B" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>22 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="76F44B16" w14:textId="5A9C99C0" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="7BDC430D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>22 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A289B" w:rsidRPr="00DA4026" w14:paraId="15234E43" w14:textId="14F18E32" w:rsidTr="00C902B6">
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="0D0D0DEC" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="26CB1BD0" w14:textId="1FD3DE9C" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="00CF87FC" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="58F6D034" w14:textId="76BBCE2C" w:rsidR="003A289B" w:rsidRDefault="003A289B" w:rsidP="004C742B">
+          <w:p w14:paraId="34A089BE" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="62BE1CA9" w14:textId="77AFCE70" w:rsidR="00C6425E" w:rsidRDefault="00D526AA" w:rsidP="00524957">
+          <w:p w14:paraId="0DD10489" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Updated </w:t>
-[...2 lines deleted...]
-              <w:t>and</w:t>
+              <w:t>Updated and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C17373" w14:textId="77777777" w:rsidR="003A289B" w:rsidRDefault="00DE2D8D" w:rsidP="00524957">
+          <w:p w14:paraId="26A7B7D4" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
-              <w:t>a</w:t>
-[...2 lines deleted...]
-              <w:t>pproved by the Director Operational Policy, Compliance and Contracts</w:t>
+              <w:t>approved by the Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F9E4C56" w14:textId="53EB6041" w:rsidR="00C902B6" w:rsidRDefault="00C902B6" w:rsidP="00524957">
+          <w:p w14:paraId="0B43F6C1" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>CM Ref: D25/650321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="46E332DE" w14:textId="2C5A91C7" w:rsidR="003A289B" w:rsidRDefault="00F51FED" w:rsidP="004C742B">
+          <w:p w14:paraId="495E04D2" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>23 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="11E8E0AB" w14:textId="720307E5" w:rsidR="003A289B" w:rsidRDefault="00F51FED" w:rsidP="004C742B">
+          <w:p w14:paraId="36EBBF0C" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>24 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD25A0" w:rsidRPr="00DA4026" w14:paraId="5551F3C1" w14:textId="77777777" w:rsidTr="00C902B6">
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="2F3439BF" w14:textId="77777777" w:rsidTr="007A7992">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADACABD" w14:textId="08E03C69" w:rsidR="00DD25A0" w:rsidRDefault="00DD25A0" w:rsidP="004C742B">
+          <w:p w14:paraId="48DBD30D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:r>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="76A07851" w14:textId="14FBA310" w:rsidR="00DD25A0" w:rsidRDefault="00DD25A0" w:rsidP="004C742B">
+          <w:p w14:paraId="343C7C08" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3039" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="40F2983A" w14:textId="54B3266A" w:rsidR="00DD25A0" w:rsidRDefault="00DD25A0" w:rsidP="00524957">
+          <w:p w14:paraId="0F6EFE60" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Updated </w:t>
-[...11 lines deleted...]
-              <w:t>Deputy Commissioner, Operational Support</w:t>
+              <w:t>Updated and endorsed by Deputy Commissioner, Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0534BC75" w14:textId="62B2FA31" w:rsidR="00184958" w:rsidRDefault="00184958" w:rsidP="00524957">
+          <w:p w14:paraId="30215695" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
-              <w:t>CM Ref:</w:t>
-[...5 lines deleted...]
-              <w:t>D25/98589</w:t>
+              <w:t>CM Ref: D25/98589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="532E7FE3" w14:textId="7BB31752" w:rsidR="00DD25A0" w:rsidRDefault="00EB46DA" w:rsidP="004C742B">
+          <w:p w14:paraId="0A036454" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
               <w:t>1 December 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="39ED07D3" w14:textId="4CC83AAA" w:rsidR="00DD25A0" w:rsidRDefault="00B805EB" w:rsidP="004C742B">
+          <w:p w14:paraId="3F2CA7F5" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="00D018C5">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
+              <w:t>18 December 2025</w:t>
             </w:r>
-            <w:r w:rsidR="00EB46DA">
-              <w:t>8 December 2025</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0658E" w:rsidRPr="00DA4026" w14:paraId="38294CA7" w14:textId="77777777" w:rsidTr="007A7992">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
+          </w:tcPr>
+          <w:p w14:paraId="20063DFB" w14:textId="3BCDD51E" w:rsidR="00E0658E" w:rsidRPr="00444F00" w:rsidRDefault="000A46D4" w:rsidP="00E0658E">
+            <w:r w:rsidRPr="00444F00">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0658E" w:rsidRPr="00444F00">
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8492D6" w14:textId="2225704A" w:rsidR="00E0658E" w:rsidRPr="00444F00" w:rsidRDefault="00E0658E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="Documentdetails"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F00">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
+          </w:tcPr>
+          <w:p w14:paraId="11518CDE" w14:textId="77777777" w:rsidR="00E0658E" w:rsidRPr="00444F00" w:rsidRDefault="00E0658E" w:rsidP="007A7992">
+            <w:r w:rsidRPr="00444F00">
+              <w:t>Updated and approved by Deputy Commissioner, Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B01EE9D" w14:textId="0095ED28" w:rsidR="00E0658E" w:rsidRPr="00444F00" w:rsidRDefault="00E0658E" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="Documentdetails"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F00">
+              <w:t>CM Ref:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
+          </w:tcPr>
+          <w:p w14:paraId="542BD2D4" w14:textId="1B375341" w:rsidR="00E0658E" w:rsidRPr="00444F00" w:rsidRDefault="00444F00" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="Documentdetails"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFBF8"/>
+          </w:tcPr>
+          <w:p w14:paraId="3043E808" w14:textId="739C4692" w:rsidR="00E0658E" w:rsidRPr="00444F00" w:rsidRDefault="00444F00" w:rsidP="00E0658E">
+            <w:pPr>
+              <w:pStyle w:val="Documentdetails"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0658E" w:rsidRPr="00444F00">
+              <w:t xml:space="preserve"> July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CDA86E2" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00244998" w:rsidRDefault="00245869" w:rsidP="00244998"/>
-[...14 lines deleted...]
-          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="578" w:footer="578" w:gutter="0"/>
+    <w:p w14:paraId="019822C4" w14:textId="77777777" w:rsidR="0090701E" w:rsidRPr="00244998" w:rsidRDefault="0090701E" w:rsidP="0090701E"/>
+    <w:p w14:paraId="61155B58" w14:textId="77777777" w:rsidR="00A53D3F" w:rsidRPr="007A7992" w:rsidRDefault="00A53D3F" w:rsidP="007A7992">
+      <w:pPr>
+        <w:sectPr w:rsidR="00A53D3F" w:rsidRPr="007A7992" w:rsidSect="003E57E4">
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1474" w:right="1247" w:bottom="1134" w:left="1418" w:header="510" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="497BE079" w14:textId="2D56B9C9" w:rsidR="00FF7C23" w:rsidRDefault="00BA7FA9" w:rsidP="00BA7FA9">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="24C4FB79" w14:textId="77777777" w:rsidR="007A7992" w:rsidRPr="007A7992" w:rsidRDefault="007A7992" w:rsidP="007A7992">
+      <w:bookmarkStart w:id="194" w:name="_Toc235711772"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc235711773"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc235711774"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc235711775"/>
+      <w:bookmarkStart w:id="198" w:name="_Forms"/>
+      <w:bookmarkStart w:id="199" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc235711776"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc235711777"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc235711778"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc235711779"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc235711780"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc235711781"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc235711782"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc235711783"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc235711784"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc235711785"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc235711786"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc235711787"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc235711788"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc235711789"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc235711790"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc235711791"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc235711792"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc235711793"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc235711794"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc235711795"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc235711796"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc235711803"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc235711809"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc235711815"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc235711821"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc235711822"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc235711823"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc235711824"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc235711825"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc235711826"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc235711827"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc235711828"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc235711829"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc235711830"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc235711831"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc235711832"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc235711833"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc235711834"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc235711835"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc235711836"/>
+      <w:bookmarkStart w:id="240" w:name="_Appendix_1_–"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:bookmarkEnd w:id="205"/>
+      <w:bookmarkEnd w:id="206"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkEnd w:id="215"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkEnd w:id="228"/>
+      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkEnd w:id="232"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkEnd w:id="238"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
+    </w:p>
+    <w:p w14:paraId="3B055899" w14:textId="4166EDFE" w:rsidR="00577B5D" w:rsidRPr="00453AAC" w:rsidRDefault="0022423D" w:rsidP="003E57E4">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="241" w:name="_Toc235789865"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="294EFED5">
+          <v:shape id="_x0000_s2057" type="#_x0000_t75" style="position:absolute;margin-left:-1.95pt;margin-top:42pt;width:731.25pt;height:351.75pt;z-index:251659264;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId28" o:title=""/>
+            <w10:wrap type="square"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2057" DrawAspect="Content" ObjectID="_1846402903" r:id="rId29"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidR="00577B5D" w:rsidRPr="00453AAC">
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D3F" w:rsidRPr="00A53D3F">
+        <w:t xml:space="preserve">1 – </w:t>
+      </w:r>
+      <w:r w:rsidR="0090701E" w:rsidRPr="0090701E">
+        <w:t>Creating or amending Youth Custodial Rules, COPPs and Commissioner’s Instructions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="241"/>
+    </w:p>
+    <w:p w14:paraId="1ED0FE38" w14:textId="172F2008" w:rsidR="00577B5D" w:rsidRPr="00665C55" w:rsidRDefault="00577B5D" w:rsidP="00665C55"/>
+    <w:p w14:paraId="4AA550F6" w14:textId="15E6F915" w:rsidR="00A53D3F" w:rsidRPr="007A7992" w:rsidRDefault="00A53D3F" w:rsidP="007A7992">
+      <w:r w:rsidRPr="007A7992">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5818F533" w14:textId="10C6F732" w:rsidR="00A53D3F" w:rsidRPr="0090701E" w:rsidRDefault="00A53D3F" w:rsidP="003E57E4">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="242" w:name="_Appendix_2_–"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc235789866"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:r w:rsidRPr="0090701E">
         <w:lastRenderedPageBreak/>
-        <w:t>Appendix 1 – Creating or amending Youth Custodial Rules, COPPs and Commissioner’s Instructions</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">Appendix 2 – </w:t>
+      </w:r>
+      <w:r w:rsidR="0090701E" w:rsidRPr="0090701E">
+        <w:t>Creating or amending Local Operating Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="243"/>
+    </w:p>
+    <w:p w14:paraId="3F5E76D6" w14:textId="05EC9778" w:rsidR="00A53D3F" w:rsidRDefault="0022423D" w:rsidP="003E57E4">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="215C10C2">
-          <v:shape id="_x0000_s2075" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-2.75pt;margin-top:33pt;width:623.45pt;height:393.2pt;z-index:251683840;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
-            <v:imagedata r:id="rId32" o:title=""/>
+          <v:shape id="_x0000_s2056" type="#_x0000_t75" style="position:absolute;margin-left:56.8pt;margin-top:21.55pt;width:596.45pt;height:375.3pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId30" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2075" DrawAspect="Content" ObjectID="_1827570255" r:id="rId33"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_s2056" DrawAspect="Content" ObjectID="_1846402904" r:id="rId31"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="158"/>
-[...45 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="578" w:footer="578" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A53D3F" w:rsidSect="0090701E">
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1304" w:right="992" w:bottom="1418" w:left="1134" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21200D75" w14:textId="77777777" w:rsidR="00840A40" w:rsidRDefault="00840A40" w:rsidP="00D06E62">
+    <w:p w14:paraId="00C9101A" w14:textId="77777777" w:rsidR="0022423D" w:rsidRDefault="0022423D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52C9BACD" w14:textId="77777777" w:rsidR="00840A40" w:rsidRDefault="00840A40" w:rsidP="00D06E62">
+    <w:p w14:paraId="65FC1154" w14:textId="77777777" w:rsidR="0022423D" w:rsidRDefault="0022423D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D6FFC25" w14:textId="77777777" w:rsidR="00274DC2" w:rsidRDefault="00274DC2">
+  <w:p w14:paraId="435FE79A" w14:textId="3BBCED98" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="003E57E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1095"/>
+        <w:tab w:val="left" w:pos="7797"/>
+      </w:tabs>
+      <w:ind w:right="-478"/>
     </w:pPr>
-  </w:p>
-[...31 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
+    </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t>Custodial Ops</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> intranet page</w:t>
+    </w:r>
+    <w:r w:rsidR="003E57E4">
       <w:tab/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    <w:r w:rsidRPr="00627992">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006D344A">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>15</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006D344A">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="090F89DB" w14:textId="77777777" w:rsidR="00E44C7E" w:rsidRDefault="00E44C7E" w:rsidP="00790FA6">
+  <w:p w14:paraId="5E5B0E99" w14:textId="06D3A30A" w:rsidR="003E57E4" w:rsidRDefault="003E57E4" w:rsidP="003E57E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
-        <w:tab w:val="right" w:pos="13608"/>
+        <w:tab w:val="left" w:pos="1095"/>
+        <w:tab w:val="left" w:pos="8080"/>
+        <w:tab w:val="left" w:pos="13183"/>
       </w:tabs>
     </w:pPr>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t>Custodial Ops</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> intranet page</w:t>
+    </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    <w:r w:rsidRPr="00627992">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006D344A">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D06E62">
+    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006D344A">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59D97B45" w14:textId="77777777" w:rsidR="00840A40" w:rsidRDefault="00840A40" w:rsidP="00D06E62">
+    <w:p w14:paraId="6843AA6D" w14:textId="77777777" w:rsidR="0022423D" w:rsidRDefault="0022423D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48DBA472" w14:textId="77777777" w:rsidR="00840A40" w:rsidRDefault="00840A40" w:rsidP="00D06E62">
+    <w:p w14:paraId="74B8404D" w14:textId="77777777" w:rsidR="0022423D" w:rsidRDefault="0022423D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="58029950" w14:textId="03DB799B" w:rsidR="00E44C7E" w:rsidRDefault="00E44C7E">
+    <w:p w14:paraId="447A6C87" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="0090701E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006252C3">
+      <w:r w:rsidRPr="00E0658E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>http://justus/intranet/youth-justice/Pages/delegations.aspx</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E0658E">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7D3C442F" w14:textId="6AB936D0" w:rsidR="00E44C7E" w:rsidRDefault="00E44C7E">
+    <w:p w14:paraId="27A26125" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="0090701E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA4026">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA4026">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006252C3">
+      <w:r w:rsidRPr="00E0658E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>http://justus/intranet/youth-justice/Pages/delegations.aspx</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="49BA9496" w14:textId="5798B789" w:rsidR="004620F5" w:rsidRDefault="004620F5">
+    <w:p w14:paraId="1B758F2D" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="0090701E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 181 (1) </w:t>
       </w:r>
       <w:r w:rsidRPr="004620F5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="71665651" w14:textId="77777777" w:rsidR="00E44C7E" w:rsidRDefault="00E44C7E" w:rsidP="00AD66C6">
+    <w:p w14:paraId="080276CF" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="0090701E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Staff only / restricted COPPs will not be published on the Department’s internet.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7E0A4933" w14:textId="7E252A8A" w:rsidR="00E44C7E" w:rsidRDefault="00E44C7E">
+    <w:p w14:paraId="6194A549" w14:textId="77777777" w:rsidR="0090701E" w:rsidRDefault="0090701E" w:rsidP="0090701E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="004E7411">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://www.eoc.wa.gov.au/substantive-equality/resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="471A6F4C" w14:textId="7477F6E1" w:rsidR="00274DC2" w:rsidRDefault="00274DC2">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39471C89" wp14:editId="06B798B3">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1618453132" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6FD9ED30" w14:textId="166D47DF" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00274DC2">
+                          <w:r w:rsidRPr="00D9472A">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="39471C89" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6FD9ED30" w14:textId="166D47DF" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00274DC2">
+                    <w:r w:rsidRPr="00D9472A">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7ED2377D" w14:textId="0F930E7A" w:rsidR="00E44C7E" w:rsidRDefault="00274DC2">
+  <w:p w14:paraId="2F690FCE" w14:textId="65056A5E" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179F28CD" wp14:editId="317F80EE">
-              <wp:simplePos x="914400" y="457200"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1097860633" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41D822D6" w14:textId="1BBD3087" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00274DC2">
+                          <w:r w:rsidRPr="00D9472A">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="179F28CD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPN/u7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0+ct1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;w4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3&#10;RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCL&#10;PCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs&#10;6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozeb&#10;zkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATzf7uwwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="41D822D6" w14:textId="1BBD3087" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00274DC2">
+                    <w:r w:rsidRPr="00D9472A">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00E44C7E">
+    <w:r w:rsidR="007D52A9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00043E64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Prisons</w:t>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> v0.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="422C3218" w14:textId="3773E641" w:rsidR="00274DC2" w:rsidRDefault="00274DC2">
+  <w:p w14:paraId="5990C4F1" w14:textId="13B8B523" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="745525E6" wp14:editId="68E31F40">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1205517537" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="037F7816" w14:textId="4C2EA614" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00665C55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00274DC2">
+                          <w:r w:rsidRPr="00665C55">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="745525E6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="037F7816" w14:textId="4C2EA614" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00665C55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00274DC2">
+                    <w:r w:rsidRPr="00665C55">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>676910</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>459105</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1647825" cy="296545"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1647825" cy="296545"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:id w:val="-1483379727"/>
+                          </w:sdtPr>
+                          <w:sdtEndPr>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:sdtEndPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Corrective Services</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:id w:val="-1483379727"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Corrective Services</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2117264023" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553325" cy="10689590"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DD31B0F" w14:textId="39692000" w:rsidR="00274DC2" w:rsidRDefault="00274DC2">
+  <w:p w14:paraId="0A9BB4DC" w14:textId="3103C1A1" w:rsidR="000A46D4" w:rsidRDefault="00D9472A" w:rsidP="00043E64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10FD82FC" wp14:editId="43C0361A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1203194067" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44E3CD89" w14:textId="7250EB64" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00665C55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="C00000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00274DC2">
+                          <w:r w:rsidRPr="00665C55">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="C00000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="10FD82FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVSZ7ADQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt7WnYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv58Xn26&#10;ocQHZhqmwIiaHoWnt4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90bKN1xBx5kmHHQGUjZcZFmwGmK/NU0m5ZZkWZBcrw90+T/Hyx/OGzskyNh+AYDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHxTJsYAuHoLMvipigp4Rj6/OW6LMuIkl1+ts6H7wI0iUZNHW4lkcUO&#10;ax/G1Ckl1jKw6pRKm1HmLwdiRk926TBaYdgOpGuw+NT9FpojDuVg3Le3fNVh6TXz4Yk5XDDOgaIN&#10;j3hIBX1N4WRR0oL79Z4/5iPvGKWkR8HU1KCiKVE/DO4jaisZxde8zPHmJvd2Msxe3wHKsMAXYXky&#10;Y15Qkykd6BeU8zIWwhAzHMvVNEzmXRiVi8+Bi+UyJaGMLAtrs7E8Qke6IpfPwwtz9kR4wE09wKQm&#10;Vr3ifcyNf3q73AdkPy0lUjsSeWIcJZjWenouUeN/3lPW5VEvfgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMOJHXfaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTUlULslxIQD&#10;N0T0PHTHttCdaboLVH69qxe9TPLyXt77pliMrlNnGnwrbCCdJKCIK7Et1wZ2b6uHGSgfkC12wmTg&#10;izwsytubAnMrF36l8zbUKpawz9FAE0Kfa+2rhhz6ifTE0fuUwWGIcqi1HfASy12nH5Nkqh22HBca&#10;7Omloeq4PTkDbbaUkNL7enX4cKmk1806u26Mub8bl8+gAo3hLww/+BEdysi0lxNbrzoD8ZHwe6M3&#10;m85B7Q1k8yfQZaH/s5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJVJnsANAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMOJHXfaAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="44E3CD89" w14:textId="7250EB64" w:rsidR="00274DC2" w:rsidRPr="00274DC2" w:rsidRDefault="00274DC2" w:rsidP="00274DC2">
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00665C55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="C00000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00274DC2">
+                    <w:r w:rsidRPr="00665C55">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="C00000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...120 lines deleted...]
-    <w:r w:rsidR="00E44C7E">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00E44C7E">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00E44C7E">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A413C1">
+    <w:r w:rsidR="004C1F70">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Operational Policy Framework</w:t>
     </w:r>
-    <w:r w:rsidR="00E44C7E">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4211A740" w14:textId="063C767C" w:rsidR="00E44C7E" w:rsidRDefault="00E44C7E" w:rsidP="00D06E62">
+  <w:p w14:paraId="2F329568" w14:textId="6AE41D84" w:rsidR="00043DB1" w:rsidRDefault="000A46D4" w:rsidP="00043E64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>Youth Detention Centre</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> STYLEREF  Subtitle  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000F2897">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A413C1">
+    <w:r w:rsidR="000F2897">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>Youth Detention Centre</w:t>
+      <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00DD01E3" w:rsidRPr="0000019C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:t>v</w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0000019C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...104 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="005C6D45" w:rsidRPr="0000019C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...104 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
-</w:hdr>
-[...240 lines deleted...]
-  </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="4D1BE21C" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="00FC5DB7"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB74F01C"/>
+    <w:tmpl w:val="F99A4D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03AD2FD3"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C090025"/>
+    <w:tmpl w:val="234EE884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3412" w:hanging="576"/>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
@@ -14059,845 +10231,214 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200A583F"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C4A2FEA"/>
-    <w:lvl w:ilvl="0" w:tplc="480EC24A">
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2018" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2738" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4178" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4898" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7058" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...677 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DF6815E6"/>
-    <w:lvl w:ilvl="0" w:tplc="702A8C62">
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -14917,928 +10458,725 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="214658746">
+  <w:num w:numId="2" w16cid:durableId="2046517522">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1808891670">
-[...23 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="734208442">
+  <w:num w:numId="3" w16cid:durableId="1010596623">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1981112533">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="9"/>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aP9izGWcYm9SXlsbPdA56Ujyof42I7Mrs0IfnjG5YKYZwXnDfuPN9clcuSO8Gyf0cdd3Q45cevNJ3OM9uC7rXw==" w:salt="a2FFqYVmWKbIF8ANAWKYeA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZP3+rfcQw/Z6XwFoRx1RF3NRr5wPzglbGIxQDaSM0eMxi9Bm53PSMr0u2WtLQPav3fpYXE6Mb+blrbtdeYL9XA==" w:salt="ppBYzOrtb3WDyZdFf1BStg=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2076"/>
+    <o:shapedefaults v:ext="edit" spidmax="2058"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005E75B3"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00045D28"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="0000019C"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="000219B7"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00043DB1"/>
+    <w:rsid w:val="00043E64"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="00063A10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00071554"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00083F74"/>
-    <w:rsid w:val="00086301"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="00094CF5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000C52A2"/>
+    <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A46D4"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
+    <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D36D6"/>
+    <w:rsid w:val="000D15FD"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000F368F"/>
+    <w:rsid w:val="000F2897"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
-    <w:rsid w:val="001007BB"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="001039BC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00114036"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="001173B0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001260C5"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="001322A5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00143FF8"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
-    <w:rsid w:val="00144B05"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
-    <w:rsid w:val="00150EFA"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
+    <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="001618FA"/>
-[...11 lines deleted...]
-    <w:rsid w:val="0018766E"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00174307"/>
+    <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="001945EB"/>
-[...20 lines deleted...]
-    <w:rsid w:val="002151A5"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001E0E2C"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="002233E3"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00244998"/>
+    <w:rsid w:val="0022423D"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="0024773E"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="00251072"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00253553"/>
+    <w:rsid w:val="00252A0A"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="002571D3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00274DC2"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="002824C7"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="00293CBE"/>
-[...12 lines deleted...]
-    <w:rsid w:val="002E6DF0"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F2973"/>
-    <w:rsid w:val="002F2A29"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="003062D1"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00307315"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="00313734"/>
-[...13 lines deleted...]
-    <w:rsid w:val="003768E1"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="003252E8"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00374C8B"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="00382538"/>
-[...12 lines deleted...]
-    <w:rsid w:val="003B5769"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C40A6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="004009B7"/>
+    <w:rsid w:val="003C39D3"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
+    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
+    <w:rsid w:val="003E57E4"/>
+    <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="00403601"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00406EF2"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="004113C7"/>
-[...10 lines deleted...]
-    <w:rsid w:val="004527CF"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="004106CC"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00444F00"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="00457B82"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004620F5"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="00466080"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00484F2C"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="004A1590"/>
-    <w:rsid w:val="004A6C57"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="00495FD3"/>
+    <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C21CB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004E19F3"/>
+    <w:rsid w:val="004C1F70"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
+    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004E7EBC"/>
-[...16 lines deleted...]
-    <w:rsid w:val="005479F2"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="00514580"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
+    <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="0057039A"/>
-    <w:rsid w:val="00574CE5"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
+    <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="005774F0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00595345"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
+    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A7C44"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00630BEF"/>
+    <w:rsid w:val="005A447B"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005C6D45"/>
+    <w:rsid w:val="005D7FEA"/>
+    <w:rsid w:val="005E0E26"/>
+    <w:rsid w:val="005E566A"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
+    <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="0064201E"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
-    <w:rsid w:val="00644A6E"/>
-[...10 lines deleted...]
-    <w:rsid w:val="006B00DA"/>
+    <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="006516E4"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
+    <w:rsid w:val="00656F4A"/>
+    <w:rsid w:val="00663830"/>
+    <w:rsid w:val="00665C55"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006973BB"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B4A33"/>
-[...11 lines deleted...]
-    <w:rsid w:val="007023ED"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
+    <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00731490"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007363ED"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="007458A0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00774099"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
+    <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="00782AD2"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007C19A7"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007A7992"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C4610"/>
+    <w:rsid w:val="007C714E"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D3DC1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F328C"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E60D8"/>
+    <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="0080086E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00843A67"/>
+    <w:rsid w:val="00803710"/>
+    <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="00834658"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="008444D2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00857C93"/>
+    <w:rsid w:val="00850184"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
+    <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00861A31"/>
-[...9 lines deleted...]
-    <w:rsid w:val="008B2AA8"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
+    <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008B6CD7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D3428"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
-    <w:rsid w:val="008D5040"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00906153"/>
+    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008D5D13"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="0090701E"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00922B6C"/>
-[...14 lines deleted...]
-    <w:rsid w:val="009921B4"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="009308A1"/>
+    <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
+    <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00966CAB"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
+    <w:rsid w:val="009814BD"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A2A33"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009B7156"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009A55B9"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009C348D"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00A81C8B"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A034CA"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
+    <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A45144"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
+    <w:rsid w:val="00A53D3F"/>
+    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A82241"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00AD66C6"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
+    <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AE6A0F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF1724"/>
     <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B13342"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00C04E11"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B717A9"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
+    <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BD757F"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
-    <w:rsid w:val="00C1512C"/>
+    <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C249B2"/>
-    <w:rsid w:val="00C32025"/>
+    <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C46887"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00CE1868"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
+    <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3671"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB24A8"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
+    <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CE3D3F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D0448C"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D07FD3"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D21877"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D519A3"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D312DE"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D526AA"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D85231"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00D97516"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00E820D1"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E0658E"/>
+    <w:rsid w:val="00E073E9"/>
+    <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E81878"/>
+    <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA4A2C"/>
     <w:rsid w:val="00EA6531"/>
-    <w:rsid w:val="00EB46DA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC784E"/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
+    <w:rsid w:val="00EC11D3"/>
+    <w:rsid w:val="00EC2113"/>
+    <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED45FB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EF106E"/>
+    <w:rsid w:val="00ED1C60"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00EF2DC8"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F436EC"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F50610"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F6013C"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F631F7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F81647"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
-    <w:rsid w:val="00F93E02"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F96E27"/>
+    <w:rsid w:val="00F93AF6"/>
+    <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FB05C1"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FF7C23"/>
+    <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FC5DB7"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2076"/>
+    <o:shapedefaults v:ext="edit" spidmax="2058"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1F15BFDC"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{41232BC4-1BEF-4B87-AA64-0D944D9564FB}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15858,51 +11196,51 @@
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16190,163 +11528,159 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00244998"/>
+    <w:rsid w:val="00665C55"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00665C55"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="006516E4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="576"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="006516E4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -16434,51 +11768,50 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -16515,182 +11848,178 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E57DB2"/>
+    <w:rsid w:val="004D040B"/>
     <w:pPr>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E57DB2"/>
+    <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00665C55"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="006516E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="006516E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -16718,185 +12047,184 @@
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
     <w:name w:val="Instructional note"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
-      <w:vanish/>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA1D8B"/>
+    <w:rsid w:val="00665C55"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
-      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005922F1"/>
+    <w:rsid w:val="007A7992"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9141"/>
       </w:tabs>
-      <w:spacing w:after="100"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E57DB2"/>
+    <w:rsid w:val="007A7992"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="993"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
+        <w:tab w:val="left" w:pos="1022"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="1134" w:hanging="644"/>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="238" w:firstLine="294"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00665C55"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC0225"/>
+    <w:rsid w:val="00665C55"/>
     <w:pPr>
-      <w:spacing w:before="3200" w:after="120"/>
+      <w:spacing w:before="3000"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
-      <w:spacing w:val="20"/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00AC0225"/>
+    <w:rsid w:val="00665C55"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
-      <w:spacing w:val="20"/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00244998"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00665C55"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:spacing w:val="20"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00244998"/>
+    <w:rsid w:val="00665C55"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:spacing w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="C00000"/>
       <w:sz w:val="24"/>
@@ -16931,507 +12259,73 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalItalics">
-    <w:name w:val="NormalItalics"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00873F85"/>
+    <w:qFormat/>
+    <w:rsid w:val="00665C55"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:i/>
-      <w:iCs/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-AU"/>
-[...436 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00024A6E"/>
+    <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
@@ -17509,305 +12403,783 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleDefinitionsTableDefn">
-    <w:name w:val="AC Rule Definitions Table Defn"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00791F6D"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D708E"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D51C1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Department">
-    <w:name w:val="Department"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5756"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:hanging="578"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00921B16"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00AC0225"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD6772"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="00251072"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-    <w:name w:val="Table Grid1"/>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F2897"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F2897"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F2897"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EC784E"/>
+    <w:rsid w:val="000F2897"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-    <w:name w:val="Table Grid2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalItalics">
+    <w:name w:val="NormalItalics"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CPMOInstruction">
+    <w:name w:val="CPMO Instruction"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CPMOInstructionChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CPMOInstructionChar">
+    <w:name w:val="CPMO Instruction Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CPMOInstruction"/>
+    <w:rsid w:val="0090701E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="0090701E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="0090701E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleDefinitionsTableDefn">
+    <w:name w:val="AC Rule Definitions Table Defn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0090701E"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Department">
+    <w:name w:val="Department"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0090701E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00ED5313"/>
+    <w:rsid w:val="0090701E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="CStable">
+    <w:name w:val="CStable"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E57E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="28" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="587160327">
+    <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="699161462">
-[...96 lines deleted...]
-    <w:div w:id="1379083834">
+    <w:div w:id="884020552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2011330598">
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2020/03/2009-AJJA-Juvenile-Justice-Standards-Part-1-and-2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCSOSP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/Documents/ProfessionalInterest/beijingrules.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/sites/default/files/2019-02/National_Principles_for_Child_Safe_Organisations2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://networkofcommunityactivities.org.au/wp-content/uploads/2013/03/un_rights_child.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzsog.edu.au/preview-documents/research-output/5558-10-pillars-of-youth-justice-by-lisa-ward-pdf/file" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohchr.org/Documents/ProfessionalInterest/tokyorules.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/audit-risk-assurance.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/sites/default/files/2019-02/National_Principles_for_Child_Safe_Organisations2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://networkofcommunityactivities.org.au/wp-content/uploads/2013/03/un_rights_child.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzsog.edu.au/preview-documents/research-output/5558-10-pillars-of-youth-justice-by-lisa-ward-pdf/file" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/audit-risk-assurance.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2020/03/2009-AJJA-Juvenile-Justice-Standards-Part-1-and-2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ohchr.org/Documents/ProfessionalInterest/tokyorules.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing1.vsdx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DCSOSP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/Documents/ProfessionalInterest/beijingrules.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing2.vsdx"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eoc.wa.gov.au/substantive-equality/resources" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18072,260 +13444,346 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C10B7772D2DD484A84CED7B2E92443DB0027951091010F154889AA5721486C6A1B" ma:contentTypeVersion="9" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a7632c1c06c67c81afcdace1582d1cc">
-[...1 lines deleted...]
-    <xsd:import namespace="838c2a5c-eb52-48c6-9c19-9b764bd752e9"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">Operational Policy Framework - Youth Detention Centre</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:af26bd9cf9084c3580f85c7c71071c5d" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
-                <xsd:element ref="ns2:ic31417091e34c7b859284af78ad3bb7" minOccurs="0"/>
-                <xsd:element ref="ns2:ba410da27f3f49d8938430bbaac0d908" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
-                <xsd:element ref="ns2:h9f196e5ec0b4fa8bd2980d8cd4df447" minOccurs="0"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
+                <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
+                <xsd:element ref="ns2:kf620cb349b946fa81ca1074c0b3c5af" minOccurs="0"/>
+                <xsd:element ref="ns2:g2cdfbdd30c849e9bbb5c12aa747ff35" minOccurs="0"/>
+                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="838c2a5c-eb52-48c6-9c19-9b764bd752e9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="af26bd9cf9084c3580f85c7c71071c5d" ma:index="2" ma:taxonomy="true" ma:internalName="af26bd9cf9084c3580f85c7c71071c5d" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="" ma:fieldId="{af26bd9c-f908-4c35-80f8-5c7c71071c5d}" ma:sspId="5f79aa99-4552-49df-a9e0-c9787ce46e8d" ma:termSetId="8f7b50f7-81ce-47ce-8d14-4972ceac5555" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{69be3787-c585-40ef-bca3-458d9e88da1b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="abd44922-3d83-4054-87b5-42de529a9ead">
+    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="4" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{69be3787-c585-40ef-bca3-458d9e88da1b}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="abd44922-3d83-4054-87b5-42de529a9ead">
+    <xsd:element name="TaxCatchAllLabel" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="ic31417091e34c7b859284af78ad3bb7" ma:index="6" ma:taxonomy="true" ma:internalName="ic31417091e34c7b859284af78ad3bb7" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="" ma:fieldId="{2c314170-91e3-4c7b-8592-84af78ad3bb7}" ma:sspId="5f79aa99-4552-49df-a9e0-c9787ce46e8d" ma:termSetId="d1274bc1-55ad-46ad-9d14-63dd79363cf1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...20 lines deleted...]
-    <xsd:element name="Published_x0020_Year" ma:index="18" nillable="true" ma:displayName="Published Year" ma:description="Year document was published" ma:internalName="Published_x0020_Year">
+    <xsd:element name="Published_x0020_Year" ma:index="14" nillable="true" ma:displayName="Published Year" ma:description="Year document was published" ma:internalName="Published_x0020_Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="4"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Name" ma:index="19" ma:displayName="Content Owner Name" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="Title">
+    <xsd:element name="Contributor_x0020_Name" ma:index="15" ma:displayName="Content Owner Name" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="20" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
+    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="21" nillable="true" ma:displayName="Content Owner Position" ma:internalName="Position">
+    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date_x0020_Valid_x0020_From" ma:index="22" nillable="true" ma:displayName="Date Valid From" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_From">
+    <xsd:element name="Date_x0020_Valid_x0020_From" ma:index="18" nillable="true" ma:displayName="Date Valid From" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_From">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Date_x0020_Valid_x0020_To" ma:index="23" nillable="true" ma:displayName="Date Valid To" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_To">
+    <xsd:element name="Date_x0020_Valid_x0020_To" ma:index="19" nillable="true" ma:displayName="Date Valid To" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_To">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="n398ab4bf91e43a0a550736abedc299f" ma:index="28" ma:taxonomy="true" ma:internalName="n398ab4bf91e43a0a550736abedc299f" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44" ma:fieldId="{7398ab4b-f91e-43a0-a550-736abedc299f}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db825202-8d87-4fb0-82a3-a2584b4b734f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="kf620cb349b946fa81ca1074c0b3c5af" ma:index="29" ma:taxonomy="true" ma:internalName="kf620cb349b946fa81ca1074c0b3c5af" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b" ma:fieldId="{4f620cb3-49b9-46fa-81ca-1074c0b3c5af}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="024c30ba-3ff2-4f82-a3e0-2a184e26e3f4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:index="30" ma:taxonomy="true" ma:internalName="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:taxonomyFieldName="Function" ma:displayName="Function" ma:readOnly="false" ma:default="8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a" ma:fieldId="{02cdfbdd-30c8-49e9-bbb5-c12aa747ff35}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db5e8662-1551-49d8-8316-0f9cfc338ee6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="pa8a0a93780a4945b3173f20d8e45055" ma:index="31" ma:taxonomy="true" ma:internalName="pa8a0a93780a4945b3173f20d8e45055" ma:taxonomyFieldName="Document_x0020_Type" ma:displayName="Document Type" ma:readOnly="false" ma:default="9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9" ma:fieldId="{9a8a0a93-780a-4945-b317-3f20d8e45055}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="5676f146-e57d-45f4-b6ef-92b031275e3d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint.v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="CategoryDescription" ma:index="10" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
+    <xsd:element name="CategoryDescription" ma:index="7" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ResourceType" ma:index="15" nillable="true" ma:displayName="Resource Type" ma:default="Documents" ma:description="A set of categories, functions, genres or aggregation levels" ma:internalName="_ResourceType" ma:readOnly="false">
+    <xsd:element name="_ResourceType" ma:index="11" nillable="true" ma:displayName="Resource Type" ma:default="Documents" ma:description="A set of categories, functions, genres or aggregation levels" ma:internalName="_ResourceType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Publisher" ma:index="17" nillable="true" ma:displayName="Publisher" ma:default="Department of Justice" ma:description="The person, organization or service that published this resource" ma:internalName="_Publisher" ma:readOnly="false">
+    <xsd:element name="_Publisher" ma:index="13" nillable="true" ma:displayName="Publisher" ma:default="Department of Justice" ma:description="The person, organization or service that published this resource" ma:internalName="_Publisher" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_DCDateCreated" ma:index="24" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
+    <xsd:element name="_DCDateCreated" ma:index="20" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_DCDateModified" ma:index="25" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
+    <xsd:element name="_DCDateModified" ma:index="21" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="31" ma:displayName="Content Type"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="11" ma:displayName="Subject"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="12" ma:displayName="Keywords">
+        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
           <xsd:simpleType xmlns:xs="http://www.w3.org/2001/XMLSchema">
             <xsd:restriction base="xsd:string">
               <xsd:minLength value="1"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:element>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="16" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -18365,223 +13823,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="5f79aa99-4552-49df-a9e0-c9787ce46e8d" ContentTypeId="0x010100C10B7772D2DD484A84CED7B2E92443DB" PreviousValue="false"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55BB3AD4-5C6E-4A46-8F12-3D6701E88D68}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="838c2a5c-eb52-48c6-9c19-9b764bd752e9"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>29276</Characters>
+  <Pages>19</Pages>
+  <Words>5029</Words>
+  <Characters>29772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>791</Lines>
-  <Paragraphs>444</Paragraphs>
+  <Lines>804</Lines>
+  <Paragraphs>446</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Operational Policy and Procedures Framework - Banksia Hill Detention Centre</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33794</CharactersWithSpaces>
+  <CharactersWithSpaces>34355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18622,123 +13994,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Operational Policy and Procedures Framework - Banksia Hill Detention Centre</dc:title>
+  <dc:title>Operational Policy Framework - Youth Detention Centre</dc:title>
   <dc:subject/>
-  <dc:creator>Rumbold, Scott</dc:creator>
-  <cp:keywords>Framework; Frameworks; BHDC; Banksia Hill;</cp:keywords>
+  <dc:creator>Davies, Richard</dc:creator>
+  <cp:keywords>Department of Justice; DoJ; Corrective Services; Operational; Policy; Policies; Framework; Youth; Detention; Centre; YDC; Detainee; Model of Care.</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C10B7772D2DD484A84CED7B2E92443DB0027951091010F154889AA5721486C6A1B</vt:lpwstr>
+    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>2;#Corrective Services|e49abb9f-7dda-4a87-ae59-b7d388c1d3fe</vt:lpwstr>
+    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>10;#Policies and Guidelines|4704a717-ee00-4d98-bd97-e8b1b905f5d5</vt:lpwstr>
+    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>11;#Custodial Management Youth|7e3a5a86-1cf2-4a6b-bb1f-0bb7d1a5803e</vt:lpwstr>
+    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>9;#Regulation and Operational Services|fb332825-f2f6-43ce-afe7-2479dc0f729e</vt:lpwstr>
+    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="WebdocsID2">
-    <vt:lpwstr>911519R1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
+    <vt:lpwstr>_blank</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="WebdocsID3">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="WebdocsID4">
-[...29 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ClassificationContentMarkingHeaderFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="ClassificationContentMarkingHeaderText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2025-12-18T05:37:21Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>856326fe-69dd-441f-997d-f2cdff30f021</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>