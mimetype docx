--- v0 (2025-12-05)
+++ v1 (2026-05-13)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49A6C71B" w14:textId="66A5D905" w:rsidR="00FD6F1C" w:rsidRDefault="00F72446" w:rsidP="00A32AB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03838D01" wp14:editId="6B2DA9BE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03838D01" wp14:editId="0553BA05">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-724535</wp:posOffset>
+              <wp:posOffset>-543560</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7580475" cy="3227295"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1236106263" name="Picture 1236106263" descr="A person wearing a blue shirt and black apron&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1236106263" name="Picture 1236106263" descr="A person wearing a blue shirt and black apron&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -92,2363 +92,2333 @@
                       </a:ext>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                         <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E312290" w14:textId="430F521A" w:rsidR="00A32AB6" w:rsidRDefault="00A32AB6" w:rsidP="00A32AB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E07BA4A" w14:textId="5993C5FA" w:rsidR="00D06390" w:rsidRPr="00A32AB6" w:rsidRDefault="00D06390" w:rsidP="00A32AB6">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5E07BA4A" w14:textId="677459B6" w:rsidR="00D06390" w:rsidRPr="00836807" w:rsidRDefault="00D06390" w:rsidP="00C515A8">
+      <w:pPr>
+        <w:spacing w:before="3960" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A32AB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00836807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Employment of children under the age of 15 years in a shop, </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="698289C3" w14:textId="77777777" w:rsidR="00D06390" w:rsidRDefault="00D06390" w:rsidP="00D06390">
+        <w:t>Employment of children under the age of 15 years in a shop, retail outlet, restaurant, fast food or takeaway food business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698289C3" w14:textId="77777777" w:rsidR="00D06390" w:rsidRPr="004E729C" w:rsidRDefault="00D06390" w:rsidP="00836807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEBF8B9" w14:textId="77777777" w:rsidR="00D06390" w:rsidRPr="00A32AB6" w:rsidRDefault="00D06390" w:rsidP="00A32AB6">
+    <w:p w14:paraId="4FEBF8B9" w14:textId="5A263185" w:rsidR="00D06390" w:rsidRPr="004E729C" w:rsidRDefault="00D06390" w:rsidP="00A32AB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A32AB6">
-        <w:rPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Written parental permission</w:t>
       </w:r>
-      <w:r w:rsidR="00A32AB6">
-        <w:rPr>
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> information and template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB1A6DA" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRDefault="00000000" w:rsidP="00A32AB6">
+    <w:p w14:paraId="2AB1A6DA" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRPr="004E729C" w:rsidRDefault="00000000" w:rsidP="00A32AB6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:pict w14:anchorId="0D0FEF5E">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5AC445" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRDefault="00A32AB6" w:rsidP="00A32AB6">
+    <w:p w14:paraId="7C5AC445" w14:textId="179F4DBE" w:rsidR="00A32AB6" w:rsidRPr="004E729C" w:rsidRDefault="00A32AB6" w:rsidP="00A32AB6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="41288B6B" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRPr="00A32AB6" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41288B6B" w14:textId="21DB6014" w:rsidR="00FD6F1C" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An employer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>must not employ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a child aged 13 or 14 years in a shop, retail outlet or restaurant (which</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44FBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">includes a fast food or takeaway food business) without obtaining the written permission of a parent of the child </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32AB6">
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the child’s employment commences.</w:t>
       </w:r>
-      <w:r w:rsidR="00A32AB6">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A32AB6">
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>A parent is a person who has responsibility for the long-term or the day-to-day care, welfare and development of the child.</w:t>
       </w:r>
-      <w:r w:rsidR="00A32AB6">
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B79678E" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRPr="00A32AB6" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+    <w:p w14:paraId="4B79678E" w14:textId="0E8691CD" w:rsidR="00FD6F1C" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A32AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>The penalty for contravening this requirement is a fine of up to $24,000 or $120,000 for a corporation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B868AB5" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRPr="00A32AB6" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+    <w:p w14:paraId="0B868AB5" w14:textId="5AE055F1" w:rsidR="00A32AB6" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Written parental permission does not need to be obtained if a child under the age of 15 years is </w:t>
       </w:r>
-      <w:r w:rsidR="00A32AB6" w:rsidRPr="00A32AB6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">working in </w:t>
       </w:r>
-      <w:r w:rsidR="00A32AB6" w:rsidRPr="00A32AB6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="252525"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a family business owned by a relative such as a parent, aunt, uncle or grandparent</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">a family business owned by a </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="252525"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve">parent or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relative </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the child. A relative of a child is the child’s grandparent, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00767D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>step parent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00767D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, sibling, uncle or aunt, or cousin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32AB6" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4383E63E" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRPr="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4383E63E" w14:textId="25E1CAE9" w:rsidR="00FD6F1C" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00767D38">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD6F1C">
-        <w:rPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Template permission form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3624C3F9" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+    <w:p w14:paraId="3624C3F9" w14:textId="1CCF6496" w:rsidR="00FD6F1C" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="3B7EED11" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A template parental permission form for the employment of a child is attached. An employer of a prospective employee aged 13 or 14 years should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7EED11" w14:textId="2AB9077A" w:rsidR="00FD6F1C" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F597534" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provide this form to a parent of the child for completion prior to the child commencing work</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F597534" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRPr="004E729C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">obtain a parent’s written permission in some other form prior to the child commencing work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F1FF10" w14:textId="70A1F0B8" w:rsidR="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="00A32AB6">
+    <w:p w14:paraId="75F1FF10" w14:textId="38E18B0C" w:rsidR="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="00C6264D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Visit the Wageline website for details on WA’s child employment laws </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="006B6276" w:rsidRPr="00225A6F">
+        <w:r w:rsidR="004E729C" w:rsidRPr="00432FCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>www.</w:t>
-[...11 lines deleted...]
-          <w:t>.wa.gov.au/wageline</w:t>
+          <w:t>www.lgirs.wa.gov.au/whenchildrencanwork</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00755687">
+      <w:r w:rsidR="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD6F1C">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for details on WA’s child employment laws</w:t>
+      </w:r>
+      <w:r w:rsidR="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wageline on 1300 655 266. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0E5B06" w14:textId="77777777" w:rsidR="00E44FBC" w:rsidRDefault="00E44FBC" w:rsidP="00E44FBC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2968387C" w14:textId="77777777" w:rsidR="00836807" w:rsidRDefault="00836807" w:rsidP="00E44FBC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA3E970" w14:textId="77777777" w:rsidR="00836807" w:rsidRDefault="00836807" w:rsidP="00E44FBC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4C03A9" w14:textId="77777777" w:rsidR="00E44FBC" w:rsidRPr="00C6264D" w:rsidRDefault="00E44FBC" w:rsidP="00E44FBC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD30B56" w14:textId="6C315A85" w:rsidR="00A32AB6" w:rsidRPr="004E729C" w:rsidRDefault="00A32AB6" w:rsidP="00767D38">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A32AB6">
-        <w:rPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Disclaimer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E66CC44" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRPr="00A32AB6" w:rsidRDefault="00000000" w:rsidP="00955B61">
+    <w:p w14:paraId="3E66CC44" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRPr="004E729C" w:rsidRDefault="00000000" w:rsidP="00955B61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:pict w14:anchorId="375E8EB0">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B7275F" w14:textId="6F8EAB89" w:rsidR="00FD6F1C" w:rsidRDefault="00A32AB6" w:rsidP="00A32AB6">
+    <w:p w14:paraId="08B7275F" w14:textId="7E30FE68" w:rsidR="00FD6F1C" w:rsidRDefault="00A32AB6" w:rsidP="00A32AB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A32AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The Department of</w:t>
       </w:r>
-      <w:r w:rsidR="006B6276">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidR="006B6276" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F72446">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00F72446" w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Government, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32AB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Industry Regulation and Safety has prepared this checklist to provide information on Western Australia’s child employment laws.  It is provided as a general guide only and is not designed to be comprehensive or to provide legal advice.  The Department does not accept liability for any claim which may arise from any person acting on, or refraining from acting on, this information.</w:t>
+        <w:t xml:space="preserve">Industry Regulation and Safety has prepared this checklist to provide information on Western Australia’s child employment laws. It is provided as a general guide and is not designed to be comprehensive or to provide legal advice. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>epartment does not accept liability for any claim which may arise from any person acting on, or refraining from acting on, this information.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A32AB6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00FD6F1C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756E12BE" w14:textId="77777777" w:rsidR="00FD6F1C" w:rsidRDefault="00FD6F1C" w:rsidP="006017B2">
+    <w:p w14:paraId="1AD1FBCF" w14:textId="1051FE95" w:rsidR="006017B2" w:rsidRPr="00B7658E" w:rsidRDefault="006017B2" w:rsidP="00DF65D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="26"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1AD1FBCF" w14:textId="77777777" w:rsidR="006017B2" w:rsidRPr="00410825" w:rsidRDefault="006017B2" w:rsidP="006017B2">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Children and Community Services Act 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B6068D" w14:textId="4FE8F41B" w:rsidR="006017B2" w:rsidRPr="00B7658E" w:rsidRDefault="006017B2" w:rsidP="006017B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...29 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Parental </w:t>
       </w:r>
-      <w:r w:rsidR="00410825" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00D3432A" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00D3432A" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ermission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B1E8B" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="002B1E8B" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00410825" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">mployment of a </w:t>
       </w:r>
-      <w:r w:rsidR="00410825" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">hild in a </w:t>
       </w:r>
-      <w:r w:rsidR="00410825" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00C515A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>hop</w:t>
       </w:r>
-      <w:r w:rsidR="00410825" w:rsidRPr="00410825">
-[...27 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C515A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>retail o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>utlet,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>restaurant, fast f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ood or </w:t>
       </w:r>
-      <w:r w:rsidR="00410825" w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>takeaway food b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00410825">
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>usiness</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5625F43C" w14:textId="77777777" w:rsidR="00FA0104" w:rsidRDefault="00FA0104" w:rsidP="00FA0104">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15167E5F" w14:textId="10A6CD13" w:rsidR="00B7658E" w:rsidRPr="00B7658E" w:rsidRDefault="00B7658E" w:rsidP="00FA0104">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child’s details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="3C5E1F74" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F66B45C" w14:textId="1CFAB61E" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF65D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1221F91A" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64DBDDA5" w14:textId="32D68291" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="4E2399B4" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AA4383" w14:textId="36F78ED7" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EECD13B" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61D2EDCA" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="381246A8" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5315DC10" w14:textId="1E9C45C5" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08A83552" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4EA53FB9" w14:textId="04D4C67D" w:rsidR="00B7658E" w:rsidRPr="00B7658E" w:rsidRDefault="00B7658E" w:rsidP="00B7658E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent’s details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="28457985" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D02AB2A" w14:textId="3C94DA75" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>First name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A6D2586" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="37983599" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="2115B695" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3DC0A9" w14:textId="3348D408" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7214BFF9" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="654CFE01" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="795EEBCF" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACB9D6A" w14:textId="641D34B3" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Relationship to the child</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5062CCFD" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55B95AE2" w14:textId="7626BB50" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="418F6FE2" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64794A4E" w14:textId="7690E50D" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Telephone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C248F05" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="577F6DD4" w14:textId="3EC90ADD" w:rsidR="00B7658E" w:rsidRPr="00B7658E" w:rsidRDefault="00B7658E" w:rsidP="00B7658E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prospective employer’s details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="69E597A5" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2198B41E" w14:textId="20FA00BA" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Company/partnership/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>sole trader name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A42A5F5" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30CD8C87" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="7ED6F74B" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B71068F" w14:textId="407A2283" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Trading name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A155126" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5894E20C" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6941"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w14:paraId="51B6AA83" w14:textId="77777777" w:rsidTr="00F5352F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE9DCB2" w14:textId="141912FC" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00F5352F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Business address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C640CBA" w14:textId="77777777" w:rsidR="00F5352F" w:rsidRDefault="00F5352F" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04C7768C" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FC48889" w14:textId="77777777" w:rsidR="00DF65D4" w:rsidRPr="00DF65D4" w:rsidRDefault="00DF65D4" w:rsidP="00FA0104">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47747C2A" w14:textId="0BB20669" w:rsidR="000226F9" w:rsidRPr="00B7658E" w:rsidRDefault="006017B2" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7658E" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arental consent</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="9345"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00855D71" w:rsidRPr="00DF65D4" w14:paraId="2BED52B0" w14:textId="77777777" w:rsidTr="00836807">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DB65AC" w14:textId="6CCFE204" w:rsidR="00855D71" w:rsidRDefault="00855D71" w:rsidP="00BF0413">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D8742B" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00DF65D4" w:rsidRDefault="00855D71" w:rsidP="00836807">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62B0B961" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00C515A8" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="7503"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00855D71" w:rsidRPr="00DF65D4" w14:paraId="31C08F75" w14:textId="77777777" w:rsidTr="00836807">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D81BA57" w14:textId="7ECB674F" w:rsidR="00855D71" w:rsidRPr="00836807" w:rsidRDefault="00855D71" w:rsidP="00836807">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E729C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>onsent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6264D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to my child,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D6712D" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00DF65D4" w:rsidRDefault="00855D71" w:rsidP="00836807">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30C4A1F8" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00855D71" w:rsidRDefault="00855D71" w:rsidP="00855D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="7503"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00855D71" w:rsidRPr="00DF65D4" w14:paraId="324B5D16" w14:textId="77777777" w:rsidTr="00C515A8">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDD81E0" w14:textId="635EBBFC" w:rsidR="00855D71" w:rsidRDefault="00855D71" w:rsidP="00836807">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E729C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>being employed by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7503" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CC57A6" w14:textId="77777777" w:rsidR="00855D71" w:rsidRPr="00DF65D4" w:rsidRDefault="00855D71" w:rsidP="00836807">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="632F5301" w14:textId="24CAB5B1" w:rsidR="005A70F5" w:rsidRPr="004E729C" w:rsidRDefault="005A70F5" w:rsidP="00AE41F1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that my child </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is not permitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E729C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to work before 6am or after 10pm </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="36"/>
+            <w:szCs w:val="36"/>
+          </w:rPr>
+          <w:id w:val="-359044982"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AE41F1">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="8211"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F5352F" w:rsidRPr="00DF65D4" w14:paraId="6DDEEE27" w14:textId="77777777" w:rsidTr="00AE41F1">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47668AEF" w14:textId="0DFE4048" w:rsidR="00F5352F" w:rsidRDefault="00F5352F" w:rsidP="00AE41F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ECC8C4" w14:textId="3504A970" w:rsidR="00F5352F" w:rsidRPr="00DF65D4" w:rsidRDefault="00F5352F" w:rsidP="00AE41F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3083B418" w14:textId="77777777" w:rsidR="00836807" w:rsidRPr="00836807" w:rsidRDefault="00836807" w:rsidP="00836807">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="3827"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F5352F" w:rsidRPr="00DF65D4" w14:paraId="55F724B8" w14:textId="77777777" w:rsidTr="00AE41F1">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EF1925" w14:textId="0310B0C0" w:rsidR="00F5352F" w:rsidRDefault="00F5352F" w:rsidP="00AE41F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A46D06" w14:textId="77777777" w:rsidR="00F5352F" w:rsidRPr="00DF65D4" w:rsidRDefault="00F5352F" w:rsidP="00AE41F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1180A7C4" w14:textId="18CEC43D" w:rsidR="00410825" w:rsidRPr="004E729C" w:rsidRDefault="00000000" w:rsidP="00B7658E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:pict w14:anchorId="028E30B8">
+          <v:rect id="_x0000_i1028" style="width:488.5pt;height:1pt;flip:y;mso-position-horizontal:absolute" o:hrpct="0" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#205867 [1608]" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB0CF5D" w14:textId="77777777" w:rsidR="00410825" w:rsidRPr="00B7658E" w:rsidRDefault="00BF444F" w:rsidP="00B7658E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...83 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...204 lines deleted...]
-          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidR="00410825" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...79 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retain this signed form with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your time and wages </w:t>
+      </w:r>
+      <w:r w:rsidR="00661583" w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7658E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1133 lines deleted...]
-          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>records</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00410825" w:rsidRPr="00815AA1" w:rsidSect="00A32AB6">
+    <w:sectPr w:rsidR="00410825" w:rsidRPr="00B7658E" w:rsidSect="00C515A8">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="737" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="707" w:bottom="709" w:left="851" w:header="737" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="326E9A1E" w14:textId="77777777" w:rsidR="00F20D6F" w:rsidRDefault="00F20D6F" w:rsidP="00486E7D">
+    <w:p w14:paraId="4C755E6C" w14:textId="77777777" w:rsidR="00D97E73" w:rsidRDefault="00D97E73" w:rsidP="00486E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="260FB460" w14:textId="77777777" w:rsidR="00F20D6F" w:rsidRDefault="00F20D6F" w:rsidP="00486E7D">
+    <w:p w14:paraId="13F4C3C9" w14:textId="77777777" w:rsidR="00D97E73" w:rsidRDefault="00D97E73" w:rsidP="00486E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F72F0E1" w14:textId="77777777" w:rsidR="00A32AB6" w:rsidRDefault="00A32AB6">
+  <w:p w14:paraId="3F72F0E1" w14:textId="6232D220" w:rsidR="00A32AB6" w:rsidRDefault="00A32AB6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...63 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4FAEDE" w14:textId="77777777" w:rsidR="00F20D6F" w:rsidRDefault="00F20D6F" w:rsidP="00486E7D">
+    <w:p w14:paraId="613DEEA2" w14:textId="77777777" w:rsidR="00D97E73" w:rsidRDefault="00D97E73" w:rsidP="00486E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D275879" w14:textId="77777777" w:rsidR="00F20D6F" w:rsidRDefault="00F20D6F" w:rsidP="00486E7D">
+    <w:p w14:paraId="21043B98" w14:textId="77777777" w:rsidR="00D97E73" w:rsidRDefault="00D97E73" w:rsidP="00486E7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DB28837" w14:textId="77777777" w:rsidR="00410825" w:rsidRDefault="00410825">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00410825">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00410825">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:rect id="_x0000_i1054" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      <v:rect w14:anchorId="03838D01" id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:bullet="t" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49592BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5DE5006"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2760,157 +2730,179 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1474176413">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="651984712">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1351222701">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00695281"/>
     <w:rsid w:val="00012393"/>
     <w:rsid w:val="000226F9"/>
     <w:rsid w:val="00083B5D"/>
     <w:rsid w:val="0008484D"/>
     <w:rsid w:val="000C4148"/>
+    <w:rsid w:val="000D2FE1"/>
     <w:rsid w:val="000D6EEA"/>
     <w:rsid w:val="00170E9E"/>
     <w:rsid w:val="00184903"/>
     <w:rsid w:val="002141A9"/>
     <w:rsid w:val="002541EF"/>
     <w:rsid w:val="00260CE3"/>
     <w:rsid w:val="002B1E8B"/>
     <w:rsid w:val="002F5144"/>
     <w:rsid w:val="00302949"/>
     <w:rsid w:val="0031283E"/>
     <w:rsid w:val="0032540D"/>
     <w:rsid w:val="003301ED"/>
     <w:rsid w:val="00354290"/>
     <w:rsid w:val="003F797A"/>
     <w:rsid w:val="00402787"/>
     <w:rsid w:val="00410825"/>
     <w:rsid w:val="004846E2"/>
     <w:rsid w:val="00486E7D"/>
     <w:rsid w:val="00495DCC"/>
     <w:rsid w:val="004C241B"/>
+    <w:rsid w:val="004E729C"/>
+    <w:rsid w:val="004F7924"/>
     <w:rsid w:val="005045BC"/>
     <w:rsid w:val="00504C8C"/>
     <w:rsid w:val="005109BF"/>
     <w:rsid w:val="00532CB0"/>
     <w:rsid w:val="00567650"/>
     <w:rsid w:val="005A70F5"/>
     <w:rsid w:val="005A76B3"/>
     <w:rsid w:val="005F2E76"/>
     <w:rsid w:val="006017B2"/>
     <w:rsid w:val="00661583"/>
     <w:rsid w:val="00695281"/>
     <w:rsid w:val="006B3FC6"/>
     <w:rsid w:val="006B6276"/>
     <w:rsid w:val="00731A08"/>
     <w:rsid w:val="00755687"/>
     <w:rsid w:val="00757B10"/>
     <w:rsid w:val="00762826"/>
+    <w:rsid w:val="00767D38"/>
     <w:rsid w:val="00772A41"/>
+    <w:rsid w:val="00792F4D"/>
     <w:rsid w:val="007B4BD1"/>
     <w:rsid w:val="007C10D2"/>
     <w:rsid w:val="007C402F"/>
+    <w:rsid w:val="00804E44"/>
     <w:rsid w:val="00815AA1"/>
     <w:rsid w:val="008175A6"/>
+    <w:rsid w:val="00836807"/>
     <w:rsid w:val="00836DB5"/>
+    <w:rsid w:val="0084713A"/>
+    <w:rsid w:val="00855D71"/>
     <w:rsid w:val="00875D6B"/>
+    <w:rsid w:val="008F0A24"/>
+    <w:rsid w:val="009041A2"/>
     <w:rsid w:val="00955B61"/>
     <w:rsid w:val="00994E7D"/>
     <w:rsid w:val="009A516C"/>
     <w:rsid w:val="009E02B1"/>
     <w:rsid w:val="00A146EB"/>
     <w:rsid w:val="00A32AB6"/>
     <w:rsid w:val="00A432BB"/>
     <w:rsid w:val="00A67346"/>
     <w:rsid w:val="00A75422"/>
     <w:rsid w:val="00A838A9"/>
     <w:rsid w:val="00AE0917"/>
     <w:rsid w:val="00AE1BDB"/>
+    <w:rsid w:val="00AE41F1"/>
     <w:rsid w:val="00B34C06"/>
+    <w:rsid w:val="00B7658E"/>
+    <w:rsid w:val="00B874D8"/>
     <w:rsid w:val="00B87C0D"/>
     <w:rsid w:val="00BB42ED"/>
+    <w:rsid w:val="00BB5FBD"/>
+    <w:rsid w:val="00BC00A0"/>
     <w:rsid w:val="00BF444F"/>
+    <w:rsid w:val="00C515A8"/>
+    <w:rsid w:val="00C6264D"/>
     <w:rsid w:val="00CA0A7E"/>
     <w:rsid w:val="00CE1A9C"/>
     <w:rsid w:val="00D06390"/>
     <w:rsid w:val="00D3432A"/>
     <w:rsid w:val="00D460F2"/>
     <w:rsid w:val="00D553E4"/>
+    <w:rsid w:val="00D97E73"/>
     <w:rsid w:val="00DC209D"/>
     <w:rsid w:val="00DF5920"/>
     <w:rsid w:val="00DF5B74"/>
+    <w:rsid w:val="00DF65D4"/>
     <w:rsid w:val="00E02849"/>
     <w:rsid w:val="00E179F6"/>
+    <w:rsid w:val="00E44FBC"/>
     <w:rsid w:val="00EC4F21"/>
     <w:rsid w:val="00ED7FA9"/>
     <w:rsid w:val="00EF0235"/>
     <w:rsid w:val="00F20D6F"/>
     <w:rsid w:val="00F316F5"/>
+    <w:rsid w:val="00F5352F"/>
     <w:rsid w:val="00F72446"/>
     <w:rsid w:val="00FA0104"/>
     <w:rsid w:val="00FB089F"/>
     <w:rsid w:val="00FD6F1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3502,66 +3494,91 @@
     <w:rsid w:val="00486E7D"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00755687"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B6276"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E729C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00DF65D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/wageline" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rf2c8db20d4ca4088" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/whenchildrencanwork" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rcb9a0138bcd041a2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3815,96 +3832,96 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
 </file>
 
 <file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A94935471</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">Parental permission template 2024 FINAL</value>
+      <value order="0">Parental permission template 2026 FINAL</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-07-16T05:26:17Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-07-23T04:42:54Z</value>
+      <value order="0">2026-05-01T02:48:01Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-07-23T04:42:54Z</value>
+      <value order="0">2026-05-01T02:48:07Z</value>
     </field>
     <field name="Objective-Owner">
-      <value order="0">WOOD, Emma</value>
+      <value order="0">Classified Object</value>
     </field>
     <field name="Objective-Path">
-      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Advice:Website and Communication Activities Private Sector Labour Relations 2024-2025:DEMIRS to LGIRS - Public sector reform / department rebranding:Publications rebranded</value>
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Information Dissemination:Private Sector Labour Relations (PSLR) Publications:Templates</value>
     </field>
     <field name="Objective-Parent">
-      <value order="0">Publications rebranded</value>
+      <value order="0">Classified Object</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA102413437</value>
+      <value order="0">vA118569011</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">2.0</value>
+      <value order="0">5.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">2</value>
+      <value order="0">6</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
-      <value order="0">DMS7958/2024</value>
+      <value order="0">DMS02171/2026</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
       <field name="Objective-Divisional Document Types">
         <value order="0"/>
       </field>
       <field name="Objective-Warning">
         <value order="0"/>
       </field>
       <field name="Objective-Author">
         <value order="0"/>
       </field>
       <field name="Objective-Date of Document">
         <value order="0"/>
       </field>
       <field name="Objective-External Reference">
         <value order="0"/>
       </field>
@@ -3926,200 +3943,200 @@
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6440DA9F-FD65-42DF-ABD3-76DB123242C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>344</Words>
-  <Characters>2327</Characters>
+  <Words>398</Words>
+  <Characters>2187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Parental permission template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Local Government, Industry Regulation and Safety</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2652</CharactersWithSpaces>
+  <CharactersWithSpaces>2542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Parental permission template</dc:title>
   <dc:subject>Parental permission template</dc:subject>
   <dc:creator>LGIRS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A94935471</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
-    <vt:lpwstr>Parental permission template 2024 FINAL</vt:lpwstr>
+    <vt:lpwstr>Parental permission template 2026 FINAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2025-07-16T05:26:17Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-DatePublished">
-    <vt:filetime>2025-07-23T04:42:54Z</vt:filetime>
+    <vt:filetime>2026-05-01T02:48:01Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2025-07-23T04:42:54Z</vt:filetime>
+    <vt:filetime>2026-05-01T02:48:07Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
-    <vt:lpwstr>WOOD, Emma</vt:lpwstr>
+    <vt:lpwstr>Classified Object</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Path">
-    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Advice:Website and Communication Activities Private Sector Labour Relations 2024-2025:DEMIRS to LGIRS - Public sector reform / department rebranding:Publications rebranded</vt:lpwstr>
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Information Dissemination:Private Sector Labour Relations (PSLR) Publications:Templates</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Parent">
-    <vt:lpwstr>Publications rebranded</vt:lpwstr>
+    <vt:lpwstr>Classified Object</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Version">
-    <vt:lpwstr>2.0</vt:lpwstr>
+    <vt:lpwstr>5.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionNumber">
-    <vt:r8>2</vt:r8>
+    <vt:r8>6</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-FileNumber">
-    <vt:lpwstr>DMS7958/2024</vt:lpwstr>
+    <vt:lpwstr>DMS02171/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Divisional Document Types [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Author [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-Date of Document [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-External Reference [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Archive Box [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-TRIM Record Number [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Foreign Barcode [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-VersionId">
-    <vt:lpwstr>vA102413437</vt:lpwstr>
+    <vt:lpwstr>vA118569011</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-TRIM Record Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Foreign Barcode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Divisional Document Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-Internal Reference">
     <vt:lpwstr/>
   </property>