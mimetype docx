--- v0 (2025-12-05)
+++ v1 (2026-05-13)
@@ -1,1725 +1,2376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="177D7E49" w14:textId="06A8CCA7" w:rsidR="005455D2" w:rsidRPr="00836ED7" w:rsidRDefault="00D13F90" w:rsidP="00836ED7">
+    <w:p w14:paraId="3A1A9599" w14:textId="3EB5861A" w:rsidR="00B323E6" w:rsidRDefault="006804F5" w:rsidP="00836ED7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A7AE814" wp14:editId="43246186">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="580B0121" wp14:editId="1DD827A8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4578985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1284605" cy="504825"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1476635089" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1284605" cy="504825"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D13F90">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A7AE814" wp14:editId="23BFF53F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>28575</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>657225</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2981325" cy="696595"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21265"/>
                 <wp:lineTo x="21531" y="21265"/>
                 <wp:lineTo x="21531" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1933735213" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1933735213" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2981325" cy="696595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00836ED7" w:rsidRPr="008D174F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="392DFBB8" w14:textId="77777777" w:rsidR="00095680" w:rsidRDefault="00095680">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3190FFB7" w14:textId="77777777" w:rsidR="00095680" w:rsidRDefault="00095680">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD17302" w14:textId="77777777" w:rsidR="00095680" w:rsidRDefault="00095680">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635D827F" w14:textId="77777777" w:rsidR="00095680" w:rsidRDefault="00095680">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B2F30A" w14:textId="77777777" w:rsidR="00095680" w:rsidRPr="00694F58" w:rsidRDefault="00095680">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44641DBB" w14:textId="1AB2AA82" w:rsidR="00095680" w:rsidRDefault="00095680">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...71 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="341A5080" wp14:editId="69E9DC13">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>19050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>456565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5848350" cy="714375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="789531140" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5848350" cy="714375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="85000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="42F86189" w14:textId="0E8110A0" w:rsidR="00095680" w:rsidRPr="00694F58" w:rsidRDefault="00095680" w:rsidP="00694F58">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00694F58">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Contacting your employer about a possible underpayment of wages or employment entitlements</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="341A5080" id="Rectangle: Rounded Corners 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.5pt;margin-top:35.95pt;width:460.5pt;height:56.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVvokzkgIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTZM2COkXQosOA&#10;bi3aDj0rshQbkEVNUmJnXz9Kcpy263YYdpEpkXwkn0meX/StIjthXQO6pMVJTonQHKpGb0r6/fH6&#10;w5wS55mumAItSroXjl4s378778xCTKAGVQlLEES7RWdKWntvFlnmeC1a5k7ACI1KCbZlHq92k1WW&#10;dYjeqmyS5x+zDmxlLHDhHL5eJSVdRnwpBfe3UjrhiSop5ubjaeO5Dme2PGeLjWWmbviQBvuHLFrW&#10;aAw6Ql0xz8jWNr9BtQ234ED6Ew5tBlI2XMQasJoif1XNQ82MiLUgOc6MNLn/B8u/7R7MnUUaOuMW&#10;DsVQRS9tG76YH+kjWfuRLNF7wvFxNp/OT2fIKUfdWTE9PZsFNrOjt7HOfxbQkiCU1MJWV/f4RyJR&#10;bHfjfLI/2IWIDlRTXTdKxUvoAnGpLNkx/H/rTRFd1bb9ClV6m8/yPP5FjBubJpjHLF4gKR3wNATk&#10;FDS8ZMeao+T3SgQ7pe+FJE2FVU5ixBE5BWWcC+1TMq5mlUjPxR9ziYABWWL8EXsAeFnkATtlOdgH&#10;VxG7eXTO/5ZYch49YmTQfnRuGw32LQCFVQ2Rk/2BpERNYMn36x5NgriGan9niYU0Vs7w6wZ/9Q1z&#10;/o5ZnCPsDtwN/hYPqaArKQwSJTXYn2+9B3tsb9RS0uFcltT92DIrKFFfNDb+p2I6DYMcL9PZ2QQv&#10;9rlm/Vyjt+0lYOsUuIUMj2Kw9+ogSgvtE66QVYiKKqY5xi4p9/ZwufRpX+AS4mK1imY4vIb5G/1g&#10;eAAPBIcufuyfmDVDv3uclG9wmGG2eNXxyTZ4alhtPcgmjsOR14F6HPzYz8OSCpvl+T1aHVfp8hcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBoOzQG3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIw&#10;EETvlfgHa5F6K04gaiHEQQhUqbeqtJfeTLwkae11FDsQ+vXdnspxZ0ZvZ4rN6Kw4Yx9aTwrSWQIC&#10;qfKmpVrBx/vzwxJEiJqMtp5QwRUDbMrJXaFz4y/0hudDrAVDKORaQRNjl0sZqgadDjPfIbF38r3T&#10;kc++lqbXF4Y7K+dJ8iidbok/NLrDXYPV92FwChaL1l6Hn1i/pJ9Irx19yZ3fK3U/HbdrEBHH+B+G&#10;v/pcHUrudPQDmSAsM3hJVPCUrkCwvZpnLBw5t8wykGUhbweUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBVvokzkgIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBoOzQG3QAAAAgBAAAPAAAAAAAAAAAAAAAAAOwEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#d8d8d8 [2732]" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="42F86189" w14:textId="0E8110A0" w:rsidR="00095680" w:rsidRPr="00694F58" w:rsidRDefault="00095680" w:rsidP="00694F58">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00694F58">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Contacting your employer about a possible underpayment of wages or employment entitlements</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00694F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Sample letter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A48A658" w14:textId="0B8C26A1" w:rsidR="00095680" w:rsidRDefault="00095680" w:rsidP="00836ED7">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A0BEB1" w14:textId="7E00EC6D" w:rsidR="00095680" w:rsidRDefault="00095680" w:rsidP="00694F58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This document contains a sample letter that you can use to write a letter to your employer to query possible underpayment of wages or employment entitlements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0151873B" w14:textId="77777777" w:rsidR="006804F5" w:rsidRPr="00694F58" w:rsidRDefault="006804F5" w:rsidP="00694F58">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2177D9DA" w14:textId="63CB7B26" w:rsidR="00095680" w:rsidRDefault="00095680" w:rsidP="00694F58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>italicised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words in the sample letter on Page 2 indicate where you need to enter information about your concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="006804F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE55F94" w14:textId="77777777" w:rsidR="006804F5" w:rsidRPr="00694F58" w:rsidRDefault="006804F5" w:rsidP="00694F58">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7BEDC8" w14:textId="424A7F09" w:rsidR="006804F5" w:rsidRDefault="00095680" w:rsidP="00694F58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any other relevant information that supports the claim should be </w:t>
+      </w:r>
+      <w:r w:rsidR="006804F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>included with the letter – this includes the relevant WA award summary or any other documentation that will verify your claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A108FBC" w14:textId="3C4F298D" w:rsidR="006804F5" w:rsidRPr="00694F58" w:rsidRDefault="006804F5" w:rsidP="00694F58">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739D717C" w14:textId="6006D3A0" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="00694F58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you have finished preparing your letter, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>print Page 2 ONLY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F925042" w14:textId="1329694F" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4412104A" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C93AFF3" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2664E1" w14:textId="418950C3" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9429B1" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B50ED9" w14:textId="137FC52D" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E8BFCA" w14:textId="138F2833" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006804F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:drawing>
-[...67 lines deleted...]
-        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D7F082C" wp14:editId="3605CB66">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1142365</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3609975" cy="1257300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3609975" cy="1257300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="65A39FFC" w14:textId="7C8DB928" w:rsidR="006804F5" w:rsidRPr="00694F58" w:rsidRDefault="006804F5" w:rsidP="00694F58">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00694F58">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>COMPLETE AND PRINT PAGE 2 ONLY</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2D7F082C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:89.95pt;margin-top:.9pt;width:284.25pt;height:99pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu3hdi/QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2yncdNYcaquXadJ&#10;3YfU7gcQjGM04DIgsbNf3wt202h9m+YHdOH6Hu4597C+HrQiB+G8BFPTYpZTIgyHRppdTX8+3X+4&#10;osQHZhqmwIiaHoWn15v379a9rcQcOlCNcARBjK96W9MuBFtlmeed0MzPwAqDyRacZgG3bpc1jvWI&#10;rlU2z/PLrAfXWAdceI+nd2OSbhJ+2woevretF4GommJvIa0urdu4Zps1q3aO2U7yqQ32D11oJg1e&#10;eoK6Y4GRvZNvoLTkDjy0YcZBZ9C2kovEAdkU+V9sHjtmReKC4nh7ksn/P1j+7fBofzgSho8w4AAT&#10;CW8fgP/yxMBtx8xO3DgHfSdYgxcXUbKst76aSqPUvvIRZNt/hQaHzPYBEtDQOh1VQZ4E0XEAx5Po&#10;YgiE4+HFZb5aLUtKOOaKebm8yNNYMla9lFvnw2cBmsSgpg6nmuDZ4cGH2A6rXn6Jtxm4l0qlySpD&#10;+pquynmZCs4yWgY0npK6pld5/EYrRJafTJOKA5NqjPECZSbakenIOQzbgchm0iSqsIXmiDo4GH2G&#10;7wKDDtwfSnr0WE397z1zghL1xaCWq2KxiKZMm0W5nOPGnWe25xlmOELVNFAyhrchGXmkfIOatzKp&#10;8drJ1DJ6J4k0+Tya83yf/np9jZtnAAAA//8DAFBLAwQUAAYACAAAACEAdXfSt9wAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuFEbFGgc4lQViCsV5Ufi5sbbJCJeR7HbhLfv&#10;coLbjmY0+025nn0vTjjGLpCBm6UCgVQH11Fj4P3t+ToHEZMlZ/tAaOAHI6yrxUVpCxcmesXTLjWC&#10;SygW1kCb0lBIGesWvY3LMCCxdwijt4nl2Eg32onLfS9vlbqX3nbEH1o74GOL9ffu6A18vBy+PjO1&#10;bZ783TCFWUnyWhpzdTlvHkAknNNfGH7xGR0qZtqHI7koetYrrTnKBy9gf5XlGYg9a61zkFUp/y+o&#10;zgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAu3hdi/QEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1d9K33AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="65A39FFC" w14:textId="7C8DB928" w:rsidR="006804F5" w:rsidRPr="00694F58" w:rsidRDefault="006804F5" w:rsidP="00694F58">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00694F58">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>COMPLETE AND PRINT PAGE 2 ONLY</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E65DA39" w14:textId="3DCD99B9" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DEE7A9C" w14:textId="41037846" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D703C0" w14:textId="7C306F91" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0709D9D8" w14:textId="0DFFCC90" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04250E96" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429785FC" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602CB6A7" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E694CF" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E855C9" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA5C999" w14:textId="0261F928" w:rsidR="006804F5" w:rsidRDefault="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="005455D2" w:rsidRPr="005455D2">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="03A037A5" w14:textId="77777777" w:rsidR="006804F5" w:rsidRPr="00694F58" w:rsidRDefault="006804F5" w:rsidP="006804F5">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177D7E49" w14:textId="21133E45" w:rsidR="005455D2" w:rsidRPr="00B323E6" w:rsidRDefault="005455D2" w:rsidP="00836ED7">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Employer Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44627CE1" w14:textId="77777777" w:rsidR="005455D2" w:rsidRPr="005455D2" w:rsidRDefault="005455D2" w:rsidP="0029595B">
+    <w:p w14:paraId="44627CE1" w14:textId="77777777" w:rsidR="005455D2" w:rsidRPr="00B323E6" w:rsidRDefault="005455D2" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Employer Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115D8CB9" w14:textId="77777777" w:rsidR="005455D2" w:rsidRDefault="005455D2" w:rsidP="0029595B">
+    <w:p w14:paraId="115D8CB9" w14:textId="77777777" w:rsidR="005455D2" w:rsidRPr="00B323E6" w:rsidRDefault="005455D2" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4CEC4589" w14:textId="77777777" w:rsidR="005455D2" w:rsidRDefault="005455D2" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEC4589" w14:textId="77777777" w:rsidR="005455D2" w:rsidRPr="00B323E6" w:rsidRDefault="005455D2" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F3478AE" w14:textId="77777777" w:rsidR="005455D2" w:rsidRDefault="005455D2" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3478AE" w14:textId="77777777" w:rsidR="005455D2" w:rsidRPr="00B323E6" w:rsidRDefault="005455D2" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B0671DE" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="007F7BC4" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0671DE" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dear</w:t>
       </w:r>
-      <w:r w:rsidR="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Employer</w:t>
       </w:r>
-      <w:r w:rsidR="005455D2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="005455D2" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014B3682" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+    <w:p w14:paraId="014B3682" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3D76B912" w14:textId="1A20021D" w:rsidR="007F7BC4" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D76B912" w14:textId="1A20021D" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I am writing to y</w:t>
       </w:r>
-      <w:r w:rsidR="00CC09A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00CC09A0" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ou because I am concerned that I </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have not received my correct employment entitlements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA6C8F3" w14:textId="77777777" w:rsidR="00CC09A0" w:rsidRDefault="00CC09A0" w:rsidP="0029595B">
+    <w:p w14:paraId="0EA6C8F3" w14:textId="77777777" w:rsidR="00CC09A0" w:rsidRPr="00B323E6" w:rsidRDefault="00CC09A0" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F77D650" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F77D650" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="23659235" w14:textId="77777777" w:rsidR="00CE4F43" w:rsidRPr="001A7492" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I was employed by you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23659235" w14:textId="77777777" w:rsidR="00CE4F43" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE4F43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
       </w:r>
-      <w:r w:rsidR="001A7492" w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enter dates</w:t>
       </w:r>
-      <w:r w:rsidR="00C84536">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="00C84536" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA6B840" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00CE4F43" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="0AA6B840" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE4F43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE4F43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(full time, part time or casual)</w:t>
       </w:r>
-      <w:r w:rsidR="00C84536">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="00C84536" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F71D2F" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRDefault="00CC09A0" w:rsidP="0029595B">
+    <w:p w14:paraId="38F71D2F" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="00CC09A0" w:rsidP="0029595B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC09A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as a</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F7BC4" w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trade or job title</w:t>
       </w:r>
-      <w:r w:rsidR="007F7BC4" w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2754CF" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="7B2754CF" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2EED8701" w14:textId="2F54D390" w:rsidR="007F7BC4" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EED8701" w14:textId="2F54D390" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have been in contact with Wageline at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00836ED7" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Local Government, Industry Regulation and Safety</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. From my discussion, it appears that my employment </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>subject to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69610A4D" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="001A7492" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="69610A4D" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">name of WA award or </w:t>
       </w:r>
-      <w:r w:rsidR="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Conditions of Employment Act</w:t>
       </w:r>
-      <w:r w:rsidR="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if a pay rate, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or annual </w:t>
       </w:r>
-      <w:r w:rsidR="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or sick </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>leave issue)</w:t>
       </w:r>
-      <w:r w:rsidR="00C84536">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="00C84536" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD51D1D" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="001A7492" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="4AD51D1D" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Long Service Leave Act (if a long service leave issue</w:t>
       </w:r>
-      <w:r w:rsidR="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCAC603" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="6CCAC603" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3A1B512F" w14:textId="77777777" w:rsidR="001A7492" w:rsidRDefault="001A7492" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1B512F" w14:textId="77777777" w:rsidR="001A7492" w:rsidRPr="00B323E6" w:rsidRDefault="001A7492" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I believe I have been underpaid by the business a total of </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A7492">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00694F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450647B9" w14:textId="77777777" w:rsidR="001A7492" w:rsidRDefault="001A7492" w:rsidP="0029595B">
+    <w:p w14:paraId="450647B9" w14:textId="77777777" w:rsidR="001A7492" w:rsidRPr="00B323E6" w:rsidRDefault="001A7492" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Specify the details of your claim for example:</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFA6145" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="001A7492" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="1CFA6145" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>non payment of pro rata long service when I resigned last month</w:t>
       </w:r>
-      <w:r w:rsidR="00CC09A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00CC09A0" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C725E78" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="001A7492" w:rsidRDefault="007B684F" w:rsidP="0029595B">
+    <w:p w14:paraId="4C725E78" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007B684F" w:rsidP="0029595B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">non </w:t>
       </w:r>
-      <w:r w:rsidR="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="007F7BC4" w:rsidRPr="001A7492">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment of double time rates for my shifts each Sunday in July. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9F0998" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+    <w:p w14:paraId="5A9F0998" w14:textId="77777777" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="223FEA8E" w14:textId="473555B9" w:rsidR="001A7492" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223FEA8E" w14:textId="38ACA2CA" w:rsidR="001A7492" w:rsidRPr="00B323E6" w:rsidRDefault="007F7BC4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to clarify your employment obligations, you can visit the </w:t>
       </w:r>
-      <w:r w:rsidR="00C91054">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00C91054" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wageline</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00836ED7" w:rsidRPr="00D12A5E">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00836ED7" w:rsidRPr="00B323E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.lgirs.wa.gov.au/wageline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B975D9">
+      <w:r w:rsidR="00B975D9" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or c</w:t>
+      </w:r>
+      <w:r w:rsidR="00694F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wageline on 1300 655 266</w:t>
+      </w:r>
+      <w:r w:rsidR="001A7492" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0916175D" w14:textId="77777777" w:rsidR="001A7492" w:rsidRDefault="001A7492" w:rsidP="0029595B">
+    <w:p w14:paraId="0916175D" w14:textId="77777777" w:rsidR="001A7492" w:rsidRPr="00B323E6" w:rsidRDefault="001A7492" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F8B1318" w14:textId="46862AA7" w:rsidR="007F7BC4" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8B1318" w14:textId="46862AA7" w:rsidR="007F7BC4" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wageline has advised me that if you do not respond to my claim in a reasonable time, I </w:t>
       </w:r>
-      <w:r w:rsidR="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">am able to lodge a </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complaint </w:t>
       </w:r>
-      <w:r w:rsidR="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:r w:rsidR="00C91054">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00C91054" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Private Sector Labour Relations at </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00836ED7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00836ED7" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Department of Local Government, Industry Regulation and Safety</w:t>
       </w:r>
-      <w:r w:rsidR="00CC09A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00CC09A0" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05683E10" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+    <w:p w14:paraId="05683E10" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0B21A416" w14:textId="77777777" w:rsidR="00C84536" w:rsidRDefault="00CC09A0" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B21A416" w14:textId="77777777" w:rsidR="00C84536" w:rsidRPr="00B323E6" w:rsidRDefault="00CC09A0" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I am seeking to have all money owed to me paid with</w:t>
       </w:r>
-      <w:r w:rsidR="00EE2243">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00EE2243" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC09A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 days of this letter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A0A348" w14:textId="77777777" w:rsidR="00953538" w:rsidRDefault="00953538" w:rsidP="0029595B">
+    <w:p w14:paraId="24A0A348" w14:textId="77777777" w:rsidR="00953538" w:rsidRPr="00B323E6" w:rsidRDefault="00953538" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="41A4B8FA" w14:textId="77777777" w:rsidR="00953538" w:rsidRDefault="00953538" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A4B8FA" w14:textId="77777777" w:rsidR="00953538" w:rsidRPr="00B323E6" w:rsidRDefault="00953538" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="67593505" w14:textId="77777777" w:rsidR="00953538" w:rsidRDefault="00953538" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67593505" w14:textId="77777777" w:rsidR="00953538" w:rsidRPr="00B323E6" w:rsidRDefault="00953538" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2454"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6453F7BA" w14:textId="77777777" w:rsidR="000D4D2A" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6453F7BA" w14:textId="77777777" w:rsidR="000D4D2A" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04537E87" w14:textId="77777777" w:rsidR="000D4D2A" w:rsidRDefault="000D4D2A" w:rsidP="0029595B">
+    <w:p w14:paraId="04537E87" w14:textId="77777777" w:rsidR="000D4D2A" w:rsidRPr="00B323E6" w:rsidRDefault="000D4D2A" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
-      <w:r w:rsidR="007F7BC4" w:rsidRPr="00C84536">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="007F7BC4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1229C05C" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="00C84536" w:rsidRDefault="000D4D2A" w:rsidP="0029595B">
+    <w:p w14:paraId="1229C05C" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="00B323E6" w:rsidRDefault="000D4D2A" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
-      <w:r w:rsidR="00D407B4" w:rsidRPr="00C84536">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00D407B4" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C54F8D" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
+    <w:p w14:paraId="66C54F8D" w14:textId="77777777" w:rsidR="00D407B4" w:rsidRPr="00B323E6" w:rsidRDefault="00D407B4" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F7BC4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="000D4D2A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="000D4D2A" w:rsidRPr="00B323E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> signed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BE2A3C" w14:textId="77777777" w:rsidR="005455D2" w:rsidRDefault="005455D2" w:rsidP="0029595B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1800"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3960"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4500"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5040"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5760"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6840"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005455D2" w:rsidSect="009F1AC9">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1247" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71241AD0" w14:textId="77777777" w:rsidR="006748C9" w:rsidRDefault="006748C9">
+    <w:p w14:paraId="4FB5097F" w14:textId="77777777" w:rsidR="000B5C1D" w:rsidRDefault="000B5C1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B555E2" w14:textId="77777777" w:rsidR="006748C9" w:rsidRDefault="006748C9">
+    <w:p w14:paraId="23CB23F2" w14:textId="77777777" w:rsidR="000B5C1D" w:rsidRDefault="000B5C1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1766,127 +2417,174 @@
   <w:font w:name="Nimbus Sans L">
     <w:altName w:val="Arial"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D5513EB" w14:textId="77777777" w:rsidR="008D174F" w:rsidRDefault="008D174F">
+  <w:p w14:paraId="6270E2EE" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="616586FA" w14:textId="77777777" w:rsidR="008D174F" w:rsidRDefault="008D174F">
+  <w:p w14:paraId="700DB328" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="685EE71C" w14:textId="77777777" w:rsidR="008D174F" w:rsidRDefault="008D174F">
+  <w:p w14:paraId="7D6EBDB3" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1625DC54" w14:textId="77777777" w:rsidR="006748C9" w:rsidRDefault="006748C9">
+    <w:p w14:paraId="112AD1BC" w14:textId="77777777" w:rsidR="000B5C1D" w:rsidRDefault="000B5C1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31358DBD" w14:textId="77777777" w:rsidR="006748C9" w:rsidRDefault="006748C9">
+    <w:p w14:paraId="12951C3F" w14:textId="77777777" w:rsidR="000B5C1D" w:rsidRDefault="000B5C1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CFADE42" w14:textId="77777777" w:rsidR="008D174F" w:rsidRDefault="008D174F">
+  <w:p w14:paraId="247A1EEF" w14:textId="77777777" w:rsidR="006804F5" w:rsidRDefault="006804F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EBF338B" w14:textId="77777777" w:rsidR="0054124E" w:rsidRDefault="0054124E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F0D7BBB" w14:textId="77777777" w:rsidR="008D174F" w:rsidRDefault="008D174F">
-[...3 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1512525836"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Watermarks"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="676C91E3" w14:textId="10096175" w:rsidR="006804F5" w:rsidRDefault="00000000">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:pict w14:anchorId="1C706F45">
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357922611" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:461.85pt;height:197.95pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="SAMPLE"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FD48A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -2630,50 +3328,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671C7091"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C2ACC54"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A05A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7158AAC6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2742,51 +3553,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="732A6F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7F46DD0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2855,51 +3666,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D810946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEBEA1E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2993,194 +3804,211 @@
   <w:num w:numId="1" w16cid:durableId="1991401638">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="791897064">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="917398436">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1206718012">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1324311887">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1705671188">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2035039456">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="999774087">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1531186759">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="410006565">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1223442474">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="644966612">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1523592127">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B03F4"/>
     <w:rsid w:val="00087366"/>
+    <w:rsid w:val="00095680"/>
     <w:rsid w:val="000B21B1"/>
+    <w:rsid w:val="000B5C1D"/>
     <w:rsid w:val="000D4D2A"/>
+    <w:rsid w:val="0014284C"/>
     <w:rsid w:val="00143717"/>
     <w:rsid w:val="00162295"/>
     <w:rsid w:val="001A7492"/>
     <w:rsid w:val="00270935"/>
     <w:rsid w:val="00280749"/>
     <w:rsid w:val="00283A64"/>
     <w:rsid w:val="0029595B"/>
     <w:rsid w:val="00296C48"/>
     <w:rsid w:val="002B010F"/>
     <w:rsid w:val="00346ADA"/>
     <w:rsid w:val="003719E9"/>
     <w:rsid w:val="003B03F4"/>
     <w:rsid w:val="003B6EAB"/>
     <w:rsid w:val="003D2D81"/>
     <w:rsid w:val="004168E5"/>
     <w:rsid w:val="00422B4C"/>
     <w:rsid w:val="0044630B"/>
     <w:rsid w:val="00451A86"/>
     <w:rsid w:val="004646D0"/>
     <w:rsid w:val="00495DCC"/>
     <w:rsid w:val="004A79B4"/>
     <w:rsid w:val="004D10EA"/>
     <w:rsid w:val="004F47EC"/>
     <w:rsid w:val="0054124E"/>
     <w:rsid w:val="005413B8"/>
     <w:rsid w:val="005455D2"/>
     <w:rsid w:val="00640178"/>
     <w:rsid w:val="006748C9"/>
+    <w:rsid w:val="006804F5"/>
     <w:rsid w:val="006865E9"/>
     <w:rsid w:val="00693574"/>
+    <w:rsid w:val="00693F1E"/>
+    <w:rsid w:val="00694F58"/>
     <w:rsid w:val="006B1D4F"/>
     <w:rsid w:val="006B3AF7"/>
     <w:rsid w:val="007024F9"/>
     <w:rsid w:val="007B031A"/>
     <w:rsid w:val="007B5FA5"/>
     <w:rsid w:val="007B684F"/>
     <w:rsid w:val="007D173F"/>
     <w:rsid w:val="007E06C3"/>
     <w:rsid w:val="007F7BC4"/>
+    <w:rsid w:val="00804E44"/>
     <w:rsid w:val="00836ED7"/>
     <w:rsid w:val="008D174F"/>
     <w:rsid w:val="008E049F"/>
     <w:rsid w:val="008E6F52"/>
     <w:rsid w:val="00924738"/>
     <w:rsid w:val="0093680C"/>
     <w:rsid w:val="00953538"/>
     <w:rsid w:val="009971E4"/>
     <w:rsid w:val="009A54EB"/>
     <w:rsid w:val="009E02B1"/>
     <w:rsid w:val="009E16B6"/>
     <w:rsid w:val="009F1AC9"/>
+    <w:rsid w:val="00A45EA4"/>
     <w:rsid w:val="00A805E4"/>
+    <w:rsid w:val="00B323E6"/>
     <w:rsid w:val="00B667EF"/>
     <w:rsid w:val="00B737B7"/>
     <w:rsid w:val="00B975D9"/>
     <w:rsid w:val="00BB7EE7"/>
     <w:rsid w:val="00BC6ED5"/>
     <w:rsid w:val="00BD37CD"/>
     <w:rsid w:val="00BE2611"/>
     <w:rsid w:val="00BE4279"/>
     <w:rsid w:val="00C12DF2"/>
     <w:rsid w:val="00C36975"/>
     <w:rsid w:val="00C468A4"/>
     <w:rsid w:val="00C56D29"/>
     <w:rsid w:val="00C84536"/>
     <w:rsid w:val="00C87359"/>
     <w:rsid w:val="00C9023B"/>
     <w:rsid w:val="00C91054"/>
     <w:rsid w:val="00CC09A0"/>
     <w:rsid w:val="00CD6E22"/>
     <w:rsid w:val="00CE4F43"/>
+    <w:rsid w:val="00CE5D14"/>
     <w:rsid w:val="00D053BD"/>
     <w:rsid w:val="00D07989"/>
     <w:rsid w:val="00D13F90"/>
     <w:rsid w:val="00D407B4"/>
     <w:rsid w:val="00D41466"/>
     <w:rsid w:val="00D57BAF"/>
     <w:rsid w:val="00DC00FE"/>
     <w:rsid w:val="00DC716F"/>
     <w:rsid w:val="00E76C0E"/>
     <w:rsid w:val="00EC27A0"/>
     <w:rsid w:val="00EE2243"/>
     <w:rsid w:val="00EE597F"/>
+    <w:rsid w:val="00F175FE"/>
     <w:rsid w:val="00F44DF2"/>
     <w:rsid w:val="00F535ED"/>
     <w:rsid w:val="00F6501F"/>
     <w:rsid w:val="00F80E25"/>
     <w:rsid w:val="00FE49E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -3886,62 +4714,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C36975"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007024F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00095680"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/wageline" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item3.xml" Id="Rf1bea18d9f054f05" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgirs.wa.gov.au/wageline" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4185,106 +5026,115 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A94935465</value>
     </field>
     <field name="Objective-Title">
-      <value order="0">Sample letter - Contacting your employer about underpayment - FINAL</value>
+      <value order="0">Sample letter - Contacting your employer about underpayment - 2026 FINAL</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-07-16T05:26:16Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2025-08-13T02:40:44Z</value>
+      <value order="0">2026-04-30T08:22:04Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2025-08-13T02:40:44Z</value>
+      <value order="0">2026-04-30T08:22:12Z</value>
     </field>
     <field name="Objective-Owner">
-      <value order="0">WOOD, Emma</value>
+      <value order="0">Classified Object</value>
     </field>
     <field name="Objective-Path">
-      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Advice:Website and Communication Activities Private Sector Labour Relations 2024-2025:DEMIRS to LGIRS - Public sector reform / department rebranding:Publications rebranded</value>
+      <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Information Dissemination:Private Sector Labour Relations (PSLR) Publications:Templates</value>
     </field>
     <field name="Objective-Parent">
-      <value order="0">Publications rebranded</value>
+      <value order="0">Classified Object</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA103436671</value>
+      <value order="0">vA118533325</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">4.0</value>
+      <value order="0">6.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">4</value>
+      <value order="0">6</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
-      <value order="0">DMS7958/2024</value>
+      <value order="0">DMS02171/2026</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
       <field name="Objective-Divisional Document Types">
         <value order="0"/>
       </field>
       <field name="Objective-Warning">
         <value order="0"/>
       </field>
       <field name="Objective-Author">
         <value order="0"/>
       </field>
       <field name="Objective-Date of Document">
         <value order="0"/>
       </field>
       <field name="Objective-External Reference">
         <value order="0"/>
       </field>
@@ -4298,219 +5148,211 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25B739CB-68C1-4FD3-939E-7B5A44BCE496}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25B739CB-68C1-4FD3-939E-7B5A44BCE496}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>218</Words>
-  <Characters>1245</Characters>
+  <Words>334</Words>
+  <Characters>1609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sample letter - Contacting your employer about underpayment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Department of Local Government, Industry Regulation and Safety</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1461</CharactersWithSpaces>
+  <CharactersWithSpaces>1934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3342414</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:lindsay.holmes@commerce.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sample letter - Contacting your employer about underpayment</dc:title>
   <dc:subject>Sample letter - Contacting your employer about underpayment</dc:subject>
   <dc:creator>LGIRS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-CreationStamp">
     <vt:filetime>2025-07-16T05:26:16Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-DatePublished">
-    <vt:filetime>2025-08-13T02:40:44Z</vt:filetime>
+    <vt:filetime>2026-04-30T08:22:04Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Document Types [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-FileNumber">
-    <vt:lpwstr>DMS7958/2024</vt:lpwstr>
+    <vt:lpwstr>DMS02171/2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-Id">
     <vt:lpwstr>A94935465</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-ModificationStamp">
-    <vt:filetime>2025-08-13T02:40:44Z</vt:filetime>
+    <vt:filetime>2026-04-30T08:22:12Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Owner">
-    <vt:lpwstr>WOOD, Emma</vt:lpwstr>
+    <vt:lpwstr>Classified Object</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Parent">
-    <vt:lpwstr>Publications rebranded</vt:lpwstr>
+    <vt:lpwstr>Classified Object</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Path">
-    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Advice:Website and Communication Activities Private Sector Labour Relations 2024-2025:DEMIRS to LGIRS - Public sector reform / department rebranding:Publications rebranded</vt:lpwstr>
+    <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Corporate Services and Labour Relations Group:Private Sector Labour Relations:Compliance and Education:Workplace Management:Information Dissemination:Private Sector Labour Relations (PSLR) Publications:Templates</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-Title">
-    <vt:lpwstr>Sample letter - Contacting your employer about underpayment - FINAL</vt:lpwstr>
+    <vt:lpwstr>Sample letter - Contacting your employer about underpayment - 2026 FINAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
-    <vt:lpwstr>4.0</vt:lpwstr>
+    <vt:lpwstr>6.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionNumber">
-    <vt:r8>4</vt:r8>
+    <vt:r8>6</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Author [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Date of Document [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-External Reference [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-VersionId">
-    <vt:lpwstr>vA103436671</vt:lpwstr>
+    <vt:lpwstr>vA118533325</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Document Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-PCI DSS Checked">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Warning">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Graphic Content">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Divisional Document Types">
     <vt:lpwstr/>
   </property>