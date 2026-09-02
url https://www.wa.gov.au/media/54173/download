--- v0 (2026-08-13)
+++ v1 (2026-09-02)
@@ -1,110 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4824"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="4928"/>
+        <w:gridCol w:w="2979"/>
+        <w:gridCol w:w="2514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w14:paraId="0862FBC5" w14:textId="77777777" w:rsidTr="002F5145">
+      <w:tr w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w14:paraId="7A870EA3" w14:textId="77777777" w:rsidTr="002F5145">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47398321" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="005E65D5">
+          <w:p w14:paraId="4BE88CFD" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="005E65D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Building Act 2011</w:t>
             </w:r>
             <w:r w:rsidR="000A106E" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> section 19</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04685365" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="009000BF">
+          <w:p w14:paraId="33759D5A" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="009000BF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Regulations 2012, regulation </w:t>
             </w:r>
             <w:r w:rsidR="008452A4" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
@@ -143,51 +145,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>, 18</w:t>
             </w:r>
             <w:r w:rsidR="008452A4" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31540B54" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
+          <w:p w14:paraId="42225E8F" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="742"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PERMIT AUTHORITY</w:t>
             </w:r>
             <w:r w:rsidR="00FE3795" w:rsidRPr="00FE3795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -197,77 +199,77 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FE3795" w:rsidRPr="00FE3795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004373DB" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="002F60ED">
+          <w:p w14:paraId="3B927E20" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="002F60ED">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r w:rsidR="00275EB2" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C03FF9" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="002F60ED">
+          <w:p w14:paraId="7DFD53DC" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="002F60ED">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
@@ -326,135 +328,135 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w14:paraId="7FA3731A" w14:textId="77777777" w:rsidTr="002F5145">
+      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w14:paraId="211AEDC9" w14:textId="77777777" w:rsidTr="002F5145">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58615AEE" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="005E65D5">
+          <w:p w14:paraId="2A497CD3" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="005E65D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29EA364D" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00FE3795" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
+          <w:p w14:paraId="60467CFF" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00FE3795" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="742"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>BUILDING SURVEYING USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1931F9A6" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
+          <w:p w14:paraId="0B363462" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D430855" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
+          <w:p w14:paraId="39843CBD" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BC7F7A" w:rsidP="00BC7F7A">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
@@ -514,226 +516,226 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C839E90" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="00BD450C">
+    <w:p w14:paraId="21210AAB" w14:textId="77777777" w:rsidR="00275EB2" w:rsidRPr="00EA2F4C" w:rsidRDefault="00275EB2" w:rsidP="00BD450C">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00036B4B" w:rsidRPr="00EA2F4C" w14:paraId="21D4C5A3" w14:textId="77777777" w:rsidTr="00275EB2">
+      <w:tr w:rsidR="00036B4B" w:rsidRPr="00EA2F4C" w14:paraId="07B7491C" w14:textId="77777777" w:rsidTr="00275EB2">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2066C65E" w14:textId="77777777" w:rsidR="00036B4B" w:rsidRPr="00EA2F4C" w:rsidRDefault="009C05D3" w:rsidP="002F5145">
+          <w:p w14:paraId="0BA30303" w14:textId="77777777" w:rsidR="00036B4B" w:rsidRPr="00EA2F4C" w:rsidRDefault="009C05D3" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Property this certificate</w:t>
             </w:r>
             <w:r w:rsidR="00036B4B" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AAECE9C" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
+    <w:p w14:paraId="1D7C616F" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2042"/>
+        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="2270"/>
+        <w:gridCol w:w="2086"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="63092718" w14:textId="77777777" w:rsidTr="00D438C5">
+      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="34CAEE2C" w14:textId="77777777" w:rsidTr="00D438C5">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F39330E" w14:textId="29FAF9CC" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="47B2A3E2" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Property street address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706867A4" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="2B45F6A9" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="705CEA53" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="361477E7" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -788,73 +790,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="379653C9" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="4A48AFD6" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D191393" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="618E7331" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -915,73 +917,73 @@
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6610A1CD" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="30E5FF76" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="271C268B" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="0286117C" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1036,73 +1038,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFF59A4" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="6C597DB0" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481EDCCB" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="4037B942" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1147,110 +1149,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="32ED7953" w14:textId="77777777" w:rsidTr="00D438C5">
+      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="31B72A67" w14:textId="77777777" w:rsidTr="00D438C5">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="712DAB44" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="681FD59D" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="001050F5" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="2852DAC1" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFE8739" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="0D9ED51D" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1305,85 +1307,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B963C60" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="21627974" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D96E584" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="59DA084B" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1438,85 +1440,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50EFDAE2" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="1C7D0515" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CACF987" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
+          <w:p w14:paraId="0338B652" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1561,110 +1563,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F0E" w:rsidRPr="00150591" w14:paraId="156B3421" w14:textId="77777777" w:rsidTr="00BA748D">
+      <w:tr w:rsidR="008A3F0E" w:rsidRPr="00150591" w14:paraId="3B080CC5" w14:textId="77777777" w:rsidTr="00BA748D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B54315A" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="5AE27741" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F63F7C" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="3D05CE2F" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CEE4034" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="22C3A530" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1719,73 +1721,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B21E1A8" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="46A4DA2F" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DDAD0E9" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="3D531C4F" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1840,73 +1842,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8D3D42" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="3871D75E" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B73D2D0" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="026014BB" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1953,124 +1955,125 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CBBA32A" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
+    <w:p w14:paraId="3EDEBC4F" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2003"/>
+        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="2120"/>
+        <w:gridCol w:w="2045"/>
+        <w:gridCol w:w="2047"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="2590587A" w14:textId="77777777" w:rsidTr="00BA748D">
+      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="4FACE380" w14:textId="77777777" w:rsidTr="00BA748D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556F5F8B" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="01EAEBE9" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Local government area </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB136CE" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="2C68E884" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2108,97 +2111,98 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="317499D9" w14:textId="77777777" w:rsidTr="00BA748D">
+      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="5AEC0FF7" w14:textId="77777777" w:rsidTr="00BA748D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9EF96B" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="36A08449" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Main BCA class of the building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D34115" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="46FFB5BE" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2236,125 +2240,126 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="55D98A8F" w14:textId="77777777" w:rsidTr="00BA748D">
+      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="4A9E80CC" w14:textId="77777777" w:rsidTr="00BA748D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613EDDCA" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="2D2D5DAF" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43CF84EB" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="406FCC14" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Secondary BCA class</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (for multi-purpose buildings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1017" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B2B12DA" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="1BF4FC60" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2414,77 +2419,77 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="981" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7EE2C1" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="2082B1F0" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Third BCA class (for multi-purpose buildings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="982" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34CDCA60" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="50F10D77" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="00150591" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2523,97 +2528,98 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="6C4FFABD" w14:textId="77777777" w:rsidTr="00BA748D">
+      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="687DC4DE" w14:textId="77777777" w:rsidTr="00BA748D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15A566F2" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="3DBFE189" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Use(s) of the building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="056B00F9" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="053C0CEE" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2662,66 +2668,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751106A1" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="6BC8B6DD" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Each restriction on use (if applicable) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293834D8" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="0E1C232A" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2759,102 +2765,103 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="4D71E60B" w14:textId="77777777" w:rsidTr="00624073">
+      <w:tr w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w14:paraId="4AC7F13B" w14:textId="77777777" w:rsidTr="00624073">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53530E4F" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00BA748D">
+          <w:p w14:paraId="3BF664D8" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Description of the building</w:t>
             </w:r>
             <w:r w:rsidR="00624073">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(s) and building work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3458CB09" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00624073">
+          <w:p w14:paraId="76879765" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="002F1D1A" w:rsidRDefault="008A3F0E" w:rsidP="00624073">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2892,92 +2899,92 @@
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="259322AB" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
+    <w:p w14:paraId="737E41DE" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD450C" w:rsidRPr="00EA2F4C" w14:paraId="28A26581" w14:textId="77777777" w:rsidTr="00A864AC">
+      <w:tr w:rsidR="00BD450C" w:rsidRPr="00EA2F4C" w14:paraId="395AFABD" w14:textId="77777777" w:rsidTr="00A864AC">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A5B877" w14:textId="77777777" w:rsidR="00BD450C" w:rsidRPr="00EA2F4C" w:rsidRDefault="005E06E1" w:rsidP="002F5145">
+          <w:p w14:paraId="4DB1CEE5" w14:textId="77777777" w:rsidR="00BD450C" w:rsidRPr="00EA2F4C" w:rsidRDefault="005E06E1" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="001976DA" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2992,101 +2999,101 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00CE001C" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicable b</w:t>
             </w:r>
             <w:r w:rsidR="00BD450C" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">uilding standards </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="791CC925" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="002F5145">
+    <w:p w14:paraId="7251EC70" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="002F5145">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="6205"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The edition of the Building Code applied in respect of this building or incidental structure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w14:paraId="01299431" w14:textId="77777777" w:rsidTr="00E0104E">
+      <w:tr w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w14:paraId="32502FCD" w14:textId="77777777" w:rsidTr="00E0104E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="605D94FD" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="00E0104E">
+          <w:p w14:paraId="4BE88557" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="00E0104E">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -3136,51 +3143,51 @@
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3326CCF4" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="002F5145">
+    <w:p w14:paraId="4946931B" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="002F5145">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="6205"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any declaration under section 39 </w:t>
       </w:r>
       <w:r w:rsidR="001703AA" w:rsidRPr="00EA2F4C">
         <w:rPr>
@@ -3206,64 +3213,64 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>made in respect of this building</w:t>
       </w:r>
       <w:r w:rsidR="001703AA" w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or incidental structure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w14:paraId="54C6EF83" w14:textId="77777777" w:rsidTr="004C111F">
+      <w:tr w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w14:paraId="4031E541" w14:textId="77777777" w:rsidTr="004C111F">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10331" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72918C79" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="00E0104E">
+          <w:p w14:paraId="33863F29" w14:textId="77777777" w:rsidR="00D972AE" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D972AE" w:rsidP="00E0104E">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -3312,64 +3319,64 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069678A" w:rsidRPr="00EA2F4C" w14:paraId="0688F261" w14:textId="77777777" w:rsidTr="004C111F">
+      <w:tr w:rsidR="0069678A" w:rsidRPr="00EA2F4C" w14:paraId="66D80658" w14:textId="77777777" w:rsidTr="004C111F">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10331" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EDF45E2" w14:textId="77777777" w:rsidR="0069678A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00FE44CE" w:rsidP="005547C3">
+          <w:p w14:paraId="5534D4E4" w14:textId="77777777" w:rsidR="0069678A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00FE44CE" w:rsidP="005547C3">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="0069678A" w:rsidRPr="00EA2F4C">
               <w:rPr>
@@ -3382,1086 +3389,1138 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="001703AA" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (only required for the types of buildings or incidental structures </w:t>
             </w:r>
             <w:r w:rsidR="005547C3" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>stated</w:t>
             </w:r>
             <w:r w:rsidR="001703AA" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1517A" w:rsidRPr="00EA2F4C" w14:paraId="4A7DFCA2" w14:textId="77777777" w:rsidTr="004C111F">
+      <w:tr w:rsidR="00F1517A" w:rsidRPr="00EA2F4C" w14:paraId="07E7C787" w14:textId="77777777" w:rsidTr="004C111F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC72FB4" w14:textId="77777777" w:rsidR="00F1517A" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F1517A" w:rsidP="008A3F0E">
+          <w:p w14:paraId="08783DCE" w14:textId="77777777" w:rsidR="00F1517A" w:rsidRPr="001E2240" w:rsidRDefault="00F1517A" w:rsidP="008A3F0E">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="0069678A" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="0069678A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>n respect of a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Class 1, </w:t>
             </w:r>
-            <w:r w:rsidR="0069678A" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="0069678A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">2 or </w:t>
             </w:r>
-            <w:r w:rsidR="0069678A" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="0069678A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
-[...17 lines deleted...]
-            <w:r w:rsidR="0006274C" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3 building</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="00D91EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Class 9 vulnerable use building</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or a</w:t>
+            </w:r>
+            <w:r w:rsidR="0069678A" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Class 10a building </w:t>
+            </w:r>
+            <w:r w:rsidR="0006274C" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">deck that is </w:t>
             </w:r>
-            <w:r w:rsidR="0069678A" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="0069678A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">located less than </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>six (6)</w:t>
             </w:r>
-            <w:r w:rsidR="0069678A" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="0069678A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> metres from the Class 1, Class 2 or Class 3 building</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Class 9 vulnerable use building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF78E2" w:rsidRPr="00EA2F4C" w14:paraId="0D584C16" w14:textId="77777777" w:rsidTr="004C111F">
+      <w:tr w:rsidR="00DF78E2" w:rsidRPr="00EA2F4C" w14:paraId="286BAC3D" w14:textId="77777777" w:rsidTr="004C111F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E51B06F" w14:textId="286D2AA7" w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F15851" w:rsidP="002F5145">
+          <w:p w14:paraId="61DE48A7" w14:textId="77777777" w:rsidR="00BC1D5F" w:rsidRPr="001E2240" w:rsidRDefault="00F15851" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
-            <w:r w:rsidR="009D6D1B" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="009D6D1B" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the building or deck</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> located in a bush</w:t>
             </w:r>
-            <w:r w:rsidR="00BB31D3" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BB31D3" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>fire prone area?</w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00624073">
+            <w:r w:rsidR="00624073" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
-[...4 lines deleted...]
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
-[...4 lines deleted...]
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC1D5F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00BC1D5F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r w:rsidR="001703AA" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="001703AA" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t>, continue to part 3)</w:t>
+            <w:r w:rsidR="00654FC4" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="001703AA" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>o, continue to part 3)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EEA8D81" w14:textId="77777777" w:rsidR="00585B1F" w:rsidRPr="00EA2F4C" w:rsidRDefault="00487937" w:rsidP="00585B1F">
+          <w:p w14:paraId="27961ADE" w14:textId="77777777" w:rsidR="00585B1F" w:rsidRPr="001E2240" w:rsidRDefault="004D0A66" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
-              <w:spacing w:before="240" w:after="120"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:r w:rsidR="00585B1F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00585B1F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00487937" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">es a bush fire </w:t>
             </w:r>
-            <w:r w:rsidR="00585B1F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00585B1F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>performance requirement</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00487937" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00585B1F" w:rsidRPr="00EA2F4C">
+            <w:r w:rsidR="00585B1F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">apply to the building or deck? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07437F62" w14:textId="7F0A1C36" w:rsidR="00585B1F" w:rsidRPr="00EA2F4C" w:rsidRDefault="00585B1F" w:rsidP="00DA1F7A">
+          <w:p w14:paraId="44917537" w14:textId="77777777" w:rsidR="00585B1F" w:rsidRPr="001E2240" w:rsidRDefault="00585B1F" w:rsidP="00DA1F7A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:ind w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
-[...5 lines deleted...]
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bushfire Attack Level </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2ED8" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(BAL) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or other measure </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidR="00CE4C8F">
+            <w:r w:rsidR="00CE4C8F" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text16"/>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidR="008A3F0E" w:rsidRPr="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0018413B">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0018413B" w:rsidRPr="0018413B">
+            <w:r w:rsidR="0018413B" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D37AB4">
+            <w:r w:rsidR="00D37AB4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="437A8D45" w14:textId="41E931C3" w:rsidR="00265B22" w:rsidRDefault="00585B1F" w:rsidP="009500E4">
+          <w:p w14:paraId="1B4A8C29" w14:textId="77777777" w:rsidR="00265B22" w:rsidRPr="000876EE" w:rsidRDefault="00585B1F" w:rsidP="009500E4">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
                 <w:tab w:val="left" w:pos="7513"/>
                 <w:tab w:val="left" w:pos="7764"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="008A3F0E">
+            <w:r w:rsidR="008A3F0E" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2F4C">
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r w:rsidR="00DA1F7A">
+            <w:r w:rsidR="00DA1F7A" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00D94333">
+            <w:r w:rsidR="00D94333" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Does not apply because of</w:t>
             </w:r>
-            <w:r w:rsidR="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00D94333">
+            <w:r w:rsidR="00D94333" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="009500E4" w:rsidRPr="000876EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009500E4" w:rsidRPr="009500E4">
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="009500E4" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4F8A7286" w14:textId="77777777" w:rsidR="00DB114A" w:rsidRPr="004C111F" w:rsidRDefault="00DB114A" w:rsidP="004C111F">
+          <w:p w14:paraId="15EFB7D2" w14:textId="77777777" w:rsidR="00DB114A" w:rsidRPr="000876EE" w:rsidRDefault="00DB114A" w:rsidP="000876EE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
                 <w:tab w:val="left" w:pos="7513"/>
                 <w:tab w:val="left" w:pos="7764"/>
               </w:tabs>
               <w:spacing w:after="120"/>
-              <w:ind w:firstLine="284"/>
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C111F">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">(if </w:t>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regulations </w:t>
+            </w:r>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15D, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>31</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004C111F">
-[...3 lines deleted...]
-              <w:t>No</w:t>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>BA</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004C111F">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004C111F">
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> concession(s) provided under regulation(s) 31BA or 31D)</w:t>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>31D</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0A66" w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the Building Regulations 2012 which affect the application of bush fire performance requirements to buildings and decks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2240">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426259" w:rsidRPr="00EA2F4C" w14:paraId="2C1E9473" w14:textId="77777777" w:rsidTr="0018413B">
+      <w:tr w:rsidR="00426259" w:rsidRPr="00EA2F4C" w14:paraId="3EC962C9" w14:textId="77777777" w:rsidTr="0018413B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6B8D76" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="001976DA" w:rsidP="002F5145">
+          <w:p w14:paraId="45BB556F" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="001976DA" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00426259" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Plans, specifications and other documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426259" w:rsidRPr="00EA2F4C" w14:paraId="0FE66F08" w14:textId="77777777" w:rsidTr="0018413B">
+      <w:tr w:rsidR="00426259" w:rsidRPr="00EA2F4C" w14:paraId="6EADBAA6" w14:textId="77777777" w:rsidTr="0018413B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C31DC8A" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="00426259" w:rsidP="00CE4C8F">
+          <w:p w14:paraId="4EDF7C3B" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="00426259" w:rsidP="00CE4C8F">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Plans and specifications </w:t>
             </w:r>
             <w:r w:rsidR="00DA1F7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>specified</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in accordance with section 19(3) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Building Act 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w14:paraId="6B042397" w14:textId="77777777" w:rsidTr="002F5145">
+      <w:tr w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w14:paraId="02945CBE" w14:textId="77777777" w:rsidTr="002F5145">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="163E31AB" w14:textId="77777777" w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F836F7" w:rsidP="009000BF">
+          <w:p w14:paraId="19DE5CA1" w14:textId="77777777" w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F836F7" w:rsidP="009000BF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Drawing numbers </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4504,75 +4563,75 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w14:paraId="724AA5C7" w14:textId="77777777" w:rsidTr="002F5145">
+      <w:tr w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w14:paraId="455BF6D3" w14:textId="77777777" w:rsidTr="002F5145">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18D65A15" w14:textId="77777777" w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F836F7" w:rsidP="009000BF">
+          <w:p w14:paraId="10B686BF" w14:textId="77777777" w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F836F7" w:rsidP="009000BF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Specifications </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -4616,75 +4675,75 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w14:paraId="451EF54D" w14:textId="77777777" w:rsidTr="002F5145">
+      <w:tr w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w14:paraId="782E6E57" w14:textId="77777777" w:rsidTr="002F5145">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34C6AE71" w14:textId="77777777" w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F836F7" w:rsidP="002F5145">
+          <w:p w14:paraId="7418D849" w14:textId="77777777" w:rsidR="00F836F7" w:rsidRPr="00EA2F4C" w:rsidRDefault="00F836F7" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical documents </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -4729,137 +4788,137 @@
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FB5530E" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
+    <w:p w14:paraId="284BE955" w14:textId="77777777" w:rsidR="008A3F0E" w:rsidRPr="008A3F0E" w:rsidRDefault="008A3F0E" w:rsidP="008A3F0E">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="06AE3C1A" w14:textId="77777777" w:rsidTr="00EB4FCF">
+      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="414C0213" w14:textId="77777777" w:rsidTr="00EB4FCF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A400FE2" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00F570DB">
+          <w:p w14:paraId="034320BF" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00F570DB">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidR="002813CB" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other p</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rescribed requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6544739B" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00504545">
+    <w:p w14:paraId="1BF85FB5" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00504545">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="6205"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Details of any advice given by the FES Commissioner in respect of the plans and specifications</w:t>
       </w:r>
       <w:r w:rsidR="004A5D79" w:rsidRPr="00EA2F4C">
@@ -4879,61 +4938,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9 buildings only)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="044CFBF5" w14:textId="77777777" w:rsidTr="0018413B">
+      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="00284478" w14:textId="77777777" w:rsidTr="0018413B">
         <w:trPr>
           <w:trHeight w:val="1062"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E13EA10" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="227C7434" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -4979,74 +5038,74 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0718BE" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="1B82B361" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="186A8BB2" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00504545">
+    <w:p w14:paraId="23D753DC" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00504545">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="6205"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Details of any notification given to the FES Commissioner under regulation 15</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA2F4C">
@@ -5079,61 +5138,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Class </w:t>
       </w:r>
       <w:r w:rsidR="004A5D79" w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9 buildings only)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="7DB1ADB1" w14:textId="77777777" w:rsidTr="0018413B">
+      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="334288F6" w14:textId="77777777" w:rsidTr="0018413B">
         <w:trPr>
           <w:trHeight w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7DED27" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="16B8F578" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -5179,173 +5238,173 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BFFC191" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="50ADB696" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24614D39" w14:textId="77777777" w:rsidR="00003756" w:rsidRPr="00EA2F4C" w:rsidRDefault="00DA1F7A" w:rsidP="00504545">
+    <w:p w14:paraId="1A8D117F" w14:textId="77777777" w:rsidR="00003756" w:rsidRPr="00EA2F4C" w:rsidRDefault="00DA1F7A" w:rsidP="00504545">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="6205"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Details of each </w:t>
       </w:r>
       <w:r w:rsidR="005D4888">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> solution and the assessment methods used as required under regulation 18A of the Building Regulations 2012 for</w:t>
       </w:r>
       <w:r w:rsidR="00003756" w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0011187E" w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DC492A" w14:textId="77777777" w:rsidR="00003756" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00504545">
+    <w:p w14:paraId="30E4FD98" w14:textId="77777777" w:rsidR="00003756" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00504545">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Class 2</w:t>
       </w:r>
       <w:r w:rsidR="00362A40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Class </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9 buildings</w:t>
       </w:r>
       <w:r w:rsidR="00003756" w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EFB8B4" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="00EB56DF" w:rsidP="00504545">
+    <w:p w14:paraId="5BE17C7F" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="00EB56DF" w:rsidP="00504545">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5358,61 +5417,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirement </w:t>
       </w:r>
       <w:r w:rsidR="005D6ABA" w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>for Class 1 buildings in bush fire prone areas.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="3D7E0D80" w14:textId="77777777" w:rsidTr="0018413B">
+      <w:tr w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w14:paraId="7ED8F130" w14:textId="77777777" w:rsidTr="0018413B">
         <w:trPr>
           <w:trHeight w:val="1062"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8DD989" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="7471EA87" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -5458,193 +5517,193 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BDF3841" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="513F2771" w14:textId="77777777" w:rsidR="0011187E" w:rsidRPr="00EA2F4C" w:rsidRDefault="0011187E" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27D8B2F4" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="00426259">
+    <w:p w14:paraId="63A9C827" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="00426259">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A71C93" w:rsidRPr="00EA2F4C" w14:paraId="63DB2A2C" w14:textId="77777777" w:rsidTr="00EB4FCF">
+      <w:tr w:rsidR="00A71C93" w:rsidRPr="00EA2F4C" w14:paraId="0D2A9780" w14:textId="77777777" w:rsidTr="00EB4FCF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F56111C" w14:textId="77777777" w:rsidR="00A71C93" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A71C93" w:rsidP="00EB4FCF">
+          <w:p w14:paraId="03707AFB" w14:textId="77777777" w:rsidR="00A71C93" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A71C93" w:rsidP="00EB4FCF">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5. Inspections and tests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69EDD35E" w14:textId="77777777" w:rsidR="00A71C93" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A71C93" w:rsidP="00504545">
+    <w:p w14:paraId="3602B256" w14:textId="77777777" w:rsidR="00A71C93" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A71C93" w:rsidP="00504545">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">List the applicable inspections and tests prescribed under section 36(2)(a) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Building Act 2011</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (i.e. as prescribed in regulations 27 and 28 and Schedule 3 of the Building Regulations 2012)</w:t>
+        <w:t xml:space="preserve"> (i.e. as prescribed in regulation 27 and Schedule 3 of the Building Regulations 2012)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB6825" w:rsidRPr="00EA2F4C" w14:paraId="23B77C17" w14:textId="77777777" w:rsidTr="0018413B">
+      <w:tr w:rsidR="00BB6825" w:rsidRPr="00EA2F4C" w14:paraId="2D97BFB1" w14:textId="77777777" w:rsidTr="0018413B">
         <w:trPr>
           <w:trHeight w:val="1082"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63D2A0E0" w14:textId="77777777" w:rsidR="00BB6825" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BB6825" w:rsidP="00732C67">
+          <w:p w14:paraId="208066DC" w14:textId="77777777" w:rsidR="00BB6825" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BB6825" w:rsidP="00732C67">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -5690,244 +5749,243 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2272A883" w14:textId="77777777" w:rsidR="00BB6825" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BB6825" w:rsidP="00732C67">
+          <w:p w14:paraId="78F6C2B0" w14:textId="77777777" w:rsidR="00BB6825" w:rsidRPr="00EA2F4C" w:rsidRDefault="00BB6825" w:rsidP="00732C67">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="6205"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5120314E" w14:textId="77777777" w:rsidR="00420710" w:rsidRPr="0018413B" w:rsidRDefault="00420710" w:rsidP="002F5145">
+    <w:p w14:paraId="31A1B68E" w14:textId="77777777" w:rsidR="00420710" w:rsidRPr="0018413B" w:rsidRDefault="00420710" w:rsidP="002F5145">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2F4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4949" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10091"/>
+        <w:gridCol w:w="10315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w14:paraId="1FE408E1" w14:textId="77777777" w:rsidTr="00624073">
+      <w:tr w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w14:paraId="288EDA83" w14:textId="77777777" w:rsidTr="00624073">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B106AF4" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="00413B07" w:rsidP="002F5145">
+          <w:p w14:paraId="23E5237B" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="00413B07" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">6.  </w:t>
             </w:r>
             <w:r w:rsidR="002813CB" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w14:paraId="57BB33FB" w14:textId="77777777" w:rsidTr="00624073">
+      <w:tr w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w14:paraId="64FF79C5" w14:textId="77777777" w:rsidTr="00624073">
         <w:trPr>
           <w:trHeight w:val="12221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A356B58" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="0B61893E" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">This building or incidental structure, if completed in accordance with the plans, specifications and technical documents specified in part </w:t>
             </w:r>
             <w:r w:rsidR="007B1755" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this certificate, will comply with each applicable building standard.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E63CD03" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="37DAC519" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I have applied the edition of the Building Code specified in part </w:t>
             </w:r>
             <w:r w:rsidR="007B1755" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this certificate in respect of the building or incidental structure. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15BCAEDB" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="5EC8250D" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A declaration under section 39 of the </w:t>
             </w:r>
@@ -6085,51 +6143,51 @@
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> has not been made.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="028CB4F8" w14:textId="77777777" w:rsidR="00083097" w:rsidRPr="00EA2F4C" w:rsidRDefault="007F5CCF" w:rsidP="00083097">
+          <w:p w14:paraId="3F423CD0" w14:textId="77777777" w:rsidR="00083097" w:rsidRPr="00EA2F4C" w:rsidRDefault="007F5CCF" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Each </w:t>
             </w:r>
@@ -6182,51 +6240,51 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00083097" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>in part 4 of this certificate</w:t>
             </w:r>
             <w:r w:rsidR="00624073">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B07446A" w14:textId="77777777" w:rsidR="002813CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="6B23D046" w14:textId="77777777" w:rsidR="002813CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Where required by the </w:t>
             </w:r>
             <w:r w:rsidR="00EB56DF">
@@ -6238,139 +6296,139 @@
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>egulations</w:t>
             </w:r>
             <w:r w:rsidR="00EB56DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2012</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, plans and specifications provided in sufficient detail to allow assessment of compliance with the FES Commissioner’s operational requirements were provided to the FES Commissioner at least 15 business days prior to the date of this certificate</w:t>
             </w:r>
             <w:r w:rsidR="002813CB" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10D88ACD" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="57FA1007" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of any advice given by the FES Commissioner in respect of the plans and specifications are set out in part </w:t>
             </w:r>
             <w:r w:rsidR="004A5D79" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this certificate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E51A16E" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="2F45CD76" w14:textId="77777777" w:rsidR="003760E3" w:rsidRPr="00EA2F4C" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I have notified the FES Commissioner of the details of any part of the FES Commissioner’s advice that is not incorporated in the plans and specifications specified in part </w:t>
             </w:r>
             <w:r w:rsidR="007B1755" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this certificate and the reasons for not incorporating that advice and details of this notification are set out in part </w:t>
             </w:r>
             <w:r w:rsidR="004A5D79" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of this certificate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CAAD352" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00083097">
+          <w:p w14:paraId="23E7F771" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
@@ -6381,87 +6439,105 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>certificate relates to</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidR="00024122" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Class 1, Class 2 or Class 3 building or an associated Class 10a building or deck that is located less than</w:t>
+              <w:t>Class 1, Class 2 or Class 3 building</w:t>
+            </w:r>
+            <w:r w:rsidR="000D74F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Class 9 vulnerable use building</w:t>
+            </w:r>
+            <w:r w:rsidR="00024122" w:rsidRPr="00EA2F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or a Class 10a building or deck that is located less than</w:t>
             </w:r>
             <w:r w:rsidR="00362A40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> six</w:t>
             </w:r>
             <w:r w:rsidR="00024122" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00362A40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00024122" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00362A40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00024122" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> metres from the Class 1, Class 2 or Class 3 building</w:t>
+            </w:r>
+            <w:r w:rsidR="000D74F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Class 9 vulnerable use building</w:t>
             </w:r>
             <w:r w:rsidR="00024122" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00714F09" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">I have made the </w:t>
             </w:r>
             <w:r w:rsidR="0071734D" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r w:rsidR="00714F09" w:rsidRPr="00EA2F4C">
@@ -6483,169 +6559,169 @@
             <w:r w:rsidR="00714F09" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> in re</w:t>
             </w:r>
             <w:r w:rsidR="0071734D" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">spect to </w:t>
             </w:r>
             <w:r w:rsidR="00714F09" w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>bush fire prone areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4079F33D" w14:textId="77777777" w:rsidR="003760E3" w:rsidRDefault="003760E3" w:rsidP="00083097">
+          <w:p w14:paraId="150C8025" w14:textId="77777777" w:rsidR="003760E3" w:rsidRDefault="003760E3" w:rsidP="00083097">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">I am an independent building surveyor as defined in section 4 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Building Act 2011</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21754E25" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="00624073">
+          <w:p w14:paraId="1B9CD9F8" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="00624073">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10206" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1964"/>
               <w:gridCol w:w="8242"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="0CBDCD57" w14:textId="77777777" w:rsidTr="00624073">
+            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="5BB2A78A" w14:textId="77777777" w:rsidTr="00624073">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="962" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C4392E5" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
+                <w:p w14:paraId="6B62C05B" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="-108"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Building surveying practitioner’s</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4038" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="37673089" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="467A44EA" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
@@ -6685,163 +6761,163 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="687B46B7" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00952A3D" w:rsidRDefault="00624073" w:rsidP="00624073">
+          <w:p w14:paraId="6FD22D80" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00952A3D" w:rsidRDefault="00624073" w:rsidP="00624073">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10206" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1937"/>
               <w:gridCol w:w="2095"/>
               <w:gridCol w:w="1071"/>
               <w:gridCol w:w="825"/>
-              <w:gridCol w:w="331"/>
-[...1 lines deleted...]
-              <w:gridCol w:w="2671"/>
+              <w:gridCol w:w="451"/>
+              <w:gridCol w:w="1451"/>
+              <w:gridCol w:w="2376"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="4CD3A7C2" w14:textId="77777777" w:rsidTr="00533EF4">
+            <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="3F755FA5" w14:textId="77777777" w:rsidTr="00B941AD">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1937" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C54B897" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00624073">
+                <w:p w14:paraId="6D287591" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="-108"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>S</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>treet address</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2095" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="393A5817" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="4433356F" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Unit no</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0E523F07" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="7B95C39B" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -6897,73 +6973,73 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1896" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0448ACC3" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="3B7DFACF" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Street no</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="731877AC" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="6B0BA772" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7015,83 +7091,83 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1607" w:type="dxa"/>
+                  <w:tcW w:w="1902" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CB40297" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="3923AEDC" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Level</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="70D40D21" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="28F7FDDF" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7137,82 +7213,82 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2671" w:type="dxa"/>
+                  <w:tcW w:w="2376" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1208A6A0" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="4CD32695" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Lot no</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="70ECF082" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="5B7C0269" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7257,110 +7333,110 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BC7F7A" w:rsidRPr="006C10E1" w14:paraId="4030482B" w14:textId="77777777" w:rsidTr="00533EF4">
+            <w:tr w:rsidR="00BC7F7A" w:rsidRPr="006C10E1" w14:paraId="08C24DA9" w14:textId="77777777" w:rsidTr="00B941AD">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1937" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6ED7931E" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="14E30D31" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3991" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F33D757" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="657DD8E1" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Street name  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="62D8FEBE" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="27F625E7" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7406,95 +7482,95 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1607" w:type="dxa"/>
+                  <w:tcW w:w="1902" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="39B1AC92" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="2918D38E" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Street </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>type</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="703625F1" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="3878B0C0" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7540,94 +7616,94 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2671" w:type="dxa"/>
+                  <w:tcW w:w="2376" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="685A84A3" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="09217824" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Street </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>suffix</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="739F453E" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+                <w:p w14:paraId="640AAE01" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7672,110 +7748,110 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="54585279" w14:textId="77777777" w:rsidTr="00533EF4">
+            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="1666B517" w14:textId="77777777" w:rsidTr="00B941AD">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1937" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="174D8226" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="2129F216" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3166" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1386AE32" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="6138F77A" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Suburb  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="30D56518" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="617AFA14" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7821,83 +7897,83 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1156" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="059414A7" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="45D8CDA6" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">State </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1CE8F05C" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="295620DD" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text18"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -7943,82 +8019,82 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1276" w:type="dxa"/>
+                  <w:tcW w:w="1451" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F59BAE9" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="683783AB" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Postcode</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="20644D0B" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="34C3189B" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -8064,82 +8140,82 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2671" w:type="dxa"/>
+                  <w:tcW w:w="2376" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="42EC7504" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="3B93B1D9" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Country (if not Australia)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0451E203" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="2C1AACDF" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
@@ -8186,165 +8262,165 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5B60CD70" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00B235E6" w:rsidRDefault="00624073" w:rsidP="00624073">
+          <w:p w14:paraId="7D3DF12B" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00B235E6" w:rsidRDefault="00624073" w:rsidP="00624073">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B235E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10206" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1964"/>
+              <w:gridCol w:w="1963"/>
               <w:gridCol w:w="3139"/>
-              <w:gridCol w:w="1157"/>
               <w:gridCol w:w="1276"/>
-              <w:gridCol w:w="2670"/>
+              <w:gridCol w:w="1419"/>
+              <w:gridCol w:w="2409"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="0D80ADE3" w14:textId="77777777" w:rsidTr="00624073">
+            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="17918E84" w14:textId="77777777" w:rsidTr="00624073">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="962" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2BB62797" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
+                <w:p w14:paraId="4C59F934" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:ind w:left="-108"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>PO Box</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> address</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4038" w:type="pct"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0619A6E6" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
+                <w:p w14:paraId="32BA2006" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>PO Box no</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="21246D45" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
+                <w:p w14:paraId="296B61BE" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -8389,109 +8465,109 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="1AD94AB3" w14:textId="77777777" w:rsidTr="00533EF4">
+            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="340EA527" w14:textId="77777777" w:rsidTr="00B941AD">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="962" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C9B8B53" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="46152549" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1538" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="163CA8ED" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="3444385D" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Suburb  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3029414C" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="38330F44" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
@@ -8528,346 +8604,224 @@
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
-                    <w:rPr>
-[...119 lines deleted...]
-                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="625" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="16AA8623" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="19DD887C" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...3 lines deleted...]
-                    <w:t>Postcode</w:t>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">State </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="26E8B433" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="62C9BC49" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
-                        <w:name w:val="Text1"/>
+                        <w:name w:val="Text18"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
-[...4 lines deleted...]
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00150591">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1309" w:type="pct"/>
+                  <w:tcW w:w="695" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4855C6F1" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="7049220B" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
-                    <w:t>Country (if not Australia)</w:t>
+                    <w:t>Postcode</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1DBDF128" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="40AC04EB" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:tabs>
                       <w:tab w:val="clear" w:pos="454"/>
                       <w:tab w:val="clear" w:pos="907"/>
                       <w:tab w:val="clear" w:pos="1361"/>
                       <w:tab w:val="clear" w:pos="1814"/>
                       <w:tab w:val="clear" w:pos="2722"/>
                     </w:tabs>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                      <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
@@ -8899,124 +8853,246 @@
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1180" w:type="pct"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="22458E34" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal-Schedule"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="454"/>
+                      <w:tab w:val="clear" w:pos="907"/>
+                      <w:tab w:val="clear" w:pos="1361"/>
+                      <w:tab w:val="clear" w:pos="1814"/>
+                      <w:tab w:val="clear" w:pos="2722"/>
+                    </w:tabs>
+                    <w:spacing w:before="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:t>Country (if not Australia)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="616D2AC5" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                  <w:pPr>
+                    <w:pStyle w:val="Normal-Schedule"/>
+                    <w:tabs>
+                      <w:tab w:val="clear" w:pos="454"/>
+                      <w:tab w:val="clear" w:pos="907"/>
+                      <w:tab w:val="clear" w:pos="1361"/>
+                      <w:tab w:val="clear" w:pos="1814"/>
+                      <w:tab w:val="clear" w:pos="2722"/>
+                    </w:tabs>
+                    <w:spacing w:before="0"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Text1"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00150591">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1D136D3A" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00952A3D" w:rsidRDefault="00624073" w:rsidP="00624073">
+          <w:p w14:paraId="30E29DFD" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00952A3D" w:rsidRDefault="00624073" w:rsidP="00624073">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10206" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1966"/>
               <w:gridCol w:w="4456"/>
               <w:gridCol w:w="3784"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="0F4DCAE6" w14:textId="77777777" w:rsidTr="00624073">
+            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="6FA0FD0D" w14:textId="77777777" w:rsidTr="00624073">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="963" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D520664" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
+                <w:p w14:paraId="00D3BE11" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:ind w:left="-108"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Email address</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4037" w:type="pct"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1ECBE646" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="562F4CC5" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
@@ -9055,108 +9131,108 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="5107459D" w14:textId="77777777" w:rsidTr="00624073">
+            <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="3B5F6CDB" w14:textId="77777777" w:rsidTr="00624073">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="963" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="366D8743" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
+                <w:p w14:paraId="0E18DF13" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="00624073">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:ind w:left="-108"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Phone/fax</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2183" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="22EAE78A" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="6B329F69" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>Phone no</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="28C15693" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="101A723D" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
@@ -9205,66 +9281,66 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1855" w:type="pct"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C231D25" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="619D41A2" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Fax  </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0A21E2D2" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+                <w:p w14:paraId="68EBDBE2" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
                   <w:pPr>
                     <w:pStyle w:val="Normal-Schedule"/>
                     <w:spacing w:before="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9303,155 +9379,155 @@
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00150591">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1F068223" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00EA2F4C" w:rsidRDefault="00624073" w:rsidP="00624073">
+          <w:p w14:paraId="56DFDBC8" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00EA2F4C" w:rsidRDefault="00624073" w:rsidP="00624073">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43C61806" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00624073" w:rsidRDefault="00624073" w:rsidP="00504545">
+    <w:p w14:paraId="37EF6CE8" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00624073" w:rsidRDefault="00624073" w:rsidP="00504545">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4949" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2049"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2496"/>
+        <w:gridCol w:w="2094"/>
+        <w:gridCol w:w="5671"/>
+        <w:gridCol w:w="2550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w14:paraId="3ED1EC3F" w14:textId="77777777" w:rsidTr="00624073">
+      <w:tr w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w14:paraId="085038EA" w14:textId="77777777" w:rsidTr="00624073">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219470FA" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="0082704F">
+          <w:p w14:paraId="7731E129" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="0082704F">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Registration details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56BEF5A5" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A220AA">
+          <w:p w14:paraId="4F97DCC7" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A220AA">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration number </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E29813" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A220AA">
+          <w:p w14:paraId="0FFD93F0" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A220AA">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9500,66 +9576,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF108A3" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A12922">
+          <w:p w14:paraId="0E212945" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A12922">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E5393E" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A12922">
+          <w:p w14:paraId="2938EFB2" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A12922">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9598,93 +9674,93 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w14:paraId="40225887" w14:textId="77777777" w:rsidTr="00624073">
+      <w:tr w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w14:paraId="2263DD21" w14:textId="77777777" w:rsidTr="00624073">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1660F5DF" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="0082704F">
+          <w:p w14:paraId="08A413CC" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="0082704F">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Building surveying practitioner’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C51C58" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="0018413B" w:rsidP="0082704F">
+          <w:p w14:paraId="199821B9" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="0018413B" w:rsidP="0082704F">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9734,66 +9810,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44DD1584" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A220AA">
+          <w:p w14:paraId="7C527AEA" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A220AA">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="708F2F9C" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A12922">
+          <w:p w14:paraId="03425281" w14:textId="77777777" w:rsidR="00920D66" w:rsidRPr="00EA2F4C" w:rsidRDefault="00920D66" w:rsidP="00A12922">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9833,191 +9909,191 @@
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00AAF968" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00624073" w:rsidRDefault="00624073" w:rsidP="00624073">
+    <w:p w14:paraId="6C2712A8" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00624073" w:rsidRDefault="00624073" w:rsidP="00624073">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00426259" w:rsidRPr="00EA2F4C" w14:paraId="2BBEF8C0" w14:textId="77777777" w:rsidTr="00495AFD">
+      <w:tr w:rsidR="00426259" w:rsidRPr="00EA2F4C" w14:paraId="4E88E4CB" w14:textId="77777777" w:rsidTr="00495AFD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2EAD66" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="00426259" w:rsidP="002F5145">
+          <w:p w14:paraId="32039571" w14:textId="77777777" w:rsidR="00426259" w:rsidRPr="00EA2F4C" w:rsidRDefault="00426259" w:rsidP="002F5145">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7. Certificate issued by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5859A2C2" w14:textId="77777777" w:rsidR="00E006DB" w:rsidRDefault="00E006DB" w:rsidP="00E006DB">
+    <w:p w14:paraId="74BE2A4B" w14:textId="77777777" w:rsidR="00E006DB" w:rsidRDefault="00E006DB" w:rsidP="00E006DB">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-        <w:gridCol w:w="8152"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="8328"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="77F1B12E" w14:textId="77777777" w:rsidTr="006A3B30">
+      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="1FFFA89F" w14:textId="77777777" w:rsidTr="006A3B30">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C5D17C" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="3E696453" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Building surveying contractor / public authority’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D022FD5" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="6C3A9F56" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -10057,162 +10133,162 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E272867" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00952A3D" w:rsidRDefault="00624073" w:rsidP="00624073">
+    <w:p w14:paraId="2DF49156" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00952A3D" w:rsidRDefault="00624073" w:rsidP="00624073">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2049"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2462"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="50A37A30" w14:textId="77777777" w:rsidTr="00B941AD">
+      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="00150591" w14:paraId="3F42DC47" w14:textId="77777777" w:rsidTr="00B941AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F45A01B" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="1A786537" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>treet address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1BF77C" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="17CFA1B6" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F23B6C" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="137B7579" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10268,73 +10344,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDE5CF3" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="025658D6" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA0B164" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="459AADDC" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10396,73 +10472,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC21E60" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="5A0C9987" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51140292" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="306AC143" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10517,73 +10593,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B36FA3" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="0A84EC6D" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09CE7677" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="286ED735" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10628,110 +10704,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="006C10E1" w14:paraId="61BD77B1" w14:textId="77777777" w:rsidTr="00B941AD">
+      <w:tr w:rsidR="00BC7F7A" w:rsidRPr="006C10E1" w14:paraId="0E3ECF7E" w14:textId="77777777" w:rsidTr="00B941AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A935DCD" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="03096956" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72825D8F" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="1B1ABE0B" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E4C19DC" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="6BF96F82" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10787,85 +10863,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1888B769" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="5B37B1F4" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF0EA3F" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="02B2D4DB" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10920,85 +10996,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68574814" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="219C88A9" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77751542" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
+          <w:p w14:paraId="0D339098" w14:textId="77777777" w:rsidR="00BC7F7A" w:rsidRPr="00150591" w:rsidRDefault="00BC7F7A" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11043,110 +11119,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="61DACC12" w14:textId="77777777" w:rsidTr="00B941AD">
+      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="3579018A" w14:textId="77777777" w:rsidTr="00B941AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA59EBD" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="1AAAD810" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C77F8B" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="272F95A3" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5874CAE4" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="678C4E0D" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11202,73 +11278,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13986D0A" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="0C9B3FA3" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599BD4CD" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="3AE50DCE" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11323,73 +11399,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3F90D7" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="004F7D85" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A4762E" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="048EF717" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11444,73 +11520,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57566FAB" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="7BA9E16E" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A06CC5D" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="3F3A2A64" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -11557,164 +11633,164 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21D3C8E6" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00B235E6" w:rsidRDefault="00624073" w:rsidP="00624073">
+    <w:p w14:paraId="7E3CE259" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00B235E6" w:rsidRDefault="00624073" w:rsidP="00624073">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B235E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2462"/>
+        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="782CEB08" w14:textId="77777777" w:rsidTr="006A3B30">
+      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="2A147076" w14:textId="77777777" w:rsidTr="006A3B30">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CEEAC8" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="00C45AA9" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2111E296" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="07D6AF49" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462E457F" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="520F253D" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11759,109 +11835,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="5B06035A" w14:textId="77777777" w:rsidTr="00B941AD">
+      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="05C8AC9F" w14:textId="77777777" w:rsidTr="00B941AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E418033" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="6D2B322F" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E00CC0" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="2D3134AE" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B561510" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="53BEB793" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11916,73 +11992,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6072F58E" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="56955D5D" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35433469" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="3B2BA642" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12037,73 +12113,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3E623B" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="1495F3EB" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A4B5336" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="57BB2BDA" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12158,73 +12234,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C44077" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="428E2DDA" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EA0D1E" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="6381CDFF" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -12271,121 +12347,121 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10BB6A2A" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00624073" w:rsidRDefault="00624073" w:rsidP="00624073">
+    <w:p w14:paraId="7E930256" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00624073" w:rsidRDefault="00624073" w:rsidP="00624073">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3713"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="4535"/>
+        <w:gridCol w:w="3793"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="36EA4E27" w14:textId="77777777" w:rsidTr="006A3B30">
+      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="094CF11A" w14:textId="77777777" w:rsidTr="006A3B30">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E49844" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="68CD8E62" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB2155C" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="30DC2A3B" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -12424,107 +12500,107 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="7A3F8C07" w14:textId="77777777" w:rsidTr="006A3B30">
+      <w:tr w:rsidR="00624073" w:rsidRPr="00150591" w14:paraId="5403E59A" w14:textId="77777777" w:rsidTr="006A3B30">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C50A67" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="67CA39DA" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="032D0244" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="541A3E01" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70BC8CF1" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="0DC99617" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -12573,66 +12649,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C77FA22" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="098FAF26" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C3A937" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
+          <w:p w14:paraId="683F0085" w14:textId="77777777" w:rsidR="00624073" w:rsidRPr="00150591" w:rsidRDefault="00624073" w:rsidP="006A3B30">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -12671,149 +12747,149 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72EBDBDB" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="00E006DB">
+    <w:p w14:paraId="348C2561" w14:textId="77777777" w:rsidR="00624073" w:rsidRDefault="00624073" w:rsidP="00E006DB">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2042"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2628"/>
+        <w:gridCol w:w="2087"/>
+        <w:gridCol w:w="5650"/>
+        <w:gridCol w:w="2684"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w14:paraId="5F900A5C" w14:textId="77777777" w:rsidTr="005227AD">
+      <w:tr w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w14:paraId="5073037F" w14:textId="77777777" w:rsidTr="005227AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5E4F60" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRDefault="00A12DF0" w:rsidP="0000050B">
+          <w:p w14:paraId="7F82CB4F" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRDefault="00A12DF0" w:rsidP="0000050B">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Registration details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06180898" w14:textId="77777777" w:rsidR="005227AD" w:rsidRPr="00EA2F4C" w:rsidRDefault="005227AD" w:rsidP="005227AD">
+          <w:p w14:paraId="57BE8411" w14:textId="77777777" w:rsidR="005227AD" w:rsidRPr="00EA2F4C" w:rsidRDefault="005227AD" w:rsidP="005227AD">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(contractors only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630E6637" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A220AA">
+          <w:p w14:paraId="42DD6F72" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A220AA">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration number </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A743242" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A12922">
+          <w:p w14:paraId="44093823" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A12922">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -12862,66 +12938,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B8E57F" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00F1517A">
+          <w:p w14:paraId="30BB7ABF" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00F1517A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E48F29B" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00F1517A">
+          <w:p w14:paraId="2360B7AC" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00F1517A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -12960,127 +13036,127 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w14:paraId="344D36DE" w14:textId="77777777" w:rsidTr="005227AD">
+      <w:tr w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w14:paraId="3E607B1F" w14:textId="77777777" w:rsidTr="005227AD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33EA5466" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="006C0A20">
+          <w:p w14:paraId="6759F9F3" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="006C0A20">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Building surveying contractor/public authority officer’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB492E3" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A12922">
+          <w:p w14:paraId="01D6BED1" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A12922">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name (print)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D73F366" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A12922">
+          <w:p w14:paraId="2662FBBE" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="00A12922">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13136,119 +13212,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w14:paraId="43324680" w14:textId="77777777" w:rsidTr="005227AD">
+      <w:tr w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w14:paraId="51604D5F" w14:textId="77777777" w:rsidTr="005227AD">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113EBFF0" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="006C0A20">
+          <w:p w14:paraId="16602F9A" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="006C0A20">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2711" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F561322" w14:textId="77777777" w:rsidR="00AC171E" w:rsidRDefault="00AC171E" w:rsidP="00F836F7">
+          <w:p w14:paraId="030EEA89" w14:textId="77777777" w:rsidR="00AC171E" w:rsidRDefault="00AC171E" w:rsidP="00F836F7">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1428DAFE" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="0018413B" w:rsidP="00F836F7">
+          <w:p w14:paraId="6E483719" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="0018413B" w:rsidP="00F836F7">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -13316,75 +13392,75 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E65FB5E" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="0011187E">
+          <w:p w14:paraId="6376B62A" w14:textId="77777777" w:rsidR="00DB7E99" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="0011187E">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29692EB9" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="0011187E">
+          <w:p w14:paraId="5C375261" w14:textId="77777777" w:rsidR="00A12DF0" w:rsidRPr="00EA2F4C" w:rsidRDefault="00A12DF0" w:rsidP="0011187E">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -13442,87 +13518,89 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2F4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AC7676D" w14:textId="77777777" w:rsidR="00BD450C" w:rsidRPr="0018413B" w:rsidRDefault="00BD450C" w:rsidP="0018413B">
+    <w:p w14:paraId="76851232" w14:textId="77777777" w:rsidR="00BD450C" w:rsidRPr="0018413B" w:rsidRDefault="00BD450C" w:rsidP="0018413B">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD450C" w:rsidRPr="0018413B" w:rsidSect="00442494">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1242" w:right="851" w:bottom="851" w:left="851" w:header="425" w:footer="229" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08762EF0" w14:textId="77777777" w:rsidR="00905DF1" w:rsidRDefault="00905DF1">
+    <w:p w14:paraId="4C342AA1" w14:textId="77777777" w:rsidR="00A162F2" w:rsidRDefault="00A162F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E45AF1B" w14:textId="77777777" w:rsidR="00905DF1" w:rsidRDefault="00905DF1">
+    <w:p w14:paraId="211FC543" w14:textId="77777777" w:rsidR="00A162F2" w:rsidRDefault="00A162F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13548,291 +13626,168 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1068FE9D" w14:textId="0FA594DF" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="0026285A" w:rsidP="00442494">
+  <w:p w14:paraId="7167A243" w14:textId="77777777" w:rsidR="009B19A1" w:rsidRDefault="009B19A1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45374562" w14:textId="77777777" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="00670F92" w:rsidP="000876EE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
+        <w:tab w:val="left" w:pos="7605"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...145 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="580F5EB0">
+        <v:shape id="_x0000_s1027" alt="" style="position:absolute;margin-left:-12.05pt;margin-top:4.7pt;width:534.7pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#b5d2d2" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,112716;0,112716;0,28181;115285,0;6791684,0;6791684,0;6791684,112716" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DA1F7A" w:rsidRPr="00DA1F7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="007C3D8C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004A1F33">
+    <w:r w:rsidR="009B19A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>14 April 2021</w:t>
+      <w:t>10 April 2025</w:t>
+    </w:r>
+    <w:r w:rsidR="009B19A1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="478987"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BA26F7">
+    <w:r w:rsidR="00F92343">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -13843,316 +13798,174 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BA26F7">
+    <w:r w:rsidR="00F92343">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DDD3334" w14:textId="0F595F1F" w:rsidR="00D677CB" w:rsidRPr="00C53808" w:rsidRDefault="0026285A" w:rsidP="00293C8C">
+  <w:p w14:paraId="756E4616" w14:textId="77777777" w:rsidR="00D677CB" w:rsidRPr="00C53808" w:rsidRDefault="00670F92" w:rsidP="00293C8C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...145 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="6C8A621B">
+        <v:shape id="_x0000_s1025" alt="" style="position:absolute;margin-left:-7.75pt;margin-top:-1.1pt;width:534.7pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#b4d2d2" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,112716;0,112716;0,28181;115285,0;6791684,0;6791684,0;6791684,112716" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DA1F7A" w:rsidRPr="00DA1F7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="007C3D8C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004A1F33">
+    <w:r w:rsidR="009B19A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>14 April 2021</w:t>
+      <w:t>10 April 2025</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BA26F7">
+    <w:r w:rsidR="00F92343">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -14163,729 +13976,197 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BA26F7">
+    <w:r w:rsidR="00F92343">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00C53808">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DEF858D" w14:textId="77777777" w:rsidR="00905DF1" w:rsidRDefault="00905DF1">
+    <w:p w14:paraId="7746C00F" w14:textId="77777777" w:rsidR="00A162F2" w:rsidRDefault="00A162F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FC217D4" w14:textId="77777777" w:rsidR="00905DF1" w:rsidRDefault="00905DF1">
+    <w:p w14:paraId="562B31D8" w14:textId="77777777" w:rsidR="00A162F2" w:rsidRDefault="00A162F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21E21F19" w14:textId="3E9AF0A9" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="0026285A" w:rsidP="002F5145">
+  <w:p w14:paraId="44D6AE7A" w14:textId="77777777" w:rsidR="009B19A1" w:rsidRDefault="009B19A1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7002FF1E" w14:textId="77777777" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="00670F92" w:rsidP="002F5145">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...145 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="4C5E487A">
+        <v:shape id="_x0000_s1028" alt="" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:534.7pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#b5d2d2" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,112716;0,112716;0,28181;115285,0;6791684,0;6791684,0;6791684,112716" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00CB6408">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00CB6408">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000B5455" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>BA</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E59C497" w14:textId="0E1E0890" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="0026285A" w:rsidP="002F5145">
+  <w:p w14:paraId="2C7FCA94" w14:textId="77777777" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="00670F92" w:rsidP="002F5145">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4244"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:ind w:right="-286"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...403 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="60B07521">
+        <v:shape id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.3pt;margin-top:1.9pt;width:541.25pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgbjnYwgYAAKE/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu2zgQfV9g/4HQ4wJbW7Z8iVGnSBN0&#10;sUDQFm0XbR8ZWbKFlUQtKcdpv75D6uLjNBEZZ1sEu3qxdZnhEWfODClS8/zFTZay60iqRORLz382&#10;9FiUh2KV5Oul99eHV7/PPaZKnq94KvJo6X2JlPfi9Ndfnu+KRTQSG5GuIsmokVwtdsXS25RlsRgM&#10;VLiJMq6eiSLK6WYsZMZLOpXrwUryHbWepYPRcDgd7IRcFVKEkVJ09aK66Z2a9uM4Css3cayikqVL&#10;j56tNL/S/F7p38Hpc75YS15skrB+DH7EU2Q8yQm0beqCl5xtZfJdU1kSSqFEXD4LRTYQcZyEkekD&#10;9cYf3urN+w0vItMXMo4qWjOpf6/Z8PX1W8mS1dILPJbzjFz0TmzzFbtI+FrkPGXnQubkondkSp6v&#10;04j52mi7Qi1I933xVupuq+JShH8rujE4uKNPVC1zE8tMy1Kn2Y3xwJfWA9FNyUK6OJ3PxvPZxGMh&#10;3QumPtlEow34otEOt6r8IxKmJX59qcrKgys6MvZf1b0IRZ6rpIw+kdfjLCWn/jZgs+l8PGM7Np2d&#10;DIeTSe392yqfUWXINmz/IOTg29KffACoG7ZDoJIdYnQMBCrZIcbHQKDSeB74s7HVWkSz1h3TmT8e&#10;+XO7tVCpcoYVhzjU4gztCCjuiDB9GAKKOyLMHoaA4hXTbdSl5NwayTE2UMXOKowkRwBUsQNgHP2P&#10;gy/wg5PhiTUoMI764OtO6xhNDgkExZ9g8Pn+ZDTphz49Q/tuAMdRzDmHoFIffd3zqac+9LkGx/Fj&#10;nytCP/iZibl9vtaHX/1K4zA0/dzwq6n+kKmna3T08affWu3B8ZPf/Prh7ykNf338dXsD3xjt75cY&#10;Ss5zQ1SyQ+BQ5gyBSn38dXu8H/+Y6wjbzz/7+ac9Y2FA9fPPe3YRDjYe+virNnL65Zfbq0+f/2s7&#10;D/38s3s20s8/aSO233z4YZsPffz18XfnNke/+UeJ58fvvD/J+IN8Ox8G08n4nknrwacvra0mk1Ew&#10;ab6Vuj2BOfj+xbwNdCPg+OeIcLieQp/vdCOguCMCLqc49AHFW393Wwmjr1axdgR19FtZNwJOJGEd&#10;qdtWqGSHwBc/ZwhUskPgProzBCq1q2Hd1sK9hJpPemG921qoVDVv9crhiooVAcUduYsB5cBdFHdE&#10;wIByQEBxx+i4I6CspkIdO68wlpx5hUp2CIwlZwhUskNgLDlDoJJjdGBAOUcHKvXRcd8I20eHfv1r&#10;l1m7E+4joqNq2J7TMTp+ImuDuT86MZ9S37UmhknaIeOieJvTuxGQhg4IKN7m9G4EzM+uMx7U0dmw&#10;GwHTszOlUMkOgQR0hkAlOwQS0DnXolJlJKu1cGrh4HEU33Oq/ST/h7G2EwFp6NAHFN+zthMBGXg0&#10;azsRkIDOlEIlQ6lOCCSgMwQq2SGQgMexdjId08cstu+EkIbG492rOyh+LGu7Ee7OtZ3uQBo69AHF&#10;H8Xa7o4g0+3+RgICpbohUMkOgQR0hkAlO8QBa6ez2TSY2j+nQiVHTiENHTyO4o4ISEMHBBR3REAa&#10;OiCgeM/amr/3vQQ8grVVxD2atVRSt26K5vimqaMLb/K6kI6OGNX76Qo9XVdXCKWL9rCqjir0mlNa&#10;Nqyq9EhLS1uUiYyobGbB9DxuysQzVB49CJlyHiqbZVBnZMpmqBw8CJk8jsqm9tAZmTIQKk8RuWqk&#10;9pqkKk1d6pqaUtfSY1TqKj1Gpa5XWof8yEvt7OaQ7ajmss7hbNOWXOrbmbiOPggjWO7rNavcUePv&#10;RdLcItoINP8FtFlli7rNRiDcXiXhy+jr9+3ORvNR/eJUtVJd0Baq16iry3Wz7XVtqINGG6hKvDVD&#10;0w7JNxLN/2MkDyxXNUgI2h+mvrV1jHnMfY2rEmmyepWkqfaEkuur81Sya04+Phm9PH95XpvtQCzN&#10;tV9Hk2BIA0vIqaw6TjmRIcwKKvRV+dpjPF1TvXZYShPdudAIFUGkKi+42lQYptnWM/oRIlNUXeUL&#10;U+tblffqQt8rsfpCxcRSVFXWqghfJdTaJVflWy6pApeehkrFyzf0E6eCHpEoZo48thHy613XtTxV&#10;O9Ndj+2oTJse/58tl5HH0j9zqoM+8YOAmi3NSTCZjehE4p0rvJNvs3NBpqMERE9nDrV8mTaHsRTZ&#10;R6ooP9OodIvnIWFXhqpPzks6p1tUkx5GZ2fmmGq5yX+X+fsi1I2boKGef7j5yGXBCjpceiXVOL8W&#10;TUk3XzTFy5oErazWzMXZthRxoiubjYUru9YnVAdu+FLXrOtCczw3UvvK+tNvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAK9X+E+QAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqH&#10;FtKSZlOhIqjUCqH+PIAbL3FEvI5iNw1vj3uCy0qrmZ2dL18OthE9db52jPAwTkAQl07XXCEcD2+j&#10;OQgfFGvVOCaEH/KwLG5vcpVpd+Ed9ftQiRjCPlMIJoQ2k9KXhqzyY9cSR+3LdVaFuHaV1J26xHDb&#10;yEmSpNKqmuMHo1paGSq/92eL8HnUG1vWJqw+drbfbte2XafviPd3w+sijpcFiEBD+LuAK0PsD0Us&#10;dnJn1l40CKPJPI1WhGnEuOrJ0/QZxAlhlj6CLHL5H6P4BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKBuOdjCBgAAoT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACvV/hPkAAAADgEAAA8AAAAAAAAAAAAAAAAAHAkAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAtCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#92bcbc" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,461010;0,461010;0,115257;116680,0;6873875,0;6873875,0;6873875,461010" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>CERTIFICATE</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
@@ -14899,51 +14180,51 @@
         <w:color w:val="FFFFFF"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>FORM</w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D677CB" w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="478987"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
       <w:t>BA3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14D7BD62" w14:textId="77777777" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D677CB" w:rsidP="00293C8C">
+  <w:p w14:paraId="3D8B4BC9" w14:textId="77777777" w:rsidR="00D677CB" w:rsidRPr="00EA2F4C" w:rsidRDefault="00D677CB" w:rsidP="00293C8C">
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">Certificate of </w:t>
     </w:r>
     <w:r w:rsidR="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>d</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA2F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16666,530 +15947,561 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1949312492">
+  <w:num w:numId="1" w16cid:durableId="304050403">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="342442925">
+  <w:num w:numId="2" w16cid:durableId="1916475840">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="397484167">
+  <w:num w:numId="3" w16cid:durableId="29107934">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="631331046">
+  <w:num w:numId="4" w16cid:durableId="1142384220">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="969479164">
+  <w:num w:numId="5" w16cid:durableId="664289128">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1412579509">
+  <w:num w:numId="6" w16cid:durableId="1086806788">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="377165089">
+  <w:num w:numId="7" w16cid:durableId="34552158">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1308702840">
+  <w:num w:numId="8" w16cid:durableId="204366803">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="66652285">
+  <w:num w:numId="9" w16cid:durableId="1693844316">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1311325582">
+  <w:num w:numId="10" w16cid:durableId="262306200">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="713624416">
+  <w:num w:numId="11" w16cid:durableId="346446411">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="434446914">
+  <w:num w:numId="12" w16cid:durableId="872113792">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1748502603">
+  <w:num w:numId="13" w16cid:durableId="45493516">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1269968527">
+  <w:num w:numId="14" w16cid:durableId="1345208469">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1775049581">
+  <w:num w:numId="15" w16cid:durableId="1137838536">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1590238271">
+  <w:num w:numId="16" w16cid:durableId="1995984116">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1097290193">
+  <w:num w:numId="17" w16cid:durableId="1811559698">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:doNotTrackMoves/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FF7P0d5Ry9CUKDr/JesqnboNMIIMVW8YB0W6K1IXqF8JSPklkEO3lPN1ZUFUSKcauc3E+sX7ydNOIqH1N1Nh5A==" w:salt="UDewYsZvDFg9ASVVkGu8xA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4AEA"/>
     <w:rsid w:val="0000050B"/>
     <w:rsid w:val="00000CD9"/>
     <w:rsid w:val="00003756"/>
     <w:rsid w:val="00006619"/>
     <w:rsid w:val="0000690A"/>
     <w:rsid w:val="000119CE"/>
     <w:rsid w:val="000131CE"/>
     <w:rsid w:val="000155E5"/>
     <w:rsid w:val="000163B4"/>
     <w:rsid w:val="00016FDA"/>
     <w:rsid w:val="00024122"/>
     <w:rsid w:val="0002791A"/>
     <w:rsid w:val="0003362F"/>
     <w:rsid w:val="00033E5B"/>
     <w:rsid w:val="00036B4B"/>
     <w:rsid w:val="00041DB5"/>
     <w:rsid w:val="00046B79"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="000619B3"/>
     <w:rsid w:val="0006274C"/>
     <w:rsid w:val="000656FD"/>
     <w:rsid w:val="00081910"/>
     <w:rsid w:val="00082491"/>
     <w:rsid w:val="00083097"/>
     <w:rsid w:val="00084670"/>
     <w:rsid w:val="00085B42"/>
+    <w:rsid w:val="000876EE"/>
     <w:rsid w:val="00092007"/>
     <w:rsid w:val="00097BA1"/>
     <w:rsid w:val="000A106E"/>
     <w:rsid w:val="000A4E6E"/>
     <w:rsid w:val="000B0678"/>
     <w:rsid w:val="000B288A"/>
     <w:rsid w:val="000B5455"/>
     <w:rsid w:val="000B6B51"/>
     <w:rsid w:val="000C4A3C"/>
     <w:rsid w:val="000D74EC"/>
+    <w:rsid w:val="000D74F1"/>
     <w:rsid w:val="000E69B8"/>
     <w:rsid w:val="000E773D"/>
     <w:rsid w:val="000F181B"/>
     <w:rsid w:val="000F555E"/>
     <w:rsid w:val="001043BD"/>
     <w:rsid w:val="0011187E"/>
     <w:rsid w:val="00117367"/>
     <w:rsid w:val="00133BAC"/>
     <w:rsid w:val="00135A12"/>
-    <w:rsid w:val="001408DA"/>
     <w:rsid w:val="001474C1"/>
     <w:rsid w:val="00147DE9"/>
     <w:rsid w:val="001538A2"/>
     <w:rsid w:val="0015624D"/>
     <w:rsid w:val="00160EC4"/>
     <w:rsid w:val="00162191"/>
     <w:rsid w:val="001703AA"/>
     <w:rsid w:val="00174133"/>
     <w:rsid w:val="00175472"/>
     <w:rsid w:val="00176704"/>
     <w:rsid w:val="00180121"/>
     <w:rsid w:val="001822E5"/>
+    <w:rsid w:val="00183A05"/>
     <w:rsid w:val="0018413B"/>
     <w:rsid w:val="001976DA"/>
     <w:rsid w:val="001A3658"/>
     <w:rsid w:val="001A41DB"/>
     <w:rsid w:val="001B3182"/>
     <w:rsid w:val="001C68B4"/>
     <w:rsid w:val="001D34BE"/>
+    <w:rsid w:val="001E2240"/>
     <w:rsid w:val="001F1421"/>
     <w:rsid w:val="001F1ED6"/>
+    <w:rsid w:val="001F2ED8"/>
     <w:rsid w:val="00201218"/>
     <w:rsid w:val="00215B01"/>
     <w:rsid w:val="00220502"/>
     <w:rsid w:val="0022374F"/>
     <w:rsid w:val="00224501"/>
     <w:rsid w:val="002249CB"/>
     <w:rsid w:val="00224FAC"/>
     <w:rsid w:val="002428B9"/>
     <w:rsid w:val="002517EB"/>
     <w:rsid w:val="002612C9"/>
     <w:rsid w:val="00261790"/>
-    <w:rsid w:val="0026285A"/>
     <w:rsid w:val="00265B22"/>
     <w:rsid w:val="002722D8"/>
     <w:rsid w:val="00275EB2"/>
     <w:rsid w:val="002813CB"/>
     <w:rsid w:val="00281A1D"/>
     <w:rsid w:val="00282754"/>
     <w:rsid w:val="002906FA"/>
     <w:rsid w:val="00293C8C"/>
     <w:rsid w:val="002B468B"/>
     <w:rsid w:val="002B4F42"/>
     <w:rsid w:val="002B613E"/>
     <w:rsid w:val="002B7F9B"/>
     <w:rsid w:val="002B7FF0"/>
+    <w:rsid w:val="002C3F36"/>
+    <w:rsid w:val="002C4F0B"/>
     <w:rsid w:val="002C52A5"/>
     <w:rsid w:val="002C793B"/>
     <w:rsid w:val="002C7FB5"/>
     <w:rsid w:val="002D0689"/>
     <w:rsid w:val="002D17AD"/>
+    <w:rsid w:val="002D4C2F"/>
     <w:rsid w:val="002E13C1"/>
     <w:rsid w:val="002F105E"/>
     <w:rsid w:val="002F1373"/>
     <w:rsid w:val="002F5145"/>
     <w:rsid w:val="002F60ED"/>
     <w:rsid w:val="00300962"/>
     <w:rsid w:val="00305070"/>
     <w:rsid w:val="00316294"/>
     <w:rsid w:val="0032746B"/>
     <w:rsid w:val="00327541"/>
     <w:rsid w:val="00350DB7"/>
     <w:rsid w:val="003530FB"/>
     <w:rsid w:val="0035679D"/>
+    <w:rsid w:val="00362428"/>
     <w:rsid w:val="00362A40"/>
     <w:rsid w:val="00375079"/>
     <w:rsid w:val="003760E3"/>
     <w:rsid w:val="0038329C"/>
     <w:rsid w:val="003952CC"/>
     <w:rsid w:val="003954C1"/>
     <w:rsid w:val="003B041E"/>
     <w:rsid w:val="003B5D25"/>
     <w:rsid w:val="003C009A"/>
     <w:rsid w:val="003D30DB"/>
     <w:rsid w:val="003D3182"/>
     <w:rsid w:val="003D4B06"/>
     <w:rsid w:val="003E043A"/>
     <w:rsid w:val="003E6F5E"/>
     <w:rsid w:val="003F21BF"/>
     <w:rsid w:val="00400A89"/>
     <w:rsid w:val="00402544"/>
     <w:rsid w:val="0041044A"/>
     <w:rsid w:val="004112D3"/>
     <w:rsid w:val="00413B07"/>
     <w:rsid w:val="00414F09"/>
     <w:rsid w:val="00416C89"/>
     <w:rsid w:val="00416E75"/>
     <w:rsid w:val="00420652"/>
     <w:rsid w:val="00420710"/>
     <w:rsid w:val="00426259"/>
     <w:rsid w:val="004315F4"/>
     <w:rsid w:val="00433C1C"/>
     <w:rsid w:val="0043570C"/>
     <w:rsid w:val="00441190"/>
     <w:rsid w:val="00442494"/>
     <w:rsid w:val="00457E7C"/>
     <w:rsid w:val="00467DD9"/>
     <w:rsid w:val="004713BB"/>
     <w:rsid w:val="00473CF2"/>
+    <w:rsid w:val="004757A1"/>
     <w:rsid w:val="00475BB8"/>
     <w:rsid w:val="00482277"/>
     <w:rsid w:val="0048474A"/>
     <w:rsid w:val="00487206"/>
     <w:rsid w:val="00487937"/>
     <w:rsid w:val="004939A7"/>
     <w:rsid w:val="00495AFD"/>
     <w:rsid w:val="00496267"/>
     <w:rsid w:val="004A1F33"/>
     <w:rsid w:val="004A5D79"/>
     <w:rsid w:val="004B017B"/>
     <w:rsid w:val="004B0F7F"/>
     <w:rsid w:val="004B5252"/>
     <w:rsid w:val="004C0BAE"/>
     <w:rsid w:val="004C111F"/>
     <w:rsid w:val="004C1B8B"/>
+    <w:rsid w:val="004D0A66"/>
     <w:rsid w:val="004D469C"/>
     <w:rsid w:val="004E04A9"/>
     <w:rsid w:val="004E3864"/>
     <w:rsid w:val="004E4896"/>
     <w:rsid w:val="004E4B3C"/>
     <w:rsid w:val="004E5DA3"/>
     <w:rsid w:val="004F44C6"/>
     <w:rsid w:val="004F7E31"/>
     <w:rsid w:val="0050263E"/>
     <w:rsid w:val="00504545"/>
     <w:rsid w:val="005227AD"/>
     <w:rsid w:val="00522C45"/>
-    <w:rsid w:val="00533EF4"/>
     <w:rsid w:val="0054487B"/>
     <w:rsid w:val="00551483"/>
     <w:rsid w:val="005547C3"/>
     <w:rsid w:val="00565BB9"/>
     <w:rsid w:val="00575E6C"/>
     <w:rsid w:val="00585B1F"/>
     <w:rsid w:val="00592318"/>
     <w:rsid w:val="00593324"/>
     <w:rsid w:val="005977B6"/>
     <w:rsid w:val="00597D5C"/>
     <w:rsid w:val="005A039C"/>
     <w:rsid w:val="005A14FA"/>
     <w:rsid w:val="005A5C48"/>
     <w:rsid w:val="005B0E2E"/>
     <w:rsid w:val="005B2AEB"/>
     <w:rsid w:val="005B343B"/>
     <w:rsid w:val="005C2E6D"/>
     <w:rsid w:val="005D4888"/>
     <w:rsid w:val="005D6ABA"/>
+    <w:rsid w:val="005D7C4A"/>
     <w:rsid w:val="005E06E1"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E18E1"/>
     <w:rsid w:val="005E4F34"/>
     <w:rsid w:val="005E5A81"/>
     <w:rsid w:val="005E65D5"/>
     <w:rsid w:val="005E6B03"/>
     <w:rsid w:val="005F3B48"/>
     <w:rsid w:val="005F6325"/>
     <w:rsid w:val="00607497"/>
     <w:rsid w:val="0061049C"/>
     <w:rsid w:val="00624073"/>
     <w:rsid w:val="00630AAD"/>
     <w:rsid w:val="00632BD8"/>
     <w:rsid w:val="0064228C"/>
     <w:rsid w:val="0065187A"/>
+    <w:rsid w:val="00654FC4"/>
     <w:rsid w:val="006557F6"/>
     <w:rsid w:val="00657299"/>
     <w:rsid w:val="00670F92"/>
     <w:rsid w:val="0067196E"/>
     <w:rsid w:val="00676E19"/>
     <w:rsid w:val="00681F80"/>
     <w:rsid w:val="00683DBF"/>
     <w:rsid w:val="00686AFB"/>
     <w:rsid w:val="0068742C"/>
     <w:rsid w:val="00695D61"/>
     <w:rsid w:val="0069678A"/>
     <w:rsid w:val="006A3B30"/>
     <w:rsid w:val="006A46A4"/>
     <w:rsid w:val="006A657B"/>
     <w:rsid w:val="006B5525"/>
     <w:rsid w:val="006C0A20"/>
     <w:rsid w:val="006C175C"/>
     <w:rsid w:val="006D0874"/>
     <w:rsid w:val="006F2E5B"/>
     <w:rsid w:val="00701B98"/>
     <w:rsid w:val="00714F09"/>
     <w:rsid w:val="0071734D"/>
     <w:rsid w:val="00717539"/>
     <w:rsid w:val="007249A3"/>
     <w:rsid w:val="00732C67"/>
     <w:rsid w:val="0074053B"/>
     <w:rsid w:val="007462D4"/>
     <w:rsid w:val="00746C18"/>
     <w:rsid w:val="0075075A"/>
     <w:rsid w:val="007542AD"/>
     <w:rsid w:val="00770A9A"/>
     <w:rsid w:val="007813AA"/>
     <w:rsid w:val="0079281F"/>
+    <w:rsid w:val="00794871"/>
     <w:rsid w:val="007956D2"/>
     <w:rsid w:val="0079760C"/>
     <w:rsid w:val="007A060C"/>
     <w:rsid w:val="007A1F7D"/>
     <w:rsid w:val="007A44F0"/>
     <w:rsid w:val="007B1755"/>
     <w:rsid w:val="007B2E66"/>
     <w:rsid w:val="007B6222"/>
     <w:rsid w:val="007C3D8C"/>
     <w:rsid w:val="007C4C78"/>
     <w:rsid w:val="007C5A8C"/>
     <w:rsid w:val="007C5FFB"/>
     <w:rsid w:val="007D354A"/>
     <w:rsid w:val="007E2691"/>
     <w:rsid w:val="007F56AB"/>
     <w:rsid w:val="007F5CCF"/>
     <w:rsid w:val="00800A26"/>
     <w:rsid w:val="008115B8"/>
     <w:rsid w:val="00816DBA"/>
     <w:rsid w:val="0082704F"/>
     <w:rsid w:val="0082773D"/>
     <w:rsid w:val="0083039D"/>
     <w:rsid w:val="00832D89"/>
     <w:rsid w:val="008452A4"/>
     <w:rsid w:val="00851D09"/>
     <w:rsid w:val="008554B4"/>
     <w:rsid w:val="0087330D"/>
-    <w:rsid w:val="008878C2"/>
+    <w:rsid w:val="0088339F"/>
     <w:rsid w:val="00890AFB"/>
     <w:rsid w:val="0089167A"/>
     <w:rsid w:val="008A3F0E"/>
     <w:rsid w:val="008C275C"/>
     <w:rsid w:val="008C2BD2"/>
     <w:rsid w:val="008D04C1"/>
     <w:rsid w:val="008D2350"/>
     <w:rsid w:val="008D39E4"/>
     <w:rsid w:val="008D4D83"/>
     <w:rsid w:val="008E1A0F"/>
     <w:rsid w:val="008E521B"/>
     <w:rsid w:val="008E722A"/>
     <w:rsid w:val="009000BF"/>
     <w:rsid w:val="0090073E"/>
     <w:rsid w:val="0090078C"/>
     <w:rsid w:val="00901DFA"/>
     <w:rsid w:val="009027DA"/>
     <w:rsid w:val="009029F8"/>
-    <w:rsid w:val="00905DF1"/>
+    <w:rsid w:val="009106A2"/>
     <w:rsid w:val="00915142"/>
     <w:rsid w:val="00920D66"/>
     <w:rsid w:val="00931DF4"/>
     <w:rsid w:val="00932084"/>
     <w:rsid w:val="009320F0"/>
     <w:rsid w:val="00933A5B"/>
     <w:rsid w:val="009432DE"/>
     <w:rsid w:val="009475A6"/>
     <w:rsid w:val="009500E4"/>
     <w:rsid w:val="009577EC"/>
     <w:rsid w:val="00961D04"/>
     <w:rsid w:val="00962648"/>
     <w:rsid w:val="00964E6D"/>
     <w:rsid w:val="00971FB0"/>
     <w:rsid w:val="00973376"/>
     <w:rsid w:val="0098352D"/>
     <w:rsid w:val="00993DE4"/>
     <w:rsid w:val="009A398F"/>
     <w:rsid w:val="009A764D"/>
+    <w:rsid w:val="009B19A1"/>
     <w:rsid w:val="009C05D3"/>
     <w:rsid w:val="009C1CDA"/>
     <w:rsid w:val="009D6D1B"/>
     <w:rsid w:val="009E7DA8"/>
     <w:rsid w:val="009F0C0B"/>
     <w:rsid w:val="00A05CBC"/>
     <w:rsid w:val="00A066B8"/>
     <w:rsid w:val="00A12922"/>
     <w:rsid w:val="00A12DF0"/>
     <w:rsid w:val="00A154E0"/>
+    <w:rsid w:val="00A162F2"/>
     <w:rsid w:val="00A220AA"/>
     <w:rsid w:val="00A2497A"/>
+    <w:rsid w:val="00A24EA7"/>
     <w:rsid w:val="00A26AA3"/>
+    <w:rsid w:val="00A30E34"/>
     <w:rsid w:val="00A403D5"/>
     <w:rsid w:val="00A52C9C"/>
     <w:rsid w:val="00A57F11"/>
     <w:rsid w:val="00A62D7E"/>
     <w:rsid w:val="00A63895"/>
     <w:rsid w:val="00A649AB"/>
     <w:rsid w:val="00A71C93"/>
     <w:rsid w:val="00A864AC"/>
     <w:rsid w:val="00A9022C"/>
     <w:rsid w:val="00A92E80"/>
     <w:rsid w:val="00AA0F45"/>
     <w:rsid w:val="00AB08C4"/>
+    <w:rsid w:val="00AB0D14"/>
     <w:rsid w:val="00AB4A9F"/>
     <w:rsid w:val="00AC041F"/>
     <w:rsid w:val="00AC171E"/>
     <w:rsid w:val="00AC19E5"/>
     <w:rsid w:val="00AC4D7F"/>
     <w:rsid w:val="00AD603D"/>
     <w:rsid w:val="00AF12E2"/>
     <w:rsid w:val="00AF56F0"/>
     <w:rsid w:val="00B07191"/>
     <w:rsid w:val="00B13C37"/>
     <w:rsid w:val="00B20695"/>
     <w:rsid w:val="00B279C6"/>
     <w:rsid w:val="00B306AC"/>
     <w:rsid w:val="00B365C7"/>
     <w:rsid w:val="00B447EF"/>
     <w:rsid w:val="00B44F82"/>
     <w:rsid w:val="00B47F1E"/>
     <w:rsid w:val="00B54D86"/>
     <w:rsid w:val="00B56C8E"/>
     <w:rsid w:val="00B71A47"/>
     <w:rsid w:val="00B7311E"/>
     <w:rsid w:val="00B7715F"/>
     <w:rsid w:val="00B93002"/>
     <w:rsid w:val="00B941AD"/>
     <w:rsid w:val="00BA26F7"/>
     <w:rsid w:val="00BA41C6"/>
     <w:rsid w:val="00BA4957"/>
     <w:rsid w:val="00BA4BCA"/>
     <w:rsid w:val="00BA56DE"/>
     <w:rsid w:val="00BA748D"/>
     <w:rsid w:val="00BB31D3"/>
     <w:rsid w:val="00BB39B7"/>
     <w:rsid w:val="00BB6825"/>
     <w:rsid w:val="00BC1D5F"/>
     <w:rsid w:val="00BC51BE"/>
     <w:rsid w:val="00BC5B06"/>
     <w:rsid w:val="00BC7F7A"/>
     <w:rsid w:val="00BD05E7"/>
+    <w:rsid w:val="00BD0F24"/>
     <w:rsid w:val="00BD450C"/>
     <w:rsid w:val="00BD46E8"/>
     <w:rsid w:val="00BE3263"/>
     <w:rsid w:val="00C0608D"/>
     <w:rsid w:val="00C13628"/>
     <w:rsid w:val="00C20062"/>
     <w:rsid w:val="00C23DE3"/>
     <w:rsid w:val="00C33C76"/>
     <w:rsid w:val="00C35820"/>
     <w:rsid w:val="00C415BC"/>
     <w:rsid w:val="00C53808"/>
     <w:rsid w:val="00C56507"/>
     <w:rsid w:val="00C65E0F"/>
     <w:rsid w:val="00C82786"/>
     <w:rsid w:val="00C83984"/>
     <w:rsid w:val="00C911A2"/>
     <w:rsid w:val="00C92E43"/>
     <w:rsid w:val="00CA464C"/>
     <w:rsid w:val="00CA5634"/>
     <w:rsid w:val="00CB5154"/>
     <w:rsid w:val="00CB7BE4"/>
     <w:rsid w:val="00CC7D2D"/>
+    <w:rsid w:val="00CD137B"/>
     <w:rsid w:val="00CE001C"/>
     <w:rsid w:val="00CE25F1"/>
     <w:rsid w:val="00CE4C8F"/>
     <w:rsid w:val="00CE5DA0"/>
     <w:rsid w:val="00D00F39"/>
     <w:rsid w:val="00D03FD8"/>
     <w:rsid w:val="00D213DA"/>
     <w:rsid w:val="00D34384"/>
     <w:rsid w:val="00D355F4"/>
     <w:rsid w:val="00D37AB4"/>
     <w:rsid w:val="00D40577"/>
     <w:rsid w:val="00D431DF"/>
     <w:rsid w:val="00D438C5"/>
     <w:rsid w:val="00D44BD4"/>
     <w:rsid w:val="00D5020A"/>
     <w:rsid w:val="00D540E0"/>
     <w:rsid w:val="00D5434D"/>
     <w:rsid w:val="00D6121D"/>
     <w:rsid w:val="00D65750"/>
     <w:rsid w:val="00D677CB"/>
     <w:rsid w:val="00D740FB"/>
     <w:rsid w:val="00D76B6E"/>
     <w:rsid w:val="00D810FF"/>
     <w:rsid w:val="00D81C66"/>
     <w:rsid w:val="00D91DEE"/>
@@ -17224,88 +16536,89 @@
     <w:rsid w:val="00E8706E"/>
     <w:rsid w:val="00E93845"/>
     <w:rsid w:val="00EA2F4C"/>
     <w:rsid w:val="00EB3DE8"/>
     <w:rsid w:val="00EB4FCF"/>
     <w:rsid w:val="00EB56DF"/>
     <w:rsid w:val="00EC77E6"/>
     <w:rsid w:val="00ED377D"/>
     <w:rsid w:val="00EF175A"/>
     <w:rsid w:val="00EF67C1"/>
     <w:rsid w:val="00F07AEE"/>
     <w:rsid w:val="00F1517A"/>
     <w:rsid w:val="00F15851"/>
     <w:rsid w:val="00F16D59"/>
     <w:rsid w:val="00F266CB"/>
     <w:rsid w:val="00F4327D"/>
     <w:rsid w:val="00F450FE"/>
     <w:rsid w:val="00F570DB"/>
     <w:rsid w:val="00F64930"/>
     <w:rsid w:val="00F7077B"/>
     <w:rsid w:val="00F73707"/>
     <w:rsid w:val="00F836F7"/>
     <w:rsid w:val="00F85A16"/>
     <w:rsid w:val="00F87FA3"/>
     <w:rsid w:val="00F918FD"/>
+    <w:rsid w:val="00F92343"/>
     <w:rsid w:val="00FA25F0"/>
     <w:rsid w:val="00FA294D"/>
     <w:rsid w:val="00FA5F7C"/>
     <w:rsid w:val="00FA7125"/>
     <w:rsid w:val="00FD218C"/>
     <w:rsid w:val="00FE0998"/>
     <w:rsid w:val="00FE2809"/>
     <w:rsid w:val="00FE3795"/>
     <w:rsid w:val="00FE44CE"/>
     <w:rsid w:val="00FE5F78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1EEFECFF"/>
+  <w14:docId w14:val="7DA21480"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6F69631D-FC50-4E5F-918C-5ECB46CE0E1A}"/>
+  <w15:docId w15:val="{7D352B44-255E-4A40-A44A-F213D7F412A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17895,51 +17208,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="538513155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18222,87 +17535,87 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA9382C-1A65-4707-A289-7DB7E6C9824B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06C5239A-A708-45B6-8249-99E05B3A0470}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1210</Words>
-  <Characters>6199</Characters>
+  <Words>1125</Words>
+  <Characters>6414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>344</Lines>
-  <Paragraphs>274</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7135</CharactersWithSpaces>
+  <CharactersWithSpaces>7524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A37395929</vt:lpwstr>
   </property>