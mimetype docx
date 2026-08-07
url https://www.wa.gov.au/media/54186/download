--- v0 (2026-07-18)
+++ v1 (2026-08-07)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4409"/>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -10166,50 +10168,51 @@
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="474A28F2" w14:textId="77777777" w:rsidR="00D0349E" w:rsidRPr="00150591" w:rsidRDefault="00D0349E" w:rsidP="006C04A6">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0311B3C5" w14:textId="77777777" w:rsidR="00D0349E" w:rsidRPr="00150591" w:rsidRDefault="00D0349E" w:rsidP="006C04A6">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -10291,51 +10294,50 @@
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="437D87F7" w14:textId="77777777" w:rsidR="00D0349E" w:rsidRPr="00150591" w:rsidRDefault="00D0349E" w:rsidP="006C04A6">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D5ED4A" w14:textId="77777777" w:rsidR="00D0349E" w:rsidRDefault="00D0349E" w:rsidP="006C04A6">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
@@ -14380,50 +14382,51 @@
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="71448D40" w14:textId="77777777" w:rsidR="0090361C" w:rsidRPr="00330D53" w:rsidRDefault="00D0349E" w:rsidP="00D0349E">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00330D53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
             <w:r w:rsidR="00D61272" w:rsidRPr="00330D53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Statement</w:t>
             </w:r>
             <w:r w:rsidR="00FF2C4C" w:rsidRPr="00330D53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07644973" w14:textId="77777777" w:rsidR="00D0349E" w:rsidRPr="00330D53" w:rsidRDefault="00D0349E" w:rsidP="00D0349E">
@@ -15893,75 +15896,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Act); communicating with you; and any other related reporting requirements or compliance functions of a permit authority under the Act</w:t>
       </w:r>
       <w:r w:rsidR="007866DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="0096771B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the privacy notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0096771B" w:rsidRPr="0096771B" w:rsidSect="00D5538A">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1276" w:right="851" w:bottom="992" w:left="851" w:header="567" w:footer="373" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="017D9F13" w14:textId="77777777" w:rsidR="00B86866" w:rsidRDefault="00B86866">
+    <w:p w14:paraId="119C084C" w14:textId="77777777" w:rsidR="00FA0607" w:rsidRDefault="00FA0607">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BEC92A0" w14:textId="77777777" w:rsidR="00B86866" w:rsidRDefault="00B86866">
+    <w:p w14:paraId="03E40953" w14:textId="77777777" w:rsidR="00FA0607" w:rsidRDefault="00FA0607">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15994,85 +15999,95 @@
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57E3031D" w14:textId="7EC33A6B" w:rsidR="009A4E82" w:rsidRPr="00D0349E" w:rsidRDefault="006D7043" w:rsidP="003C7FF7">
+  <w:p w14:paraId="4B15A125" w14:textId="77777777" w:rsidR="003B62BD" w:rsidRDefault="003B62BD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57E3031D" w14:textId="60752836" w:rsidR="009A4E82" w:rsidRPr="00D0349E" w:rsidRDefault="008C6E14" w:rsidP="003C7FF7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="630F810B" wp14:editId="7A753D72">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="630F810B" wp14:editId="07E111D1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1818088527" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="1109708331" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -16413,92 +16428,101 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6E1BA1BA" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="6008418F" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;118329,0;6971030,0;6971030,0;6971030,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00104004" w:rsidRPr="00104004">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="00461DA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="003B62BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="007866DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
@@ -16571,76 +16595,76 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001657AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="199E3021" w14:textId="5531D68F" w:rsidR="009A4E82" w:rsidRPr="00D0349E" w:rsidRDefault="006D7043" w:rsidP="00187AF5">
+  <w:p w14:paraId="199E3021" w14:textId="00D3BCCC" w:rsidR="009A4E82" w:rsidRPr="00D0349E" w:rsidRDefault="008C6E14" w:rsidP="00187AF5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1154F128" wp14:editId="09030DB7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1154F128" wp14:editId="47075EFC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
@@ -16992,92 +17016,101 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="106C0F78" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="347F990E" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;118329,0;6971030,0;6971030,0;6971030,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00104004" w:rsidRPr="00104004">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="00461DA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="003B62BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="007866DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
@@ -17153,101 +17186,111 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="544DE118" w14:textId="77777777" w:rsidR="00B86866" w:rsidRDefault="00B86866">
+    <w:p w14:paraId="6124756B" w14:textId="77777777" w:rsidR="00FA0607" w:rsidRDefault="00FA0607">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71EDFFBD" w14:textId="77777777" w:rsidR="00B86866" w:rsidRDefault="00B86866">
+    <w:p w14:paraId="39C2C853" w14:textId="77777777" w:rsidR="00FA0607" w:rsidRDefault="00FA0607">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="604D3C40" w14:textId="7B0B7A16" w:rsidR="009A4E82" w:rsidRPr="00D0349E" w:rsidRDefault="006D7043" w:rsidP="00187AF5">
+  <w:p w14:paraId="65F40E65" w14:textId="77777777" w:rsidR="003B62BD" w:rsidRDefault="003B62BD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="604D3C40" w14:textId="7844A608" w:rsidR="009A4E82" w:rsidRPr="00D0349E" w:rsidRDefault="008C6E14" w:rsidP="00187AF5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F9DC806" wp14:editId="1D0F9D1F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F9DC806" wp14:editId="2A377B9B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="885496740" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="1878708111" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -17588,110 +17631,101 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="079C46A4" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="7F5537FB" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;118329,0;6971030,0;6971030,0;6971030,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009A4E82">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00D0349E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56E70647" w14:textId="64D9C8B4" w:rsidR="009A4E82" w:rsidRPr="00A71A7A" w:rsidRDefault="006D7043" w:rsidP="003C7FF7">
+  <w:p w14:paraId="56E70647" w14:textId="1A1CD52A" w:rsidR="009A4E82" w:rsidRPr="00A71A7A" w:rsidRDefault="008C6E14" w:rsidP="003C7FF7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:ind w:right="-286"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64D66E5E" wp14:editId="7958F5C7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64D66E5E" wp14:editId="21216B44">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-154305</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>70485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6891655" cy="461010"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6891655" cy="461010"/>
                       </a:xfrm>
@@ -18043,51 +18077,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="014A36D1" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.15pt;margin-top:5.55pt;width:542.65pt;height:36.3pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT9ESrnQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBqy5Zlx4hTZOk6&#10;DAjaAu3Q9pGRJduYJGqUEqf99bukPnycOCTjpkWw6cXWxz081OW5JEXqnr68zVJ2E8tyI/KF578Y&#10;eizOI7Hc5KuF99eH17/OPFZWPF/yVOTxwvsSl97Ls59/Ot0W83gk1iJdxpJRIXk53xYLb11VxXww&#10;KKN1nPHyhSjinG4mQma8olO5Giwl31LpWToYDYfhYCvkspAiisuSrr6qb3pnuvwkiaPqbZKUccXS&#10;hUd1q/Sv1L9X6ndwdsrnK8mL9SZqqsGPqEXGNzmRdkW94hVn13Jzr6hsE0lRiqR6EYlsIJJkE8X6&#10;Gehp/OGdp3m/5kWsn4WcUxadm8qnKzZ6c/O+eCdV1cviUkR/l+SRwbYo590ddVI2NreJzJQtVZzd&#10;ai9+6bwY31Ysoovh7MQPJxOPRXQvCH16LuXmAZ+36Oi6rP6IhS6J31yWVd0KSzrSPlyynGcklkjk&#10;ebmp4k/UckmWUsP8MmDTcDaesi0LpyfDIdE02DuQzwgZsjXbVYQa6R6BDwRNwXYKBNkpRsdQIMhO&#10;MT6GAkHjWeBPx1ZvBXs8/njkz+zeQlDdGFYe0lDX7EM7A5o7MoSPY0BzR4bp4xjQvFa6TbrUwXZO&#10;cowNhNhVhZHkSIAQOwHG0f84+AI/OBmeWIMC4yic9sHXji+HunWMJocOBM2fYfD5/mQ06Yc+Ncu6&#10;N4DjKObchyCojz7zfOq5D32uwXH82OfK0A9+emJun6/14de80jgMTT82/BqpP2bq6Rodffypt1Z7&#10;cPzgN79++HtOw18ff+bWwDdG+/slhpLz3BBBdgocypwpENTHn7nF+/GPuY6w/fyzn3/aeywMqH7+&#10;+cAuwt7GQx9/9UZOv/xyd/Xp839t56Gff5pnI/38kzZi+80H854y7iY4jLBo3sdfH38Htzn6zT/q&#10;eL7/zvuzjD/ob2fDIJyMH5i07n360vlqMhkFk/Z7p7sTmE/7Axp9XGNmQHNHhv31FCsDmjsy4HKK&#10;7m/Nz4DmXXubvYTR10CsD4IY9VZmZsCJJKwjmZ8EQXYKfPFzpkCQnQKHMmcKBHWrYWZv4V5Co1i1&#10;sG72FoLq4q2tsr+iYmVAc0ftYkA5aBfNHRkwoBwY0NwxOg4ElNVViLHrCmPJWVcIslNgLDlTIMhO&#10;gbHkTIEgx+jAgHKODgT10fHQCNtHh3r965ZZzR3uN0RHXbC9T8fo+IGqDWb+6MR/QCRPMqcyM6AM&#10;j+3TzQzYP7vOeBCjekMzA3bPzpJCkJ0CBehMgSA7BQrQua9FUO0kq7dwauHQ4mjezRPqg++q2u6j&#10;/0NrxU+iWiMDKvBo1RoZUIDOkkKQlpSRAgXoTIEgOwUK8DjVTsIxfcxi+04IZahVa17dQfNjVWtm&#10;ODh/NsfFPdWaGdC8mz+bGQ6r1kyDGHt7owBBUmYKBNkpUIDOFAiyU+ypNpxOwyC0f06FIEdNoQx7&#10;1T40XqACd32tWVKIsbc3CtBZUgiyU6AAnSkQZKdAATpTIOiAaimlbtUmzfF1m0cX3eZNIh0dMa4S&#10;MYc6N7EQpUraw6w6ytBrT2nZsM7SI5TKwrOAqQtFsJ4FU33cwNQ7Inj0KGZSD4L1MqgzM+kCwcGj&#10;mKnFEaxzD52ZqS0RHCJzXUjTapKSVlW6aqrTVSuPUbqq9Bilq14pDJ8XvFKN3R6yLeVcNgHH1l3K&#10;pbqdiZv4g9CG1S5fczcMEe/OJM0tpq1B+19AmXXoN8/UGkTXV5vot/jr/XKno9moeXGqS6kvKA81&#10;a9T15abY7rpy1F6hLVVt3rmhLYfsW4v2/1ss9zxXF0gMqj10fmvXMLqauxzXUqSb5etNmqqWKOXq&#10;6iKV7IZTG/8eXJzPZo3b9szSXLXraBIMaRyKOKVGJyknMURZsVx4Zb7yGE9XlHMdVVJHdy4UQy0Q&#10;WVaveLmuOXSxXcuoKsQ6MbruL3Sub53eqxJ9r8TyyzvJpKgzpcsier2h0i55Wb3jkjJwqTaU7l29&#10;pZ8kFVRFkpg+8thayK+Hrit7ylimux7bUqo1Vf+fay5jj6V/5pTLfOIHARVb6ZNgMh3RicQ7V3gn&#10;v84uBLmOOiCqnT5U9lXaHiZSZB8pK/xcsdItnkfEXTuqObmo6JxuUV55FJ+f62PKx6b2u8zfF5Eq&#10;XAcNPfmH249cFqygw4VXUY7zG9GmZfN5m7ysRNDZKmQuzq8rkWxUZrP2cO3X5oRyubVemrxzlSyO&#10;59pqlx1/9i8AAAD//wMAUEsDBBQABgAIAAAAIQAVJkUf4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8JAEIXvJv6HzZh4g23BVKzdEkNiPKEpGMJxacdudXe26S5Q/r3DSY+T9+XN94rl6Kw4&#10;4RA6TwrSaQICqfZNR62Cz+3rZAEiRE2Ntp5QwQUDLMvbm0LnjT9ThadNbAWXUMi1AhNjn0sZaoNO&#10;h6nvkTj78oPTkc+hlc2gz1zurJwlSSad7og/GN3jymD9szk6Bdvd9/5tZdcV2af3Mftw1bq9GKXu&#10;78aXZxARx/gHw1Wf1aFkp4M/UhOEVTCZPcwZ5SBNQVyBJEt53UHBYv4Isizk/wnlLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAT9ESrnQYAAGU/AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAVJkUf4AAAAAoBAAAPAAAAAAAAAAAAAAAAAPcIAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABAoAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="2B568B0D" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.15pt;margin-top:5.55pt;width:542.65pt;height:36.3pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT9ESrnQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBqy5Zlx4hTZOk6&#10;DAjaAu3Q9pGRJduYJGqUEqf99bukPnycOCTjpkWw6cXWxz081OW5JEXqnr68zVJ2E8tyI/KF578Y&#10;eizOI7Hc5KuF99eH17/OPFZWPF/yVOTxwvsSl97Ls59/Ot0W83gk1iJdxpJRIXk53xYLb11VxXww&#10;KKN1nPHyhSjinG4mQma8olO5Giwl31LpWToYDYfhYCvkspAiisuSrr6qb3pnuvwkiaPqbZKUccXS&#10;hUd1q/Sv1L9X6ndwdsrnK8mL9SZqqsGPqEXGNzmRdkW94hVn13Jzr6hsE0lRiqR6EYlsIJJkE8X6&#10;Gehp/OGdp3m/5kWsn4WcUxadm8qnKzZ6c/O+eCdV1cviUkR/l+SRwbYo590ddVI2NreJzJQtVZzd&#10;ai9+6bwY31Ysoovh7MQPJxOPRXQvCH16LuXmAZ+36Oi6rP6IhS6J31yWVd0KSzrSPlyynGcklkjk&#10;ebmp4k/UckmWUsP8MmDTcDaesi0LpyfDIdE02DuQzwgZsjXbVYQa6R6BDwRNwXYKBNkpRsdQIMhO&#10;MT6GAkHjWeBPx1ZvBXs8/njkz+zeQlDdGFYe0lDX7EM7A5o7MoSPY0BzR4bp4xjQvFa6TbrUwXZO&#10;cowNhNhVhZHkSIAQOwHG0f84+AI/OBmeWIMC4yic9sHXji+HunWMJocOBM2fYfD5/mQ06Yc+Ncu6&#10;N4DjKObchyCojz7zfOq5D32uwXH82OfK0A9+emJun6/14de80jgMTT82/BqpP2bq6Rodffypt1Z7&#10;cPzgN79++HtOw18ff+bWwDdG+/slhpLz3BBBdgocypwpENTHn7nF+/GPuY6w/fyzn3/aeywMqH7+&#10;+cAuwt7GQx9/9UZOv/xyd/Xp839t56Gff5pnI/38kzZi+80H854y7iY4jLBo3sdfH38Htzn6zT/q&#10;eL7/zvuzjD/ob2fDIJyMH5i07n360vlqMhkFk/Z7p7sTmE/7Axp9XGNmQHNHhv31FCsDmjsy4HKK&#10;7m/Nz4DmXXubvYTR10CsD4IY9VZmZsCJJKwjmZ8EQXYKfPFzpkCQnQKHMmcKBHWrYWZv4V5Co1i1&#10;sG72FoLq4q2tsr+iYmVAc0ftYkA5aBfNHRkwoBwY0NwxOg4ElNVViLHrCmPJWVcIslNgLDlTIMhO&#10;gbHkTIEgx+jAgHKODgT10fHQCNtHh3r965ZZzR3uN0RHXbC9T8fo+IGqDWb+6MR/QCRPMqcyM6AM&#10;j+3TzQzYP7vOeBCjekMzA3bPzpJCkJ0CBehMgSA7BQrQua9FUO0kq7dwauHQ4mjezRPqg++q2u6j&#10;/0NrxU+iWiMDKvBo1RoZUIDOkkKQlpSRAgXoTIEgOwUK8DjVTsIxfcxi+04IZahVa17dQfNjVWtm&#10;ODh/NsfFPdWaGdC8mz+bGQ6r1kyDGHt7owBBUmYKBNkpUIDOFAiyU+ypNpxOwyC0f06FIEdNoQx7&#10;1T40XqACd32tWVKIsbc3CtBZUgiyU6AAnSkQZKdAATpTIOiAaimlbtUmzfF1m0cX3eZNIh0dMa4S&#10;MYc6N7EQpUraw6w6ytBrT2nZsM7SI5TKwrOAqQtFsJ4FU33cwNQ7Inj0KGZSD4L1MqgzM+kCwcGj&#10;mKnFEaxzD52ZqS0RHCJzXUjTapKSVlW6aqrTVSuPUbqq9Bilq14pDJ8XvFKN3R6yLeVcNgHH1l3K&#10;pbqdiZv4g9CG1S5fczcMEe/OJM0tpq1B+19AmXXoN8/UGkTXV5vot/jr/XKno9moeXGqS6kvKA81&#10;a9T15abY7rpy1F6hLVVt3rmhLYfsW4v2/1ss9zxXF0gMqj10fmvXMLqauxzXUqSb5etNmqqWKOXq&#10;6iKV7IZTG/8eXJzPZo3b9szSXLXraBIMaRyKOKVGJyknMURZsVx4Zb7yGE9XlHMdVVJHdy4UQy0Q&#10;WVaveLmuOXSxXcuoKsQ6MbruL3Sub53eqxJ9r8TyyzvJpKgzpcsier2h0i55Wb3jkjJwqTaU7l29&#10;pZ8kFVRFkpg+8thayK+Hrit7ylimux7bUqo1Vf+fay5jj6V/5pTLfOIHARVb6ZNgMh3RicQ7V3gn&#10;v84uBLmOOiCqnT5U9lXaHiZSZB8pK/xcsdItnkfEXTuqObmo6JxuUV55FJ+f62PKx6b2u8zfF5Eq&#10;XAcNPfmH249cFqygw4VXUY7zG9GmZfN5m7ysRNDZKmQuzq8rkWxUZrP2cO3X5oRyubVemrxzlSyO&#10;59pqlx1/9i8AAAD//wMAUEsDBBQABgAIAAAAIQAVJkUf4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8JAEIXvJv6HzZh4g23BVKzdEkNiPKEpGMJxacdudXe26S5Q/r3DSY+T9+XN94rl6Kw4&#10;4RA6TwrSaQICqfZNR62Cz+3rZAEiRE2Ntp5QwQUDLMvbm0LnjT9ThadNbAWXUMi1AhNjn0sZaoNO&#10;h6nvkTj78oPTkc+hlc2gz1zurJwlSSad7og/GN3jymD9szk6Bdvd9/5tZdcV2af3Mftw1bq9GKXu&#10;78aXZxARx/gHw1Wf1aFkp4M/UhOEVTCZPcwZ5SBNQVyBJEt53UHBYv4Isizk/wnlLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAT9ESrnQYAAGU/AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAVJkUf4AAAAAoBAAAPAAAAAAAAAAAAAAAAAPcIAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABAoAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,461010;0,461010;0,115257;116982,0;6891655,0;6891655,0;6891655,461010" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00A71A7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>APPLICATION</w:t>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00A71A7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009A4E82" w:rsidRPr="00A71A7A">
@@ -20044,50 +20078,51 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="398287947">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1732773903">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1724252929">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1531410020">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="792871587">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="426392136">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -20129,203 +20164,208 @@
     <w:rsid w:val="00207E3D"/>
     <w:rsid w:val="00222D89"/>
     <w:rsid w:val="002339A5"/>
     <w:rsid w:val="00242D72"/>
     <w:rsid w:val="002532CE"/>
     <w:rsid w:val="00264051"/>
     <w:rsid w:val="00277703"/>
     <w:rsid w:val="00292A9A"/>
     <w:rsid w:val="002A2656"/>
     <w:rsid w:val="002B127B"/>
     <w:rsid w:val="002C66D8"/>
     <w:rsid w:val="002D74A4"/>
     <w:rsid w:val="002E64DC"/>
     <w:rsid w:val="002F3FF5"/>
     <w:rsid w:val="00302FA0"/>
     <w:rsid w:val="00314A06"/>
     <w:rsid w:val="003151CF"/>
     <w:rsid w:val="00317B40"/>
     <w:rsid w:val="003234C0"/>
     <w:rsid w:val="003271D8"/>
     <w:rsid w:val="00330D53"/>
     <w:rsid w:val="00332E4D"/>
     <w:rsid w:val="003412A3"/>
     <w:rsid w:val="003701F4"/>
     <w:rsid w:val="00374E0C"/>
+    <w:rsid w:val="00380CF3"/>
     <w:rsid w:val="00383EA4"/>
     <w:rsid w:val="00385545"/>
     <w:rsid w:val="00391FC8"/>
     <w:rsid w:val="003B5AB3"/>
+    <w:rsid w:val="003B62BD"/>
     <w:rsid w:val="003C1886"/>
     <w:rsid w:val="003C6A90"/>
     <w:rsid w:val="003C7FF7"/>
     <w:rsid w:val="003D0B72"/>
     <w:rsid w:val="003D1785"/>
     <w:rsid w:val="003E1235"/>
     <w:rsid w:val="003F2E80"/>
     <w:rsid w:val="003F2F96"/>
     <w:rsid w:val="00415CAA"/>
     <w:rsid w:val="00417043"/>
     <w:rsid w:val="004423CF"/>
     <w:rsid w:val="00445102"/>
     <w:rsid w:val="00461DA7"/>
     <w:rsid w:val="0048186B"/>
+    <w:rsid w:val="004934A4"/>
     <w:rsid w:val="004A7AFC"/>
     <w:rsid w:val="004C0198"/>
     <w:rsid w:val="004C7F27"/>
     <w:rsid w:val="004D10E5"/>
     <w:rsid w:val="004F0B0A"/>
     <w:rsid w:val="004F413B"/>
     <w:rsid w:val="004F7D71"/>
     <w:rsid w:val="00510FB6"/>
     <w:rsid w:val="00524989"/>
     <w:rsid w:val="00540032"/>
     <w:rsid w:val="00556C4D"/>
     <w:rsid w:val="0056038F"/>
     <w:rsid w:val="00567261"/>
     <w:rsid w:val="00574D97"/>
     <w:rsid w:val="00583E67"/>
     <w:rsid w:val="005914C9"/>
     <w:rsid w:val="005955AA"/>
     <w:rsid w:val="005A3481"/>
     <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005E06E4"/>
     <w:rsid w:val="005E6C04"/>
     <w:rsid w:val="005F191A"/>
     <w:rsid w:val="005F5A56"/>
     <w:rsid w:val="00600A0C"/>
     <w:rsid w:val="00614769"/>
     <w:rsid w:val="00627386"/>
     <w:rsid w:val="0063063E"/>
     <w:rsid w:val="006405C9"/>
     <w:rsid w:val="00641A0D"/>
     <w:rsid w:val="00661C89"/>
     <w:rsid w:val="00662B3C"/>
     <w:rsid w:val="00670106"/>
     <w:rsid w:val="0067065A"/>
     <w:rsid w:val="00675FCD"/>
     <w:rsid w:val="006824FE"/>
     <w:rsid w:val="00682D5C"/>
     <w:rsid w:val="006971B2"/>
     <w:rsid w:val="006A1D0E"/>
     <w:rsid w:val="006A5E99"/>
     <w:rsid w:val="006C04A6"/>
     <w:rsid w:val="006C75F5"/>
     <w:rsid w:val="006C7FBE"/>
     <w:rsid w:val="006D582F"/>
-    <w:rsid w:val="006D7043"/>
     <w:rsid w:val="006E0DEC"/>
     <w:rsid w:val="006E55F1"/>
     <w:rsid w:val="006E763A"/>
     <w:rsid w:val="006F0F5D"/>
     <w:rsid w:val="006F4AE4"/>
     <w:rsid w:val="00707F8C"/>
     <w:rsid w:val="00714FA6"/>
     <w:rsid w:val="007336AE"/>
     <w:rsid w:val="00735C9A"/>
     <w:rsid w:val="007535E1"/>
     <w:rsid w:val="0076488E"/>
     <w:rsid w:val="007803E8"/>
     <w:rsid w:val="007866DE"/>
     <w:rsid w:val="007964B7"/>
     <w:rsid w:val="007A665D"/>
     <w:rsid w:val="007A7CA7"/>
     <w:rsid w:val="007B0754"/>
     <w:rsid w:val="007B1208"/>
+    <w:rsid w:val="007C16FC"/>
     <w:rsid w:val="007C277C"/>
     <w:rsid w:val="007D0461"/>
     <w:rsid w:val="007F208E"/>
     <w:rsid w:val="008044DE"/>
     <w:rsid w:val="00805AFA"/>
     <w:rsid w:val="00832748"/>
     <w:rsid w:val="00837A9B"/>
-    <w:rsid w:val="00844253"/>
     <w:rsid w:val="00847FC0"/>
     <w:rsid w:val="00860653"/>
     <w:rsid w:val="00874391"/>
     <w:rsid w:val="008743DC"/>
     <w:rsid w:val="00891A27"/>
+    <w:rsid w:val="00893E5D"/>
     <w:rsid w:val="008B2FE4"/>
     <w:rsid w:val="008C127D"/>
     <w:rsid w:val="008C5392"/>
+    <w:rsid w:val="008C6E14"/>
     <w:rsid w:val="008D3BA4"/>
     <w:rsid w:val="008D6C71"/>
     <w:rsid w:val="009022C6"/>
     <w:rsid w:val="0090361C"/>
     <w:rsid w:val="00937CD6"/>
     <w:rsid w:val="00946CCE"/>
     <w:rsid w:val="00953D2F"/>
     <w:rsid w:val="0096087C"/>
     <w:rsid w:val="00965305"/>
     <w:rsid w:val="0096565B"/>
     <w:rsid w:val="0096771B"/>
+    <w:rsid w:val="00994E2C"/>
     <w:rsid w:val="009A421B"/>
     <w:rsid w:val="009A4E82"/>
     <w:rsid w:val="009C4603"/>
     <w:rsid w:val="009D4295"/>
     <w:rsid w:val="009E41D0"/>
     <w:rsid w:val="009F7A2E"/>
     <w:rsid w:val="00A03EBC"/>
     <w:rsid w:val="00A048F8"/>
     <w:rsid w:val="00A051C6"/>
     <w:rsid w:val="00A36FD1"/>
     <w:rsid w:val="00A566FD"/>
     <w:rsid w:val="00A65DD6"/>
     <w:rsid w:val="00A71A7A"/>
     <w:rsid w:val="00A74C7B"/>
     <w:rsid w:val="00A872D7"/>
     <w:rsid w:val="00A90637"/>
     <w:rsid w:val="00A95EAA"/>
     <w:rsid w:val="00A96842"/>
     <w:rsid w:val="00AB15DE"/>
     <w:rsid w:val="00AD2A9C"/>
     <w:rsid w:val="00AD38D6"/>
     <w:rsid w:val="00AD6583"/>
     <w:rsid w:val="00AE6955"/>
     <w:rsid w:val="00AF2749"/>
     <w:rsid w:val="00AF3034"/>
     <w:rsid w:val="00AF3225"/>
     <w:rsid w:val="00AF3CD4"/>
     <w:rsid w:val="00AF74D2"/>
     <w:rsid w:val="00B01AAF"/>
     <w:rsid w:val="00B15448"/>
     <w:rsid w:val="00B614A4"/>
     <w:rsid w:val="00B620AD"/>
     <w:rsid w:val="00B663F1"/>
     <w:rsid w:val="00B75DC7"/>
     <w:rsid w:val="00B8335A"/>
     <w:rsid w:val="00B8564F"/>
-    <w:rsid w:val="00B86866"/>
     <w:rsid w:val="00BD2B2D"/>
     <w:rsid w:val="00BD5C46"/>
     <w:rsid w:val="00BE3A7E"/>
     <w:rsid w:val="00BE6D76"/>
     <w:rsid w:val="00BF2EF3"/>
     <w:rsid w:val="00BF34BB"/>
     <w:rsid w:val="00C022DD"/>
     <w:rsid w:val="00C06EE0"/>
     <w:rsid w:val="00C27D46"/>
+    <w:rsid w:val="00C36A4C"/>
     <w:rsid w:val="00C37A65"/>
     <w:rsid w:val="00C4138D"/>
     <w:rsid w:val="00C42DB4"/>
     <w:rsid w:val="00C452A3"/>
     <w:rsid w:val="00C62A6D"/>
     <w:rsid w:val="00C71324"/>
     <w:rsid w:val="00C772BD"/>
     <w:rsid w:val="00C86814"/>
     <w:rsid w:val="00C95449"/>
     <w:rsid w:val="00C97100"/>
     <w:rsid w:val="00C9715A"/>
     <w:rsid w:val="00CA43F6"/>
     <w:rsid w:val="00CA4EE0"/>
     <w:rsid w:val="00CD4CA2"/>
     <w:rsid w:val="00CE4E8D"/>
     <w:rsid w:val="00CF3FA9"/>
     <w:rsid w:val="00CF692E"/>
     <w:rsid w:val="00D0349E"/>
     <w:rsid w:val="00D127B6"/>
     <w:rsid w:val="00D30083"/>
     <w:rsid w:val="00D33A70"/>
     <w:rsid w:val="00D367E7"/>
     <w:rsid w:val="00D50A23"/>
     <w:rsid w:val="00D5538A"/>
     <w:rsid w:val="00D61272"/>
@@ -20341,50 +20381,51 @@
     <w:rsid w:val="00E02DD3"/>
     <w:rsid w:val="00E35D05"/>
     <w:rsid w:val="00E844CF"/>
     <w:rsid w:val="00E9179C"/>
     <w:rsid w:val="00E91CD5"/>
     <w:rsid w:val="00E97D2C"/>
     <w:rsid w:val="00EA208D"/>
     <w:rsid w:val="00EA47B4"/>
     <w:rsid w:val="00EB020B"/>
     <w:rsid w:val="00EC109B"/>
     <w:rsid w:val="00EC1B71"/>
     <w:rsid w:val="00EC33B6"/>
     <w:rsid w:val="00EC6FC4"/>
     <w:rsid w:val="00EC781D"/>
     <w:rsid w:val="00EE7360"/>
     <w:rsid w:val="00EE7E31"/>
     <w:rsid w:val="00EF489C"/>
     <w:rsid w:val="00F03333"/>
     <w:rsid w:val="00F12437"/>
     <w:rsid w:val="00F27864"/>
     <w:rsid w:val="00F3574A"/>
     <w:rsid w:val="00F70BD9"/>
     <w:rsid w:val="00F9030E"/>
     <w:rsid w:val="00F910A0"/>
     <w:rsid w:val="00F92ADF"/>
+    <w:rsid w:val="00FA0607"/>
     <w:rsid w:val="00FC3183"/>
     <w:rsid w:val="00FD1927"/>
     <w:rsid w:val="00FD36A7"/>
     <w:rsid w:val="00FD7CC2"/>
     <w:rsid w:val="00FF2C4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -21018,51 +21059,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="453184122">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -21370,78 +21411,78 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A92082163</value>
     </field>
     <field name="Objective-Title">
       <value order="0">BA05 - Application for demolition permit</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-05-14T06:38:45Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-07-14T06:28:25Z</value>
+      <value order="0">2026-07-20T02:12:14Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-07-14T06:28:25Z</value>
+      <value order="0">2026-07-20T02:12:14Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">MUSCAT, Natasha</value>
     </field>
     <field name="Objective-Path">
       <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA122803685</value>
+      <value order="0">vA123099765</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">5.0</value>
+      <value order="0">6.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">5</value>
+      <value order="0">6</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">Amend approved date to 17 July</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">BCD0616/2019</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
       <field name="Objective-Divisional Document Types">
         <value order="0"/>
       </field>
       <field name="Objective-Warning">
         <value order="0"/>
       </field>
       <field name="Objective-Author">
         <value order="0"/>
       </field>
       <field name="Objective-Date of Document">
         <value order="0"/>
       </field>
@@ -21479,141 +21520,141 @@
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F8BB626-3EEC-43F2-8537-AD4E334369AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1067</Words>
-  <Characters>5627</Characters>
+  <Words>999</Words>
+  <Characters>5695</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>304</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6390</CharactersWithSpaces>
+  <CharactersWithSpaces>6681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A92082163</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Title">
     <vt:lpwstr>BA05 - Application for demolition permit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-CreationStamp">
     <vt:filetime>2025-05-14T06:38:45Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-DatePublished">
-    <vt:filetime>2026-07-14T06:28:25Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:12:14Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-ModificationStamp">
-    <vt:filetime>2026-07-14T06:28:25Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:12:14Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Owner">
     <vt:lpwstr>MUSCAT, Natasha</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Path">
     <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Parent">
     <vt:lpwstr>AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Version">
-    <vt:lpwstr>5.0</vt:lpwstr>
+    <vt:lpwstr>6.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionNumber">
-    <vt:r8>5</vt:r8>
+    <vt:r8>6</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionComment">
-    <vt:lpwstr/>
+    <vt:lpwstr>Amend approved date to 17 July</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-FileNumber">
     <vt:lpwstr>BCD0616/2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Divisional Document Types [system]">
     <vt:lpwstr>Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Author [system]">
     <vt:lpwstr>BAREHAM, Helen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Date of Document [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-External Reference [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Archive Box [system]">
     <vt:lpwstr/>
   </property>
@@ -21632,44 +21673,44 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-Foreign Barcode">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-PCI DSS Checked">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-End User">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Objective-VersionId">
-    <vt:lpwstr>vA122803685</vt:lpwstr>
+    <vt:lpwstr>vA123099765</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Objective-Warning">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Objective-Internal Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Objective-Additional File Numbers">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Objective-Record Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Objective-Graphic Content">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>