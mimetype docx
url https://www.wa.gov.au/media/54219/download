--- v0 (2026-07-18)
+++ v1 (2026-08-07)
@@ -9689,58 +9689,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the privacy notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A95D6A" w:rsidSect="00195CE2">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="992" w:left="851" w:header="567" w:footer="374" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FB72C06" w14:textId="77777777" w:rsidR="004A6ADE" w:rsidRDefault="004A6ADE">
+    <w:p w14:paraId="576429BC" w14:textId="77777777" w:rsidR="000F7536" w:rsidRDefault="000F7536">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="331B77FC" w14:textId="77777777" w:rsidR="004A6ADE" w:rsidRDefault="004A6ADE">
+    <w:p w14:paraId="360E77AA" w14:textId="77777777" w:rsidR="000F7536" w:rsidRDefault="000F7536">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9773,86 +9773,86 @@
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="225C4BAD" w14:textId="48DB5F8C" w:rsidR="00EB75CD" w:rsidRPr="00553523" w:rsidRDefault="00DB4723" w:rsidP="00B207BE">
+  <w:p w14:paraId="225C4BAD" w14:textId="229FA09B" w:rsidR="00EB75CD" w:rsidRPr="00553523" w:rsidRDefault="0087734F" w:rsidP="00B207BE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10348"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EFE3DD5" wp14:editId="4DA4DDBC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EFE3DD5" wp14:editId="4A3306FB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="8890" t="5080" r="1905" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="975427523" name="Freeform 8"/>
+              <wp:docPr id="977846134" name="Freeform 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 72062 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -9934,92 +9934,101 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7462DF8C" id="Freeform 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvaW8NZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndFi5nsT&#10;kJ7BWDCfBwsjukuX3Wy2U/oTF4aJ7r8o3fgkhi+jaExKWsCyayBJihzc884lHqlJNFt4Xhi2Puxh&#10;vgXDBSchSck08kHfU2hgQS8wTizYC4xTC3qBMbRgs8CLgtEtRhbS98MgmoxbPrOw3igjRGQvI0o4&#10;9afjlAsLPE4Jyr6C07c9dIHU9s6LG/Vf4SR/6KXIgx+JwnASnR4Q33YUYC4gbUddRg7ddInTdtVl&#10;zqGfLnAGtqvOOCEst13g0bSLRXYo22CEL0Lxal+DhhidlVAY+hibEN9rHwUEEsDhqAUPB3BwLcIn&#10;o/BoAAd/IdyE+l/ZZwM4uALhs1H2+QAOKiN8MQpfDOB42BEPx3jEWNDY1sZvrYUjak1o7Gh1lZCo&#10;TlOUdAikqA3OAZ2pRnd0n6SGm7W9/ki6ctrrDYcLsedrYYD6eCsf7z9Y9wjJyxegHaB7VxYnXkdh&#10;J3IHYLtNxj7y53PeWTAPjGRgjWFpOlDL9mJuulvavh+FGpB2SzXwXoaOB/AdonufIwd6NDCYhyqb&#10;89vLbRY/5icl8ix+yPIc9VVyu7nLJdlTKC7uF/hvHTyA5SYUSoHTGv9jj8mxmFaxVFHLjYifIMVK&#10;0VQoUFHBRyrks0NqqE5Wjvq9o5I7JP9cQvpf+NMpHENtGtMQUohDpD2ysUdoyYBq5TANZ6pp3Omm&#10;CNpVMtumsJZvjmwpPkByTzLMwWaHzb7aBtQgRp22XsIix24b1LGqu/kDAAD//wMAUEsDBBQABgAI&#10;AAAAIQD4RKaU3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWrtpSyHE&#10;qaoIBkYCYn6NTRwSP0e2mwZ+Pe4E4+lOd98V+9kObNI+dI4krJYCmKbGqY5aCe9vz4t7YCEiKRwc&#10;aQnfOsC+vL4qMFfuTK96qmPLUgmFHCWYGMec89AYbTEs3agpeZ/OW4xJ+pYrj+dUbgeeCXHHLXaU&#10;FgyOujK66euTldA/bbeiOtQ/fdV/TF/cz0gvRsrbm/nwCCzqOf6F4YKf0KFMTEd3IhXYIGGRbVYp&#10;KmGdHlx8sVvvgB0lbB4y4GXB/z8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvaW8N&#10;ZwMAAB0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4&#10;RKaU3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAywYAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="211E1506" id="Freeform 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvaW8NZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndFi5nsT&#10;kJ7BWDCfBwsjukuX3Wy2U/oTF4aJ7r8o3fgkhi+jaExKWsCyayBJihzc884lHqlJNFt4Xhi2Puxh&#10;vgXDBSchSck08kHfU2hgQS8wTizYC4xTC3qBMbRgs8CLgtEtRhbS98MgmoxbPrOw3igjRGQvI0o4&#10;9afjlAsLPE4Jyr6C07c9dIHU9s6LG/Vf4SR/6KXIgx+JwnASnR4Q33YUYC4gbUddRg7ddInTdtVl&#10;zqGfLnAGtqvOOCEst13g0bSLRXYo22CEL0Lxal+DhhidlVAY+hibEN9rHwUEEsDhqAUPB3BwLcIn&#10;o/BoAAd/IdyE+l/ZZwM4uALhs1H2+QAOKiN8MQpfDOB42BEPx3jEWNDY1sZvrYUjak1o7Gh1lZCo&#10;TlOUdAikqA3OAZ2pRnd0n6SGm7W9/ki6ctrrDYcLsedrYYD6eCsf7z9Y9wjJyxegHaB7VxYnXkdh&#10;J3IHYLtNxj7y53PeWTAPjGRgjWFpOlDL9mJuulvavh+FGpB2SzXwXoaOB/AdonufIwd6NDCYhyqb&#10;89vLbRY/5icl8ix+yPIc9VVyu7nLJdlTKC7uF/hvHTyA5SYUSoHTGv9jj8mxmFaxVFHLjYifIMVK&#10;0VQoUFHBRyrks0NqqE5Wjvq9o5I7JP9cQvpf+NMpHENtGtMQUohDpD2ysUdoyYBq5TANZ6pp3Omm&#10;CNpVMtumsJZvjmwpPkByTzLMwWaHzb7aBtQgRp22XsIix24b1LGqu/kDAAD//wMAUEsDBBQABgAI&#10;AAAAIQD4RKaU3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWrtpSyHE&#10;qaoIBkYCYn6NTRwSP0e2mwZ+Pe4E4+lOd98V+9kObNI+dI4krJYCmKbGqY5aCe9vz4t7YCEiKRwc&#10;aQnfOsC+vL4qMFfuTK96qmPLUgmFHCWYGMec89AYbTEs3agpeZ/OW4xJ+pYrj+dUbgeeCXHHLXaU&#10;FgyOujK66euTldA/bbeiOtQ/fdV/TF/cz0gvRsrbm/nwCCzqOf6F4YKf0KFMTEd3IhXYIGGRbVYp&#10;KmGdHlx8sVvvgB0lbB4y4GXB/z8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvaW8N&#10;ZwMAAB0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4&#10;RKaU3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAywYAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,180246;0,180246;0,45064;118335,0;6971399,0;6971399,0;6971399,180246" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00FB0F4F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="0058730D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="00F721C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
@@ -10094,86 +10103,86 @@
     <w:r w:rsidR="004B6BB5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="290E0EEF" w14:textId="523B9BA5" w:rsidR="00EB75CD" w:rsidRPr="004E77F5" w:rsidRDefault="00DB4723" w:rsidP="006D2687">
+  <w:p w14:paraId="290E0EEF" w14:textId="7821EEB6" w:rsidR="00EB75CD" w:rsidRPr="004E77F5" w:rsidRDefault="0087734F" w:rsidP="006D2687">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD0456B" wp14:editId="2B3603C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD0456B" wp14:editId="15805AA3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="8890" t="5080" r="1905" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1337599842" name="Freeform 6"/>
+              <wp:docPr id="931639297" name="Freeform 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 72062 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -10255,92 +10264,101 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4EA797DB" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.4pt;width:548.9pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvaW8NZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndFi5nsT&#10;kJ7BWDCfBwsjukuX3Wy2U/oTF4aJ7r8o3fgkhi+jaExKWsCyayBJihzc884lHqlJNFt4Xhi2Puxh&#10;vgXDBSchSck08kHfU2hgQS8wTizYC4xTC3qBMbRgs8CLgtEtRhbS98MgmoxbPrOw3igjRGQvI0o4&#10;9afjlAsLPE4Jyr6C07c9dIHU9s6LG/Vf4SR/6KXIgx+JwnASnR4Q33YUYC4gbUddRg7ddInTdtVl&#10;zqGfLnAGtqvOOCEst13g0bSLRXYo22CEL0Lxal+DhhidlVAY+hibEN9rHwUEEsDhqAUPB3BwLcIn&#10;o/BoAAd/IdyE+l/ZZwM4uALhs1H2+QAOKiN8MQpfDOB42BEPx3jEWNDY1sZvrYUjak1o7Gh1lZCo&#10;TlOUdAikqA3OAZ2pRnd0n6SGm7W9/ki6ctrrDYcLsedrYYD6eCsf7z9Y9wjJyxegHaB7VxYnXkdh&#10;J3IHYLtNxj7y53PeWTAPjGRgjWFpOlDL9mJuulvavh+FGpB2SzXwXoaOB/AdonufIwd6NDCYhyqb&#10;89vLbRY/5icl8ix+yPIc9VVyu7nLJdlTKC7uF/hvHTyA5SYUSoHTGv9jj8mxmFaxVFHLjYifIMVK&#10;0VQoUFHBRyrks0NqqE5Wjvq9o5I7JP9cQvpf+NMpHENtGtMQUohDpD2ysUdoyYBq5TANZ6pp3Omm&#10;CNpVMtumsJZvjmwpPkByTzLMwWaHzb7aBtQgRp22XsIix24b1LGqu/kDAAD//wMAUEsDBBQABgAI&#10;AAAAIQBklwiK3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWruhPyjE&#10;qaoIDhxJEedtbOKQeB3Zbhp4etwTHEczmvmm2M92YJP2oXMkYbUUwDQ1TnXUSng/viwegYWIpHBw&#10;pCV86wD78vamwFy5C73pqY4tSyUUcpRgYhxzzkNjtMWwdKOm5H06bzEm6VuuPF5SuR14JsSWW+wo&#10;LRgcdWV009dnK6F/3mxEdah/+qr/mL64n5FejZT3d/PhCVjUc/wLwxU/oUOZmE7uTCqwQcIiW69S&#10;VEI6cLXF7mEH7CRhvc2AlwX/f6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG9pbw1n&#10;AwAAHQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGSX&#10;CIrcAAAACAEAAA8AAAAAAAAAAAAAAAAAwQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADKBgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="0E165A58" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.4pt;width:548.9pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvaW8NZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndFi5nsT&#10;kJ7BWDCfBwsjukuX3Wy2U/oTF4aJ7r8o3fgkhi+jaExKWsCyayBJihzc884lHqlJNFt4Xhi2Puxh&#10;vgXDBSchSck08kHfU2hgQS8wTizYC4xTC3qBMbRgs8CLgtEtRhbS98MgmoxbPrOw3igjRGQvI0o4&#10;9afjlAsLPE4Jyr6C07c9dIHU9s6LG/Vf4SR/6KXIgx+JwnASnR4Q33YUYC4gbUddRg7ddInTdtVl&#10;zqGfLnAGtqvOOCEst13g0bSLRXYo22CEL0Lxal+DhhidlVAY+hibEN9rHwUEEsDhqAUPB3BwLcIn&#10;o/BoAAd/IdyE+l/ZZwM4uALhs1H2+QAOKiN8MQpfDOB42BEPx3jEWNDY1sZvrYUjak1o7Gh1lZCo&#10;TlOUdAikqA3OAZ2pRnd0n6SGm7W9/ki6ctrrDYcLsedrYYD6eCsf7z9Y9wjJyxegHaB7VxYnXkdh&#10;J3IHYLtNxj7y53PeWTAPjGRgjWFpOlDL9mJuulvavh+FGpB2SzXwXoaOB/AdonufIwd6NDCYhyqb&#10;89vLbRY/5icl8ix+yPIc9VVyu7nLJdlTKC7uF/hvHTyA5SYUSoHTGv9jj8mxmFaxVFHLjYifIMVK&#10;0VQoUFHBRyrks0NqqE5Wjvq9o5I7JP9cQvpf+NMpHENtGtMQUohDpD2ysUdoyYBq5TANZ6pp3Omm&#10;CNpVMtumsJZvjmwpPkByTzLMwWaHzb7aBtQgRp22XsIix24b1LGqu/kDAAD//wMAUEsDBBQABgAI&#10;AAAAIQBklwiK3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWruhPyjE&#10;qaoIDhxJEedtbOKQeB3Zbhp4etwTHEczmvmm2M92YJP2oXMkYbUUwDQ1TnXUSng/viwegYWIpHBw&#10;pCV86wD78vamwFy5C73pqY4tSyUUcpRgYhxzzkNjtMWwdKOm5H06bzEm6VuuPF5SuR14JsSWW+wo&#10;LRgcdWV009dnK6F/3mxEdah/+qr/mL64n5FejZT3d/PhCVjUc/wLwxU/oUOZmE7uTCqwQcIiW69S&#10;VEI6cLXF7mEH7CRhvc2AlwX/f6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG9pbw1n&#10;AwAAHQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGSX&#10;CIrcAAAACAEAAA8AAAAAAAAAAAAAAAAAwQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADKBgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,180246;0,180246;0,45064;118335,0;6971399,0;6971399,0;6971399,180246" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="004E77F5">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00FB0F4F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="0058730D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="00F721C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="004E77F5">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00D64A10">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00D64A10">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
@@ -10424,99 +10442,99 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00D64A10">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="275D33B6" w14:textId="77777777" w:rsidR="004A6ADE" w:rsidRDefault="004A6ADE">
+    <w:p w14:paraId="6766F02B" w14:textId="77777777" w:rsidR="000F7536" w:rsidRDefault="000F7536">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FBD277D" w14:textId="77777777" w:rsidR="004A6ADE" w:rsidRDefault="004A6ADE">
+    <w:p w14:paraId="0E702218" w14:textId="77777777" w:rsidR="000F7536" w:rsidRDefault="000F7536">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A7D6ABB" w14:textId="7AC728EA" w:rsidR="00EB75CD" w:rsidRPr="00553523" w:rsidRDefault="00DB4723" w:rsidP="00195CE2">
+  <w:p w14:paraId="3A7D6ABB" w14:textId="28DAB815" w:rsidR="00EB75CD" w:rsidRPr="00553523" w:rsidRDefault="0087734F" w:rsidP="00195CE2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FCB8D72" wp14:editId="41AF3D15">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FCB8D72" wp14:editId="4CBDCFD3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="8890" t="5080" r="1905" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1729350184" name="Freeform 7"/>
+              <wp:docPr id="1556231899" name="Freeform 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 72062 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -10598,115 +10616,115 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3780641D" id="Freeform 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNciHNZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndFi5nsT&#10;kJ7BWDCfBwsjukuX3Wy2U/oTF4aJ7r8o3fgkhi+jaExKWsCyayBJihzc884lHqlJNFt4Xhi2Puxh&#10;vgXDBSchSck08kHfU2hgQS8wTizYC4xTC3qBMbRgs8CLgtEtRhbS98MgmoxbPrOw3igjRGQvI0o4&#10;9afjlAsLPE4Jyr6C07c9dIHU9s6LG/Vf4SR/6KXIgx+JwnASnR4Q33YUYC4gbUddRg7ddInTdtVl&#10;zqGfLnAGtqvOOCEst13g0bSLRXYo22CEL0Lxal+DhhidlVAY+hibEN9rHwUEEsDhqAUPB3BwLcIn&#10;o/BoAAd/IdyE+l/ZZwM4uALhs1H2+QAOKiN8MQpfDOB42BEPx3jEWNDY1sZvrYUjak1o7Gh1lZCo&#10;TlOUdAikqA3OAZ2pRnd0n6SGm7W9/ki6ctrrDYcLsedrYYD6eCsf7z9Y9wjJyxegHaB7VxYnXkdh&#10;J3IHYLtNxj7y53PeWTAPjGRgjWFpOlDL9mJuulvavh+FGpB2SzXwXoaOB/AdonufIwd6NDCYhyqb&#10;89vLbRY/5icl8ix+yPIc9VVyu7nLJdlTKC7md/hvHTyA5SYUSoHTGv9jj8mxmFaxVFHLjYifIMVK&#10;0VQoUFHBRyrks0NqqE5Wjvq9o5I7JP9cQvpf+NMpHENtGtMQUohDpD2ysUdoyYBq5TANZ6pp3Omm&#10;CNpVMtumsJZvjmwpPkByTzLMwWaHzb7aBtQgRp22XsIix24b1LGqu/kDAAD//wMAUEsDBBQABgAI&#10;AAAAIQDM3eQH3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc2k3SQkvI&#10;pgJEH6AFIfXmJkt+iNdR7Kbh7XFP9Dia0cw32WYynRp5cI0VgngegWIpbNlIRfD5sZ2tQTmvpdSd&#10;FSb4ZQeb/PYm02lpz7Ljce8rFUrEpZqg9r5PEV1Rs9FubnuW4H3bwWgf5FBhOehzKDcdJlH0iEY3&#10;EhZq3fNbzcXP/mQI3m1sJ2TXtk381Y5bfNi94oHo/m56eQblefL/YbjgB3TIA9PRnqR0qiOYJcs4&#10;RAkW4cHFj1aLFagjwfIpAcwzvH6Q/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNciHN&#10;ZwMAAB0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDM&#10;3eQH3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAywYAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="7E7AF13A" id="Freeform 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNciHNZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndFi5nsT&#10;kJ7BWDCfBwsjukuX3Wy2U/oTF4aJ7r8o3fgkhi+jaExKWsCyayBJihzc884lHqlJNFt4Xhi2Puxh&#10;vgXDBSchSck08kHfU2hgQS8wTizYC4xTC3qBMbRgs8CLgtEtRhbS98MgmoxbPrOw3igjRGQvI0o4&#10;9afjlAsLPE4Jyr6C07c9dIHU9s6LG/Vf4SR/6KXIgx+JwnASnR4Q33YUYC4gbUddRg7ddInTdtVl&#10;zqGfLnAGtqvOOCEst13g0bSLRXYo22CEL0Lxal+DhhidlVAY+hibEN9rHwUEEsDhqAUPB3BwLcIn&#10;o/BoAAd/IdyE+l/ZZwM4uALhs1H2+QAOKiN8MQpfDOB42BEPx3jEWNDY1sZvrYUjak1o7Gh1lZCo&#10;TlOUdAikqA3OAZ2pRnd0n6SGm7W9/ki6ctrrDYcLsedrYYD6eCsf7z9Y9wjJyxegHaB7VxYnXkdh&#10;J3IHYLtNxj7y53PeWTAPjGRgjWFpOlDL9mJuulvavh+FGpB2SzXwXoaOB/AdonufIwd6NDCYhyqb&#10;89vLbRY/5icl8ix+yPIc9VVyu7nLJdlTKC7md/hvHTyA5SYUSoHTGv9jj8mxmFaxVFHLjYifIMVK&#10;0VQoUFHBRyrks0NqqE5Wjvq9o5I7JP9cQvpf+NMpHENtGtMQUohDpD2ysUdoyYBq5TANZ6pp3Omm&#10;CNpVMtumsJZvjmwpPkByTzLMwWaHzb7aBtQgRp22XsIix24b1LGqu/kDAAD//wMAUEsDBBQABgAI&#10;AAAAIQDM3eQH3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc2k3SQkvI&#10;pgJEH6AFIfXmJkt+iNdR7Kbh7XFP9Dia0cw32WYynRp5cI0VgngegWIpbNlIRfD5sZ2tQTmvpdSd&#10;FSb4ZQeb/PYm02lpz7Ljce8rFUrEpZqg9r5PEV1Rs9FubnuW4H3bwWgf5FBhOehzKDcdJlH0iEY3&#10;EhZq3fNbzcXP/mQI3m1sJ2TXtk381Y5bfNi94oHo/m56eQblefL/YbjgB3TIA9PRnqR0qiOYJcs4&#10;RAkW4cHFj1aLFagjwfIpAcwzvH6Q/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNciHN&#10;ZwMAAB0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDM&#10;3eQH3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAywYAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,180246;0,180246;0,45064;118335,0;6971399,0;6971399,0;6971399,180246" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="00553523">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>BA7</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47B43972" w14:textId="1A94D7CA" w:rsidR="00EB75CD" w:rsidRPr="008E2383" w:rsidRDefault="00DB4723" w:rsidP="006D2687">
+  <w:p w14:paraId="47B43972" w14:textId="5619BDE0" w:rsidR="00EB75CD" w:rsidRPr="008E2383" w:rsidRDefault="0087734F" w:rsidP="006D2687">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:ind w:right="-286"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A96F20B" wp14:editId="4EC5EFFF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A96F20B" wp14:editId="45512C35">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6722110" cy="525780"/>
               <wp:effectExtent l="8890" t="0" r="3175" b="7620"/>
               <wp:wrapNone/>
-              <wp:docPr id="426485244" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="463603116" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6722110" cy="525780"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 461010 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 461010 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 115257 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -10788,51 +10806,51 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="1D44B9E8" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:6pt;width:529.3pt;height:41.4pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Nv2sYAMAAB4KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNDIVCx5QZygTZCi&#10;QDcg7gFoirKESqJK0paT03eGWkw5ldMWTQCZy+Mj5w2HM1c3hyIne6F0JsuVRy8mHhEll3FWblfe&#10;9/X927lHtGFlzHJZipX3KLR3c/361VVdLUUgU5nHQhEgKfWyrlZeaky19H3NU1EwfSErUcJkIlXB&#10;DHTV1o8Vq4G9yP1gMon8Wqq4UpILrWH0rpn0ri1/kghuviaJFobkKw/OZuxX2e8Gv/71FVtuFavS&#10;jLfHYP9wioJlJWzaU90xw8hOZc+oiowrqWViLrgsfJkkGRfWBrCGTk6seUhZJawtII6uepn0/6Pl&#10;X/YP1TeFR9fVJ8l/aFDEryu97GewowFDNvVnGYMP2c5Ia+whUQWuBDPIwWr62GsqDoZwGIxmQUAp&#10;SM9hLgzC2dyK7rNlt5rvtPkgpGVi+0/aND6JoWUVjUnJCth2DSRJkYN73vhkQmoSzRaTSRi2Puxh&#10;1IFNIwqykpQ0jVNo4EDPMF46sBcYpw70DGPowChFWUbPGJ1Ao8tx02cOdtxqCMleR9RwSqfjlAsH&#10;PE6JDv5zTuq66Ayp654XD0r/wkt06KZoAn8kCsPL6PSGUNdTgDmDdB11Hjl00zlO11XnOYd+OsMZ&#10;uK56xglxue0ij6VdMPJD2UYjtAjDt30NGmJ4VlJj7GNwQoCvKQoIJIDDWQceDuDgWoRfjsKjARz8&#10;hXAb679lnw3g4AqEz0bZ5wM4qIzwxSh8MYDjZUc8XOMRY0FjVxvaWgtX1FnQ2NHqqiBTneYo5RHI&#10;URtcAzozg+7omqTGp7V5/0i68tr3DacLuRdraYHm+CwfH0DY9wjJyxegHaD7rRzO5uVqbeoAfLfJ&#10;+Hvx9Jx3FswDKxlYY1maAdSyTcTNcEvbj6NQA9Juqwbey9DxAL5DdL/PkQM9GhisQ5Xt/e3ltpsf&#10;E5SWeRbfZ3mO+mq13dzmiuwZVBfzW/xvxRjAchsKpcRljf9xxCZZzKtYq+jlRsaPkGOVbEoUKKmg&#10;kUr15JEaypOVp3/umBIeyT+WkP8XdDqFa2hsZxrOMKqVO7NxZ1jJgWrlcQN3quncmqYK2lUq26aw&#10;F7VXtpTvILsnGSZhe8LmXG0HihCrTlswYZXj9i3qWNZd/wIAAP//AwBQSwMEFAAGAAgAAAAhAAJ/&#10;5SHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOw0AMRfdI/MPISOxaJyFFJc2kAkQ/oAUh&#10;sZsmbh5kPFFmmoa/x13B0rpH1+fm29n2aqLRt441xMsIFHHpqpZrDR/vu8UalA+GK9M7Jg0/5GFb&#10;3N7kJqvchfc0HUKtpIR9ZjQ0IQwZoi8bssYv3UAs2cmN1gQ5xxqr0Vyk3PaYRNEjWtOyfGjMQK8N&#10;ld+Hs9Xw5mI3I/mua+PPbtrhav+CX1rf383PG1CB5vAHw1Vf1KEQp6M7c+VVr2GRpLGgEiSy6QpE&#10;D+kK1FHDU7oGLHL8P6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD82/axgAwAAHgoA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAJ/5SHdAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAugUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADEBgAA&#10;AAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="11994004" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:6pt;width:529.3pt;height:41.4pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Nv2sYAMAAB4KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNDIVCx5QZygTZCi&#10;QDcg7gFoirKESqJK0paT03eGWkw5ldMWTQCZy+Mj5w2HM1c3hyIne6F0JsuVRy8mHhEll3FWblfe&#10;9/X927lHtGFlzHJZipX3KLR3c/361VVdLUUgU5nHQhEgKfWyrlZeaky19H3NU1EwfSErUcJkIlXB&#10;DHTV1o8Vq4G9yP1gMon8Wqq4UpILrWH0rpn0ri1/kghuviaJFobkKw/OZuxX2e8Gv/71FVtuFavS&#10;jLfHYP9wioJlJWzaU90xw8hOZc+oiowrqWViLrgsfJkkGRfWBrCGTk6seUhZJawtII6uepn0/6Pl&#10;X/YP1TeFR9fVJ8l/aFDEryu97GewowFDNvVnGYMP2c5Ia+whUQWuBDPIwWr62GsqDoZwGIxmQUAp&#10;SM9hLgzC2dyK7rNlt5rvtPkgpGVi+0/aND6JoWUVjUnJCth2DSRJkYN73vhkQmoSzRaTSRi2Puxh&#10;1IFNIwqykpQ0jVNo4EDPMF46sBcYpw70DGPowChFWUbPGJ1Ao8tx02cOdtxqCMleR9RwSqfjlAsH&#10;PE6JDv5zTuq66Ayp654XD0r/wkt06KZoAn8kCsPL6PSGUNdTgDmDdB11Hjl00zlO11XnOYd+OsMZ&#10;uK56xglxue0ij6VdMPJD2UYjtAjDt30NGmJ4VlJj7GNwQoCvKQoIJIDDWQceDuDgWoRfjsKjARz8&#10;hXAb679lnw3g4AqEz0bZ5wM4qIzwxSh8MYDjZUc8XOMRY0FjVxvaWgtX1FnQ2NHqqiBTneYo5RHI&#10;URtcAzozg+7omqTGp7V5/0i68tr3DacLuRdraYHm+CwfH0DY9wjJyxegHaD7rRzO5uVqbeoAfLfJ&#10;+Hvx9Jx3FswDKxlYY1maAdSyTcTNcEvbj6NQA9Juqwbey9DxAL5DdL/PkQM9GhisQ5Xt/e3ltpsf&#10;E5SWeRbfZ3mO+mq13dzmiuwZVBfzW/xvxRjAchsKpcRljf9xxCZZzKtYq+jlRsaPkGOVbEoUKKmg&#10;kUr15JEaypOVp3/umBIeyT+WkP8XdDqFa2hsZxrOMKqVO7NxZ1jJgWrlcQN3quncmqYK2lUq26aw&#10;F7VXtpTvILsnGSZhe8LmXG0HihCrTlswYZXj9i3qWNZd/wIAAP//AwBQSwMEFAAGAAgAAAAhAAJ/&#10;5SHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOw0AMRfdI/MPISOxaJyFFJc2kAkQ/oAUh&#10;sZsmbh5kPFFmmoa/x13B0rpH1+fm29n2aqLRt441xMsIFHHpqpZrDR/vu8UalA+GK9M7Jg0/5GFb&#10;3N7kJqvchfc0HUKtpIR9ZjQ0IQwZoi8bssYv3UAs2cmN1gQ5xxqr0Vyk3PaYRNEjWtOyfGjMQK8N&#10;ld+Hs9Xw5mI3I/mua+PPbtrhav+CX1rf383PG1CB5vAHw1Vf1KEQp6M7c+VVr2GRpLGgEiSy6QpE&#10;D+kK1FHDU7oGLHL8P6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD82/axgAwAAHgoA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAJ/5SHdAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAugUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADEBgAA&#10;AAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,525780;0,525780;0,131450;114110,0;6722465,0;6722465,0;6722465,525780" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="008E2383">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>NOTICE</w:t>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="008E2383">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00EB75CD" w:rsidRPr="008E2383">
@@ -12166,99 +12184,100 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="434987134">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="160049684">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1960260271">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="386294739">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1913923892">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1544059151">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#8c8c8c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4AEA"/>
     <w:rsid w:val="00007186"/>
     <w:rsid w:val="000139FB"/>
     <w:rsid w:val="000147DE"/>
     <w:rsid w:val="00014918"/>
     <w:rsid w:val="0002798C"/>
     <w:rsid w:val="0004360A"/>
     <w:rsid w:val="000506B5"/>
     <w:rsid w:val="000610B9"/>
     <w:rsid w:val="000630E8"/>
     <w:rsid w:val="000705DC"/>
     <w:rsid w:val="00073DB7"/>
     <w:rsid w:val="000B7D4D"/>
     <w:rsid w:val="000C3371"/>
     <w:rsid w:val="000C70E4"/>
     <w:rsid w:val="000D4230"/>
     <w:rsid w:val="000E01C0"/>
     <w:rsid w:val="000E0485"/>
     <w:rsid w:val="000E3F26"/>
     <w:rsid w:val="000F3031"/>
+    <w:rsid w:val="000F7536"/>
     <w:rsid w:val="00101782"/>
     <w:rsid w:val="00117A5E"/>
     <w:rsid w:val="00130C21"/>
     <w:rsid w:val="00137A87"/>
     <w:rsid w:val="001423F1"/>
     <w:rsid w:val="0016789F"/>
     <w:rsid w:val="00174C32"/>
     <w:rsid w:val="001917AA"/>
     <w:rsid w:val="00191E9C"/>
     <w:rsid w:val="001958EC"/>
     <w:rsid w:val="00195CE2"/>
     <w:rsid w:val="001A3A97"/>
     <w:rsid w:val="001B31AF"/>
     <w:rsid w:val="001C286C"/>
     <w:rsid w:val="001C32A1"/>
     <w:rsid w:val="001C4117"/>
     <w:rsid w:val="001E0C2E"/>
     <w:rsid w:val="001F5482"/>
     <w:rsid w:val="0020015C"/>
     <w:rsid w:val="00203EF1"/>
     <w:rsid w:val="00216825"/>
     <w:rsid w:val="00220F59"/>
     <w:rsid w:val="00221B7E"/>
     <w:rsid w:val="00237614"/>
     <w:rsid w:val="00242484"/>
@@ -12266,190 +12285,192 @@
     <w:rsid w:val="00295F42"/>
     <w:rsid w:val="002B60CC"/>
     <w:rsid w:val="002C1AAF"/>
     <w:rsid w:val="002C70B3"/>
     <w:rsid w:val="002C7BB6"/>
     <w:rsid w:val="002E3CE0"/>
     <w:rsid w:val="002E42A1"/>
     <w:rsid w:val="002E762F"/>
     <w:rsid w:val="002F1E8A"/>
     <w:rsid w:val="002F65B9"/>
     <w:rsid w:val="002F751F"/>
     <w:rsid w:val="0030447F"/>
     <w:rsid w:val="003108AE"/>
     <w:rsid w:val="00327FC5"/>
     <w:rsid w:val="003408DA"/>
     <w:rsid w:val="003448E5"/>
     <w:rsid w:val="00347C7C"/>
     <w:rsid w:val="00365814"/>
     <w:rsid w:val="00367E8F"/>
     <w:rsid w:val="00395FF5"/>
     <w:rsid w:val="003C7DBB"/>
     <w:rsid w:val="003D034B"/>
     <w:rsid w:val="003D1BEB"/>
     <w:rsid w:val="003F21DA"/>
     <w:rsid w:val="003F30E4"/>
+    <w:rsid w:val="003F3EFC"/>
     <w:rsid w:val="00400FF4"/>
     <w:rsid w:val="004137C9"/>
     <w:rsid w:val="0044592A"/>
     <w:rsid w:val="00454EDF"/>
     <w:rsid w:val="00456C4C"/>
     <w:rsid w:val="00466B23"/>
-    <w:rsid w:val="004A6ADE"/>
     <w:rsid w:val="004B178C"/>
     <w:rsid w:val="004B6BB5"/>
     <w:rsid w:val="004E77F5"/>
     <w:rsid w:val="00503B5D"/>
     <w:rsid w:val="00507E4F"/>
     <w:rsid w:val="00526C80"/>
     <w:rsid w:val="00531675"/>
     <w:rsid w:val="0053768D"/>
     <w:rsid w:val="00543ED1"/>
     <w:rsid w:val="00553523"/>
     <w:rsid w:val="005556E1"/>
     <w:rsid w:val="00580E41"/>
+    <w:rsid w:val="0058730D"/>
     <w:rsid w:val="00592620"/>
     <w:rsid w:val="00592C7A"/>
     <w:rsid w:val="005932B4"/>
     <w:rsid w:val="005B3FF2"/>
     <w:rsid w:val="005B4AD8"/>
     <w:rsid w:val="005C0BE7"/>
     <w:rsid w:val="005D095F"/>
     <w:rsid w:val="005D488D"/>
     <w:rsid w:val="005D495B"/>
     <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005E7CBD"/>
     <w:rsid w:val="005F4B9D"/>
     <w:rsid w:val="00603A19"/>
     <w:rsid w:val="00641E15"/>
     <w:rsid w:val="00643BFD"/>
     <w:rsid w:val="00671158"/>
     <w:rsid w:val="0067481E"/>
     <w:rsid w:val="00674F26"/>
     <w:rsid w:val="006813EE"/>
     <w:rsid w:val="006B4109"/>
     <w:rsid w:val="006C2501"/>
     <w:rsid w:val="006C715D"/>
     <w:rsid w:val="006D2084"/>
     <w:rsid w:val="006D2687"/>
     <w:rsid w:val="0070003E"/>
     <w:rsid w:val="0070144E"/>
     <w:rsid w:val="00707BA6"/>
     <w:rsid w:val="007158F7"/>
     <w:rsid w:val="00734576"/>
     <w:rsid w:val="00737BE8"/>
     <w:rsid w:val="00747899"/>
     <w:rsid w:val="00750F0A"/>
     <w:rsid w:val="0075470C"/>
     <w:rsid w:val="00770F36"/>
     <w:rsid w:val="007838E7"/>
     <w:rsid w:val="00790FA6"/>
     <w:rsid w:val="007940DA"/>
     <w:rsid w:val="00794B15"/>
     <w:rsid w:val="007B2717"/>
     <w:rsid w:val="007B29FB"/>
     <w:rsid w:val="007C1BCF"/>
     <w:rsid w:val="007D2FEF"/>
     <w:rsid w:val="007D4F7F"/>
     <w:rsid w:val="007E36A5"/>
     <w:rsid w:val="00800D67"/>
     <w:rsid w:val="00801051"/>
     <w:rsid w:val="008047F8"/>
     <w:rsid w:val="00804EA0"/>
     <w:rsid w:val="008279CE"/>
-    <w:rsid w:val="00844253"/>
     <w:rsid w:val="00863183"/>
     <w:rsid w:val="00864D1B"/>
+    <w:rsid w:val="0087734F"/>
     <w:rsid w:val="008B5A33"/>
     <w:rsid w:val="008B7B0F"/>
     <w:rsid w:val="008D07EC"/>
     <w:rsid w:val="008E2383"/>
     <w:rsid w:val="008E4BF2"/>
     <w:rsid w:val="008F5945"/>
     <w:rsid w:val="009419DC"/>
     <w:rsid w:val="00963BDE"/>
+    <w:rsid w:val="00970C9F"/>
     <w:rsid w:val="00977A68"/>
     <w:rsid w:val="009958AC"/>
     <w:rsid w:val="009A0972"/>
     <w:rsid w:val="009A4423"/>
     <w:rsid w:val="009A65DA"/>
     <w:rsid w:val="009B3BC3"/>
     <w:rsid w:val="009B775C"/>
     <w:rsid w:val="009C3D5B"/>
     <w:rsid w:val="009E0C2C"/>
     <w:rsid w:val="009E7DA2"/>
     <w:rsid w:val="009F0D2F"/>
     <w:rsid w:val="009F51DA"/>
     <w:rsid w:val="00A14672"/>
     <w:rsid w:val="00A22851"/>
     <w:rsid w:val="00A323C6"/>
     <w:rsid w:val="00A32A7D"/>
     <w:rsid w:val="00A4724B"/>
     <w:rsid w:val="00A51493"/>
     <w:rsid w:val="00A5596B"/>
     <w:rsid w:val="00A57920"/>
     <w:rsid w:val="00A661F6"/>
     <w:rsid w:val="00A72ED8"/>
     <w:rsid w:val="00A76F0C"/>
     <w:rsid w:val="00A83C72"/>
     <w:rsid w:val="00A95D6A"/>
     <w:rsid w:val="00AC68D0"/>
     <w:rsid w:val="00AD117E"/>
     <w:rsid w:val="00AE377D"/>
     <w:rsid w:val="00B036D9"/>
     <w:rsid w:val="00B14749"/>
     <w:rsid w:val="00B204CE"/>
     <w:rsid w:val="00B207BE"/>
     <w:rsid w:val="00B44B0E"/>
     <w:rsid w:val="00B60990"/>
     <w:rsid w:val="00B77BE9"/>
     <w:rsid w:val="00BA7FBD"/>
     <w:rsid w:val="00C02063"/>
     <w:rsid w:val="00C05753"/>
     <w:rsid w:val="00C3697C"/>
     <w:rsid w:val="00C450A8"/>
     <w:rsid w:val="00C527D0"/>
     <w:rsid w:val="00C532A3"/>
     <w:rsid w:val="00C57747"/>
     <w:rsid w:val="00C7742C"/>
     <w:rsid w:val="00C77447"/>
     <w:rsid w:val="00C84292"/>
+    <w:rsid w:val="00C8607D"/>
     <w:rsid w:val="00CB6377"/>
     <w:rsid w:val="00CE03F7"/>
     <w:rsid w:val="00CE322C"/>
     <w:rsid w:val="00D1361C"/>
     <w:rsid w:val="00D24B60"/>
     <w:rsid w:val="00D50B2C"/>
     <w:rsid w:val="00D53178"/>
     <w:rsid w:val="00D56EBC"/>
     <w:rsid w:val="00D64A10"/>
     <w:rsid w:val="00D74026"/>
     <w:rsid w:val="00D83584"/>
     <w:rsid w:val="00D906F8"/>
     <w:rsid w:val="00DA3A0D"/>
     <w:rsid w:val="00DB17CC"/>
-    <w:rsid w:val="00DB4723"/>
     <w:rsid w:val="00DC4F44"/>
     <w:rsid w:val="00DD40F4"/>
     <w:rsid w:val="00DD4BE5"/>
     <w:rsid w:val="00DD6817"/>
     <w:rsid w:val="00DF5EFB"/>
     <w:rsid w:val="00E01C18"/>
     <w:rsid w:val="00E07BF6"/>
     <w:rsid w:val="00E1795D"/>
     <w:rsid w:val="00E35F74"/>
     <w:rsid w:val="00E6074C"/>
     <w:rsid w:val="00E72E27"/>
     <w:rsid w:val="00E7578E"/>
     <w:rsid w:val="00E939C2"/>
     <w:rsid w:val="00E967E9"/>
     <w:rsid w:val="00E97093"/>
     <w:rsid w:val="00E97DB4"/>
     <w:rsid w:val="00EB5051"/>
     <w:rsid w:val="00EB75CD"/>
     <w:rsid w:val="00EC4B89"/>
     <w:rsid w:val="00F1201B"/>
     <w:rsid w:val="00F25722"/>
     <w:rsid w:val="00F46930"/>
     <w:rsid w:val="00F6119E"/>
     <w:rsid w:val="00F721C4"/>
     <w:rsid w:val="00F9166A"/>
@@ -13442,78 +13463,78 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A92082175</value>
     </field>
     <field name="Objective-Title">
       <value order="0">BA07 - Notice of completion</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-05-14T06:38:47Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-07-14T06:03:19Z</value>
+      <value order="0">2026-07-20T02:15:47Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-07-14T06:03:19Z</value>
+      <value order="0">2026-07-20T02:15:47Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">MUSCAT, Natasha</value>
     </field>
     <field name="Objective-Path">
       <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA122803595</value>
+      <value order="0">vA123099953</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">6.0</value>
+      <value order="0">7.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">6</value>
+      <value order="0">7</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">Amend approved date to 17 July</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">BCD0616/2019</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
       <field name="Objective-Divisional Document Types">
         <value order="0"/>
       </field>
       <field name="Objective-Warning">
         <value order="0"/>
       </field>
       <field name="Objective-Author">
         <value order="0"/>
       </field>
       <field name="Objective-Date of Document">
         <value order="0"/>
       </field>
@@ -13555,177 +13576,177 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{007A58B4-0B64-41D5-8D60-434870BB041B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>702</Words>
-  <Characters>3703</Characters>
+  <Words>657</Words>
+  <Characters>3748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>264</Lines>
-  <Paragraphs>200</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4205</CharactersWithSpaces>
+  <CharactersWithSpaces>4397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A92082175</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Title">
     <vt:lpwstr>BA07 - Notice of completion</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-CreationStamp">
     <vt:filetime>2025-05-14T06:38:47Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-DatePublished">
-    <vt:filetime>2026-07-14T06:03:19Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:15:47Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-ModificationStamp">
-    <vt:filetime>2026-07-14T06:03:19Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:15:47Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Owner">
     <vt:lpwstr>MUSCAT, Natasha</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Path">
     <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Parent">
     <vt:lpwstr>AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Version">
-    <vt:lpwstr>6.0</vt:lpwstr>
+    <vt:lpwstr>7.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionNumber">
-    <vt:r8>6</vt:r8>
+    <vt:r8>7</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionComment">
-    <vt:lpwstr/>
+    <vt:lpwstr>Amend approved date to 17 July</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-FileNumber">
     <vt:lpwstr>BCD0616/2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Divisional Document Types [system]">
     <vt:lpwstr>Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Author [system]">
     <vt:lpwstr>BAREHAM, Helen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Date of Document [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-External Reference [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Archive Box [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-TRIM Record Number [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Foreign Barcode [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionId">
-    <vt:lpwstr>vA122803595</vt:lpwstr>
+    <vt:lpwstr>vA123099953</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Divisional Document Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Warning">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Internal Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>