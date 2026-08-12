--- v0 (2026-07-18)
+++ v1 (2026-08-12)
@@ -4834,246 +4834,158 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="046374F4" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
+          <w:p w14:paraId="768A7A8C" w14:textId="3D9AA2CB" w:rsidR="00E93A30" w:rsidRPr="00E775E9" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
-            </w:r>
-[...86 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="536A3388" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="009416BD" w:rsidRDefault="00E93A30" w:rsidP="00E93A30">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009416BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1909"/>
-        <w:gridCol w:w="3191"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3115"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="1387"/>
         <w:gridCol w:w="2324"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="7976392B" w14:textId="77777777" w:rsidTr="00601AE3">
+      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="7976392B" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C47C611" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4064" w:type="pct"/>
+            <w:tcW w:w="4027" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="588655F6" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5150,78 +5062,78 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="1748E7EA" w14:textId="77777777" w:rsidTr="0057543C">
+      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="1748E7EA" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="477C24F3" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="pct"/>
+            <w:tcW w:w="1527" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00A261B6" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
@@ -5419,51 +5331,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="679" w:type="pct"/>
+            <w:tcW w:w="680" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3B8C61" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5540,51 +5452,51 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="pct"/>
+            <w:tcW w:w="1139" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C70A660" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5661,83 +5573,83 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="0574160A" w14:textId="77777777" w:rsidTr="00601AE3">
+      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="0574160A" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D81D03" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4064" w:type="pct"/>
+            <w:tcW w:w="4027" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65DDB4F5" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
@@ -5786,83 +5698,83 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="2A7C5FCE" w14:textId="77777777" w:rsidTr="00601AE3">
+      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="2A7C5FCE" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="517E3AD9" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2244" w:type="pct"/>
+            <w:tcW w:w="2208" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A48007" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00601AE3" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone no</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BD08DA5" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
@@ -5927,51 +5839,51 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="pct"/>
+            <w:tcW w:w="1819" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AD6CB94" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D4CE866" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
@@ -6034,91 +5946,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="510D3F8A" w14:textId="77777777" w:rsidTr="00601AE3">
+      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="510D3F8A" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00743802" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Registration details</w:t>
             </w:r>
             <w:r w:rsidR="00B93FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4064" w:type="pct"/>
+            <w:tcW w:w="4027" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="059553DC" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Registration</w:t>
             </w:r>
             <w:r w:rsidR="00CE0D28">
               <w:rPr>
@@ -6205,90 +6117,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="304AED76" w14:textId="77777777" w:rsidTr="00884843">
+      <w:tr w:rsidR="00E93A30" w:rsidRPr="00150591" w14:paraId="304AED76" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044B770A" w14:textId="44BBDD25" w:rsidR="00E93A30" w:rsidRPr="00150591" w:rsidRDefault="00E93A30" w:rsidP="00884843">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Builder / demolition </w:t>
             </w:r>
             <w:r w:rsidR="00285282">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>contractor’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="pct"/>
+            <w:tcW w:w="2888" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E226F4E" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A14F7C6" w14:textId="77777777" w:rsidR="00E93A30" w:rsidRDefault="00E93A30" w:rsidP="00E54EF2">
@@ -6563,53 +6475,53 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CFD3E1D" w14:textId="77777777" w:rsidR="001A782D" w:rsidRPr="00285282" w:rsidRDefault="001A782D">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:vanish/>
           <w:sz w:val="10"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1909"/>
         <w:gridCol w:w="8291"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00284CA6" w:rsidRPr="00256E86" w14:paraId="68CE8BEB" w14:textId="77777777" w:rsidTr="00601AE3">
+      <w:tr w:rsidR="00284CA6" w:rsidRPr="00256E86" w14:paraId="68CE8BEB" w14:textId="77777777" w:rsidTr="00E775E9">
         <w:trPr>
-          <w:trHeight w:val="2653"/>
+          <w:trHeight w:val="2175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F1F7849" w14:textId="77777777" w:rsidR="00284CA6" w:rsidRPr="00256E86" w:rsidRDefault="00284CA6" w:rsidP="00FC4465">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Work completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9077,58 +8989,58 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the privacy notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00884843" w:rsidSect="00FC4465">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="851" w:bottom="851" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B54C655" w14:textId="77777777" w:rsidR="000C5B6D" w:rsidRDefault="000C5B6D">
+    <w:p w14:paraId="0AB53D7F" w14:textId="77777777" w:rsidR="00C661AA" w:rsidRDefault="00C661AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33B4ECB1" w14:textId="77777777" w:rsidR="000C5B6D" w:rsidRDefault="000C5B6D">
+    <w:p w14:paraId="650DF700" w14:textId="77777777" w:rsidR="00C661AA" w:rsidRDefault="00C661AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9164,86 +9076,86 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4266A692" w14:textId="77777777" w:rsidR="00067F87" w:rsidRDefault="00067F87">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FB68741" w14:textId="22AA5A5C" w:rsidR="00284CA6" w:rsidRPr="00256E86" w:rsidRDefault="00817331" w:rsidP="00FC4465">
+  <w:p w14:paraId="2FB68741" w14:textId="00E6E522" w:rsidR="00284CA6" w:rsidRPr="00256E86" w:rsidRDefault="00091C45" w:rsidP="00FC4465">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B64892" wp14:editId="2B8B8642">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B64892" wp14:editId="19F25656">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6756400" cy="288290"/>
               <wp:effectExtent l="8890" t="5080" r="6985" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1715017725" name="Freeform 5"/>
+              <wp:docPr id="1179997365" name="Freeform 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6756400" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 72062 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -9325,92 +9237,101 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3E86E3E3" id="Freeform 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.4pt;width:532pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SOhlZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndEsjKYe&#10;SM9gLJjPg4UR3aXLbjbbKf2JC8NE91+UbnwSw5dRNCYlLWDZNZAkRQ7ueecSj9Qkmi08LwxbH/Yw&#10;34LhgpOQpGQa+aDvKTSwoBcYJxbsBcapBb3AGFqwWeBFwegWIwvp+2EQTcYtn1lYb5QRIrKXESWc&#10;+tNxyoUFHqcEZV/B6dseukBqe+fFjfqvcJI/9FLkwY9EYTiJTg+IbzsKMBeQtqMuI4duusRpu+oy&#10;59BPFzgD21VnnBCW2y7waNrFIjuUbTDCF6F4ta9BQ4zOSigMfYxNiO+1jwICCeBw1IKHAzi4FuGT&#10;UXg0gIO/EG5C/a/sswEcXIHw2Sj7fAAHlRG+GIUvBnA87IiHYzxiLGhsa+O31sIRtSY0drS6SkhU&#10;pylKOgRS1AbngM5Uozu6T1LjzdpcfyRdOe31hsOF2PO1MEB9vJWP9x+se4Tk5QvQDtC9K4sTr6Ow&#10;E7kDsN0mYx/58znvLJgHRjKwxrA0HahlezE33S1t349CDUi7pRp4L0PHA/gO0b3PkQM9GhjMQ5XN&#10;+e3lNosf85MSeRY/ZHmO+iq53dzlkuwpFBf3C/y3Dh7AchMKpcBpjf+xx+RYTKtYqqjlRsRPkGKl&#10;aCoUqKjgIxXy2SE1VCcrR/3eUckdkn8uIf0v/OkUjqE2jWkIKcQh0h7Z2CO0ZEC1cpiGM9U07nRT&#10;BO0qmW1TWMs3R7YUHyC5JxnmYLPDZl9tA2oQo05bL2GRY7cN6ljV3fwBAAD//wMAUEsDBBQABgAI&#10;AAAAIQAqbHmt3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWruhrWiI&#10;U1URDIykiPk1NnFI/BzZbhr49bgTjKc73X1X7Gc7sEn70DmSsFoKYJoapzpqJbwfXxaPwEJEUjg4&#10;0hK+dYB9eXtTYK7chd70VMeWpRIKOUowMY4556Ex2mJYulFT8j6dtxiT9C1XHi+p3A48E2LLLXaU&#10;FgyOujK66euzldA/bzaiOtQ/fdV/TF/cz0ivRsr7u/nwBCzqOf6F4Yqf0KFMTCd3JhXYIGGRrVcp&#10;KiEduNriYbcDdpKw3mbAy4L/P1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdI6GVn&#10;AwAAHQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACps&#10;ea3cAAAACAEAAA8AAAAAAAAAAAAAAAAAwQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADKBgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="4B3B1FAF" id="Freeform 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.4pt;width:532pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3SOhlZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndEsjKYe&#10;SM9gLJjPg4UR3aXLbjbbKf2JC8NE91+UbnwSw5dRNCYlLWDZNZAkRQ7ueecSj9Qkmi08LwxbH/Yw&#10;34LhgpOQpGQa+aDvKTSwoBcYJxbsBcapBb3AGFqwWeBFwegWIwvp+2EQTcYtn1lYb5QRIrKXESWc&#10;+tNxyoUFHqcEZV/B6dseukBqe+fFjfqvcJI/9FLkwY9EYTiJTg+IbzsKMBeQtqMuI4duusRpu+oy&#10;59BPFzgD21VnnBCW2y7waNrFIjuUbTDCF6F4ta9BQ4zOSigMfYxNiO+1jwICCeBw1IKHAzi4FuGT&#10;UXg0gIO/EG5C/a/sswEcXIHw2Sj7fAAHlRG+GIUvBnA87IiHYzxiLGhsa+O31sIRtSY0drS6SkhU&#10;pylKOgRS1AbngM5Uozu6T1LjzdpcfyRdOe31hsOF2PO1MEB9vJWP9x+se4Tk5QvQDtC9K4sTr6Ow&#10;E7kDsN0mYx/58znvLJgHRjKwxrA0HahlezE33S1t349CDUi7pRp4L0PHA/gO0b3PkQM9GhjMQ5XN&#10;+e3lNosf85MSeRY/ZHmO+iq53dzlkuwpFBf3C/y3Dh7AchMKpcBpjf+xx+RYTKtYqqjlRsRPkGKl&#10;aCoUqKjgIxXy2SE1VCcrR/3eUckdkn8uIf0v/OkUjqE2jWkIKcQh0h7Z2CO0ZEC1cpiGM9U07nRT&#10;BO0qmW1TWMs3R7YUHyC5JxnmYLPDZl9tA2oQo05bL2GRY7cN6ljV3fwBAAD//wMAUEsDBBQABgAI&#10;AAAAIQAqbHmt3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWruhrWiI&#10;U1URDIykiPk1NnFI/BzZbhr49bgTjKc73X1X7Gc7sEn70DmSsFoKYJoapzpqJbwfXxaPwEJEUjg4&#10;0hK+dYB9eXtTYK7chd70VMeWpRIKOUowMY4556Ex2mJYulFT8j6dtxiT9C1XHi+p3A48E2LLLXaU&#10;FgyOujK66euzldA/bzaiOtQ/fdV/TF/cz0ivRsr7u/nwBCzqOf6F4Yqf0KFMTCd3JhXYIGGRrVcp&#10;KiEduNriYbcDdpKw3mbAy4L/P1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALdI6GVn&#10;AwAAHQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACps&#10;ea3cAAAACAEAAA8AAAAAAAAAAAAAAAAAwQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADKBgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,180246;0,180246;0,45064;114692,0;6756757,0;6756757,0;6756757,180246" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F80C98">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="001F21C7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00702701">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="00067F87">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
@@ -9485,86 +9406,86 @@
     <w:r w:rsidR="00086DF8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7964DF36" w14:textId="0607271D" w:rsidR="00284CA6" w:rsidRPr="00256E86" w:rsidRDefault="00817331" w:rsidP="00FC4465">
+  <w:p w14:paraId="7964DF36" w14:textId="63AA485A" w:rsidR="00284CA6" w:rsidRPr="00256E86" w:rsidRDefault="00091C45" w:rsidP="00FC4465">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-1"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B5892CD" wp14:editId="37EFCFE4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B5892CD" wp14:editId="49F8AA4E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6861175" cy="288290"/>
               <wp:effectExtent l="8890" t="5080" r="6985" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="1280448985" name="Freeform 4"/>
+              <wp:docPr id="1762395430" name="Freeform 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6861175" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 72062 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -9646,92 +9567,101 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0232D17F" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.4pt;width:540.25pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUXE+fbAMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVu1u2zYU/T9g70Dw54BFomzJH4hTdA06&#10;DGi7AXUfgKYoS6gkaiRtOX363kt9mEoqBx2WALIoHh7ynsPLy/s3l6okZ6lNoeodZXchJbIWKi3q&#10;445+2b//fU2JsbxOealquaNP0tA3D7/+ct82WxmpXJWp1ARIarNtmx3NrW22QWBELitu7lQja+jM&#10;lK64haY+BqnmLbBXZRCFYRK0SqeNVkIaA18fu0764PizTAr7d5YZaUm5o7A2657aPQ/4DB7u+fao&#10;eZMXol8G/w+rqHhRw6Qj1SO3nJx08YKqKoRWRmX2TqgqUFlWCOligGhY+CyazzlvpIsFxDHNKJP5&#10;/2jFp/Pn5h+NSzfNByW+GlAkaBuzHXuwYQBDDu1HlYKH/GSVC/aS6QpHQhjk4jR9GjWVF0sEfEzW&#10;CWOrmBIBfdF6HW2c6AHfDqPFydg/pXJM/PzB2M6TFN6coimpeQXT7sG/rCrBnt8CEpKWJKtNGMZx&#10;7+EIYx4MJ1zEJCfLhIG+z6GRB73BuPBgrzAuPegNRtBjDGUVhUk0u8TEQzIWR8liPvKVhw1nGSEj&#10;x7lRwiVbzlNuPPA8JSj7E5zMd+gGqe/OqwtlP2ESm7qUhPBHkjheJM83CPONAswNpG/UbeTUpluc&#10;vlW3Oac+3eCMfKtecEJaHofE4/mQi+JS98kIb4Tj0b4HDTE7G2Uw9TE3Ib/3DAUEEsBhrwePJ3Cw&#10;FuGLWXgygYNfCHep/kP21QQOViB8Ncu+nsBBZYRvZuGbCRw3O+JhG88ECxr72rA+Wtii3oAujl5X&#10;DYXqeYnSlECJOuAY0JlbtGN4JS2crP3xR/Id7Y837K7UWe6VA9rrqXw9/2DeK6SsX4EOgOG38Tjx&#10;OIoHkQeAOB0K8Yf89pJ3Fa0jJxlE41i6D6hlfzB3n3va8TsKNSEdpurgowwDD+AHxPD7EjnRo4PB&#10;OFTZ7d9Rbjf5tT4ZVRbp+6IsUV+jj4d3pSZnDpeLxw3+9wZPYKVLhVrhsM5//OJqLJZVvKqY7UGl&#10;T1BitepuKHCjgpdc6W+UtHA72VHz74lrSUn5Vw3lf8OWS9iG1jWWMZQQSrTfc/B7eC2AakeFhT3V&#10;Nd7Z7hJ0anRxzGEu5rZsrd5Ccc8KrMFuhd26+gbcQZw6/X0JLzl+26Gut7qH7wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAIYB8fjcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAUhPdK/Q/Wi9Qt&#10;MUGAKsojilA7dCytOjvYxQT8jGyH0P76OlM7nu509111WM3EFuX8YAlhv0uAKeqsHKhH+Hh/2T4C&#10;80GQFJMlhfCtPBzq+7tKlNJe6U0tbehZLCFfCgQdwlxy7jutjPA7OyuK3pd1RoQoXc+lE9dYbiae&#10;JknBjRgoLmgxq0arbmwvBmF8zvOkObY/YzN+LmfuVkGvGvFhsx6fgAW1hr8w3PAjOtSR6WQvJD2b&#10;ELZpto9RhHjgZid5kQE7IWRFCryu+P8D9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;VFxPn2wDAAAdCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAhgHx+NwAAAAIAQAADwAAAAAAAAAAAAAAAADGBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAM8GAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="5D77F18C" id="Freeform 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.4pt;width:540.25pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUXE+fbAMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVu1u2zYU/T9g70Dw54BFomzJH4hTdA06&#10;DGi7AXUfgKYoS6gkaiRtOX363kt9mEoqBx2WALIoHh7ynsPLy/s3l6okZ6lNoeodZXchJbIWKi3q&#10;445+2b//fU2JsbxOealquaNP0tA3D7/+ct82WxmpXJWp1ARIarNtmx3NrW22QWBELitu7lQja+jM&#10;lK64haY+BqnmLbBXZRCFYRK0SqeNVkIaA18fu0764PizTAr7d5YZaUm5o7A2657aPQ/4DB7u+fao&#10;eZMXol8G/w+rqHhRw6Qj1SO3nJx08YKqKoRWRmX2TqgqUFlWCOligGhY+CyazzlvpIsFxDHNKJP5&#10;/2jFp/Pn5h+NSzfNByW+GlAkaBuzHXuwYQBDDu1HlYKH/GSVC/aS6QpHQhjk4jR9GjWVF0sEfEzW&#10;CWOrmBIBfdF6HW2c6AHfDqPFydg/pXJM/PzB2M6TFN6coimpeQXT7sG/rCrBnt8CEpKWJKtNGMZx&#10;7+EIYx4MJ1zEJCfLhIG+z6GRB73BuPBgrzAuPegNRtBjDGUVhUk0u8TEQzIWR8liPvKVhw1nGSEj&#10;x7lRwiVbzlNuPPA8JSj7E5zMd+gGqe/OqwtlP2ESm7qUhPBHkjheJM83CPONAswNpG/UbeTUpluc&#10;vlW3Oac+3eCMfKtecEJaHofE4/mQi+JS98kIb4Tj0b4HDTE7G2Uw9TE3Ib/3DAUEEsBhrwePJ3Cw&#10;FuGLWXgygYNfCHep/kP21QQOViB8Ncu+nsBBZYRvZuGbCRw3O+JhG88ECxr72rA+Wtii3oAujl5X&#10;DYXqeYnSlECJOuAY0JlbtGN4JS2crP3xR/Id7Y837K7UWe6VA9rrqXw9/2DeK6SsX4EOgOG38Tjx&#10;OIoHkQeAOB0K8Yf89pJ3Fa0jJxlE41i6D6hlfzB3n3va8TsKNSEdpurgowwDD+AHxPD7EjnRo4PB&#10;OFTZ7d9Rbjf5tT4ZVRbp+6IsUV+jj4d3pSZnDpeLxw3+9wZPYKVLhVrhsM5//OJqLJZVvKqY7UGl&#10;T1BitepuKHCjgpdc6W+UtHA72VHz74lrSUn5Vw3lf8OWS9iG1jWWMZQQSrTfc/B7eC2AakeFhT3V&#10;Nd7Z7hJ0anRxzGEu5rZsrd5Ccc8KrMFuhd26+gbcQZw6/X0JLzl+26Gut7qH7wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAIYB8fjcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFvgzAUhPdK/Q/Wi9Qt&#10;MUGAKsojilA7dCytOjvYxQT8jGyH0P76OlM7nu509111WM3EFuX8YAlhv0uAKeqsHKhH+Hh/2T4C&#10;80GQFJMlhfCtPBzq+7tKlNJe6U0tbehZLCFfCgQdwlxy7jutjPA7OyuK3pd1RoQoXc+lE9dYbiae&#10;JknBjRgoLmgxq0arbmwvBmF8zvOkObY/YzN+LmfuVkGvGvFhsx6fgAW1hr8w3PAjOtSR6WQvJD2b&#10;ELZpto9RhHjgZid5kQE7IWRFCryu+P8D9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;VFxPn2wDAAAdCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAhgHx+NwAAAAIAQAADwAAAAAAAAAAAAAAAADGBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAM8GAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#d9d9d9" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,180246;0,180246;0,45064;116470,0;6861538,0;6861538,0;6861538,180246" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F80C98">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="003D609D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00702701">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="00067F87">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
@@ -9807,109 +9737,109 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FD4689A" w14:textId="77777777" w:rsidR="000C5B6D" w:rsidRDefault="000C5B6D">
+    <w:p w14:paraId="0D67CDD1" w14:textId="77777777" w:rsidR="00C661AA" w:rsidRDefault="00C661AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43C58840" w14:textId="77777777" w:rsidR="000C5B6D" w:rsidRDefault="000C5B6D">
+    <w:p w14:paraId="21742747" w14:textId="77777777" w:rsidR="00C661AA" w:rsidRDefault="00C661AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76C48125" w14:textId="77777777" w:rsidR="00067F87" w:rsidRDefault="00067F87">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EFBFD51" w14:textId="104A5C4C" w:rsidR="00FC4465" w:rsidRPr="00E93A30" w:rsidRDefault="00817331" w:rsidP="00FC4465">
+  <w:p w14:paraId="7EFBFD51" w14:textId="1309BE1E" w:rsidR="00FC4465" w:rsidRPr="00E93A30" w:rsidRDefault="00091C45" w:rsidP="00FC4465">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1775FEA2" wp14:editId="71136659">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1775FEA2" wp14:editId="1CAF7AE1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6756400" cy="288290"/>
               <wp:effectExtent l="8890" t="5080" r="6985" b="1905"/>
               <wp:wrapNone/>
-              <wp:docPr id="966988807" name="Freeform 6"/>
+              <wp:docPr id="1018946357" name="Freeform 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6756400" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 288235 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 72062 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -9991,116 +9921,116 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="46626E11" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:532pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVU6alZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndEsjKYe&#10;SM9gLJjPg4UR3aXLbjbbKf2JC8NE91+UbnwSw5dRNCYlLWDZNZAkRQ7ueecSj9Qkmi08LwxbH/Yw&#10;34LhgpOQpGQa+aDvKTSwoBcYJxbsBcapBb3AGFqwWeBFwegWIwvp+2EQTcYtn1lYb5QRIrKXESWc&#10;+tNxyoUFHqcEZV/B6dseukBqe+fFjfqvcJI/9FLkwY9EYTiJTg+IbzsKMBeQtqMuI4duusRpu+oy&#10;59BPFzgD21VnnBCW2y7waNrFIjuUbTDCF6F4ta9BQ4zOSigMfYxNiO+1jwICCeBw1IKHAzi4FuGT&#10;UXg0gIO/EG5C/a/sswEcXIHw2Sj7fAAHlRG+GIUvBnA87IiHYzxiLGhsa+O31sIRtSY0drS6SkhU&#10;pylKOgRS1AbngM5Uozu6T1LjzdpcfyRdOe31hsOF2PO1MEB9vJWP9x+se4Tk5QvQDtC9K4sTr6Ow&#10;E7kDsN0mYx/58znvLJgHRjKwxrA0HahlezE33S1t349CDUi7pRp4L0PHA/gO0b3PkQM9GhjMQ5XN&#10;+e3lNosf85MSeRY/ZHmO+iq53dzlkuwpFBfzO/y3Dh7AchMKpcBpjf+xx+RYTKtYqqjlRsRPkGKl&#10;aCoUqKjgIxXy2SE1VCcrR/3eUckdkn8uIf0v/OkUjqE2jWkIKcQh0h7Z2CO0ZEC1cpiGM9U07nRT&#10;BO0qmW1TWMs3R7YUHyC5JxnmYLPDZl9tA2oQo05bL2GRY7cN6ljV3fwBAAD//wMAUEsDBBQABgAI&#10;AAAAIQCCJpUg3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc2k3Sgkia&#10;TQWIPkALQuLmJtv8EK+j2E3D2+Oe4Dia0cw3+XY2vZp4dK0VgngZgWIpbdVKTfDxvls8gXJeS6V7&#10;K0zwww62xe1NrrPKXmTP08HXKpSIyzRB4/2QIbqyYaPd0g4swTvZ0Wgf5FhjNepLKDc9JlH0iEa3&#10;EhYaPfBrw+X34WwI3mxsZ2TXdW382U07fNi/4BfR/d38vAHlefZ/YbjiB3QoAtPRnqVyqidYJOs4&#10;RAlW4cHVj1ZpCupIsE4TwCLH/w+KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVU6al&#10;ZwMAAB0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;JpUg3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAywYAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="45117EBF" id="Freeform 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:532pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVU6alZwMAAB0KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNBosSUviBO0CVIU&#10;6AbEPQBNUZZQSVRJ2nJy+s5Qiym7cpCiNiCJ5OMj5w2HM9e3hyIney5VJsqV4195DuElE3FWblfO&#10;z/XD+7lDlKZlTHNR8pXzxJVze/P2zXVdLXkgUpHHXBIgKdWyrlZOqnW1dF3FUl5QdSUqXsJgImRB&#10;NTTl1o0lrYG9yN3A8yK3FjKupGBcKei9bwadG8OfJJzp70miuCb5yoG9afOU5rnBp3tzTZdbSas0&#10;Y+026D/soqBZCYv2VPdUU7KT2RlVkTEplEj0FROFK5IkY9zYANb43ok1jymtuLEFxFFVL5P6f7Ts&#10;2/6x+iFx66r6ItgvBYq4daWW/Qg2FGDIpv4qYvAh3WlhjD0kssCZYAY5GE2fek35QRMGndEsjKYe&#10;SM9gLJjPg4UR3aXLbjbbKf2JC8NE91+UbnwSw5dRNCYlLWDZNZAkRQ7ueecSj9Qkmi08LwxbH/Yw&#10;34LhgpOQpGQa+aDvKTSwoBcYJxbsBcapBb3AGFqwWeBFwegWIwvp+2EQTcYtn1lYb5QRIrKXESWc&#10;+tNxyoUFHqcEZV/B6dseukBqe+fFjfqvcJI/9FLkwY9EYTiJTg+IbzsKMBeQtqMuI4duusRpu+oy&#10;59BPFzgD21VnnBCW2y7waNrFIjuUbTDCF6F4ta9BQ4zOSigMfYxNiO+1jwICCeBw1IKHAzi4FuGT&#10;UXg0gIO/EG5C/a/sswEcXIHw2Sj7fAAHlRG+GIUvBnA87IiHYzxiLGhsa+O31sIRtSY0drS6SkhU&#10;pylKOgRS1AbngM5Uozu6T1LjzdpcfyRdOe31hsOF2PO1MEB9vJWP9x+se4Tk5QvQDtC9K4sTr6Ow&#10;E7kDsN0mYx/58znvLJgHRjKwxrA0HahlezE33S1t349CDUi7pRp4L0PHA/gO0b3PkQM9GhjMQ5XN&#10;+e3lNosf85MSeRY/ZHmO+iq53dzlkuwpFBfzO/y3Dh7AchMKpcBpjf+xx+RYTKtYqqjlRsRPkGKl&#10;aCoUqKjgIxXy2SE1VCcrR/3eUckdkn8uIf0v/OkUjqE2jWkIKcQh0h7Z2CO0ZEC1cpiGM9U07nRT&#10;BO0qmW1TWMs3R7YUHyC5JxnmYLPDZl9tA2oQo05bL2GRY7cN6ljV3fwBAAD//wMAUEsDBBQABgAI&#10;AAAAIQCCJpUg3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc2k3Sgkia&#10;TQWIPkALQuLmJtv8EK+j2E3D2+Oe4Dia0cw3+XY2vZp4dK0VgngZgWIpbdVKTfDxvls8gXJeS6V7&#10;K0zwww62xe1NrrPKXmTP08HXKpSIyzRB4/2QIbqyYaPd0g4swTvZ0Wgf5FhjNepLKDc9JlH0iEa3&#10;EhYaPfBrw+X34WwI3mxsZ2TXdW382U07fNi/4BfR/d38vAHlefZ/YbjiB3QoAtPRnqVyqidYJOs4&#10;RAlW4cHVj1ZpCupIsE4TwCLH/w+KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVU6al&#10;ZwMAAB0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;JpUg3QAAAAkBAAAPAAAAAAAAAAAAAAAAAMEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAywYAAAAA&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,180246;0,180246;0,45064;114692,0;6756757,0;6756757,0;6756757,180246" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00E93A30">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00E93A30">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>BA8</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A179796" w14:textId="7FDE4FFC" w:rsidR="00FC4465" w:rsidRPr="00256E86" w:rsidRDefault="00817331" w:rsidP="00256E86">
+  <w:p w14:paraId="3A179796" w14:textId="792C326F" w:rsidR="00FC4465" w:rsidRPr="00256E86" w:rsidRDefault="00091C45" w:rsidP="00256E86">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2430"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:ind w:right="-286"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000AD9F7" wp14:editId="0DA4A1C2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000AD9F7" wp14:editId="0517B29F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6722110" cy="525780"/>
               <wp:effectExtent l="8890" t="0" r="3175" b="7620"/>
               <wp:wrapNone/>
-              <wp:docPr id="1621256292" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="1499429875" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6722110" cy="525780"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="T0" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T1" fmla="*/ 461010 h 461010"/>
                           <a:gd name="T2" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T3" fmla="*/ 461010 h 461010"/>
                           <a:gd name="T4" fmla="*/ 0 w 6790055"/>
                           <a:gd name="T5" fmla="*/ 115257 h 461010"/>
                           <a:gd name="T6" fmla="*/ 115263 w 6790055"/>
                           <a:gd name="T7" fmla="*/ 0 h 461010"/>
@@ -10182,51 +10112,51 @@
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="18616FC9" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:6pt;width:529.3pt;height:41.4pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Nv2sYAMAAB4KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNDIVCx5QZygTZCi&#10;QDcg7gFoirKESqJK0paT03eGWkw5ldMWTQCZy+Mj5w2HM1c3hyIne6F0JsuVRy8mHhEll3FWblfe&#10;9/X927lHtGFlzHJZipX3KLR3c/361VVdLUUgU5nHQhEgKfWyrlZeaky19H3NU1EwfSErUcJkIlXB&#10;DHTV1o8Vq4G9yP1gMon8Wqq4UpILrWH0rpn0ri1/kghuviaJFobkKw/OZuxX2e8Gv/71FVtuFavS&#10;jLfHYP9wioJlJWzaU90xw8hOZc+oiowrqWViLrgsfJkkGRfWBrCGTk6seUhZJawtII6uepn0/6Pl&#10;X/YP1TeFR9fVJ8l/aFDEryu97GewowFDNvVnGYMP2c5Ia+whUQWuBDPIwWr62GsqDoZwGIxmQUAp&#10;SM9hLgzC2dyK7rNlt5rvtPkgpGVi+0/aND6JoWUVjUnJCth2DSRJkYN73vhkQmoSzRaTSRi2Puxh&#10;1IFNIwqykpQ0jVNo4EDPMF46sBcYpw70DGPowChFWUbPGJ1Ao8tx02cOdtxqCMleR9RwSqfjlAsH&#10;PE6JDv5zTuq66Ayp654XD0r/wkt06KZoAn8kCsPL6PSGUNdTgDmDdB11Hjl00zlO11XnOYd+OsMZ&#10;uK56xglxue0ij6VdMPJD2UYjtAjDt30NGmJ4VlJj7GNwQoCvKQoIJIDDWQceDuDgWoRfjsKjARz8&#10;hXAb679lnw3g4AqEz0bZ5wM4qIzwxSh8MYDjZUc8XOMRY0FjVxvaWgtX1FnQ2NHqqiBTneYo5RHI&#10;URtcAzozg+7omqTGp7V5/0i68tr3DacLuRdraYHm+CwfH0DY9wjJyxegHaD7rRzO5uVqbeoAfLfJ&#10;+Hvx9Jx3FswDKxlYY1maAdSyTcTNcEvbj6NQA9Juqwbey9DxAL5DdL/PkQM9GhisQ5Xt/e3ltpsf&#10;E5SWeRbfZ3mO+mq13dzmiuwZVBfzW/xvxRjAchsKpcRljf9xxCZZzKtYq+jlRsaPkGOVbEoUKKmg&#10;kUr15JEaypOVp3/umBIeyT+WkP8XdDqFa2hsZxrOMKqVO7NxZ1jJgWrlcQN3quncmqYK2lUq26aw&#10;F7VXtpTvILsnGSZhe8LmXG0HihCrTlswYZXj9i3qWNZd/wIAAP//AwBQSwMEFAAGAAgAAAAhAAJ/&#10;5SHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOw0AMRfdI/MPISOxaJyFFJc2kAkQ/oAUh&#10;sZsmbh5kPFFmmoa/x13B0rpH1+fm29n2aqLRt441xMsIFHHpqpZrDR/vu8UalA+GK9M7Jg0/5GFb&#10;3N7kJqvchfc0HUKtpIR9ZjQ0IQwZoi8bssYv3UAs2cmN1gQ5xxqr0Vyk3PaYRNEjWtOyfGjMQK8N&#10;ld+Hs9Xw5mI3I/mua+PPbtrhav+CX1rf383PG1CB5vAHw1Vf1KEQp6M7c+VVr2GRpLGgEiSy6QpE&#10;D+kK1FHDU7oGLHL8P6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD82/axgAwAAHgoA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAJ/5SHdAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAugUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADEBgAA&#10;AAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="7ACDFA24" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:6pt;width:529.3pt;height:41.4pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Nv2sYAMAAB4KAAAOAAAAZHJzL2Uyb0RvYy54bWysVllu2zAQ/S/QOxD6LNDIVCx5QZygTZCi&#10;QDcg7gFoirKESqJK0paT03eGWkw5ldMWTQCZy+Mj5w2HM1c3hyIne6F0JsuVRy8mHhEll3FWblfe&#10;9/X927lHtGFlzHJZipX3KLR3c/361VVdLUUgU5nHQhEgKfWyrlZeaky19H3NU1EwfSErUcJkIlXB&#10;DHTV1o8Vq4G9yP1gMon8Wqq4UpILrWH0rpn0ri1/kghuviaJFobkKw/OZuxX2e8Gv/71FVtuFavS&#10;jLfHYP9wioJlJWzaU90xw8hOZc+oiowrqWViLrgsfJkkGRfWBrCGTk6seUhZJawtII6uepn0/6Pl&#10;X/YP1TeFR9fVJ8l/aFDEryu97GewowFDNvVnGYMP2c5Ia+whUQWuBDPIwWr62GsqDoZwGIxmQUAp&#10;SM9hLgzC2dyK7rNlt5rvtPkgpGVi+0/aND6JoWUVjUnJCth2DSRJkYN73vhkQmoSzRaTSRi2Puxh&#10;1IFNIwqykpQ0jVNo4EDPMF46sBcYpw70DGPowChFWUbPGJ1Ao8tx02cOdtxqCMleR9RwSqfjlAsH&#10;PE6JDv5zTuq66Ayp654XD0r/wkt06KZoAn8kCsPL6PSGUNdTgDmDdB11Hjl00zlO11XnOYd+OsMZ&#10;uK56xglxue0ij6VdMPJD2UYjtAjDt30NGmJ4VlJj7GNwQoCvKQoIJIDDWQceDuDgWoRfjsKjARz8&#10;hXAb679lnw3g4AqEz0bZ5wM4qIzwxSh8MYDjZUc8XOMRY0FjVxvaWgtX1FnQ2NHqqiBTneYo5RHI&#10;URtcAzozg+7omqTGp7V5/0i68tr3DacLuRdraYHm+CwfH0DY9wjJyxegHaD7rRzO5uVqbeoAfLfJ&#10;+Hvx9Jx3FswDKxlYY1maAdSyTcTNcEvbj6NQA9Juqwbey9DxAL5DdL/PkQM9GhisQ5Xt/e3ltpsf&#10;E5SWeRbfZ3mO+mq13dzmiuwZVBfzW/xvxRjAchsKpcRljf9xxCZZzKtYq+jlRsaPkGOVbEoUKKmg&#10;kUr15JEaypOVp3/umBIeyT+WkP8XdDqFa2hsZxrOMKqVO7NxZ1jJgWrlcQN3quncmqYK2lUq26aw&#10;F7VXtpTvILsnGSZhe8LmXG0HihCrTlswYZXj9i3qWNZd/wIAAP//AwBQSwMEFAAGAAgAAAAhAAJ/&#10;5SHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOw0AMRfdI/MPISOxaJyFFJc2kAkQ/oAUh&#10;sZsmbh5kPFFmmoa/x13B0rpH1+fm29n2aqLRt441xMsIFHHpqpZrDR/vu8UalA+GK9M7Jg0/5GFb&#10;3N7kJqvchfc0HUKtpIR9ZjQ0IQwZoi8bssYv3UAs2cmN1gQ5xxqr0Vyk3PaYRNEjWtOyfGjMQK8N&#10;ld+Hs9Xw5mI3I/mua+PPbtrhav+CX1rf383PG1CB5vAHw1Vf1KEQp6M7c+VVr2GRpLGgEiSy6QpE&#10;D+kK1FHDU7oGLHL8P6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD82/axgAwAAHgoA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAJ/5SHdAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAugUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADEBgAA&#10;AAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,461010e" fillcolor="#8c8c8c" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,525780;0,525780;0,131450;114110,0;6722465,0;6722465,0;6722465,525780" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>NOTICE</w:t>
     </w:r>
     <w:r w:rsidR="00FC4465" w:rsidRPr="00256E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00256E86" w:rsidRPr="00256E86">
@@ -11187,253 +11117,260 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1936942079">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1899047550">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1278563644">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="753623861">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1191184737">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="278269572">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4AEA"/>
     <w:rsid w:val="00000DDA"/>
     <w:rsid w:val="0000354F"/>
     <w:rsid w:val="00017D8E"/>
     <w:rsid w:val="00033C6B"/>
     <w:rsid w:val="00047DC9"/>
     <w:rsid w:val="00067F87"/>
     <w:rsid w:val="00077120"/>
     <w:rsid w:val="00084DDB"/>
     <w:rsid w:val="00086DF8"/>
     <w:rsid w:val="00091107"/>
+    <w:rsid w:val="00091C45"/>
     <w:rsid w:val="000B6F93"/>
-    <w:rsid w:val="000C5B6D"/>
     <w:rsid w:val="000F0230"/>
     <w:rsid w:val="000F7CFA"/>
     <w:rsid w:val="00113143"/>
     <w:rsid w:val="00117089"/>
     <w:rsid w:val="00122791"/>
     <w:rsid w:val="00161463"/>
     <w:rsid w:val="001646C0"/>
     <w:rsid w:val="00167EF9"/>
     <w:rsid w:val="001934DB"/>
     <w:rsid w:val="00193BC4"/>
     <w:rsid w:val="001A187D"/>
     <w:rsid w:val="001A782D"/>
     <w:rsid w:val="001F21C7"/>
     <w:rsid w:val="00201399"/>
     <w:rsid w:val="002020AC"/>
     <w:rsid w:val="002061DD"/>
     <w:rsid w:val="00210848"/>
     <w:rsid w:val="00212DE0"/>
     <w:rsid w:val="0023081A"/>
     <w:rsid w:val="00256E86"/>
     <w:rsid w:val="0026116A"/>
     <w:rsid w:val="00262A15"/>
     <w:rsid w:val="0026372C"/>
+    <w:rsid w:val="00273265"/>
     <w:rsid w:val="002832A2"/>
     <w:rsid w:val="00284CA6"/>
     <w:rsid w:val="00285282"/>
     <w:rsid w:val="00293446"/>
     <w:rsid w:val="002A56F8"/>
     <w:rsid w:val="002B31DF"/>
     <w:rsid w:val="002D385B"/>
     <w:rsid w:val="002E6A3D"/>
     <w:rsid w:val="00303995"/>
     <w:rsid w:val="00315A74"/>
     <w:rsid w:val="0031690E"/>
     <w:rsid w:val="0033157C"/>
     <w:rsid w:val="00333E87"/>
     <w:rsid w:val="00354CAE"/>
     <w:rsid w:val="003644CD"/>
     <w:rsid w:val="00385C95"/>
     <w:rsid w:val="003D1D51"/>
     <w:rsid w:val="003D609D"/>
     <w:rsid w:val="003D703C"/>
     <w:rsid w:val="0043289C"/>
     <w:rsid w:val="00436F9B"/>
     <w:rsid w:val="00450325"/>
     <w:rsid w:val="0047773B"/>
     <w:rsid w:val="00495D6C"/>
     <w:rsid w:val="004A0F57"/>
     <w:rsid w:val="004A4AD1"/>
     <w:rsid w:val="004B5933"/>
     <w:rsid w:val="005018CD"/>
     <w:rsid w:val="005176AB"/>
     <w:rsid w:val="00544BEF"/>
     <w:rsid w:val="00547E6A"/>
     <w:rsid w:val="005541CF"/>
     <w:rsid w:val="00572BB8"/>
     <w:rsid w:val="0057543C"/>
     <w:rsid w:val="00575F41"/>
     <w:rsid w:val="005A5F2A"/>
     <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005E2AEC"/>
     <w:rsid w:val="005F5366"/>
     <w:rsid w:val="005F6E9A"/>
     <w:rsid w:val="005F6F63"/>
     <w:rsid w:val="00601AE3"/>
     <w:rsid w:val="0064367F"/>
     <w:rsid w:val="00690377"/>
     <w:rsid w:val="00694EA7"/>
     <w:rsid w:val="006D1231"/>
     <w:rsid w:val="006D799C"/>
     <w:rsid w:val="006E4C94"/>
     <w:rsid w:val="006F3242"/>
     <w:rsid w:val="006F4559"/>
+    <w:rsid w:val="00702701"/>
     <w:rsid w:val="00723329"/>
     <w:rsid w:val="007236AE"/>
     <w:rsid w:val="00726F11"/>
     <w:rsid w:val="00736A7F"/>
     <w:rsid w:val="00747BE2"/>
     <w:rsid w:val="00755A52"/>
     <w:rsid w:val="00756470"/>
     <w:rsid w:val="0075789E"/>
     <w:rsid w:val="00767157"/>
     <w:rsid w:val="007827BA"/>
     <w:rsid w:val="007829D8"/>
     <w:rsid w:val="00792369"/>
     <w:rsid w:val="007B52EF"/>
     <w:rsid w:val="007C7A5A"/>
     <w:rsid w:val="007D3166"/>
     <w:rsid w:val="007D6723"/>
     <w:rsid w:val="007E66DA"/>
-    <w:rsid w:val="00817331"/>
     <w:rsid w:val="00825FC6"/>
-    <w:rsid w:val="00844253"/>
     <w:rsid w:val="008453DA"/>
     <w:rsid w:val="00884843"/>
     <w:rsid w:val="008A778C"/>
     <w:rsid w:val="008C1927"/>
     <w:rsid w:val="008E4D6D"/>
     <w:rsid w:val="008F1C8A"/>
     <w:rsid w:val="009010CE"/>
     <w:rsid w:val="0090354F"/>
     <w:rsid w:val="00915E19"/>
     <w:rsid w:val="0092008C"/>
     <w:rsid w:val="00925A47"/>
     <w:rsid w:val="00940B28"/>
     <w:rsid w:val="009416BD"/>
+    <w:rsid w:val="00962452"/>
     <w:rsid w:val="00970351"/>
     <w:rsid w:val="00994E36"/>
     <w:rsid w:val="009957DC"/>
     <w:rsid w:val="009963C9"/>
     <w:rsid w:val="009A269A"/>
     <w:rsid w:val="009A6F62"/>
     <w:rsid w:val="009C49D3"/>
     <w:rsid w:val="009D1563"/>
+    <w:rsid w:val="009D5E44"/>
     <w:rsid w:val="00A11D7B"/>
     <w:rsid w:val="00A3734C"/>
     <w:rsid w:val="00A46054"/>
     <w:rsid w:val="00A4724B"/>
     <w:rsid w:val="00AA1E98"/>
     <w:rsid w:val="00AA30FB"/>
     <w:rsid w:val="00AC5B3D"/>
     <w:rsid w:val="00AE31A3"/>
     <w:rsid w:val="00AE6CF6"/>
     <w:rsid w:val="00B1623D"/>
     <w:rsid w:val="00B16C3E"/>
+    <w:rsid w:val="00B53D07"/>
     <w:rsid w:val="00B60EE5"/>
     <w:rsid w:val="00B710FD"/>
     <w:rsid w:val="00B72C68"/>
+    <w:rsid w:val="00B74D86"/>
     <w:rsid w:val="00B93FD5"/>
     <w:rsid w:val="00BA1BD8"/>
     <w:rsid w:val="00BD5A5C"/>
     <w:rsid w:val="00BE4E06"/>
     <w:rsid w:val="00BF619F"/>
     <w:rsid w:val="00C03598"/>
     <w:rsid w:val="00C035F4"/>
     <w:rsid w:val="00C172E5"/>
     <w:rsid w:val="00C21876"/>
     <w:rsid w:val="00C33CD9"/>
+    <w:rsid w:val="00C661AA"/>
     <w:rsid w:val="00C716CA"/>
     <w:rsid w:val="00C75868"/>
     <w:rsid w:val="00C75DE4"/>
     <w:rsid w:val="00C91439"/>
     <w:rsid w:val="00C94DCC"/>
     <w:rsid w:val="00CC5F53"/>
     <w:rsid w:val="00CD5D92"/>
     <w:rsid w:val="00CD7F3B"/>
     <w:rsid w:val="00CE0D28"/>
     <w:rsid w:val="00CF12B2"/>
     <w:rsid w:val="00D11222"/>
     <w:rsid w:val="00D17456"/>
     <w:rsid w:val="00D25B52"/>
     <w:rsid w:val="00D615D9"/>
     <w:rsid w:val="00D742AD"/>
     <w:rsid w:val="00D90DD7"/>
     <w:rsid w:val="00DA0F0B"/>
     <w:rsid w:val="00DC35A4"/>
     <w:rsid w:val="00DE2A39"/>
     <w:rsid w:val="00DE2DEA"/>
     <w:rsid w:val="00DE66EE"/>
     <w:rsid w:val="00DF3C63"/>
     <w:rsid w:val="00E42153"/>
     <w:rsid w:val="00E4417C"/>
     <w:rsid w:val="00E465A2"/>
     <w:rsid w:val="00E54EF2"/>
+    <w:rsid w:val="00E775E9"/>
     <w:rsid w:val="00E93A30"/>
     <w:rsid w:val="00EA0E43"/>
     <w:rsid w:val="00EA46AB"/>
     <w:rsid w:val="00EC1CCE"/>
     <w:rsid w:val="00EC6E40"/>
     <w:rsid w:val="00EE39A9"/>
     <w:rsid w:val="00EF2761"/>
     <w:rsid w:val="00F15FF2"/>
     <w:rsid w:val="00F41727"/>
     <w:rsid w:val="00F4770F"/>
     <w:rsid w:val="00F56822"/>
     <w:rsid w:val="00F80C98"/>
     <w:rsid w:val="00F83F73"/>
     <w:rsid w:val="00FA6654"/>
     <w:rsid w:val="00FB28F1"/>
     <w:rsid w:val="00FC00F2"/>
     <w:rsid w:val="00FC4465"/>
     <w:rsid w:val="00FE2D5A"/>
     <w:rsid w:val="00FF3D28"/>
     <w:rsid w:val="00FF5B96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -12438,78 +12375,78 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A92082171</value>
     </field>
     <field name="Objective-Title">
       <value order="0">BA08 - Notice of cessation</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-05-14T06:38:47Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-07-14T06:01:51Z</value>
+      <value order="0">2026-07-20T02:17:32Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-07-14T06:01:51Z</value>
+      <value order="0">2026-07-20T02:17:32Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">MUSCAT, Natasha</value>
     </field>
     <field name="Objective-Path">
       <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA122803436</value>
+      <value order="0">vA123100414</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">6.0</value>
+      <value order="0">7.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">6</value>
+      <value order="0">7</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">Amend approved date to 17 July</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">BCD0616/2019</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
       <field name="Objective-Divisional Document Types">
         <value order="0"/>
       </field>
       <field name="Objective-Warning">
         <value order="0"/>
       </field>
       <field name="Objective-Author">
         <value order="0"/>
       </field>
       <field name="Objective-Date of Document">
         <value order="0"/>
       </field>
@@ -12547,177 +12484,177 @@
   </catalogues>
 </metadata>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A56305C-9691-4051-AF88-2D64162242D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>697</Words>
-  <Characters>3678</Characters>
+  <Words>722</Words>
+  <Characters>3633</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>198</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>242</Lines>
+  <Paragraphs>189</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4177</CharactersWithSpaces>
+  <CharactersWithSpaces>4166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A92082171</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Title">
     <vt:lpwstr>BA08 - Notice of cessation</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-CreationStamp">
     <vt:filetime>2025-05-14T06:38:47Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-DatePublished">
-    <vt:filetime>2026-07-14T06:01:51Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:17:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-ModificationStamp">
-    <vt:filetime>2026-07-14T06:01:51Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:17:32Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Owner">
     <vt:lpwstr>MUSCAT, Natasha</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Path">
     <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Parent">
     <vt:lpwstr>AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Version">
-    <vt:lpwstr>6.0</vt:lpwstr>
+    <vt:lpwstr>7.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionNumber">
-    <vt:r8>6</vt:r8>
+    <vt:r8>7</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionComment">
-    <vt:lpwstr/>
+    <vt:lpwstr>Amend approved date to 17 July</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-FileNumber">
     <vt:lpwstr>BCD0616/2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Divisional Document Types [system]">
     <vt:lpwstr>Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Author [system]">
     <vt:lpwstr>BAREHAM, Helen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Date of Document [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-External Reference [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Archive Box [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-TRIM Record Number [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Foreign Barcode [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionId">
-    <vt:lpwstr>vA122803436</vt:lpwstr>
+    <vt:lpwstr>vA123100414</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Divisional Document Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Warning">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Internal Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>