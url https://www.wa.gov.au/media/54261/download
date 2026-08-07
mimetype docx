--- v0 (2026-07-18)
+++ v1 (2026-08-07)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5583"/>
         <w:gridCol w:w="2189"/>
         <w:gridCol w:w="2428"/>
       </w:tblGrid>
@@ -12296,75 +12298,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Act); communicating with you; and any other related reporting requirements or compliance functions of a permit authority under the Act</w:t>
       </w:r>
       <w:r w:rsidR="00E73A37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="000606F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the privacy notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000606F4" w:rsidRPr="000606F4" w:rsidSect="00FF7D74">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="993" w:right="851" w:bottom="907" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F6713DC" w14:textId="77777777" w:rsidR="002049EB" w:rsidRDefault="002049EB">
+    <w:p w14:paraId="1E573049" w14:textId="77777777" w:rsidR="00492517" w:rsidRDefault="00492517">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75C422C4" w14:textId="77777777" w:rsidR="002049EB" w:rsidRDefault="002049EB">
+    <w:p w14:paraId="792189CD" w14:textId="77777777" w:rsidR="00492517" w:rsidRDefault="00492517">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12390,85 +12394,95 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54D92E56" w14:textId="3450A0FE" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00491CF0" w:rsidP="0013740F">
+  <w:p w14:paraId="732DAE35" w14:textId="77777777" w:rsidR="009169D3" w:rsidRDefault="009169D3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54D92E56" w14:textId="382E22AD" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00C0768A" w:rsidP="0013740F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42E13D69" wp14:editId="7125057E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42E13D69" wp14:editId="27566359">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-6350</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6797675" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2141117096" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="1129208743" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6797675" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -12809,51 +12823,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5223E0EB" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="2F4AB915" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115386,0;6797675,0;6797675,0;6797675,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CF3E81" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Form approved by the </w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
@@ -12861,58 +12875,67 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Building Commissioner </w:t>
     </w:r>
     <w:r w:rsidR="00CF3E81" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>on</w:t>
     </w:r>
     <w:r w:rsidR="004C3ACE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="009169D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="00E73A37">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="004C3137">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
@@ -12993,76 +13016,76 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EA2C81">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CCD75C5" w14:textId="5A2E1864" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00491CF0" w:rsidP="0013740F">
+  <w:p w14:paraId="4CCD75C5" w14:textId="1DBB3CC0" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00C0768A" w:rsidP="0013740F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01A1B630" wp14:editId="2DEC3806">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01A1B630" wp14:editId="7CD8A191">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-6350</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6797675" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6797675" cy="288290"/>
                       </a:xfrm>
@@ -13414,101 +13437,119 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="45639D53" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="4A9DE23E" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115386,0;6797675,0;6797675,0;6797675,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CF3E81" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Form approved by the </w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Building Commissioner </w:t>
     </w:r>
     <w:r w:rsidR="00CF3E81" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>on</w:t>
     </w:r>
     <w:r w:rsidR="00E73A37">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 8 July 2026</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009169D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r w:rsidR="00E73A37">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="004C3ACE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
@@ -13593,108 +13634,118 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA6F2C5" w14:textId="77777777" w:rsidR="002049EB" w:rsidRDefault="002049EB">
+    <w:p w14:paraId="141CE659" w14:textId="77777777" w:rsidR="00492517" w:rsidRDefault="00492517">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F661B50" w14:textId="77777777" w:rsidR="002049EB" w:rsidRDefault="002049EB">
+    <w:p w14:paraId="0A0002B0" w14:textId="77777777" w:rsidR="00492517" w:rsidRDefault="00492517">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67F223C0" w14:textId="562F5C46" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00491CF0" w:rsidP="0013740F">
+  <w:p w14:paraId="226D3834" w14:textId="77777777" w:rsidR="009169D3" w:rsidRDefault="009169D3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67F223C0" w14:textId="18CADA5B" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00C0768A" w:rsidP="0013740F">
     <w:pPr>
       <w:suppressLineNumbers w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0DE399" wp14:editId="66FB6A71">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0DE399" wp14:editId="1D92837B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6784340" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="295192177" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="2103023574" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6784340" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -14035,111 +14086,111 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="37A42E29" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:534.2pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh0nd6vgYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/QfyD4WKCRSFEXC5EL12mK&#10;AkYSICmSPK4pUhJKctklbTn5+s7ukvRRYnHHclMEBV9kXmb2kDNnZnbXnOe/3OWZd5uoaieLlR88&#10;G/teUsRyvSs2K//Pdy9/XvheVYtiLTJZJCv/U1L5v5z/+MPzfblMQrmV2TpRHg1SVMt9ufK3dV0u&#10;R6Mq3ia5qJ7JMinoZipVLmo6VZvRWok9jZ5no3A8no32Uq1LJeOkqujqC3vTPzfjp2kS16/TtEpq&#10;L1v59Gy1+VXm91r/js6fi+VGiXK7i5vHECc8RS52BYF2Q70QtfBu1O6rofJdrGQl0/pZLPORTNNd&#10;nJh3oLcJxl+8zdutKBPzLmScquzMVP17w8avbt+Wb5R+9Kq8kvFfFVlktC+rZXdHn1SNzF2qci1L&#10;D+7dGSt+6qyY3NVeTBdn80U0icjYMd0LF4vwzJh5JJatdnxT1b8n0owkbq+q2nphTUfGhmuvEDmR&#10;JZZFUe3q5AMNluYZOeankTefLSZzb+/N5mfj8XTaePBLlY+oMva2XjQLyMBHpD8EANAM7IZAJTdE&#10;eAoEKrkhJqdAoNJkEQXzidNa0QFOMAmDhdtaqGSd4cSZAs7YjYDiTITZ4xBQnIkwfxwCilumu6hL&#10;CfaxsYEqblZhJA3BdzSFYByxUwgqRUF0Nj5zBgXG0Ww+BF9fWsdoYiQQFP8Ogy8IpuF0KH16lvVl&#10;uf+AgTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4&#10;+u7Cr6H6Y6ae3OgY4k+vWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiz5baY3t6uJpj5BAUH+Jv&#10;iL8Hl5nD5gslHuYMFwNqiL9jWQpLGXtxhkruxRlOJdkQqOSGGNZ/w/qPtzk5rP+G9Z87n+CCjlE7&#10;UJxZnYb9l5Hn9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bRbDo5MqU8+PSl&#10;y4bTaRhNj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDpmb0vwOKd+v9fivh6u8+G/bDoI7OI/0IWMgg&#10;VfVDoJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TBWb6z3WwuV7PBOrxxWNCcCijO5iwHF4C6KMxEw&#10;oBgIKM6MjgcCymkq1HHzCmOJzStUckNgLLEhUMkNgbHEhkAlZnRgQLGjA5WG6DhWYYfo0P9+MN/f&#10;uhPuE6LDZnI3BEbHf8jaaBGEZ8ERkhx8U8zIuA/m9H4EpCEDAcW7nN6PgPmZO+NBHZ0N+xEwPbMp&#10;hUpuCCQgGwKV3BBIQHauRSVrJKe1cGrB8DiKd/MEe/BNWdv7rT3SkPEOKH7P2l4EZODJrO1FQAKy&#10;KYVKhlK9EEhANgQquSGQgKexdjqb0Mcsru+EkIbG4/3/XUTxU1nbj/Bwru11B9KQ8Q4o/iTW9r8I&#10;Mt3tbyQgUKofApXcEEhANgQquSEOWDubz2fRzP05FSoxOYU0ZHgcxZkISEMGAoozEZCGDAQUH1jb&#10;8PdIpfz4BNbaiHsya6mlbtM2zYlt20cX3xVNIx0deUI3Yo5Nb2IpK920h1111KHXntK2oW79E0vS&#10;0l14DmUiIyqbWTBbmXiGyuGjkCnnobLZBmUjUzZD5ehRyORxVDa9h2xkykCoPENkO0jjNUVNq7pd&#10;NTPtqrXvUbuq8j1qV73WOmJZilo7uz309rrn0jZDetuVb1OD8Xgub5N30gjW9/2ajYD19r1IVjhE&#10;W4H2bwlj2mzRvFMrEN9c7+Jfk89fjzsPF2GzcLKj2AvaQs0etb3cDNtd14Y6GLSFsuKdGdpxSL6V&#10;aP8+RfLAcnZAQtD+MJHTOcY85n2PayWz3frlLsu0Jyq1ub7MlHcryMe/RZcXi0VjtgOxrNB+DafR&#10;mApLLKg1Os0EkSHOy/XKr4qN74lsQz3Xca2MrwupESxBVFW/ENXWYphhO8/oR0hMY7TNF6bX17b3&#10;6kbfa7n+9EZ5StpO6aqMX+5otCtR1W+Eog5cehpq965f00+aSXpEopg58r2tVJ8fuq7lqWOZ7vre&#10;nlqt6fH/vhEq8b3sj4J6mc+CSLcL1+Ykms5DOlF45xrvFDf5pSTTUQKipzOHWr7O2sNUyfw9dYVf&#10;aFS6JYqYsK2hmpPLms7pFvWVx8nFhTmmfmzy31Xxtoz14CZo6M3f3b0XqvRKOlz5NfU4v5JtW7ZY&#10;ts3LmgSdrNYs5MVNLdOd7mw2FrZ2bU6ol9vwpek7183ieG6k7rvjz/8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhJMuO3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5RV6040xSI15&#10;kSKUnmyJluJxTV6zaXffhuyq8d93PbXHYYaZb4r1aI040+A7xwizaQKCuHZNxy3Cx/5l8gTCB8WN&#10;Mo4J4Uoe1uX9XaHyxl24ovMutCKWsM8Vgg6hz6X0tSar/NT1xNH7coNVIcqhlc2gLrHcGpkmyUJa&#10;1XFc0Kqnjab6Z3eyCPvP78PrxmwrNsu3cfFuq2171YiPD+PzCkSgMfyF4YYf0aGMTEd34sYLgzBJ&#10;s1mMIszjg5ufZNkcxBEhW6Ygy0L+f1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHS&#10;d3q+BgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACEky47fAAAACQEAAA8AAAAAAAAAAAAAAAAAGAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAkCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="66A9BD79" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:534.2pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh0nd6vgYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/QfyD4WKCRSFEXC5EL12mK&#10;AkYSICmSPK4pUhJKctklbTn5+s7ukvRRYnHHclMEBV9kXmb2kDNnZnbXnOe/3OWZd5uoaieLlR88&#10;G/teUsRyvSs2K//Pdy9/XvheVYtiLTJZJCv/U1L5v5z/+MPzfblMQrmV2TpRHg1SVMt9ufK3dV0u&#10;R6Mq3ia5qJ7JMinoZipVLmo6VZvRWok9jZ5no3A8no32Uq1LJeOkqujqC3vTPzfjp2kS16/TtEpq&#10;L1v59Gy1+VXm91r/js6fi+VGiXK7i5vHECc8RS52BYF2Q70QtfBu1O6rofJdrGQl0/pZLPORTNNd&#10;nJh3oLcJxl+8zdutKBPzLmScquzMVP17w8avbt+Wb5R+9Kq8kvFfFVlktC+rZXdHn1SNzF2qci1L&#10;D+7dGSt+6qyY3NVeTBdn80U0icjYMd0LF4vwzJh5JJatdnxT1b8n0owkbq+q2nphTUfGhmuvEDmR&#10;JZZFUe3q5AMNluYZOeankTefLSZzb+/N5mfj8XTaePBLlY+oMva2XjQLyMBHpD8EANAM7IZAJTdE&#10;eAoEKrkhJqdAoNJkEQXzidNa0QFOMAmDhdtaqGSd4cSZAs7YjYDiTITZ4xBQnIkwfxwCilumu6hL&#10;CfaxsYEqblZhJA3BdzSFYByxUwgqRUF0Nj5zBgXG0Ww+BF9fWsdoYiQQFP8Ogy8IpuF0KH16lvVl&#10;uf+AgTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4&#10;+u7Cr6H6Y6ae3OgY4k+vWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiz5baY3t6uJpj5BAUH+Jv&#10;iL8Hl5nD5gslHuYMFwNqiL9jWQpLGXtxhkruxRlOJdkQqOSGGNZ/w/qPtzk5rP+G9Z87n+CCjlE7&#10;UJxZnYb9l5Hn9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bRbDo5MqU8+PSl&#10;y4bTaRhNj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDpmb0vwOKd+v9fivh6u8+G/bDoI7OI/0IWMgg&#10;VfVDoJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TBWb6z3WwuV7PBOrxxWNCcCijO5iwHF4C6KMxEw&#10;oBgIKM6MjgcCymkq1HHzCmOJzStUckNgLLEhUMkNgbHEhkAlZnRgQLGjA5WG6DhWYYfo0P9+MN/f&#10;uhPuE6LDZnI3BEbHf8jaaBGEZ8ERkhx8U8zIuA/m9H4EpCEDAcW7nN6PgPmZO+NBHZ0N+xEwPbMp&#10;hUpuCCQgGwKV3BBIQHauRSVrJKe1cGrB8DiKd/MEe/BNWdv7rT3SkPEOKH7P2l4EZODJrO1FQAKy&#10;KYVKhlK9EEhANgQquSGQgKexdjqb0Mcsru+EkIbG4/3/XUTxU1nbj/Bwru11B9KQ8Q4o/iTW9r8I&#10;Mt3tbyQgUKofApXcEEhANgQquSEOWDubz2fRzP05FSoxOYU0ZHgcxZkISEMGAoozEZCGDAQUH1jb&#10;8PdIpfz4BNbaiHsya6mlbtM2zYlt20cX3xVNIx0deUI3Yo5Nb2IpK920h1111KHXntK2oW79E0vS&#10;0l14DmUiIyqbWTBbmXiGyuGjkCnnobLZBmUjUzZD5ehRyORxVDa9h2xkykCoPENkO0jjNUVNq7pd&#10;NTPtqrXvUbuq8j1qV73WOmJZilo7uz309rrn0jZDetuVb1OD8Xgub5N30gjW9/2ajYD19r1IVjhE&#10;W4H2bwlj2mzRvFMrEN9c7+Jfk89fjzsPF2GzcLKj2AvaQs0etb3cDNtd14Y6GLSFsuKdGdpxSL6V&#10;aP8+RfLAcnZAQtD+MJHTOcY85n2PayWz3frlLsu0Jyq1ub7MlHcryMe/RZcXi0VjtgOxrNB+DafR&#10;mApLLKg1Os0EkSHOy/XKr4qN74lsQz3Xca2MrwupESxBVFW/ENXWYphhO8/oR0hMY7TNF6bX17b3&#10;6kbfa7n+9EZ5StpO6aqMX+5otCtR1W+Eog5cehpq965f00+aSXpEopg58r2tVJ8fuq7lqWOZ7vre&#10;nlqt6fH/vhEq8b3sj4J6mc+CSLcL1+Ykms5DOlF45xrvFDf5pSTTUQKipzOHWr7O2sNUyfw9dYVf&#10;aFS6JYqYsK2hmpPLms7pFvWVx8nFhTmmfmzy31Xxtoz14CZo6M3f3b0XqvRKOlz5NfU4v5JtW7ZY&#10;ts3LmgSdrNYs5MVNLdOd7mw2FrZ2bU6ol9vwpek7183ieG6k7rvjz/8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhJMuO3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5RV6040xSI15&#10;kSKUnmyJluJxTV6zaXffhuyq8d93PbXHYYaZb4r1aI040+A7xwizaQKCuHZNxy3Cx/5l8gTCB8WN&#10;Mo4J4Uoe1uX9XaHyxl24ovMutCKWsM8Vgg6hz6X0tSar/NT1xNH7coNVIcqhlc2gLrHcGpkmyUJa&#10;1XFc0Kqnjab6Z3eyCPvP78PrxmwrNsu3cfFuq2171YiPD+PzCkSgMfyF4YYf0aGMTEd34sYLgzBJ&#10;s1mMIszjg5ufZNkcxBEhW6Ygy0L+f1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHS&#10;d3q+BgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACEky47fAAAACQEAAA8AAAAAAAAAAAAAAAAAGAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAkCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115160,0;6784340,0;6784340,0;6784340,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>BA 9</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FA77F23" w14:textId="36112C2B" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00491CF0" w:rsidP="0013740F">
+  <w:p w14:paraId="0FA77F23" w14:textId="5E9FC918" w:rsidR="00AC0A60" w:rsidRPr="00FF7D74" w:rsidRDefault="00C0768A" w:rsidP="0013740F">
     <w:pPr>
       <w:suppressLineNumbers w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="0"/>
       <w:ind w:right="-286"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FDB8A7" wp14:editId="67E4229F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FDB8A7" wp14:editId="6D1F2372">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-219075</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>22860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6863715" cy="461010"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6863715" cy="461010"/>
                       </a:xfrm>
@@ -14491,51 +14542,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4C5CC5FE" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-17.25pt;margin-top:1.8pt;width:540.45pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUW26knwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBqy5Zlx4hTZOk6&#10;DAjaAu3Q9pGRJduYJGqUEqf99bukPnycOCTjpkWw6SWRrHt4qHvPJSlK9/TlbZaym1iWG5EvPP/F&#10;0GNxHonlJl8tvL8+vP515rGy4vmSpyKPF96XuPRenv380+m2mMcjsRbpMpaMGsnL+bZYeOuqKuaD&#10;QRmt44yXL0QR53QxETLjFZ3K1WAp+ZZaz9LBaDgMB1shl4UUUVyW9Our+qJ3pttPkjiq3iZJGVcs&#10;XXjUt0r/lfrvlfo7ODvl85XkxXoTNd3gR/Qi45ucSLumXvGKs2u5uddUtomkKEVSvYhENhBJsoli&#10;fQ90N/7wzt28X/Mi1vdCzimLzk3l0zUbvbl5X7yTqutlcSmiv0vyyGBblPPuijopG5vbRGbKljrO&#10;brUXv3RejG8rFtGP4SwcT/2JxyK6FoQ+3Zdy84DPW3R0XVZ/xEK3xG8uy6qOwpKOtA+XLOcZiSUS&#10;eV5uqvgTRS7JUgrMLwM2DWfjKduycHoyHE4mTQTvQj4jZMjWbNcRCtJd608+EDQN2ykQZKcYHUOB&#10;IDvF+BgKBI1ngT8dW70V7PH445E/s3sLQXUwrDykoS7sQzsDmjsyhI9jQHNHhunjGNC8VrpNujTA&#10;dk5yzA2E2FWFmeRIgBA7AebR/zj5Aj84GZ5YkwLzKJz2ydfOL4eGdcwmhwEEzZ9h8vn+ZDTppz61&#10;yro3geMs5jyGIKjPPvN66rlPfa7Jcfzc58rQT356YW5fr/Xp1zzSOExNPzb9Gqk/Zunpmh19/qmn&#10;Vnty/OAnv376e07TX59/5mjgE6P9+RJTyXltiCA7BU5lzhQI6vPPHPF+/mOuM2y//uzXn/YRCxOq&#10;X38+8BZh78VDn3/1i5x+++Xu7tPn/9qbh379aV6N9OtPehHbv3wwv1PGtwkOMyya9/nX59/B1xz9&#10;yz8aeL7/m/dnmX8w3s6GQTgZP7Bo3fv0pfPVZDIKJu33TncXMHvfv+ixysyA858jw/5+Cn2+Y2ZA&#10;c0cG3E5xuAc07+Jt9hJmXwOx3ghi1FOZmQEXkrCPZPYVguwU+ODnTIEgOwVOZc4UCOp2w8zewncJ&#10;jZ7UxrrZWwiqm7dGZX9HxcqA5o7axYRy0C6aOzJgQjkwoLljdhxIKKurEGPXFeaSs64QZKfAXHKm&#10;QJCdAnPJmQJBjtmBCeWcHQjqs+OhGbbPDvX4122zmgfcb8iOumH7mI7Z8QNVG8z80Yn/gEieZE1l&#10;ZkAZHjummxlwfHZd8SBGjYZmBhyenSWFIDsFCtCZAkF2ChSg81iLoNpJVm/h0sIh4mjerRPqg++q&#10;2u6j/0N7xU+iWiMDKvBo1RoZUIDOkkKQlpSRAgXoTIEgOwUK8DjVTsIxfcxi+04IZahVa97dQfNj&#10;VWtmOLh+NufFPdWaGdC8Wz+bGQ6r1kyDGHu8UYAgKTMFguwUKEBnCgTZKfZUG06nYRDaP6dCkKOm&#10;UIa9ah+aL1CBu7HWLCnE2OONAnSWFILsFChAZwoE2SlQgM4UCDqgWiqpW7VFc3zd1tFFt3lTSEdH&#10;jKtCzKGuTSxEqYr2sKqOKvTaU9o2rKv0CKWq8CxgGkIRrFfB1B83MI2OCB49ipnUg2C9DerMTLpA&#10;cPAoZoo4gnXtoTMzxRLBITLXjTRRk1S0qspVU12uWnmMylWlx6hc9Uph+LzglQp2e8i2VHPZJBxb&#10;dyWX6nImbuIPQhtWu3rN3TREvDuTNLeYtgbt/wLarFO/uafWILq+2kS/xV/vtzsdzUbNg1PdSv2D&#10;8lCzR13/3DTb/a4ctddoS1Wbd25o2yH71qL9/y2We56rGyQGFQ9d39oFRndzV+NainSzfL1JUxWJ&#10;Uq6uLlLJbjjF+Pfg4nw2a9y2Z5bmKq6jSTCkeSjiVBqdpJzEEGXFcuGV+cpjPF1RzXVUSZ3duVAM&#10;tUBkWb3i5brm0M12kVFdiHVhdD1e6FrfurxXFfpeieWXd5JJUVdKl0X0ekOtXfKyesclVeBSb6jc&#10;u3pLf5JUUBdJYvrIY2shvx76XdlTxTJd9diWSq2p+/9ccxl7LP0zp1rmEz8IqNlKnwST6YhOJF65&#10;wiv5dXYhyHU0AFHv9KGyr9L2MJEi+0hV4eeKlS7xPCLu2lHNyUVF53SJ6sqj+PxcH1M9NsXvMn9f&#10;RKpxnTR05x9uP3JZsIIOF15FNc5vRFuWzedt8bISQWerkLk4v65EslGVzdrDtV+bE6rl1npp6s5V&#10;sTiea6tddfzZvwAAAP//AwBQSwMEFAAGAAgAAAAhAPrD+effAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxahzaYErKpUCXEqaC0CPXoxiYO2Osodtv073FPcBzNaOZNuRyd&#10;ZUc9hM4Twt00A6ap8aqjFuFj+zJZAAtRkpLWk0Y46wDL6vqqlIXyJ6r1cRNblkooFBLBxNgXnIfG&#10;aCfD1PeakvflBydjkkPL1SBPqdxZPssywZ3sKC0Y2euV0c3P5uAQtp/fu9eVXddkH99G8e7qdXs2&#10;iLc34/MTsKjH+BeGC35Chyox7f2BVGAWYTLP71MUYS6AXfwsFzmwPcKDmAGvSv7/QfULAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA1FtupJ8GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+sP5598AAAAJAQAADwAAAAAAAAAAAAAAAAD5CAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAUKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="30E91C56" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-17.25pt;margin-top:1.8pt;width:540.45pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUW26knwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBqy5Zlx4hTZOk6&#10;DAjaAu3Q9pGRJduYJGqUEqf99bukPnycOCTjpkWw6SWRrHt4qHvPJSlK9/TlbZaym1iWG5EvPP/F&#10;0GNxHonlJl8tvL8+vP515rGy4vmSpyKPF96XuPRenv380+m2mMcjsRbpMpaMGsnL+bZYeOuqKuaD&#10;QRmt44yXL0QR53QxETLjFZ3K1WAp+ZZaz9LBaDgMB1shl4UUUVyW9Our+qJ3pttPkjiq3iZJGVcs&#10;XXjUt0r/lfrvlfo7ODvl85XkxXoTNd3gR/Qi45ucSLumXvGKs2u5uddUtomkKEVSvYhENhBJsoli&#10;fQ90N/7wzt28X/Mi1vdCzimLzk3l0zUbvbl5X7yTqutlcSmiv0vyyGBblPPuijopG5vbRGbKljrO&#10;brUXv3RejG8rFtGP4SwcT/2JxyK6FoQ+3Zdy84DPW3R0XVZ/xEK3xG8uy6qOwpKOtA+XLOcZiSUS&#10;eV5uqvgTRS7JUgrMLwM2DWfjKduycHoyHE4mTQTvQj4jZMjWbNcRCtJd608+EDQN2ykQZKcYHUOB&#10;IDvF+BgKBI1ngT8dW70V7PH445E/s3sLQXUwrDykoS7sQzsDmjsyhI9jQHNHhunjGNC8VrpNujTA&#10;dk5yzA2E2FWFmeRIgBA7AebR/zj5Aj84GZ5YkwLzKJz2ydfOL4eGdcwmhwEEzZ9h8vn+ZDTppz61&#10;yro3geMs5jyGIKjPPvN66rlPfa7Jcfzc58rQT356YW5fr/Xp1zzSOExNPzb9Gqk/Zunpmh19/qmn&#10;Vnty/OAnv376e07TX59/5mjgE6P9+RJTyXltiCA7BU5lzhQI6vPPHPF+/mOuM2y//uzXn/YRCxOq&#10;X38+8BZh78VDn3/1i5x+++Xu7tPn/9qbh379aV6N9OtPehHbv3wwv1PGtwkOMyya9/nX59/B1xz9&#10;yz8aeL7/m/dnmX8w3s6GQTgZP7Bo3fv0pfPVZDIKJu33TncXMHvfv+ixysyA858jw/5+Cn2+Y2ZA&#10;c0cG3E5xuAc07+Jt9hJmXwOx3ghi1FOZmQEXkrCPZPYVguwU+ODnTIEgOwVOZc4UCOp2w8zewncJ&#10;jZ7UxrrZWwiqm7dGZX9HxcqA5o7axYRy0C6aOzJgQjkwoLljdhxIKKurEGPXFeaSs64QZKfAXHKm&#10;QJCdAnPJmQJBjtmBCeWcHQjqs+OhGbbPDvX4122zmgfcb8iOumH7mI7Z8QNVG8z80Yn/gEieZE1l&#10;ZkAZHjummxlwfHZd8SBGjYZmBhyenSWFIDsFCtCZAkF2ChSg81iLoNpJVm/h0sIh4mjerRPqg++q&#10;2u6j/0N7xU+iWiMDKvBo1RoZUIDOkkKQlpSRAgXoTIEgOwUK8DjVTsIxfcxi+04IZahVa97dQfNj&#10;VWtmOLh+NufFPdWaGdC8Wz+bGQ6r1kyDGHu8UYAgKTMFguwUKEBnCgTZKfZUG06nYRDaP6dCkKOm&#10;UIa9ah+aL1CBu7HWLCnE2OONAnSWFILsFChAZwoE2SlQgM4UCDqgWiqpW7VFc3zd1tFFt3lTSEdH&#10;jKtCzKGuTSxEqYr2sKqOKvTaU9o2rKv0CKWq8CxgGkIRrFfB1B83MI2OCB49ipnUg2C9DerMTLpA&#10;cPAoZoo4gnXtoTMzxRLBITLXjTRRk1S0qspVU12uWnmMylWlx6hc9Uph+LzglQp2e8i2VHPZJBxb&#10;dyWX6nImbuIPQhtWu3rN3TREvDuTNLeYtgbt/wLarFO/uafWILq+2kS/xV/vtzsdzUbNg1PdSv2D&#10;8lCzR13/3DTb/a4ctddoS1Wbd25o2yH71qL9/y2We56rGyQGFQ9d39oFRndzV+NainSzfL1JUxWJ&#10;Uq6uLlLJbjjF+Pfg4nw2a9y2Z5bmKq6jSTCkeSjiVBqdpJzEEGXFcuGV+cpjPF1RzXVUSZ3duVAM&#10;tUBkWb3i5brm0M12kVFdiHVhdD1e6FrfurxXFfpeieWXd5JJUVdKl0X0ekOtXfKyesclVeBSb6jc&#10;u3pLf5JUUBdJYvrIY2shvx76XdlTxTJd9diWSq2p+/9ccxl7LP0zp1rmEz8IqNlKnwST6YhOJF65&#10;wiv5dXYhyHU0AFHv9KGyr9L2MJEi+0hV4eeKlS7xPCLu2lHNyUVF53SJ6sqj+PxcH1M9NsXvMn9f&#10;RKpxnTR05x9uP3JZsIIOF15FNc5vRFuWzedt8bISQWerkLk4v65EslGVzdrDtV+bE6rl1npp6s5V&#10;sTiea6tddfzZvwAAAP//AwBQSwMEFAAGAAgAAAAhAPrD+effAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxahzaYErKpUCXEqaC0CPXoxiYO2Osodtv073FPcBzNaOZNuRyd&#10;ZUc9hM4Twt00A6ap8aqjFuFj+zJZAAtRkpLWk0Y46wDL6vqqlIXyJ6r1cRNblkooFBLBxNgXnIfG&#10;aCfD1PeakvflBydjkkPL1SBPqdxZPssywZ3sKC0Y2euV0c3P5uAQtp/fu9eVXddkH99G8e7qdXs2&#10;iLc34/MTsKjH+BeGC35Chyox7f2BVGAWYTLP71MUYS6AXfwsFzmwPcKDmAGvSv7/QfULAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA1FtupJ8GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+sP5598AAAAJAQAADwAAAAAAAAAAAAAAAAD5CAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAUKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,461010;0,461010;0,115257;116507,0;6863715,0;6863715,0;6863715,461010" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>APPLICATION</w:t>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AC0A60" w:rsidRPr="00FF7D74">
@@ -15161,51 +15212,51 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="24715862">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1949696462">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1785151861">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1505322351">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="471794485">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8d198,#eeddb4,#f2e5c4"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -15233,95 +15284,95 @@
     <w:rsid w:val="000F3C7F"/>
     <w:rsid w:val="001036C2"/>
     <w:rsid w:val="001068BC"/>
     <w:rsid w:val="00123FF1"/>
     <w:rsid w:val="00135903"/>
     <w:rsid w:val="00136903"/>
     <w:rsid w:val="0013740F"/>
     <w:rsid w:val="00151C9C"/>
     <w:rsid w:val="00157EB4"/>
     <w:rsid w:val="00166012"/>
     <w:rsid w:val="00166880"/>
     <w:rsid w:val="001670F1"/>
     <w:rsid w:val="00167B21"/>
     <w:rsid w:val="001814C1"/>
     <w:rsid w:val="0019105E"/>
     <w:rsid w:val="00191CE3"/>
     <w:rsid w:val="0019756B"/>
     <w:rsid w:val="001A0296"/>
     <w:rsid w:val="001A2500"/>
     <w:rsid w:val="001B284B"/>
     <w:rsid w:val="001C6A41"/>
     <w:rsid w:val="001D259F"/>
     <w:rsid w:val="001D4943"/>
     <w:rsid w:val="001D6D34"/>
     <w:rsid w:val="001F6633"/>
-    <w:rsid w:val="002049EB"/>
     <w:rsid w:val="00230423"/>
     <w:rsid w:val="0023232F"/>
     <w:rsid w:val="002444BB"/>
     <w:rsid w:val="00260753"/>
     <w:rsid w:val="002A502B"/>
     <w:rsid w:val="002A7ED4"/>
     <w:rsid w:val="002C162C"/>
     <w:rsid w:val="002D1BB8"/>
     <w:rsid w:val="002E1953"/>
     <w:rsid w:val="002E64F1"/>
     <w:rsid w:val="00325B2B"/>
     <w:rsid w:val="00326FEC"/>
     <w:rsid w:val="00332B26"/>
     <w:rsid w:val="00337C73"/>
     <w:rsid w:val="003462D6"/>
     <w:rsid w:val="00351995"/>
     <w:rsid w:val="00352655"/>
     <w:rsid w:val="00352A7D"/>
     <w:rsid w:val="00383CCD"/>
     <w:rsid w:val="00397E10"/>
     <w:rsid w:val="003A1424"/>
     <w:rsid w:val="003C2100"/>
     <w:rsid w:val="003D03B8"/>
     <w:rsid w:val="003D1440"/>
     <w:rsid w:val="003E6088"/>
     <w:rsid w:val="003F2D99"/>
     <w:rsid w:val="003F5698"/>
     <w:rsid w:val="003F6C4D"/>
     <w:rsid w:val="0040201C"/>
     <w:rsid w:val="00407A77"/>
     <w:rsid w:val="00413AF9"/>
     <w:rsid w:val="00434B4A"/>
     <w:rsid w:val="00440E2E"/>
     <w:rsid w:val="00447D1B"/>
     <w:rsid w:val="0046407E"/>
     <w:rsid w:val="004915D3"/>
-    <w:rsid w:val="00491CF0"/>
+    <w:rsid w:val="00492517"/>
     <w:rsid w:val="004A4288"/>
     <w:rsid w:val="004B3FB5"/>
     <w:rsid w:val="004C3137"/>
     <w:rsid w:val="004C3ACE"/>
     <w:rsid w:val="004D1B26"/>
     <w:rsid w:val="004F121F"/>
     <w:rsid w:val="004F2EC8"/>
+    <w:rsid w:val="004F5B89"/>
     <w:rsid w:val="004F680A"/>
     <w:rsid w:val="0050415D"/>
     <w:rsid w:val="0057403D"/>
     <w:rsid w:val="00575952"/>
     <w:rsid w:val="0057606C"/>
     <w:rsid w:val="005B12BD"/>
     <w:rsid w:val="005D267D"/>
     <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005D5117"/>
     <w:rsid w:val="005E3AE7"/>
     <w:rsid w:val="005E603D"/>
     <w:rsid w:val="005E6CE6"/>
     <w:rsid w:val="00617E4D"/>
     <w:rsid w:val="0063546C"/>
     <w:rsid w:val="00635A10"/>
     <w:rsid w:val="00636AAE"/>
     <w:rsid w:val="00641EBF"/>
     <w:rsid w:val="0064239A"/>
     <w:rsid w:val="0066073E"/>
     <w:rsid w:val="006635EA"/>
     <w:rsid w:val="00667CC0"/>
     <w:rsid w:val="00670D76"/>
     <w:rsid w:val="00671014"/>
     <w:rsid w:val="00673EF3"/>
     <w:rsid w:val="00677343"/>
@@ -15330,110 +15381,112 @@
     <w:rsid w:val="006910DF"/>
     <w:rsid w:val="006B7453"/>
     <w:rsid w:val="006C23FB"/>
     <w:rsid w:val="00701DF9"/>
     <w:rsid w:val="007059D9"/>
     <w:rsid w:val="007105FA"/>
     <w:rsid w:val="0071470B"/>
     <w:rsid w:val="007161E7"/>
     <w:rsid w:val="00737B53"/>
     <w:rsid w:val="00742355"/>
     <w:rsid w:val="00751729"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="0075345F"/>
     <w:rsid w:val="007A0194"/>
     <w:rsid w:val="007B4784"/>
     <w:rsid w:val="007D0849"/>
     <w:rsid w:val="007E096F"/>
     <w:rsid w:val="00805E61"/>
     <w:rsid w:val="00806054"/>
     <w:rsid w:val="00810087"/>
     <w:rsid w:val="008138E5"/>
     <w:rsid w:val="00817DEE"/>
     <w:rsid w:val="00821EB3"/>
     <w:rsid w:val="00826244"/>
     <w:rsid w:val="008434A3"/>
-    <w:rsid w:val="00844253"/>
     <w:rsid w:val="00853B0E"/>
     <w:rsid w:val="008660E7"/>
     <w:rsid w:val="00866C9E"/>
     <w:rsid w:val="00872101"/>
     <w:rsid w:val="00896388"/>
     <w:rsid w:val="00896C96"/>
     <w:rsid w:val="008A4F20"/>
     <w:rsid w:val="008A6488"/>
     <w:rsid w:val="008B1B02"/>
     <w:rsid w:val="008B6DFF"/>
     <w:rsid w:val="008C1176"/>
     <w:rsid w:val="008E6C74"/>
     <w:rsid w:val="00901429"/>
     <w:rsid w:val="009073D1"/>
     <w:rsid w:val="0091499A"/>
+    <w:rsid w:val="009169D3"/>
     <w:rsid w:val="0093494C"/>
     <w:rsid w:val="009367D9"/>
     <w:rsid w:val="00937AEC"/>
     <w:rsid w:val="0094350A"/>
     <w:rsid w:val="00963875"/>
     <w:rsid w:val="009727CC"/>
     <w:rsid w:val="00972FF0"/>
     <w:rsid w:val="00974A09"/>
     <w:rsid w:val="009761BF"/>
     <w:rsid w:val="00980A7C"/>
     <w:rsid w:val="0098361B"/>
     <w:rsid w:val="0098666A"/>
     <w:rsid w:val="009A0601"/>
     <w:rsid w:val="009A0629"/>
+    <w:rsid w:val="009A10A3"/>
     <w:rsid w:val="009A7956"/>
     <w:rsid w:val="009B1832"/>
     <w:rsid w:val="009F2218"/>
     <w:rsid w:val="00A16255"/>
     <w:rsid w:val="00A27EC0"/>
     <w:rsid w:val="00A30C16"/>
     <w:rsid w:val="00A41B84"/>
     <w:rsid w:val="00A4288E"/>
     <w:rsid w:val="00A62CD9"/>
     <w:rsid w:val="00A76649"/>
     <w:rsid w:val="00A831B1"/>
     <w:rsid w:val="00A93BA9"/>
     <w:rsid w:val="00AB04E8"/>
     <w:rsid w:val="00AB7AD6"/>
     <w:rsid w:val="00AC0A60"/>
     <w:rsid w:val="00AC3E56"/>
     <w:rsid w:val="00AD660F"/>
     <w:rsid w:val="00B034CE"/>
     <w:rsid w:val="00B22C2E"/>
     <w:rsid w:val="00B278F9"/>
     <w:rsid w:val="00B62C0F"/>
     <w:rsid w:val="00B66404"/>
     <w:rsid w:val="00B802E9"/>
     <w:rsid w:val="00B8216F"/>
     <w:rsid w:val="00BA0688"/>
     <w:rsid w:val="00BB24FF"/>
     <w:rsid w:val="00BE7F86"/>
     <w:rsid w:val="00BF54D6"/>
     <w:rsid w:val="00BF5DD8"/>
     <w:rsid w:val="00C07615"/>
+    <w:rsid w:val="00C0768A"/>
     <w:rsid w:val="00C10CAA"/>
     <w:rsid w:val="00C2329C"/>
     <w:rsid w:val="00C26C47"/>
     <w:rsid w:val="00C35437"/>
     <w:rsid w:val="00C41880"/>
     <w:rsid w:val="00C65A74"/>
     <w:rsid w:val="00C91D4D"/>
     <w:rsid w:val="00CA6374"/>
     <w:rsid w:val="00CC7D69"/>
     <w:rsid w:val="00CF3E81"/>
     <w:rsid w:val="00D13CD3"/>
     <w:rsid w:val="00D14C4D"/>
     <w:rsid w:val="00D4542B"/>
     <w:rsid w:val="00D47B97"/>
     <w:rsid w:val="00D56C69"/>
     <w:rsid w:val="00D6016A"/>
     <w:rsid w:val="00D64B26"/>
     <w:rsid w:val="00D727CA"/>
     <w:rsid w:val="00D754D4"/>
     <w:rsid w:val="00D85EE6"/>
     <w:rsid w:val="00DC11E4"/>
     <w:rsid w:val="00DD07FF"/>
     <w:rsid w:val="00DD732E"/>
     <w:rsid w:val="00DE203E"/>
     <w:rsid w:val="00DE5748"/>
@@ -15459,50 +15512,51 @@
     <w:rsid w:val="00EB14BE"/>
     <w:rsid w:val="00EB4EB6"/>
     <w:rsid w:val="00EC3DE6"/>
     <w:rsid w:val="00ED42F3"/>
     <w:rsid w:val="00EE3D01"/>
     <w:rsid w:val="00EE6F4A"/>
     <w:rsid w:val="00EE7FDE"/>
     <w:rsid w:val="00EF07F1"/>
     <w:rsid w:val="00EF5CF9"/>
     <w:rsid w:val="00F035BF"/>
     <w:rsid w:val="00F14E5B"/>
     <w:rsid w:val="00F63728"/>
     <w:rsid w:val="00F77613"/>
     <w:rsid w:val="00F86E11"/>
     <w:rsid w:val="00F917DC"/>
     <w:rsid w:val="00F92C60"/>
     <w:rsid w:val="00F9612B"/>
     <w:rsid w:val="00FA06D3"/>
     <w:rsid w:val="00FA2403"/>
     <w:rsid w:val="00FA46DE"/>
     <w:rsid w:val="00FB28F1"/>
     <w:rsid w:val="00FC6B31"/>
     <w:rsid w:val="00FC762F"/>
     <w:rsid w:val="00FD1026"/>
     <w:rsid w:val="00FD14B3"/>
+    <w:rsid w:val="00FF0F48"/>
     <w:rsid w:val="00FF25F2"/>
     <w:rsid w:val="00FF7D74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8d198,#eeddb4,#f2e5c4"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -16179,51 +16233,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1042634955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16506,99 +16560,103 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A92082161</value>
     </field>
     <field name="Objective-Title">
       <value order="0">BA09 - Application for occupancy permit</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2025-05-14T06:38:45Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">true</value>
     </field>
     <field name="Objective-DatePublished">
-      <value order="0">2026-07-14T06:00:18Z</value>
+      <value order="0">2026-07-20T02:19:14Z</value>
     </field>
     <field name="Objective-ModificationStamp">
-      <value order="0">2026-07-14T06:00:18Z</value>
+      <value order="0">2026-07-20T02:19:14Z</value>
     </field>
     <field name="Objective-Owner">
       <value order="0">MUSCAT, Natasha</value>
     </field>
     <field name="Objective-Path">
       <value order="0">DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-Parent">
       <value order="0">AMENDED FORMS - Building Commissioner appproved 17 July 2026</value>
     </field>
     <field name="Objective-State">
       <value order="0">Published</value>
     </field>
     <field name="Objective-VersionId">
-      <value order="0">vA122803231</value>
+      <value order="0">vA123100737</value>
     </field>
     <field name="Objective-Version">
-      <value order="0">7.0</value>
+      <value order="0">8.0</value>
     </field>
     <field name="Objective-VersionNumber">
-      <value order="0">7</value>
+      <value order="0">8</value>
     </field>
     <field name="Objective-VersionComment">
-      <value order="0"/>
+      <value order="0">Amend approved date to 17 July</value>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">BCD0616/2019</value>
     </field>
     <field name="Objective-Classification">
       <value order="0">OFFICIAL</value>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Divisional Document Type Catalogue" type="type" ori="id:cA39">
       <field name="Objective-Divisional Document Types">
         <value order="0"/>
       </field>
       <field name="Objective-Warning">
         <value order="0"/>
       </field>
       <field name="Objective-Author">
         <value order="0"/>
       </field>
       <field name="Objective-Date of Document">
         <value order="0"/>
       </field>
@@ -16615,202 +16673,198 @@
         <value order="0"/>
       </field>
       <field name="Objective-Foreign Barcode">
         <value order="0"/>
       </field>
       <field name="Objective-PCI DSS Checked">
         <value order="0"/>
       </field>
       <field name="Objective-End User">
         <value order="0"/>
       </field>
       <field name="Objective-Additional File Numbers">
         <value order="0"/>
       </field>
       <field name="Objective-Record Number">
         <value order="0"/>
       </field>
       <field name="Objective-Graphic Content">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE1736C7-C1A0-42DC-89F0-4397FA7FCAD5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE1736C7-C1A0-42DC-89F0-4397FA7FCAD5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/65F1F92071475276E05315230A0A9CBF"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>937</Words>
-  <Characters>4943</Characters>
+  <Words>877</Words>
+  <Characters>5003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>353</Lines>
-  <Paragraphs>267</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5613</CharactersWithSpaces>
+  <CharactersWithSpaces>5869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A92082161</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Title">
     <vt:lpwstr>BA09 - Application for occupancy permit</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Comment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-CreationStamp">
     <vt:filetime>2025-05-14T06:38:45Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsPublished">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-DatePublished">
-    <vt:filetime>2026-07-14T06:00:18Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:19:14Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Objective-ModificationStamp">
-    <vt:filetime>2026-07-14T06:00:18Z</vt:filetime>
+    <vt:filetime>2026-07-20T02:19:14Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Objective-Owner">
     <vt:lpwstr>MUSCAT, Natasha</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Objective-Path">
     <vt:lpwstr>DEMIRS Global Folder:02 Corporate File Plan:LGIRS - Building, Energy Safety and Service Delivery Group:Building and Energy:Building Governance:Legislation:Building Act 2011 - Changes to Building Commissioner approved forms:BC approved forms July 2026 - PRIS:AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Parent">
     <vt:lpwstr>AMENDED FORMS - Building Commissioner appproved 17 July 2026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-State">
     <vt:lpwstr>Published</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Version">
-    <vt:lpwstr>7.0</vt:lpwstr>
+    <vt:lpwstr>8.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionNumber">
-    <vt:r8>7</vt:r8>
+    <vt:r8>8</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-VersionComment">
-    <vt:lpwstr/>
+    <vt:lpwstr>Amend approved date to 17 July</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-FileNumber">
     <vt:lpwstr>BCD0616/2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-Classification">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Divisional Document Types [system]">
     <vt:lpwstr>Forms</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Author [system]">
     <vt:lpwstr>BAREHAM, Helen</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Date of Document [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-External Reference [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-Archive Box [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-TRIM Record Number [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-Foreign Barcode [system]">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-VersionId">
-    <vt:lpwstr>vA122803231</vt:lpwstr>
+    <vt:lpwstr>vA123100737</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Divisional Document Types">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Warning">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Author">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Date of Document">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Objective-External Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Objective-Internal Reference">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Objective-Archive Box">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Objective-Migrated Id">
     <vt:lpwstr/>
   </property>