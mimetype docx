--- v0 (2026-07-18)
+++ v1 (2026-08-09)
@@ -1,131 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5518"/>
         <w:gridCol w:w="2222"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810D9B" w:rsidRPr="002F1870" w14:paraId="17446A57" w14:textId="77777777" w:rsidTr="00A35AFB">
+      <w:tr w:rsidR="00810D9B" w:rsidRPr="002F1870" w14:paraId="699122CA" w14:textId="77777777" w:rsidTr="00A35AFB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7024FB31" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
+          <w:p w14:paraId="5A23F8B6" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Building Act 2011, section 51, 52, 54</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55C58581" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
+          <w:p w14:paraId="310933E9" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Building Regulations 2012, regulation 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="159F85B3" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00780185" w:rsidP="00780185">
+          <w:p w14:paraId="49194AA9" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00780185" w:rsidP="00780185">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PERMIT AUTHORITY</w:t>
             </w:r>
             <w:r w:rsidR="00810D9B" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -141,80 +143,80 @@
               <w:br/>
             </w:r>
             <w:r w:rsidR="00810D9B" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23D8E3B8" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00780185" w:rsidP="00A35AFB">
+          <w:p w14:paraId="6A520724" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00780185" w:rsidP="00A35AFB">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r w:rsidR="00810D9B" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52A4CC74" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
+          <w:p w14:paraId="67E8D06F" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -285,131 +287,131 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36B04A2C" w14:textId="77777777" w:rsidR="009071BD" w:rsidRPr="002F1870" w:rsidRDefault="009071BD" w:rsidP="003F7550">
+    <w:p w14:paraId="7FF091DF" w14:textId="77777777" w:rsidR="009071BD" w:rsidRPr="002F1870" w:rsidRDefault="009071BD" w:rsidP="003F7550">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5005" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2165"/>
         <w:gridCol w:w="8045"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810D9B" w:rsidRPr="002F1870" w14:paraId="7B543D04" w14:textId="77777777" w:rsidTr="002F1870">
+      <w:tr w:rsidR="00810D9B" w:rsidRPr="002F1870" w14:paraId="07A5144C" w14:textId="77777777" w:rsidTr="002F1870">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241A472A" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
+          <w:p w14:paraId="4B1906D5" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="00A35AFB">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Permit authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3940" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F28CD2F" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="007C6B19" w:rsidP="00A35AFB">
+          <w:p w14:paraId="1A27E5BC" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="007C6B19" w:rsidP="00A35AFB">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -449,231 +451,231 @@
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69B5C474" w14:textId="77777777" w:rsidR="00BC28ED" w:rsidRPr="002F1870" w:rsidRDefault="00BC28ED" w:rsidP="003F7550">
+    <w:p w14:paraId="63086785" w14:textId="77777777" w:rsidR="00BC28ED" w:rsidRPr="002F1870" w:rsidRDefault="00BC28ED" w:rsidP="003F7550">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC28ED" w:rsidRPr="002F1870" w14:paraId="60353806" w14:textId="77777777" w:rsidTr="003D178D">
+      <w:tr w:rsidR="00BC28ED" w:rsidRPr="002F1870" w14:paraId="27B5F900" w14:textId="77777777" w:rsidTr="003D178D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3E75AC" w14:textId="77777777" w:rsidR="00BC28ED" w:rsidRPr="00AE6169" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+          <w:p w14:paraId="54785732" w14:textId="77777777" w:rsidR="00BC28ED" w:rsidRPr="00AE6169" w:rsidRDefault="002F1870" w:rsidP="002F1870">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00BC28ED" w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Property </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>this application relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74B337C9" w14:textId="77777777" w:rsidR="002F1870" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+    <w:p w14:paraId="0B1E34B1" w14:textId="77777777" w:rsidR="002F1870" w:rsidRDefault="002F1870" w:rsidP="002F1870">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2185"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1801"/>
         <w:gridCol w:w="2462"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="1F34D42F" w14:textId="77777777" w:rsidTr="00584902">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="408F5EE1" w14:textId="77777777" w:rsidTr="00584902">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7012A8" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="20D82CEA" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Property street address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58887B97" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="203FD2D8" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FA316A" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="4B886709" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -728,74 +730,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47467604" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="4AE59172" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="752A4E5E" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="64099FB3" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -857,73 +859,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="0"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="730D60F5" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="60407556" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634D9E19" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="23E23FE2" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -978,73 +980,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B7121B" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="39B97A33" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113E544D" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="1B91B9BE" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1089,110 +1091,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="0A24DF5C" w14:textId="77777777" w:rsidTr="00584902">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="1347AB01" w14:textId="77777777" w:rsidTr="00584902">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48BCCA1E" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="5737A1B2" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA2BFD6" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="0C432034" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37A62D8A" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="06372C02" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1247,85 +1249,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2DD4D4" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="0D9FF649" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="624AD714" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="4CB812C7" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1380,85 +1382,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2A0317" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="4CB54857" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C5679E" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="61A50898" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1503,110 +1505,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1870" w:rsidRPr="00150591" w14:paraId="1A6D5FBD" w14:textId="77777777" w:rsidTr="00584902">
+      <w:tr w:rsidR="002F1870" w:rsidRPr="00150591" w14:paraId="03E718A6" w14:textId="77777777" w:rsidTr="00584902">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4399806C" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="3F77FB89" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1839" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72E08B52" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="78F99D1E" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4DABB2" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00223E19">
+          <w:p w14:paraId="1B0D8CC0" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00223E19">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1661,73 +1663,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC09C83" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="71DD572C" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4141270E" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="53662061" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1782,73 +1784,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B841947" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="0FF50A93" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15CAA6CA" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="46A35B01" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1894,116 +1896,116 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584902" w:rsidRPr="00150591" w14:paraId="3AD9A11B" w14:textId="77777777" w:rsidTr="00223E19">
+      <w:tr w:rsidR="00584902" w:rsidRPr="00150591" w14:paraId="33F857C9" w14:textId="77777777" w:rsidTr="00223E19">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FE8CA8" w14:textId="77777777" w:rsidR="00584902" w:rsidRDefault="006774F6" w:rsidP="00223E19">
+          <w:p w14:paraId="53A93F44" w14:textId="77777777" w:rsidR="00584902" w:rsidRDefault="006774F6" w:rsidP="00223E19">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Strata plan no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7066EF4E" w14:textId="77777777" w:rsidR="00584902" w:rsidRPr="00150591" w:rsidRDefault="00584902" w:rsidP="00223E19">
+          <w:p w14:paraId="1EECFEEE" w14:textId="77777777" w:rsidR="00584902" w:rsidRPr="00150591" w:rsidRDefault="00584902" w:rsidP="00223E19">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3929" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37F7814B" w14:textId="77777777" w:rsidR="00584902" w:rsidRDefault="002F5543" w:rsidP="00223E19">
+          <w:p w14:paraId="04FCA12B" w14:textId="77777777" w:rsidR="00584902" w:rsidRDefault="002F5543" w:rsidP="00223E19">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>If intending to use the building approval certificate in</w:t>
             </w:r>
             <w:r w:rsidR="00584902" w:rsidRPr="00D727CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> an application </w:t>
@@ -2012,66 +2014,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00584902" w:rsidRPr="00D727CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>under the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00584902" w:rsidRPr="00D727CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Strata Titles Act 1985</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D27DAC3" w14:textId="77777777" w:rsidR="00461D5D" w:rsidRDefault="00461D5D" w:rsidP="00223E19">
+          <w:p w14:paraId="6ABFA4A4" w14:textId="77777777" w:rsidR="00461D5D" w:rsidRDefault="00461D5D" w:rsidP="00223E19">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D002D60" w14:textId="77777777" w:rsidR="00584902" w:rsidRPr="00150591" w:rsidRDefault="00584902" w:rsidP="00223E19">
+          <w:p w14:paraId="551C265B" w14:textId="77777777" w:rsidR="00584902" w:rsidRPr="00150591" w:rsidRDefault="00584902" w:rsidP="00223E19">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2119,124 +2121,124 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1870" w:rsidRPr="00150591" w14:paraId="64605A77" w14:textId="77777777" w:rsidTr="00584902">
+      <w:tr w:rsidR="002F1870" w:rsidRPr="00150591" w14:paraId="47FCB1F0" w14:textId="77777777" w:rsidTr="00584902">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A064B92" w14:textId="77777777" w:rsidR="00C164FD" w:rsidRDefault="002F1870" w:rsidP="00584902">
+          <w:p w14:paraId="594C94FB" w14:textId="77777777" w:rsidR="00C164FD" w:rsidRDefault="002F1870" w:rsidP="00584902">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Local government area</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8DF3CE" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00584902">
+          <w:p w14:paraId="69FC4EA7" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00584902">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(if different from permit authority)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CF28E2" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
+          <w:p w14:paraId="0F6244F9" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00150591" w:rsidRDefault="002F1870" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2285,176 +2287,176 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F7B6471" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+    <w:p w14:paraId="444327D8" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5016" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2163"/>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="5098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00810D9B" w:rsidRPr="002F1870" w14:paraId="26BDE9F5" w14:textId="77777777" w:rsidTr="002F1870">
+      <w:tr w:rsidR="00810D9B" w:rsidRPr="002F1870" w14:paraId="764E650D" w14:textId="77777777" w:rsidTr="002F1870">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC91B65" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="003F7550">
+          <w:p w14:paraId="5F5C5346" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="003F7550">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Current details of building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2CAB17" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="003D178D" w:rsidP="004E0CE4">
+          <w:p w14:paraId="73F37B0B" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="003D178D" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Class</w:t>
             </w:r>
             <w:r w:rsidR="00810D9B" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00810D9B" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05AC4A14" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="004E0CE4">
+          <w:p w14:paraId="5EC4544C" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2521,75 +2523,75 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA2A800" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="004E0CE4">
+          <w:p w14:paraId="2CE2D8D4" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Use(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2413CD76" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="004E0CE4">
+          <w:p w14:paraId="15A5021A" w14:textId="77777777" w:rsidR="00810D9B" w:rsidRPr="002F1870" w:rsidRDefault="00810D9B" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2646,153 +2648,153 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F7550" w:rsidRPr="002F1870" w14:paraId="0C1B51F6" w14:textId="77777777" w:rsidTr="002F1870">
+      <w:tr w:rsidR="003F7550" w:rsidRPr="002F1870" w14:paraId="5B1286AB" w14:textId="77777777" w:rsidTr="002F1870">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EC5176C" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="003F7550">
+          <w:p w14:paraId="38879A1C" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="003F7550">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Proposed changes to building</w:t>
             </w:r>
             <w:r w:rsidR="000162F5" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1452" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2065A6" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003D178D" w:rsidP="004E0CE4">
+          <w:p w14:paraId="452FFDB6" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003D178D" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Class</w:t>
             </w:r>
             <w:r w:rsidR="003F7550" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="003F7550" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E85BDB" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="004E0CE4">
+          <w:p w14:paraId="5D250B47" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2859,75 +2861,75 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0818D680" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="004E0CE4">
+          <w:p w14:paraId="712E8CAA" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Use(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE99C3B" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="004E0CE4">
+          <w:p w14:paraId="21D748DA" w14:textId="77777777" w:rsidR="003F7550" w:rsidRPr="002F1870" w:rsidRDefault="003F7550" w:rsidP="004E0CE4">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2985,148 +2987,148 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F240BA2" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+    <w:p w14:paraId="70C54627" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3435"/>
         <w:gridCol w:w="6765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00722C3F" w:rsidRPr="002F1870" w14:paraId="22761FCF" w14:textId="77777777" w:rsidTr="002F1870">
+      <w:tr w:rsidR="00722C3F" w:rsidRPr="002F1870" w14:paraId="6B975C21" w14:textId="77777777" w:rsidTr="002F1870">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DF0157" w14:textId="77777777" w:rsidR="00722C3F" w:rsidRPr="002F1870" w:rsidRDefault="00722C3F" w:rsidP="00841867">
+          <w:p w14:paraId="5B2145EB" w14:textId="77777777" w:rsidR="00722C3F" w:rsidRPr="002F1870" w:rsidRDefault="00722C3F" w:rsidP="00841867">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Period of building approval</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A436F5A" w14:textId="77777777" w:rsidR="00722C3F" w:rsidRPr="002F1870" w:rsidRDefault="00722C3F" w:rsidP="00C26E72">
+          <w:p w14:paraId="26843D09" w14:textId="77777777" w:rsidR="00722C3F" w:rsidRPr="002F1870" w:rsidRDefault="00722C3F" w:rsidP="00C26E72">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>certificate being sought</w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(if for a limited period only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78139633" w14:textId="77777777" w:rsidR="00722C3F" w:rsidRPr="002F1870" w:rsidRDefault="00722C3F" w:rsidP="00841867">
+          <w:p w14:paraId="3A2654FE" w14:textId="77777777" w:rsidR="00722C3F" w:rsidRPr="002F1870" w:rsidRDefault="00722C3F" w:rsidP="00841867">
             <w:pPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
@@ -3178,245 +3180,252 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28AF16A7" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+    <w:p w14:paraId="28B63F3F" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC28ED" w:rsidRPr="002F1870" w14:paraId="311EC959" w14:textId="77777777" w:rsidTr="003D178D">
+      <w:tr w:rsidR="00BC28ED" w:rsidRPr="002F1870" w14:paraId="448A993E" w14:textId="77777777" w:rsidTr="003D178D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6004BEF6" w14:textId="77777777" w:rsidR="00BC28ED" w:rsidRPr="00AE6169" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+          <w:p w14:paraId="72A52508" w14:textId="77777777" w:rsidR="00BC28ED" w:rsidRPr="00AE6169" w:rsidRDefault="002F1870" w:rsidP="002F1870">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00BC28ED" w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Purpose of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="051F16FB" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
+    <w:p w14:paraId="1425CAC0" w14:textId="77777777" w:rsidR="002F1870" w:rsidRPr="00952A3D" w:rsidRDefault="002F1870" w:rsidP="002F1870">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C13EC7" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00D815DD">
+    <w:p w14:paraId="08DFD875" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00D815DD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>This is a building approval certificate application for</w:t>
       </w:r>
       <w:r w:rsidR="00A12803" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(please tick and provide details)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5492167C" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00D815DD">
+    <w:p w14:paraId="0E7FB688" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00D815DD">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4988" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2464"/>
         <w:gridCol w:w="5176"/>
         <w:gridCol w:w="2536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E35DC" w:rsidRPr="002F1870" w14:paraId="5F3AE601" w14:textId="77777777" w:rsidTr="00B25998">
+      <w:tr w:rsidR="007E35DC" w:rsidRPr="002F1870" w14:paraId="3EF0CB45" w14:textId="77777777" w:rsidTr="00B25998">
         <w:trPr>
           <w:trHeight w:val="1053"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1211" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="037563C0" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
+          <w:p w14:paraId="548A3175" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F1870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B25998">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Unauthorised work </w:t>
             </w:r>
             <w:r w:rsidR="00B25998">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -3454,66 +3463,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Building Act 2011)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="498061EA" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
+          <w:p w14:paraId="54983C3B" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please provide details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D392B71" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
+          <w:p w14:paraId="6F4B7E65" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3549,137 +3558,137 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75447B4B" w14:textId="77777777" w:rsidR="004E0CE4" w:rsidRPr="002F1870" w:rsidRDefault="004E0CE4" w:rsidP="003F7550">
+          <w:p w14:paraId="3E3CD629" w14:textId="77777777" w:rsidR="004E0CE4" w:rsidRPr="002F1870" w:rsidRDefault="004E0CE4" w:rsidP="003F7550">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E35DC" w:rsidRPr="002F1870" w14:paraId="6DB5940D" w14:textId="77777777" w:rsidTr="00787C25">
+      <w:tr w:rsidR="007E35DC" w:rsidRPr="002F1870" w14:paraId="7A313DC4" w14:textId="77777777" w:rsidTr="00787C25">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1211" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="719694A5" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
+          <w:p w14:paraId="36B2F0E1" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D16771" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003D178D">
+          <w:p w14:paraId="09CFC747" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003D178D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated value ($) of building work including GST </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547A2A4C" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
+          <w:p w14:paraId="031C929D" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="003F7550">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -3724,133 +3733,140 @@
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69FDACE2" w14:textId="77777777" w:rsidR="000162F5" w:rsidRPr="002F1870" w:rsidRDefault="000162F5" w:rsidP="000162F5">
+    <w:p w14:paraId="4E1B72E7" w14:textId="77777777" w:rsidR="000162F5" w:rsidRPr="002F1870" w:rsidRDefault="000162F5" w:rsidP="000162F5">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4988" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2465"/>
         <w:gridCol w:w="7711"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E35DC" w:rsidRPr="002F1870" w14:paraId="72C42C51" w14:textId="77777777" w:rsidTr="00B25998">
+      <w:tr w:rsidR="007E35DC" w:rsidRPr="002F1870" w14:paraId="5293B8CA" w14:textId="77777777" w:rsidTr="00B25998">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1211" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DE452D" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
+          <w:p w14:paraId="0E13EBA7" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002F1870">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B25998">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A building with </w:t>
             </w:r>
             <w:r w:rsidR="00B25998">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3896,66 +3912,66 @@
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Building Act 2011</w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4110987A" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
+          <w:p w14:paraId="2D441014" w14:textId="77777777" w:rsidR="007E35DC" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please provide details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34B664F3" w14:textId="77777777" w:rsidR="004E0CE4" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
+          <w:p w14:paraId="2729A1C3" w14:textId="77777777" w:rsidR="004E0CE4" w:rsidRPr="002F1870" w:rsidRDefault="007E35DC" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3991,271 +4007,272 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544B95F1" w14:textId="77777777" w:rsidR="004E0CE4" w:rsidRPr="002F1870" w:rsidRDefault="004E0CE4" w:rsidP="00B25998">
+          <w:p w14:paraId="032F8F29" w14:textId="77777777" w:rsidR="004E0CE4" w:rsidRPr="002F1870" w:rsidRDefault="004E0CE4" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AE52399" w14:textId="77777777" w:rsidR="00467A33" w:rsidRPr="002F1870" w:rsidRDefault="00492296" w:rsidP="003D178D">
+    <w:p w14:paraId="0824ED43" w14:textId="77777777" w:rsidR="00467A33" w:rsidRPr="002F1870" w:rsidRDefault="00492296" w:rsidP="003D178D">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C65A1F" w:rsidRPr="002F1870" w14:paraId="7EC72B90" w14:textId="77777777" w:rsidTr="00D815DD">
+      <w:tr w:rsidR="00C65A1F" w:rsidRPr="002F1870" w14:paraId="4EC43277" w14:textId="77777777" w:rsidTr="00D815DD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73938E4E" w14:textId="77777777" w:rsidR="00C65A1F" w:rsidRPr="00AE6169" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+          <w:p w14:paraId="0BAEDF96" w14:textId="77777777" w:rsidR="00C65A1F" w:rsidRPr="00AE6169" w:rsidRDefault="00B25998" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="00C65A1F" w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Owner details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39DF1C70" w14:textId="77777777" w:rsidR="00765779" w:rsidRPr="00B25998" w:rsidRDefault="00765779" w:rsidP="00492296">
+    <w:p w14:paraId="57D0E92E" w14:textId="77777777" w:rsidR="00765779" w:rsidRPr="00B25998" w:rsidRDefault="00765779" w:rsidP="00492296">
       <w:pPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
           <w:tab w:val="left" w:pos="907"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1814"/>
           <w:tab w:val="left" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F52C888" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00A37BE3" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+    <w:p w14:paraId="048E5D69" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00A37BE3" w:rsidRDefault="00B25998" w:rsidP="00B25998">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Where there are multiple owners, please attach a list with the names and signatures of each owner. If each of those owners requires a copy of the building </w:t>
       </w:r>
       <w:r w:rsidR="0044175E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>approval certificate</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, please also provide </w:t>
       </w:r>
       <w:r w:rsidR="00307439">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">forwarding </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>details for each owner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E3ED0F" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+    <w:p w14:paraId="64A2347F" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00B25998">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="8152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="4E23EE64" w14:textId="77777777" w:rsidTr="00A62056">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="733C538D" w14:textId="77777777" w:rsidTr="00A62056">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740A489D" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="3DC4E48C" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Owner’s name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4990AC04" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="4580A4BA" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -4295,162 +4312,162 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="537D6378" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00952A3D" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+    <w:p w14:paraId="6C5E3C36" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00952A3D" w:rsidRDefault="00B25998" w:rsidP="00B25998">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1966"/>
         <w:gridCol w:w="1999"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="654"/>
         <w:gridCol w:w="1388"/>
         <w:gridCol w:w="2323"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="0E83E46D" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="22961D6C" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5DD713" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="7638C459" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>treet address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0710BDA3" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="7AD17759" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2847BF81" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="50DC9C9F" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4506,73 +4523,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1908" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="638A6E8F" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="3A717360" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C054B7" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="2D640E21" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4634,73 +4651,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7ED87A" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="727EE32C" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0643C506" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="08DE115D" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4755,73 +4772,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70EA1EAA" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="4A4CD25C" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A75565" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="002EE865" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4866,110 +4883,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780185" w:rsidRPr="006C10E1" w14:paraId="57F4AF56" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00780185" w:rsidRPr="006C10E1" w14:paraId="2E306C0D" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DEF02D" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="73F36A96" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3951" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B0F299" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="5C4CE71D" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A57A1FC" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="0D4B2FA9" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5025,85 +5042,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEE288D" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="18701DFE" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31966132" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="203B6A93" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5158,85 +5175,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711B88F0" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="22743FF4" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48614DDB" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
+          <w:p w14:paraId="60C6301B" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5281,110 +5298,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="666D2159" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="6B925CA6" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F75BD8" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="12AE0C50" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8B5300" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="3A1B0785" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57FBDF32" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="39FC4478" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5440,73 +5457,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AE63D7" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="1DDB908E" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="613937C6" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="0B454CB7" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5561,73 +5578,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1D8CC1" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="7C9CB3A3" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67ADC28B" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="22A46608" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5682,73 +5699,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100D4735" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="17EB1774" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="687187A1" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="30EF68C0" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5795,164 +5812,164 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03A548D3" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00B235E6" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+    <w:p w14:paraId="68F93068" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00B235E6" w:rsidRDefault="00B25998" w:rsidP="00B25998">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B235E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="3191"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="78B71284" w14:textId="77777777" w:rsidTr="00A62056">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="6D489774" w14:textId="77777777" w:rsidTr="00A62056">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E772EF" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="3AC2F965" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28312214" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="64E67BF2" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF5186D" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="792DCE19" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5997,109 +6014,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="6440F10D" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="70A2CBC0" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="224E5B26" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="14E73F72" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330B8AC3" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="0679A719" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CD71907" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="040C23C8" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6154,73 +6171,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E8189B" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="60C55DE3" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D04BDD6" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="0EAFAA14" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6275,73 +6292,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19F3982E" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="041C883A" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3121E398" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="55A2CD12" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6396,73 +6413,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C25119C" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="61A207A0" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3521943E" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="200B6808" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6509,125 +6526,125 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A6C7A75" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00952A3D" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+    <w:p w14:paraId="306F8494" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00952A3D" w:rsidRDefault="00B25998" w:rsidP="00B25998">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="3745"/>
         <w:gridCol w:w="2081"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="09D1046E" w14:textId="77777777" w:rsidTr="00A62056">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="3964B722" w14:textId="77777777" w:rsidTr="00A62056">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA2A236" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="413DF71C" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6035C4F0" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="013DC2BF" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -6666,107 +6683,107 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="4D4F34B1" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="408EA47E" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A3B040" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="67D27176" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAD5B3F" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00307439" w:rsidP="00A62056">
+          <w:p w14:paraId="0F57A692" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00307439" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31924B1E" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="309DD554" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -6816,66 +6833,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54587F76" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="320DCA63" w14:textId="77777777" w:rsidR="00B25998" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="621EA93B" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="561A0DC2" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6913,94 +6930,94 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="0EB41788" w14:textId="77777777" w:rsidTr="00307439">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00150591" w14:paraId="5B039BC4" w14:textId="77777777" w:rsidTr="00307439">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72A55898" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="3B494785" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Owner’s signature*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C44A772" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="054999AE" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7048,51 +7065,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00D88D5F" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
+          <w:p w14:paraId="73994BF3" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00150591" w:rsidRDefault="00B25998" w:rsidP="00A62056">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Date  </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7137,238 +7154,238 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25998" w:rsidRPr="00A52D42" w14:paraId="0B382F80" w14:textId="77777777" w:rsidTr="00A62056">
+      <w:tr w:rsidR="00B25998" w:rsidRPr="00A52D42" w14:paraId="0543BB76" w14:textId="77777777" w:rsidTr="00A62056">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DF781B8" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00A52D42" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+          <w:p w14:paraId="347B9D06" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00A52D42" w:rsidRDefault="00B25998" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A52D42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*If you are authorised to sign on behalf of the owner, please provide your written legal authorisation with your application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0582ED73" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00B25998" w:rsidRDefault="00B25998" w:rsidP="00492296">
+    <w:p w14:paraId="127B4DE6" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00B25998" w:rsidRDefault="00B25998" w:rsidP="00492296">
       <w:pPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="454"/>
           <w:tab w:val="left" w:pos="907"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1814"/>
           <w:tab w:val="left" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C65A1F" w:rsidRPr="002F1870" w14:paraId="3664E527" w14:textId="77777777" w:rsidTr="00D815DD">
+      <w:tr w:rsidR="00C65A1F" w:rsidRPr="002F1870" w14:paraId="7BB65BFE" w14:textId="77777777" w:rsidTr="00D815DD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADC097E" w14:textId="77777777" w:rsidR="00C65A1F" w:rsidRPr="00AE6169" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+          <w:p w14:paraId="1F683498" w14:textId="77777777" w:rsidR="00C65A1F" w:rsidRPr="00AE6169" w:rsidRDefault="00B25998" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidR="00C65A1F" w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57B7D81B" w14:textId="77777777" w:rsidR="00C65A1F" w:rsidRPr="00B25998" w:rsidRDefault="00C65A1F" w:rsidP="003F7550">
+    <w:p w14:paraId="1DF428FE" w14:textId="77777777" w:rsidR="00C65A1F" w:rsidRPr="00B25998" w:rsidRDefault="00C65A1F" w:rsidP="003F7550">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="8152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="11C17032" w14:textId="77777777" w:rsidTr="00BE6CBC">
+      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="4D7FC684" w14:textId="77777777" w:rsidTr="00BE6CBC">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42EA582E" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="3AD56CB8" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Applicant’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3345A46B" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="28B89D85" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -7408,162 +7425,162 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44F9E10A" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00952A3D" w:rsidRDefault="00307439" w:rsidP="00307439">
+    <w:p w14:paraId="39EF8F91" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00952A3D" w:rsidRDefault="00307439" w:rsidP="00307439">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="1108"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="24CB6A95" w14:textId="77777777" w:rsidTr="00BB5126">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00150591" w14:paraId="0F781A4E" w14:textId="77777777" w:rsidTr="00BB5126">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413B2349" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="366390CF" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>treet address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C57B84" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="24B71497" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7720422E" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="1E9DB1F6" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7619,73 +7636,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B97C6A3" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="22C0DA53" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78AC32A7" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="5B845F38" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7747,73 +7764,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01202FE6" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="0045C29C" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ADA4E84" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="0F47974B" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7868,73 +7885,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3402EE21" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="4883C9B3" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F763490" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="02DDBBBE" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7979,110 +7996,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780185" w:rsidRPr="006C10E1" w14:paraId="276C0FDC" w14:textId="77777777" w:rsidTr="00BB5126">
+      <w:tr w:rsidR="00780185" w:rsidRPr="006C10E1" w14:paraId="29F4D9FD" w14:textId="77777777" w:rsidTr="00BB5126">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC489C2" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="0D95D13F" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E590B9" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="47891D20" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EDDA5C" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="722F3A26" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8138,85 +8155,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDEA408" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="18D6C8BB" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3447B1FB" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="02DF6A68" w14:textId="77777777" w:rsidR="00780185" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8271,85 +8288,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D83B364" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="5001BB4C" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0085C891" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="6D7B3032" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00150591" w:rsidRDefault="00780185" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8394,110 +8411,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="18997EAC" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="47798432" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A932B4" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="315B8113" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310B092F" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="1E73784B" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F6C0D98" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="4EDA862C" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8553,73 +8570,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F523891" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="305A3747" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5050DCEE" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="10076AD9" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8674,73 +8691,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49387086" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="079AC853" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1541AB42" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="5803C230" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8795,73 +8812,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1353D002" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="233D8175" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115F85B7" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="099C2D10" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -8908,164 +8925,164 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="539D4102" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00B235E6" w:rsidRDefault="00307439" w:rsidP="00307439">
+    <w:p w14:paraId="1BD153A6" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00B235E6" w:rsidRDefault="00307439" w:rsidP="00307439">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B235E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="3191"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="0EFD47B4" w14:textId="77777777" w:rsidTr="00BE6CBC">
+      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="487D9227" w14:textId="77777777" w:rsidTr="00BE6CBC">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D3D03A" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="4882C6D8" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E82D7E" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="5C132781" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40260E3E" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="65DF744D" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -9110,109 +9127,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="44D544F3" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="353869FF" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B47C70" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="145CB664" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1816A96F" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="43CDD419" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="386ECB82" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="4A4E9EA5" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -9267,73 +9284,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="613" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D821F4F" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="4528F86F" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53F7CE73" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="4FCF81A8" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -9388,73 +9405,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B7E6D2" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="66ADE0DF" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E1EE658" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="3798B8DC" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -9509,73 +9526,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0277B8EE" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="78F88E56" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45FE38C9" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="72795ED8" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -9622,124 +9639,124 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44C2E529" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00952A3D" w:rsidRDefault="00307439" w:rsidP="00307439">
+    <w:p w14:paraId="50473A45" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00952A3D" w:rsidRDefault="00307439" w:rsidP="00307439">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="3745"/>
         <w:gridCol w:w="4406"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="262240E3" w14:textId="77777777" w:rsidTr="00BE6CBC">
+      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="27FAA3F6" w14:textId="77777777" w:rsidTr="00BE6CBC">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03DE294B" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="579352B7" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE2DC16" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="49D914AA" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9778,107 +9795,107 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="4A9A79F4" w14:textId="77777777" w:rsidTr="00856E35">
+      <w:tr w:rsidR="00307439" w:rsidRPr="00150591" w14:paraId="3154FFC0" w14:textId="77777777" w:rsidTr="00856E35">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2018EA" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="5570E4EA" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69687151" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="670AC8F6" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D025FC" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="23CC6B0C" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -9927,66 +9944,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4E3486" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="7433717D" w14:textId="77777777" w:rsidR="00307439" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0541DBD0" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
+          <w:p w14:paraId="7495C936" w14:textId="77777777" w:rsidR="00307439" w:rsidRPr="00150591" w:rsidRDefault="00307439" w:rsidP="00BE6CBC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10025,245 +10042,238 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="234552BE" w14:textId="77777777" w:rsidR="00765779" w:rsidRPr="00B25998" w:rsidRDefault="00765779" w:rsidP="003F7550">
+    <w:p w14:paraId="24E42837" w14:textId="77777777" w:rsidR="00765779" w:rsidRPr="00B25998" w:rsidRDefault="00765779" w:rsidP="003F7550">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35841957" w14:textId="77777777" w:rsidR="00947400" w:rsidRPr="00B25998" w:rsidRDefault="00680F70" w:rsidP="003F7550">
+    <w:p w14:paraId="5FE79A0C" w14:textId="68E0C933" w:rsidR="00947400" w:rsidRPr="00B25998" w:rsidRDefault="00947400" w:rsidP="003F7550">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F1870">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00947400" w:rsidRPr="002F1870" w14:paraId="7ED3EE87" w14:textId="77777777" w:rsidTr="00D815DD">
+      <w:tr w:rsidR="00947400" w:rsidRPr="002F1870" w14:paraId="502F392D" w14:textId="77777777" w:rsidTr="00D815DD">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27CD020A" w14:textId="77777777" w:rsidR="00947400" w:rsidRPr="00AE6169" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+          <w:p w14:paraId="530DB6EB" w14:textId="77777777" w:rsidR="00947400" w:rsidRPr="00AE6169" w:rsidRDefault="00B25998" w:rsidP="00B25998">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:r w:rsidR="00947400" w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Statement</w:t>
             </w:r>
             <w:r w:rsidR="00F34734" w:rsidRPr="00AE6169">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2372BA63" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00B25998" w:rsidRDefault="00B25998" w:rsidP="00B25998">
+    <w:p w14:paraId="3EB14B17" w14:textId="77777777" w:rsidR="00B25998" w:rsidRPr="00B25998" w:rsidRDefault="00B25998" w:rsidP="00B25998">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03653FDC" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="007E35DC">
+    <w:p w14:paraId="329A7FBB" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="007E35DC">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that a building </w:t>
       </w:r>
       <w:r w:rsidR="00C32DC3" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>approval certificate</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot be granted unless:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4F90DE" w14:textId="77777777" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="007E35DC">
+    <w:p w14:paraId="6C23029F" w14:textId="77777777" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="007E35DC">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All the prescribed information is provided with this application, including a certificate of </w:t>
       </w:r>
       <w:r w:rsidR="00C32DC3" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>building</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> compliance signed by a registered building surveyor.</w:t>
       </w:r>
       <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D758C76" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="007E35DC">
+    <w:p w14:paraId="162877DD" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="007E35DC">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -10303,169 +10313,170 @@
       </w:r>
       <w:r w:rsidR="00C32DC3" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> being complied with.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1886" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="67E30A48" w14:textId="77777777" w:rsidTr="00B25998">
+      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="57A05910" w14:textId="77777777" w:rsidTr="00B25998">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119A4F5B" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="002F1870">
+          <w:p w14:paraId="298B148E" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="002F1870">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provide evidence of compliance with approvals given.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C0E5D27" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="00780185" w:rsidP="00C430AC">
+    <w:p w14:paraId="3D858D9C" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="00780185" w:rsidP="00C430AC">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each affected adjoining owner has given consent if a part of the building or incidental structure encroaches beyond the boundaries of the land on which the building or incidental structure is located.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1951" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4381"/>
         <w:gridCol w:w="1289"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00FF7D74" w14:paraId="5DA901E6" w14:textId="77777777" w:rsidTr="00BB5126">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00FF7D74" w14:paraId="3A82C781" w14:textId="77777777" w:rsidTr="00BB5126">
         <w:trPr>
           <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1134" w:type="dxa"/>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4381" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E185159" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="4796687F" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>building or incidental structure</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> encroach on other land?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F5954E" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="7033AD45" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -10478,75 +10489,84 @@
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF7D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596DA03C" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="098B27CE" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -10559,102 +10579,112 @@
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF7D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00FF7D74" w14:paraId="2CDC5153" w14:textId="77777777" w:rsidTr="00BB5126">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00FF7D74" w14:paraId="56AE7731" w14:textId="77777777" w:rsidTr="00BB5126">
         <w:trPr>
           <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1134" w:type="dxa"/>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4381" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37BAC82B" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="462C6625" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>If yes, has consent been obtained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139DFDE1" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="305781D1" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -10667,75 +10697,84 @@
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF7D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F215590" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="281C09BE" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00FF7D74" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -10748,356 +10787,366 @@
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00FF7D74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7D74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780185" w:rsidRPr="00780185" w14:paraId="44A2043D" w14:textId="77777777" w:rsidTr="00780185">
+      <w:tr w:rsidR="00780185" w:rsidRPr="00780185" w14:paraId="7C2C481C" w14:textId="77777777" w:rsidTr="00780185">
         <w:trPr>
           <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="1134" w:type="dxa"/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4381" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B28B918" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00780185" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="7E1F8357" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00780185" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1289" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04517C54" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00780185" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="19FE9A11" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00780185" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451B553E" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00780185" w:rsidRDefault="00780185" w:rsidP="00BB5126">
+          <w:p w14:paraId="57694296" w14:textId="77777777" w:rsidR="00780185" w:rsidRPr="00780185" w:rsidRDefault="00780185" w:rsidP="00BB5126">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="32433789" w14:textId="77777777" w:rsidTr="00B25998">
+      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="640979C3" w14:textId="77777777" w:rsidTr="00B25998">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="16897466" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="002F1870">
+          <w:p w14:paraId="49D74F49" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="002F1870">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Attach a copy of each consent</w:t>
             </w:r>
             <w:r w:rsidR="000162F5" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>obtained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57B64B60" w14:textId="77777777" w:rsidR="00C430AC" w:rsidRPr="002F1870" w:rsidRDefault="00C430AC" w:rsidP="00C32DC3">
+    <w:p w14:paraId="5A910A4D" w14:textId="77777777" w:rsidR="00C430AC" w:rsidRPr="002F1870" w:rsidRDefault="00C430AC" w:rsidP="00C32DC3">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There </w:t>
       </w:r>
       <w:r w:rsidR="000162F5" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> no current legal proceeding instituted by the permit authority or a local government for a breach or alleged breach of a written law relating to the building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07767C18" w14:textId="77777777" w:rsidR="00C430AC" w:rsidRPr="002F1870" w:rsidRDefault="0044175E" w:rsidP="00C32DC3">
+    <w:p w14:paraId="09450B5C" w14:textId="77777777" w:rsidR="00C430AC" w:rsidRPr="002F1870" w:rsidRDefault="0044175E" w:rsidP="00C32DC3">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1361"/>
           <w:tab w:val="clear" w:pos="1814"/>
           <w:tab w:val="clear" w:pos="2722"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00C430AC" w:rsidRPr="002F1870">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ny building orders that have been made in relation to the building or incidental structure have been complied with.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67834C81" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="00B25998" w:rsidRDefault="000D56D2" w:rsidP="00D815DD">
+    <w:p w14:paraId="38D184AA" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="00B25998" w:rsidRDefault="000D56D2" w:rsidP="00D815DD">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4745" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1909"/>
         <w:gridCol w:w="4282"/>
         <w:gridCol w:w="3489"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="40482FF5" w14:textId="77777777" w:rsidTr="00B25998">
+      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="53766DB8" w14:textId="77777777" w:rsidTr="00B25998">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="331ADC03" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="00572038" w:rsidP="000D56D2">
+          <w:p w14:paraId="58DB4918" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="00572038" w:rsidP="000D56D2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applicant’s</w:t>
             </w:r>
             <w:r w:rsidR="000D56D2" w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28772F31" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
+          <w:p w14:paraId="6F9007AA" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name (print)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F5A24F1" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
+          <w:p w14:paraId="0382FED2" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11135,101 +11184,101 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="7F05F34A" w14:textId="77777777" w:rsidTr="007B40E6">
+      <w:tr w:rsidR="000D56D2" w:rsidRPr="002F1870" w14:paraId="4B5C2551" w14:textId="77777777" w:rsidTr="007B40E6">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="986" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C648DF7" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00C430AC">
+          <w:p w14:paraId="015C04DD" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00C430AC">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A70CE8" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
+          <w:p w14:paraId="42333DAB" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA6E165" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="00343924" w:rsidP="00343924">
+          <w:p w14:paraId="42D1A97B" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="00343924" w:rsidP="00343924">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11277,66 +11326,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C21B39D" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
+          <w:p w14:paraId="005FA942" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F4524B" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
+          <w:p w14:paraId="70ECE6B8" w14:textId="77777777" w:rsidR="000D56D2" w:rsidRPr="002F1870" w:rsidRDefault="000D56D2" w:rsidP="00343924">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -11376,267 +11425,267 @@
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F1870">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22535B64" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="2910820C" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E5C864" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="7959D63B" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7445A5F4" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="067C8767" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EFC64C6" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="72633888" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B2BF65" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="637CA97F" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6559C3" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="407F6326" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A31600A" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="720B85DD" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="733E1D12" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="3F1B600D" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30EE39A5" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="1840BACD" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E263D64" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="064B096B" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C0E05FC" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="07B4F12B" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21087A87" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="4394A0F0" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D5148AF" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="37EEF85F" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="125E51E5" w14:textId="77777777" w:rsidR="00D05EC3" w:rsidRDefault="00D05EC3" w:rsidP="007B40E6">
+    <w:p w14:paraId="65BB1E8A" w14:textId="77777777" w:rsidR="00D05EC3" w:rsidRDefault="00D05EC3" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47787C62" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="568F7FA7" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74488C4C" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="5A211C9B" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3B3181" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="43535893" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE6D8EF" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRPr="00F76D3D" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="6F79D950" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRPr="00F76D3D" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F76D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Privacy collection notice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361D3612" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRPr="00952A3D" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+    <w:p w14:paraId="3092D111" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRPr="00952A3D" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">All personal information collected in this form will be used for the purposes of the assessment and determination under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
@@ -11668,75 +11717,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> privacy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B40E6" w:rsidRPr="00952A3D" w:rsidSect="000162F5">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1254" w:right="851" w:bottom="851" w:left="851" w:header="426" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="384B9EFB" w14:textId="77777777" w:rsidR="007A0D47" w:rsidRDefault="007A0D47">
+    <w:p w14:paraId="51D39669" w14:textId="77777777" w:rsidR="002836AA" w:rsidRDefault="002836AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6265889C" w14:textId="77777777" w:rsidR="007A0D47" w:rsidRDefault="007A0D47">
+    <w:p w14:paraId="10F64335" w14:textId="77777777" w:rsidR="002836AA" w:rsidRDefault="002836AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11762,85 +11813,95 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31734529" w14:textId="6A192786" w:rsidR="00333A23" w:rsidRPr="002F1870" w:rsidRDefault="00174026" w:rsidP="00333A23">
+  <w:p w14:paraId="514720FC" w14:textId="77777777" w:rsidR="00916FA9" w:rsidRDefault="00916FA9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="349AE13F" w14:textId="7CFC177A" w:rsidR="00333A23" w:rsidRPr="002F1870" w:rsidRDefault="008701E8" w:rsidP="00333A23">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05310DC6" wp14:editId="47ECFFAB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3769B89E" wp14:editId="76E2FC75">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-6350</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6797675" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="616866191" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="2105229265" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6797675" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -12181,51 +12242,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2CE9DAF0" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="70781394" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115386,0;6797675,0;6797675,0;6797675,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00333A23" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005A3906" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Form approved by the </w:t>
     </w:r>
     <w:r w:rsidR="00333A23" w:rsidRPr="002F1870">
@@ -12233,58 +12294,67 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Building Commissioner </w:t>
     </w:r>
     <w:r w:rsidR="005A3906" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>on</w:t>
     </w:r>
     <w:r w:rsidR="000605BC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00916FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="007B40E6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="00333A23" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00333A23" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00333A23" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
@@ -12357,76 +12427,76 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002C21D1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00333A23" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3152732D" w14:textId="6A9B90C2" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="00174026" w:rsidP="003D178D">
+  <w:p w14:paraId="652D2560" w14:textId="7F9D3C05" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="008701E8" w:rsidP="003D178D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1C3D75" wp14:editId="0628E9BC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39EDFC74" wp14:editId="72068806">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-6350</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6797675" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6797675" cy="288290"/>
                       </a:xfrm>
@@ -12778,51 +12848,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="79B4CBDD" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="0AA977E9" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:-.5pt;width:535.25pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9P7nXlAYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+iVGnyNJ1&#10;GBC0Bdqh6UdGlmxjkqiJSpz21+9IveRxGosXZyuCTV9svdzxIe+eO1Ki7uWr2zQRN1GhtypbeqMX&#10;Q09EWahW22y99P74+ObnuSd0KbOVTFQWLb0vkfZenf74w8tdvoh8tVHJKioENZLpxS5fepuyzBeD&#10;gQ43USr1C5VHGd2MVZHKkk6L9WBVyB21niYDfzicDnaqWOWFCiOt6err6qZ3atuP4ygs38WxjkqR&#10;LD3qW2l/C/t7ZX4Hpy/lYl3IfLMN627II3qRym1GoG1Tr2UpxXWx/aapdBsWSqu4fBGqdKDieBtG&#10;dgw0mtHw3mg+bGQe2bGQcXTemkn/c82Gb28+5O8L03WdX6jwT00WGexyvWjvmBNdy9zGRWpkqePi&#10;1lrxS2vF6LYUIV2czk5m09nEEyHd8+dz/8SaeSAXjXZ4rcvfImVbkjcXuqy8sKIja8OVyGRKZAlV&#10;lultGV2S5+I0Icf8NBCz6Xw8EztBMMPhZFJ78L7KZ1QZio0IpiMy8AHpyxEA1A27IVDJDeEfA4FK&#10;bojxMRCoNJ4Ho9nYaa1gD2c09kdzt7VQqXKGE4c41Lp96EZAcSbC9HEIKM5EmD0OAcUrpruoSwm2&#10;NRIzNlDFzSqMJCYAqrgBMI7+x8EXjIKT4YkzKDCOprM++LrSOkYTI4Gg+DMMvtFo4k/6qc+ssu5P&#10;95c4i7FzCCr10de9nnruUx83OI6f+7gI/eRnF+bu9VoffvUjDWNq+r7hV1P9MUtPbnT08WeeWt3B&#10;8Z2f/Prp7zlNf338dXsDnxjdz5cYSuy1ISq5IXAqY0OgUh9/3R7v5z/BnWH79We//nRnLAyofv15&#10;aF8AY6mPv8P7JziV9fMfbTQ5X+P28TcQbiv18We2PN126uOv3QNj7sv18cfhVR9/ffwxVof/tZ33&#10;Z/n+BTZ758NgOhkfWLTuffrSZsPJxA8mrO9frL+7EfD9CxNh/30Kfb7TjYDiTAScAxljQPHW391W&#10;wq33u6eB7oGgjpnHuxEwkGAd3Q2BSm4InPjYEKjkhsB9dDYEKrVvw7qthXsJNZ/Mi/Vua6FS1bzT&#10;KzgLMpiF4kzuYkAxEFCciYABxUBAcWZ0PBBQTmegjptXGEtsXqGSGwJjiQ2BSm4IjCU2BCoxowMD&#10;ih0dqNRHx6EZto+OQfP9rTvhPiE6qkzuhsDo+I6sDeYj/2R0gCR73xQzMu6DOb0bAWnIQEDxNqd3&#10;I2B+5q54UMdkw24ETM/sbIhKbggkIBsCldwQSEB2rkWlykhOa+HSguFxFG/XCdXBv8razm/tkYaM&#10;MaD4HWs7EZCBR7O2EwEJyKYUKllKdUIgAdkQqOSGQAIex9rJdEwfs7i+E0IaWo937/Wi+LGs7UZ4&#10;ONd2ugNpyBgDij+Jtd0DQaa7/Y0EBEp1Q6CSGwIJyIZAJTfEHmuns9k0mLo/p0IlJqeQhgyPozgT&#10;AWnIQEBxJgLSkIGA4j1ra/4emCk/P4G1VcQ9mbVUUrduiubkpqmjC2+zupCOjoQ0hZhDW5uYK22K&#10;9rCqjir0mlN6bWhK/+SCtEwVnkOZyIjKdhXMViaeobL/KGTKeahsX4OykSmboXLwKGTyOCrb2kM2&#10;MmUgVJ4ictVI7bWCilZNuWpiy1VLT1C5auEJKle9MjpykcvSOLs5FDtbc2mLIcVm6VWpwXo8VTfR&#10;R2UFy7t6zVqg8vadSJI5RBuB5j+HNqtsUY+pEQivr7bhL9HXb9ud+XO/fnCqWqkuGAvV76iry3Wz&#10;7XVjqL1GG6hKvIlYlG8kmv+nSO5ZrmqQemT8YSOndYzt5l2Nq1bJdvVmmyTGE7pYX50nhbiR5ONf&#10;g/Oz+bw2255Ykhm/+pNgSBNLKKk0Ok4kkSFM89XS09naEzJZU811WBbW15kyCBVBCl2+lnpTYdhm&#10;W8+YLkS2MLrKF7bWtyrvNYW+V2r15X0hClVVSus8fLOl1i6kLt/LgipwqTdU7l2+o584UdRFopg9&#10;8sRGFV8fum7kqWKZ7npiR6XW1P2/rmUReSL5PaNa5pNREFCzpT0JJjOfTgq8c4V3suv0XJHpKAFR&#10;7+yhkS+T5jAuVPqJqsLPDCrdkllI2JWh6pPzks7pFtWVh9HZmT2memzy30X2IQ9N4zZoaOQfbz/J&#10;Ihc5HS69kmqc36qmLFsumuJlQ4JW1mhm6uy6VPHWVDZbC1d2rU+oltvypa47N8XieG6l7qrjT/8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsI4e3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;DIbvg72D0WC31kkxYUvjlFEYO3Uj7Rg7urEaZ7PlELtt+vZzT+tNQh+/vr9aTc6yE46h9yQhn2fA&#10;kFqve+okfO5eZ0/AQlSklfWEEi4YYFXf31Wq1P5MDZ62sWMphEKpJJgYh5Lz0Bp0Ksz9gJRuBz86&#10;FdM6dlyP6pzCneWLLCu4Uz2lD0YNuDbY/m6PTsLu6+f7bW03Ddnn96n4cM2muxgpHx+mlyWwiFP8&#10;h+Gqn9ShTk57fyQdmJUwW4g8oWnIU6crkIlCANtLEEIAryt+W6H+AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAD0/udeUBgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAKwjh7fAAAACgEAAA8AAAAAAAAAAAAAAAAA7ggAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD6CQAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115386,0;6797675,0;6797675,0;6797675,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005A3906" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Form approved by the </w:t>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
@@ -12830,58 +12900,67 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Building Commissioner </w:t>
     </w:r>
     <w:r w:rsidR="005A3906" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>on</w:t>
     </w:r>
     <w:r w:rsidR="008232F1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00916FA9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="007B40E6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="007B40E6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
@@ -12965,108 +13044,118 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A54751B" w14:textId="77777777" w:rsidR="007A0D47" w:rsidRDefault="007A0D47">
+    <w:p w14:paraId="51F1A91C" w14:textId="77777777" w:rsidR="002836AA" w:rsidRDefault="002836AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA7F1A4" w14:textId="77777777" w:rsidR="007A0D47" w:rsidRDefault="007A0D47">
+    <w:p w14:paraId="4E869D67" w14:textId="77777777" w:rsidR="002836AA" w:rsidRDefault="002836AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A60ED27" w14:textId="0D67468F" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="00174026" w:rsidP="003D178D">
+  <w:p w14:paraId="4B78512E" w14:textId="77777777" w:rsidR="00916FA9" w:rsidRDefault="00916FA9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="631739C8" w14:textId="22535213" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="008701E8" w:rsidP="003D178D">
     <w:pPr>
       <w:suppressLineNumbers w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782D8415" wp14:editId="29D28C90">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="435F3B10" wp14:editId="631E73F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6784340" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="946440619" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="1887981553" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6784340" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -13407,120 +13496,120 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="378EBAEF" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:534.2pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh0nd6vgYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/QfyD4WKCRSFEXC5EL12mK&#10;AkYSICmSPK4pUhJKctklbTn5+s7ukvRRYnHHclMEBV9kXmb2kDNnZnbXnOe/3OWZd5uoaieLlR88&#10;G/teUsRyvSs2K//Pdy9/XvheVYtiLTJZJCv/U1L5v5z/+MPzfblMQrmV2TpRHg1SVMt9ufK3dV0u&#10;R6Mq3ia5qJ7JMinoZipVLmo6VZvRWok9jZ5no3A8no32Uq1LJeOkqujqC3vTPzfjp2kS16/TtEpq&#10;L1v59Gy1+VXm91r/js6fi+VGiXK7i5vHECc8RS52BYF2Q70QtfBu1O6rofJdrGQl0/pZLPORTNNd&#10;nJh3oLcJxl+8zdutKBPzLmScquzMVP17w8avbt+Wb5R+9Kq8kvFfFVlktC+rZXdHn1SNzF2qci1L&#10;D+7dGSt+6qyY3NVeTBdn80U0icjYMd0LF4vwzJh5JJatdnxT1b8n0owkbq+q2nphTUfGhmuvEDmR&#10;JZZFUe3q5AMNluYZOeankTefLSZzb+/N5mfj8XTaePBLlY+oMva2XjQLyMBHpD8EANAM7IZAJTdE&#10;eAoEKrkhJqdAoNJkEQXzidNa0QFOMAmDhdtaqGSd4cSZAs7YjYDiTITZ4xBQnIkwfxwCilumu6hL&#10;CfaxsYEqblZhJA3BdzSFYByxUwgqRUF0Nj5zBgXG0Ww+BF9fWsdoYiQQFP8Ogy8IpuF0KH16lvVl&#10;uf+AgTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4&#10;+u7Cr6H6Y6ae3OgY4k+vWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiz5baY3t6uJpj5BAUH+Jv&#10;iL8Hl5nD5gslHuYMFwNqiL9jWQpLGXtxhkruxRlOJdkQqOSGGNZ/w/qPtzk5rP+G9Z87n+CCjlE7&#10;UJxZnYb9l5Hn9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bRbDo5MqU8+PSl&#10;y4bTaRhNj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDpmb0vwOKd+v9fivh6u8+G/bDoI7OI/0IWMgg&#10;VfVDoJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TBWb6z3WwuV7PBOrxxWNCcCijO5iwHF4C6KMxEw&#10;oBgIKM6MjgcCymkq1HHzCmOJzStUckNgLLEhUMkNgbHEhkAlZnRgQLGjA5WG6DhWYYfo0P9+MN/f&#10;uhPuE6LDZnI3BEbHf8jaaBGEZ8ERkhx8U8zIuA/m9H4EpCEDAcW7nN6PgPmZO+NBHZ0N+xEwPbMp&#10;hUpuCCQgGwKV3BBIQHauRSVrJKe1cGrB8DiKd/MEe/BNWdv7rT3SkPEOKH7P2l4EZODJrO1FQAKy&#10;KYVKhlK9EEhANgQquSGQgKexdjqb0Mcsru+EkIbG4/3/XUTxU1nbj/Bwru11B9KQ8Q4o/iTW9r8I&#10;Mt3tbyQgUKofApXcEEhANgQquSEOWDubz2fRzP05FSoxOYU0ZHgcxZkISEMGAoozEZCGDAQUH1jb&#10;8PdIpfz4BNbaiHsya6mlbtM2zYlt20cX3xVNIx0deUI3Yo5Nb2IpK920h1111KHXntK2oW79E0vS&#10;0l14DmUiIyqbWTBbmXiGyuGjkCnnobLZBmUjUzZD5ehRyORxVDa9h2xkykCoPENkO0jjNUVNq7pd&#10;NTPtqrXvUbuq8j1qV73WOmJZilo7uz309rrn0jZDetuVb1OD8Xgub5N30gjW9/2ajYD19r1IVjhE&#10;W4H2bwlj2mzRvFMrEN9c7+Jfk89fjzsPF2GzcLKj2AvaQs0etb3cDNtd14Y6GLSFsuKdGdpxSL6V&#10;aP8+RfLAcnZAQtD+MJHTOcY85n2PayWz3frlLsu0Jyq1ub7MlHcryMe/RZcXi0VjtgOxrNB+DafR&#10;mApLLKg1Os0EkSHOy/XKr4qN74lsQz3Xca2MrwupESxBVFW/ENXWYphhO8/oR0hMY7TNF6bX17b3&#10;6kbfa7n+9EZ5StpO6aqMX+5otCtR1W+Eog5cehpq965f00+aSXpEopg58r2tVJ8fuq7lqWOZ7vre&#10;nlqt6fH/vhEq8b3sj4J6mc+CSLcL1+Ykms5DOlF45xrvFDf5pSTTUQKipzOHWr7O2sNUyfw9dYVf&#10;aFS6JYqYsK2hmpPLms7pFvWVx8nFhTmmfmzy31Xxtoz14CZo6M3f3b0XqvRKOlz5NfU4v5JtW7ZY&#10;ts3LmgSdrNYs5MVNLdOd7mw2FrZ2bU6ol9vwpek7183ieG6k7rvjz/8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhJMuO3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5RV6040xSI15&#10;kSKUnmyJluJxTV6zaXffhuyq8d93PbXHYYaZb4r1aI040+A7xwizaQKCuHZNxy3Cx/5l8gTCB8WN&#10;Mo4J4Uoe1uX9XaHyxl24ovMutCKWsM8Vgg6hz6X0tSar/NT1xNH7coNVIcqhlc2gLrHcGpkmyUJa&#10;1XFc0Kqnjab6Z3eyCPvP78PrxmwrNsu3cfFuq2171YiPD+PzCkSgMfyF4YYf0aGMTEd34sYLgzBJ&#10;s1mMIszjg5ufZNkcxBEhW6Ygy0L+f1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHS&#10;d3q+BgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACEky47fAAAACQEAAA8AAAAAAAAAAAAAAAAAGAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAkCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="3BE268B8" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:534.2pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh0nd6vgYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/QfyD4WKCRSFEXC5EL12mK&#10;AkYSICmSPK4pUhJKctklbTn5+s7ukvRRYnHHclMEBV9kXmb2kDNnZnbXnOe/3OWZd5uoaieLlR88&#10;G/teUsRyvSs2K//Pdy9/XvheVYtiLTJZJCv/U1L5v5z/+MPzfblMQrmV2TpRHg1SVMt9ufK3dV0u&#10;R6Mq3ia5qJ7JMinoZipVLmo6VZvRWok9jZ5no3A8no32Uq1LJeOkqujqC3vTPzfjp2kS16/TtEpq&#10;L1v59Gy1+VXm91r/js6fi+VGiXK7i5vHECc8RS52BYF2Q70QtfBu1O6rofJdrGQl0/pZLPORTNNd&#10;nJh3oLcJxl+8zdutKBPzLmScquzMVP17w8avbt+Wb5R+9Kq8kvFfFVlktC+rZXdHn1SNzF2qci1L&#10;D+7dGSt+6qyY3NVeTBdn80U0icjYMd0LF4vwzJh5JJatdnxT1b8n0owkbq+q2nphTUfGhmuvEDmR&#10;JZZFUe3q5AMNluYZOeankTefLSZzb+/N5mfj8XTaePBLlY+oMva2XjQLyMBHpD8EANAM7IZAJTdE&#10;eAoEKrkhJqdAoNJkEQXzidNa0QFOMAmDhdtaqGSd4cSZAs7YjYDiTITZ4xBQnIkwfxwCilumu6hL&#10;CfaxsYEqblZhJA3BdzSFYByxUwgqRUF0Nj5zBgXG0Ww+BF9fWsdoYiQQFP8Ogy8IpuF0KH16lvVl&#10;uf+AgTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4&#10;+u7Cr6H6Y6ae3OgY4k+vWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiz5baY3t6uJpj5BAUH+Jv&#10;iL8Hl5nD5gslHuYMFwNqiL9jWQpLGXtxhkruxRlOJdkQqOSGGNZ/w/qPtzk5rP+G9Z87n+CCjlE7&#10;UJxZnYb9l5Hn9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bRbDo5MqU8+PSl&#10;y4bTaRhNj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDpmb0vwOKd+v9fivh6u8+G/bDoI7OI/0IWMgg&#10;VfVDoJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TBWb6z3WwuV7PBOrxxWNCcCijO5iwHF4C6KMxEw&#10;oBgIKM6MjgcCymkq1HHzCmOJzStUckNgLLEhUMkNgbHEhkAlZnRgQLGjA5WG6DhWYYfo0P9+MN/f&#10;uhPuE6LDZnI3BEbHf8jaaBGEZ8ERkhx8U8zIuA/m9H4EpCEDAcW7nN6PgPmZO+NBHZ0N+xEwPbMp&#10;hUpuCCQgGwKV3BBIQHauRSVrJKe1cGrB8DiKd/MEe/BNWdv7rT3SkPEOKH7P2l4EZODJrO1FQAKy&#10;KYVKhlK9EEhANgQquSGQgKexdjqb0Mcsru+EkIbG4/3/XUTxU1nbj/Bwru11B9KQ8Q4o/iTW9r8I&#10;Mt3tbyQgUKofApXcEEhANgQquSEOWDubz2fRzP05FSoxOYU0ZHgcxZkISEMGAoozEZCGDAQUH1jb&#10;8PdIpfz4BNbaiHsya6mlbtM2zYlt20cX3xVNIx0deUI3Yo5Nb2IpK920h1111KHXntK2oW79E0vS&#10;0l14DmUiIyqbWTBbmXiGyuGjkCnnobLZBmUjUzZD5ehRyORxVDa9h2xkykCoPENkO0jjNUVNq7pd&#10;NTPtqrXvUbuq8j1qV73WOmJZilo7uz309rrn0jZDetuVb1OD8Xgub5N30gjW9/2ajYD19r1IVjhE&#10;W4H2bwlj2mzRvFMrEN9c7+Jfk89fjzsPF2GzcLKj2AvaQs0etb3cDNtd14Y6GLSFsuKdGdpxSL6V&#10;aP8+RfLAcnZAQtD+MJHTOcY85n2PayWz3frlLsu0Jyq1ub7MlHcryMe/RZcXi0VjtgOxrNB+DafR&#10;mApLLKg1Os0EkSHOy/XKr4qN74lsQz3Xca2MrwupESxBVFW/ENXWYphhO8/oR0hMY7TNF6bX17b3&#10;6kbfa7n+9EZ5StpO6aqMX+5otCtR1W+Eog5cehpq965f00+aSXpEopg58r2tVJ8fuq7lqWOZ7vre&#10;nlqt6fH/vhEq8b3sj4J6mc+CSLcL1+Ykms5DOlF45xrvFDf5pSTTUQKipzOHWr7O2sNUyfw9dYVf&#10;aFS6JYqYsK2hmpPLms7pFvWVx8nFhTmmfmzy31Xxtoz14CZo6M3f3b0XqvRKOlz5NfU4v5JtW7ZY&#10;ts3LmgSdrNYs5MVNLdOd7mw2FrZ2bU6ol9vwpek7183ieG6k7rvjz/8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhJMuO3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5RV6040xSI15&#10;kSKUnmyJluJxTV6zaXffhuyq8d93PbXHYYaZb4r1aI040+A7xwizaQKCuHZNxy3Cx/5l8gTCB8WN&#10;Mo4J4Uoe1uX9XaHyxl24ovMutCKWsM8Vgg6hz6X0tSar/NT1xNH7coNVIcqhlc2gLrHcGpkmyUJa&#10;1XFc0Kqnjab6Z3eyCPvP78PrxmwrNsu3cfFuq2171YiPD+PzCkSgMfyF4YYf0aGMTEd34sYLgzBJ&#10;s1mMIszjg5ufZNkcxBEhW6Ygy0L+f1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHS&#10;d3q+BgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACEky47fAAAACQEAAA8AAAAAAAAAAAAAAAAAGAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAkCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115160,0;6784340,0;6784340,0;6784340,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>BA1</w:t>
     </w:r>
     <w:r w:rsidR="004B5628" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B12F286" w14:textId="779B833A" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="00174026" w:rsidP="000D56D2">
+  <w:p w14:paraId="47230EAA" w14:textId="76D97497" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="008701E8" w:rsidP="000D56D2">
     <w:pPr>
       <w:suppressLineNumbers w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="0"/>
       <w:ind w:right="-286"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45EA0706" wp14:editId="6C00D941">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DDC5D23" wp14:editId="647BA799">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-219075</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>22860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6863715" cy="461010"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6863715" cy="461010"/>
                       </a:xfrm>
@@ -13872,51 +13961,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="38DAFBBF" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-17.25pt;margin-top:1.8pt;width:540.45pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUW26knwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBqy5Zlx4hTZOk6&#10;DAjaAu3Q9pGRJduYJGqUEqf99bukPnycOCTjpkWw6SWRrHt4qHvPJSlK9/TlbZaym1iWG5EvPP/F&#10;0GNxHonlJl8tvL8+vP515rGy4vmSpyKPF96XuPRenv380+m2mMcjsRbpMpaMGsnL+bZYeOuqKuaD&#10;QRmt44yXL0QR53QxETLjFZ3K1WAp+ZZaz9LBaDgMB1shl4UUUVyW9Our+qJ3pttPkjiq3iZJGVcs&#10;XXjUt0r/lfrvlfo7ODvl85XkxXoTNd3gR/Qi45ucSLumXvGKs2u5uddUtomkKEVSvYhENhBJsoli&#10;fQ90N/7wzt28X/Mi1vdCzimLzk3l0zUbvbl5X7yTqutlcSmiv0vyyGBblPPuijopG5vbRGbKljrO&#10;brUXv3RejG8rFtGP4SwcT/2JxyK6FoQ+3Zdy84DPW3R0XVZ/xEK3xG8uy6qOwpKOtA+XLOcZiSUS&#10;eV5uqvgTRS7JUgrMLwM2DWfjKduycHoyHE4mTQTvQj4jZMjWbNcRCtJd608+EDQN2ykQZKcYHUOB&#10;IDvF+BgKBI1ngT8dW70V7PH445E/s3sLQXUwrDykoS7sQzsDmjsyhI9jQHNHhunjGNC8VrpNujTA&#10;dk5yzA2E2FWFmeRIgBA7AebR/zj5Aj84GZ5YkwLzKJz2ydfOL4eGdcwmhwEEzZ9h8vn+ZDTppz61&#10;yro3geMs5jyGIKjPPvN66rlPfa7Jcfzc58rQT356YW5fr/Xp1zzSOExNPzb9Gqk/Zunpmh19/qmn&#10;Vnty/OAnv376e07TX59/5mjgE6P9+RJTyXltiCA7BU5lzhQI6vPPHPF+/mOuM2y//uzXn/YRCxOq&#10;X38+8BZh78VDn3/1i5x+++Xu7tPn/9qbh379aV6N9OtPehHbv3wwv1PGtwkOMyya9/nX59/B1xz9&#10;yz8aeL7/m/dnmX8w3s6GQTgZP7Bo3fv0pfPVZDIKJu33TncXMHvfv+ixysyA858jw/5+Cn2+Y2ZA&#10;c0cG3E5xuAc07+Jt9hJmXwOx3ghi1FOZmQEXkrCPZPYVguwU+ODnTIEgOwVOZc4UCOp2w8zewncJ&#10;jZ7UxrrZWwiqm7dGZX9HxcqA5o7axYRy0C6aOzJgQjkwoLljdhxIKKurEGPXFeaSs64QZKfAXHKm&#10;QJCdAnPJmQJBjtmBCeWcHQjqs+OhGbbPDvX4122zmgfcb8iOumH7mI7Z8QNVG8z80Yn/gEieZE1l&#10;ZkAZHjummxlwfHZd8SBGjYZmBhyenSWFIDsFCtCZAkF2ChSg81iLoNpJVm/h0sIh4mjerRPqg++q&#10;2u6j/0N7xU+iWiMDKvBo1RoZUIDOkkKQlpSRAgXoTIEgOwUK8DjVTsIxfcxi+04IZahVa97dQfNj&#10;VWtmOLh+NufFPdWaGdC8Wz+bGQ6r1kyDGHu8UYAgKTMFguwUKEBnCgTZKfZUG06nYRDaP6dCkKOm&#10;UIa9ah+aL1CBu7HWLCnE2OONAnSWFILsFChAZwoE2SlQgM4UCDqgWiqpW7VFc3zd1tFFt3lTSEdH&#10;jKtCzKGuTSxEqYr2sKqOKvTaU9o2rKv0CKWq8CxgGkIRrFfB1B83MI2OCB49ipnUg2C9DerMTLpA&#10;cPAoZoo4gnXtoTMzxRLBITLXjTRRk1S0qspVU12uWnmMylWlx6hc9Uph+LzglQp2e8i2VHPZJBxb&#10;dyWX6nImbuIPQhtWu3rN3TREvDuTNLeYtgbt/wLarFO/uafWILq+2kS/xV/vtzsdzUbNg1PdSv2D&#10;8lCzR13/3DTb/a4ctddoS1Wbd25o2yH71qL9/y2We56rGyQGFQ9d39oFRndzV+NainSzfL1JUxWJ&#10;Uq6uLlLJbjjF+Pfg4nw2a9y2Z5bmKq6jSTCkeSjiVBqdpJzEEGXFcuGV+cpjPF1RzXVUSZ3duVAM&#10;tUBkWb3i5brm0M12kVFdiHVhdD1e6FrfurxXFfpeieWXd5JJUVdKl0X0ekOtXfKyesclVeBSb6jc&#10;u3pLf5JUUBdJYvrIY2shvx76XdlTxTJd9diWSq2p+/9ccxl7LP0zp1rmEz8IqNlKnwST6YhOJF65&#10;wiv5dXYhyHU0AFHv9KGyr9L2MJEi+0hV4eeKlS7xPCLu2lHNyUVF53SJ6sqj+PxcH1M9NsXvMn9f&#10;RKpxnTR05x9uP3JZsIIOF15FNc5vRFuWzedt8bISQWerkLk4v65EslGVzdrDtV+bE6rl1npp6s5V&#10;sTiea6tddfzZvwAAAP//AwBQSwMEFAAGAAgAAAAhAPrD+effAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxahzaYErKpUCXEqaC0CPXoxiYO2Osodtv073FPcBzNaOZNuRyd&#10;ZUc9hM4Twt00A6ap8aqjFuFj+zJZAAtRkpLWk0Y46wDL6vqqlIXyJ6r1cRNblkooFBLBxNgXnIfG&#10;aCfD1PeakvflBydjkkPL1SBPqdxZPssywZ3sKC0Y2euV0c3P5uAQtp/fu9eVXddkH99G8e7qdXs2&#10;iLc34/MTsKjH+BeGC35Chyox7f2BVGAWYTLP71MUYS6AXfwsFzmwPcKDmAGvSv7/QfULAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA1FtupJ8GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+sP5598AAAAJAQAADwAAAAAAAAAAAAAAAAD5CAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAUKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="4B140A70" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-17.25pt;margin-top:1.8pt;width:540.45pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUW26knwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBqy5Zlx4hTZOk6&#10;DAjaAu3Q9pGRJduYJGqUEqf99bukPnycOCTjpkWw6SWRrHt4qHvPJSlK9/TlbZaym1iWG5EvPP/F&#10;0GNxHonlJl8tvL8+vP515rGy4vmSpyKPF96XuPRenv380+m2mMcjsRbpMpaMGsnL+bZYeOuqKuaD&#10;QRmt44yXL0QR53QxETLjFZ3K1WAp+ZZaz9LBaDgMB1shl4UUUVyW9Our+qJ3pttPkjiq3iZJGVcs&#10;XXjUt0r/lfrvlfo7ODvl85XkxXoTNd3gR/Qi45ucSLumXvGKs2u5uddUtomkKEVSvYhENhBJsoli&#10;fQ90N/7wzt28X/Mi1vdCzimLzk3l0zUbvbl5X7yTqutlcSmiv0vyyGBblPPuijopG5vbRGbKljrO&#10;brUXv3RejG8rFtGP4SwcT/2JxyK6FoQ+3Zdy84DPW3R0XVZ/xEK3xG8uy6qOwpKOtA+XLOcZiSUS&#10;eV5uqvgTRS7JUgrMLwM2DWfjKduycHoyHE4mTQTvQj4jZMjWbNcRCtJd608+EDQN2ykQZKcYHUOB&#10;IDvF+BgKBI1ngT8dW70V7PH445E/s3sLQXUwrDykoS7sQzsDmjsyhI9jQHNHhunjGNC8VrpNujTA&#10;dk5yzA2E2FWFmeRIgBA7AebR/zj5Aj84GZ5YkwLzKJz2ydfOL4eGdcwmhwEEzZ9h8vn+ZDTppz61&#10;yro3geMs5jyGIKjPPvN66rlPfa7Jcfzc58rQT356YW5fr/Xp1zzSOExNPzb9Gqk/Zunpmh19/qmn&#10;Vnty/OAnv376e07TX59/5mjgE6P9+RJTyXltiCA7BU5lzhQI6vPPHPF+/mOuM2y//uzXn/YRCxOq&#10;X38+8BZh78VDn3/1i5x+++Xu7tPn/9qbh379aV6N9OtPehHbv3wwv1PGtwkOMyya9/nX59/B1xz9&#10;yz8aeL7/m/dnmX8w3s6GQTgZP7Bo3fv0pfPVZDIKJu33TncXMHvfv+ixysyA858jw/5+Cn2+Y2ZA&#10;c0cG3E5xuAc07+Jt9hJmXwOx3ghi1FOZmQEXkrCPZPYVguwU+ODnTIEgOwVOZc4UCOp2w8zewncJ&#10;jZ7UxrrZWwiqm7dGZX9HxcqA5o7axYRy0C6aOzJgQjkwoLljdhxIKKurEGPXFeaSs64QZKfAXHKm&#10;QJCdAnPJmQJBjtmBCeWcHQjqs+OhGbbPDvX4122zmgfcb8iOumH7mI7Z8QNVG8z80Yn/gEieZE1l&#10;ZkAZHjummxlwfHZd8SBGjYZmBhyenSWFIDsFCtCZAkF2ChSg81iLoNpJVm/h0sIh4mjerRPqg++q&#10;2u6j/0N7xU+iWiMDKvBo1RoZUIDOkkKQlpSRAgXoTIEgOwUK8DjVTsIxfcxi+04IZahVa97dQfNj&#10;VWtmOLh+NufFPdWaGdC8Wz+bGQ6r1kyDGHu8UYAgKTMFguwUKEBnCgTZKfZUG06nYRDaP6dCkKOm&#10;UIa9ah+aL1CBu7HWLCnE2OONAnSWFILsFChAZwoE2SlQgM4UCDqgWiqpW7VFc3zd1tFFt3lTSEdH&#10;jKtCzKGuTSxEqYr2sKqOKvTaU9o2rKv0CKWq8CxgGkIRrFfB1B83MI2OCB49ipnUg2C9DerMTLpA&#10;cPAoZoo4gnXtoTMzxRLBITLXjTRRk1S0qspVU12uWnmMylWlx6hc9Uph+LzglQp2e8i2VHPZJBxb&#10;dyWX6nImbuIPQhtWu3rN3TREvDuTNLeYtgbt/wLarFO/uafWILq+2kS/xV/vtzsdzUbNg1PdSv2D&#10;8lCzR13/3DTb/a4ctddoS1Wbd25o2yH71qL9/y2We56rGyQGFQ9d39oFRndzV+NainSzfL1JUxWJ&#10;Uq6uLlLJbjjF+Pfg4nw2a9y2Z5bmKq6jSTCkeSjiVBqdpJzEEGXFcuGV+cpjPF1RzXVUSZ3duVAM&#10;tUBkWb3i5brm0M12kVFdiHVhdD1e6FrfurxXFfpeieWXd5JJUVdKl0X0ekOtXfKyesclVeBSb6jc&#10;u3pLf5JUUBdJYvrIY2shvx76XdlTxTJd9diWSq2p+/9ccxl7LP0zp1rmEz8IqNlKnwST6YhOJF65&#10;wiv5dXYhyHU0AFHv9KGyr9L2MJEi+0hV4eeKlS7xPCLu2lHNyUVF53SJ6sqj+PxcH1M9NsXvMn9f&#10;RKpxnTR05x9uP3JZsIIOF15FNc5vRFuWzedt8bISQWerkLk4v65EslGVzdrDtV+bE6rl1npp6s5V&#10;sTiea6tddfzZvwAAAP//AwBQSwMEFAAGAAgAAAAhAPrD+effAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNxahzaYErKpUCXEqaC0CPXoxiYO2Osodtv073FPcBzNaOZNuRyd&#10;ZUc9hM4Twt00A6ap8aqjFuFj+zJZAAtRkpLWk0Y46wDL6vqqlIXyJ6r1cRNblkooFBLBxNgXnIfG&#10;aCfD1PeakvflBydjkkPL1SBPqdxZPssywZ3sKC0Y2euV0c3P5uAQtp/fu9eVXddkH99G8e7qdXs2&#10;iLc34/MTsKjH+BeGC35Chyox7f2BVGAWYTLP71MUYS6AXfwsFzmwPcKDmAGvSv7/QfULAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA1FtupJ8GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+sP5598AAAAJAQAADwAAAAAAAAAAAAAAAAD5CAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAUKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,461010;0,461010;0,115257;116507,0;6863715,0;6863715,0;6863715,461010" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>APPLICATION</w:t>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
@@ -13925,75 +14014,75 @@
         <w:color w:val="FFFFFF"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>FORM</w:t>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D815DD" w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
       <w:t>BA13</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10EEBCCC" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRPr="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
+  <w:p w14:paraId="26F65E6F" w14:textId="77777777" w:rsidR="007B40E6" w:rsidRPr="007B40E6" w:rsidRDefault="007B40E6" w:rsidP="007B40E6">
     <w:pPr>
       <w:suppressLineNumbers w:val="0"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B40E6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>When completed, this form is classified OFFICIAL Sensitive</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31CDA7D7" w14:textId="77777777" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="00D815DD" w:rsidP="003D178D">
+  <w:p w14:paraId="54919786" w14:textId="77777777" w:rsidR="00D815DD" w:rsidRPr="002F1870" w:rsidRDefault="00D815DD" w:rsidP="003D178D">
     <w:pPr>
       <w:suppressLineNumbers w:val="0"/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">Application for </w:t>
     </w:r>
     <w:r w:rsidR="002F1870">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
@@ -14817,80 +14906,81 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="832062454">
+  <w:num w:numId="1" w16cid:durableId="185337082">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2081443905">
+  <w:num w:numId="2" w16cid:durableId="127285354">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="609432729">
+  <w:num w:numId="3" w16cid:durableId="1726249784">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="12221650">
+  <w:num w:numId="4" w16cid:durableId="1406875450">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1648049193">
+  <w:num w:numId="5" w16cid:durableId="1734311295">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="888610646">
+  <w:num w:numId="6" w16cid:durableId="1342855534">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1755857552">
+  <w:num w:numId="7" w16cid:durableId="530845816">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1087726577">
+  <w:num w:numId="8" w16cid:durableId="134611282">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c4a006,#fada50,#e5c283,#e2bb74,#e7cd8d"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -14901,60 +14991,60 @@
     <w:rsid w:val="000162F5"/>
     <w:rsid w:val="000413F2"/>
     <w:rsid w:val="00055878"/>
     <w:rsid w:val="000577AF"/>
     <w:rsid w:val="000605BC"/>
     <w:rsid w:val="0006258D"/>
     <w:rsid w:val="0007085B"/>
     <w:rsid w:val="000830ED"/>
     <w:rsid w:val="00093E0B"/>
     <w:rsid w:val="000A212A"/>
     <w:rsid w:val="000A723A"/>
     <w:rsid w:val="000C1234"/>
     <w:rsid w:val="000C5686"/>
     <w:rsid w:val="000D342C"/>
     <w:rsid w:val="000D56D2"/>
     <w:rsid w:val="000F5272"/>
     <w:rsid w:val="000F6069"/>
     <w:rsid w:val="00103D96"/>
     <w:rsid w:val="00133F72"/>
     <w:rsid w:val="00137BE4"/>
     <w:rsid w:val="00145C37"/>
     <w:rsid w:val="001531A9"/>
     <w:rsid w:val="00161C8B"/>
     <w:rsid w:val="0016309C"/>
     <w:rsid w:val="001739C2"/>
-    <w:rsid w:val="00174026"/>
     <w:rsid w:val="00176576"/>
     <w:rsid w:val="00184C66"/>
     <w:rsid w:val="001A4951"/>
     <w:rsid w:val="001A50EE"/>
     <w:rsid w:val="001C10DA"/>
     <w:rsid w:val="001D72C5"/>
     <w:rsid w:val="00223E19"/>
     <w:rsid w:val="002343E2"/>
     <w:rsid w:val="0025323D"/>
+    <w:rsid w:val="002836AA"/>
     <w:rsid w:val="002A5B4D"/>
     <w:rsid w:val="002C21D1"/>
     <w:rsid w:val="002F1870"/>
     <w:rsid w:val="002F31E2"/>
     <w:rsid w:val="002F5543"/>
     <w:rsid w:val="0030172C"/>
     <w:rsid w:val="00307439"/>
     <w:rsid w:val="00307A2F"/>
     <w:rsid w:val="0031348C"/>
     <w:rsid w:val="0031795E"/>
     <w:rsid w:val="00326BC8"/>
     <w:rsid w:val="00333A23"/>
     <w:rsid w:val="00335F9A"/>
     <w:rsid w:val="00343924"/>
     <w:rsid w:val="003748A8"/>
     <w:rsid w:val="003847E3"/>
     <w:rsid w:val="003959F4"/>
     <w:rsid w:val="003A7010"/>
     <w:rsid w:val="003D178D"/>
     <w:rsid w:val="003F0905"/>
     <w:rsid w:val="003F4620"/>
     <w:rsid w:val="003F7550"/>
     <w:rsid w:val="0041000B"/>
     <w:rsid w:val="00424F6B"/>
     <w:rsid w:val="00425B81"/>
@@ -14965,265 +15055,314 @@
     <w:rsid w:val="00461D5D"/>
     <w:rsid w:val="00467A33"/>
     <w:rsid w:val="00476941"/>
     <w:rsid w:val="00482024"/>
     <w:rsid w:val="004850B1"/>
     <w:rsid w:val="00492296"/>
     <w:rsid w:val="00493DBA"/>
     <w:rsid w:val="004A5560"/>
     <w:rsid w:val="004B1974"/>
     <w:rsid w:val="004B293B"/>
     <w:rsid w:val="004B5628"/>
     <w:rsid w:val="004E0CE4"/>
     <w:rsid w:val="004F1CBE"/>
     <w:rsid w:val="00506B23"/>
     <w:rsid w:val="00526C04"/>
     <w:rsid w:val="0053507D"/>
     <w:rsid w:val="00545FED"/>
     <w:rsid w:val="0056338F"/>
     <w:rsid w:val="005660B4"/>
     <w:rsid w:val="00570144"/>
     <w:rsid w:val="00572038"/>
     <w:rsid w:val="00584902"/>
     <w:rsid w:val="005A3906"/>
     <w:rsid w:val="005B2B14"/>
     <w:rsid w:val="005B6930"/>
+    <w:rsid w:val="005C526E"/>
+    <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005D70FA"/>
     <w:rsid w:val="005E2169"/>
     <w:rsid w:val="0060322A"/>
     <w:rsid w:val="00610C24"/>
     <w:rsid w:val="00620DF8"/>
     <w:rsid w:val="00625627"/>
     <w:rsid w:val="0062727D"/>
     <w:rsid w:val="00627B10"/>
     <w:rsid w:val="00640FB9"/>
     <w:rsid w:val="00655D51"/>
     <w:rsid w:val="00663209"/>
     <w:rsid w:val="0066401A"/>
     <w:rsid w:val="00665241"/>
     <w:rsid w:val="006774F6"/>
     <w:rsid w:val="00680F70"/>
     <w:rsid w:val="00681126"/>
     <w:rsid w:val="006A38CC"/>
     <w:rsid w:val="006B167B"/>
     <w:rsid w:val="006E09B7"/>
     <w:rsid w:val="006E79AE"/>
     <w:rsid w:val="006F4A66"/>
     <w:rsid w:val="006F4BF3"/>
     <w:rsid w:val="00722C3F"/>
     <w:rsid w:val="007326E9"/>
     <w:rsid w:val="0075031D"/>
     <w:rsid w:val="00755264"/>
     <w:rsid w:val="00765779"/>
     <w:rsid w:val="00780185"/>
     <w:rsid w:val="00787C25"/>
     <w:rsid w:val="0079194A"/>
     <w:rsid w:val="00797259"/>
-    <w:rsid w:val="007A0D47"/>
     <w:rsid w:val="007B07A1"/>
     <w:rsid w:val="007B40E6"/>
     <w:rsid w:val="007C1036"/>
     <w:rsid w:val="007C6B19"/>
     <w:rsid w:val="007E35DC"/>
     <w:rsid w:val="007F41C1"/>
     <w:rsid w:val="007F7CAB"/>
     <w:rsid w:val="008029CD"/>
     <w:rsid w:val="00810AE4"/>
     <w:rsid w:val="00810D9B"/>
     <w:rsid w:val="008232F1"/>
     <w:rsid w:val="00841867"/>
     <w:rsid w:val="00856E35"/>
     <w:rsid w:val="00864E54"/>
+    <w:rsid w:val="008701E8"/>
     <w:rsid w:val="008702E6"/>
     <w:rsid w:val="00883140"/>
     <w:rsid w:val="00895E9D"/>
-    <w:rsid w:val="008A5072"/>
     <w:rsid w:val="008B3B90"/>
     <w:rsid w:val="008C7C8C"/>
     <w:rsid w:val="008D00E4"/>
     <w:rsid w:val="008D01BC"/>
     <w:rsid w:val="008D25D3"/>
     <w:rsid w:val="008F085C"/>
     <w:rsid w:val="008F3682"/>
     <w:rsid w:val="009071BD"/>
+    <w:rsid w:val="00916FA9"/>
     <w:rsid w:val="009409E7"/>
     <w:rsid w:val="00945C9C"/>
     <w:rsid w:val="00947400"/>
     <w:rsid w:val="009828E1"/>
     <w:rsid w:val="00986A12"/>
     <w:rsid w:val="00987206"/>
     <w:rsid w:val="009A5BD0"/>
     <w:rsid w:val="009D7097"/>
     <w:rsid w:val="009F0850"/>
     <w:rsid w:val="009F4ACC"/>
     <w:rsid w:val="00A02A66"/>
     <w:rsid w:val="00A12803"/>
     <w:rsid w:val="00A23FEE"/>
     <w:rsid w:val="00A26685"/>
     <w:rsid w:val="00A313A7"/>
     <w:rsid w:val="00A35AFB"/>
     <w:rsid w:val="00A436DE"/>
     <w:rsid w:val="00A5206D"/>
     <w:rsid w:val="00A56EF5"/>
     <w:rsid w:val="00A62056"/>
     <w:rsid w:val="00A63F7E"/>
     <w:rsid w:val="00A91CB9"/>
     <w:rsid w:val="00AC0279"/>
     <w:rsid w:val="00AC4CB1"/>
     <w:rsid w:val="00AD0055"/>
+    <w:rsid w:val="00AD0507"/>
     <w:rsid w:val="00AD3949"/>
     <w:rsid w:val="00AE027B"/>
     <w:rsid w:val="00AE6169"/>
     <w:rsid w:val="00AF63BB"/>
     <w:rsid w:val="00AF6BB2"/>
     <w:rsid w:val="00B25998"/>
     <w:rsid w:val="00B33E6A"/>
     <w:rsid w:val="00B406DA"/>
     <w:rsid w:val="00B41C1A"/>
     <w:rsid w:val="00B42C0F"/>
     <w:rsid w:val="00B6474C"/>
     <w:rsid w:val="00B80F38"/>
     <w:rsid w:val="00B817B0"/>
     <w:rsid w:val="00BA05F9"/>
     <w:rsid w:val="00BA4D93"/>
     <w:rsid w:val="00BB5126"/>
     <w:rsid w:val="00BC28ED"/>
     <w:rsid w:val="00BE6CBC"/>
     <w:rsid w:val="00BF3DBC"/>
     <w:rsid w:val="00BF4205"/>
     <w:rsid w:val="00C062EE"/>
     <w:rsid w:val="00C1058C"/>
     <w:rsid w:val="00C164FD"/>
     <w:rsid w:val="00C26E72"/>
     <w:rsid w:val="00C32DC3"/>
     <w:rsid w:val="00C334D7"/>
     <w:rsid w:val="00C33EC2"/>
     <w:rsid w:val="00C430AC"/>
     <w:rsid w:val="00C63592"/>
     <w:rsid w:val="00C65A1F"/>
     <w:rsid w:val="00C723DB"/>
     <w:rsid w:val="00C740EF"/>
     <w:rsid w:val="00C9579B"/>
     <w:rsid w:val="00CA65CB"/>
     <w:rsid w:val="00CB5336"/>
+    <w:rsid w:val="00CF1CD0"/>
     <w:rsid w:val="00CF2B40"/>
     <w:rsid w:val="00CF5C0F"/>
     <w:rsid w:val="00D05EC3"/>
     <w:rsid w:val="00D319C2"/>
     <w:rsid w:val="00D415AE"/>
     <w:rsid w:val="00D44293"/>
     <w:rsid w:val="00D815DD"/>
     <w:rsid w:val="00D817EE"/>
     <w:rsid w:val="00D81D6B"/>
     <w:rsid w:val="00DA1D90"/>
     <w:rsid w:val="00DB1279"/>
     <w:rsid w:val="00DF293F"/>
     <w:rsid w:val="00E01C1F"/>
     <w:rsid w:val="00E21D4A"/>
     <w:rsid w:val="00E25564"/>
     <w:rsid w:val="00E35AE6"/>
     <w:rsid w:val="00E3770A"/>
     <w:rsid w:val="00E60A94"/>
     <w:rsid w:val="00E71F62"/>
     <w:rsid w:val="00E9041F"/>
     <w:rsid w:val="00E9429B"/>
     <w:rsid w:val="00E94A04"/>
+    <w:rsid w:val="00EA25C8"/>
     <w:rsid w:val="00EB3FF8"/>
     <w:rsid w:val="00EB6128"/>
     <w:rsid w:val="00ED335F"/>
     <w:rsid w:val="00EF6EB9"/>
     <w:rsid w:val="00F26E53"/>
     <w:rsid w:val="00F336D3"/>
     <w:rsid w:val="00F34734"/>
     <w:rsid w:val="00F779E3"/>
     <w:rsid w:val="00FB02A7"/>
     <w:rsid w:val="00FB0A09"/>
     <w:rsid w:val="00FC1299"/>
     <w:rsid w:val="00FC75FA"/>
     <w:rsid w:val="00FD529C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c4a006,#fada50,#e5c283,#e2bb74,#e7cd8d"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="17604698"/>
+  <w14:docId w14:val="24D6B9DC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A08C6D2B-D6CD-44D5-B2AD-8699684B8420}"/>
+  <w15:docId w15:val="{D05D7FB3-28EA-45EC-9A73-EAD033910072}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -15421,68 +15560,74 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00300E52"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A21F7F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A21F7F"/>
     <w:pPr>
       <w:tabs>
@@ -15781,56 +15926,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1815292975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16125,75 +16269,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7AE2464-94C5-42DD-ACF9-DD402E76ACC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>874</Words>
-  <Characters>4607</Characters>
+  <Words>818</Words>
+  <Characters>4668</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>329</Lines>
-  <Paragraphs>249</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5232</CharactersWithSpaces>
+  <CharactersWithSpaces>5476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A30943540</vt:lpwstr>
   </property>