--- v0 (2026-07-18)
+++ v1 (2026-08-09)
@@ -1,112 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4409"/>
         <w:gridCol w:w="3331"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D951C3" w:rsidRPr="00042A21" w14:paraId="106537AD" w14:textId="77777777" w:rsidTr="00312D56">
+      <w:tr w:rsidR="00D951C3" w:rsidRPr="00042A21" w14:paraId="71A54501" w14:textId="77777777" w:rsidTr="00312D56">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB0D210" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="00D951C3">
+          <w:p w14:paraId="14BBD326" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="00D951C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Building Act 2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59779FAE" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="004B5C9A">
+          <w:p w14:paraId="04A005B1" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="004B5C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1633" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D35B751" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="004065BE" w:rsidP="004065BE">
+          <w:p w14:paraId="0A070336" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="004065BE" w:rsidP="004065BE">
             <w:pPr>
               <w:ind w:left="1308"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PERMIT AUTHORITY</w:t>
             </w:r>
             <w:r w:rsidR="00D951C3" w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -115,76 +117,76 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00D951C3" w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C687D9" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="004065BE" w:rsidP="00D951C3">
+          <w:p w14:paraId="4A12F307" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="004065BE" w:rsidP="00D951C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r w:rsidR="00D951C3" w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B567F7B" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="00D951C3">
+          <w:p w14:paraId="54022729" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="00D951C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -243,117 +245,117 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00124C76" w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16159ED9" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00952A3D" w:rsidRDefault="00D951C3">
+    <w:p w14:paraId="6C5533E4" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00952A3D" w:rsidRDefault="00D951C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="8152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D951C3" w:rsidRPr="00042A21" w14:paraId="2A5DD5C1" w14:textId="77777777" w:rsidTr="006504BC">
+      <w:tr w:rsidR="00D951C3" w:rsidRPr="00042A21" w14:paraId="5AB7F326" w14:textId="77777777" w:rsidTr="006504BC">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="567BAABF" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="00760E87">
+          <w:p w14:paraId="1BB4ADD6" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="00D951C3" w:rsidP="00760E87">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Permit authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615238E7" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="001F0159" w:rsidP="00F80E52">
+          <w:p w14:paraId="7D7DB5E4" w14:textId="77777777" w:rsidR="00D951C3" w:rsidRPr="00042A21" w:rsidRDefault="001F0159" w:rsidP="00F80E52">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
@@ -395,234 +397,234 @@
             </w:r>
             <w:r w:rsidR="00124C76" w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00124C76" w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00042A21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CDE0CCD" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="00952A3D" w:rsidRDefault="00760E87" w:rsidP="00255E4D">
+    <w:p w14:paraId="5DF7D471" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="00952A3D" w:rsidRDefault="00760E87" w:rsidP="00255E4D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00760E87" w:rsidRPr="009D582A" w14:paraId="5110EAAF" w14:textId="77777777" w:rsidTr="00AF340A">
+      <w:tr w:rsidR="00760E87" w:rsidRPr="009D582A" w14:paraId="4CA1AECD" w14:textId="77777777" w:rsidTr="00AF340A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9DFD73" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="00760E87" w:rsidP="004B5C9A">
+          <w:p w14:paraId="079DD283" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="00760E87" w:rsidP="004B5C9A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Property </w:t>
             </w:r>
             <w:r w:rsidR="004B5C9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>building permit</w:t>
             </w:r>
             <w:r w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11082779" w14:textId="77777777" w:rsidR="003C6214" w:rsidRPr="00952A3D" w:rsidRDefault="003C6214" w:rsidP="00D951C3">
+    <w:p w14:paraId="71BBC5B0" w14:textId="77777777" w:rsidR="003C6214" w:rsidRPr="00952A3D" w:rsidRDefault="003C6214" w:rsidP="00D951C3">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="1805"/>
         <w:gridCol w:w="1801"/>
         <w:gridCol w:w="2462"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="28168914" w14:textId="77777777" w:rsidTr="00406B13">
+      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="1DA41E3C" w14:textId="77777777" w:rsidTr="00406B13">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DF1604" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="4B9BDB43" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Property street address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095C4EC1" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="35376997" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3545F78A" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="29DA8DF0" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -677,74 +679,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58363BAA" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="4083FFFD" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="339BD8BD" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="2300518C" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -806,73 +808,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="0"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD6A312" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="5E452A05" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513AF6A1" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="1E69EA92" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -927,73 +929,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E145986" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="605893F7" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DBB5E1E" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="41315C06" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1038,110 +1040,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="33E8D164" w14:textId="77777777" w:rsidTr="00406B13">
+      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="7D6680C4" w14:textId="77777777" w:rsidTr="00406B13">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0395987D" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="3C28A549" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D07AD2F" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="7E59B1EA" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A8B9946" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="520B5A63" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1196,85 +1198,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6883EAEB" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="189775E3" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27D82711" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="05924ADA" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1329,85 +1331,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5F8E05" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="584E4850" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED81D4D" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="4E390AF7" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1452,110 +1454,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006504BC" w:rsidRPr="00150591" w14:paraId="4AD6A93B" w14:textId="77777777" w:rsidTr="00661C87">
+      <w:tr w:rsidR="006504BC" w:rsidRPr="00150591" w14:paraId="4ADE0C52" w14:textId="77777777" w:rsidTr="00661C87">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B5A892" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="6066D3A4" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2510A835" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="63D21EE8" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B11B174" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="0EF88C71" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1610,73 +1612,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D16B75" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="70307C93" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D1449CF" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="0F281615" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1731,73 +1733,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E607007" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="0FE3CEB7" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64B6909C" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
+          <w:p w14:paraId="317E06F7" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00150591" w:rsidRDefault="006504BC" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1843,94 +1845,94 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C9A" w:rsidRPr="00150591" w14:paraId="7EC5BB4A" w14:textId="77777777" w:rsidTr="004B5C9A">
+      <w:tr w:rsidR="004B5C9A" w:rsidRPr="00150591" w14:paraId="47DEA77B" w14:textId="77777777" w:rsidTr="004B5C9A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2827203D" w14:textId="77777777" w:rsidR="004B5C9A" w:rsidRPr="00150591" w:rsidRDefault="004B5C9A" w:rsidP="009D3365">
+          <w:p w14:paraId="438B706B" w14:textId="77777777" w:rsidR="004B5C9A" w:rsidRPr="00150591" w:rsidRDefault="004B5C9A" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Building permit number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="000C9BE8" w14:textId="77777777" w:rsidR="004B5C9A" w:rsidRPr="00150591" w:rsidRDefault="004B5C9A" w:rsidP="009D3365">
+          <w:p w14:paraId="57648F6A" w14:textId="77777777" w:rsidR="004B5C9A" w:rsidRPr="00150591" w:rsidRDefault="004B5C9A" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1978,91 +1980,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02AF05F1" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00952A3D" w:rsidRDefault="006504BC" w:rsidP="006504BC">
+    <w:p w14:paraId="43CBE895" w14:textId="77777777" w:rsidR="006504BC" w:rsidRPr="00952A3D" w:rsidRDefault="006504BC" w:rsidP="006504BC">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00760E87" w:rsidRPr="00225ECE" w14:paraId="46A9C6B4" w14:textId="77777777" w:rsidTr="006F0E4F">
+      <w:tr w:rsidR="00760E87" w:rsidRPr="00225ECE" w14:paraId="0E924B0D" w14:textId="77777777" w:rsidTr="006F0E4F">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8399A3" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="006954E8" w:rsidP="00FC07D4">
+          <w:p w14:paraId="00A6803D" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="006954E8" w:rsidP="00FC07D4">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -2097,177 +2099,177 @@
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00760E87" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
             <w:r w:rsidR="007D3D6A" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A38B29E" w14:textId="77777777" w:rsidR="007E6797" w:rsidRPr="00042A21" w:rsidRDefault="007E6797" w:rsidP="007E6797">
+    <w:p w14:paraId="1D55EF9E" w14:textId="77777777" w:rsidR="007E6797" w:rsidRPr="00042A21" w:rsidRDefault="007E6797" w:rsidP="007E6797">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C293F52" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00A37BE3" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="04D640BA" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00A37BE3" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Where there are multiple owners, please attach a list with the names and signatures of each owner. If each of those owners requires a copy of the </w:t>
       </w:r>
       <w:r w:rsidR="00440580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">re-issued </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>building permit, please also provide</w:t>
       </w:r>
       <w:r w:rsidR="00AC310C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> forwarding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> details for each owner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056F2A99" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="2A7DE3DE" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="8152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="4E95EFF6" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="1ED41052" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C1E229" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="3A9B9800" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Owner’s name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0E09AC" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="7E22F9BF" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -2307,162 +2309,162 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6923A088" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="4882DE0C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="969"/>
         <w:gridCol w:w="973"/>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="4FF1359B" w14:textId="77777777" w:rsidTr="00406B13">
+      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="19B097D8" w14:textId="77777777" w:rsidTr="00406B13">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D27E64" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="5F8D5E68" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>treet address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="244774E8" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="4D6B92C6" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="645CB30F" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="32EA8B59" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2518,73 +2520,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="534E2AED" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="6AF0B1DE" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D1B630" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="2EE47800" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2646,73 +2648,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20474574" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="0DDC76A3" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694029E9" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="5DC00E80" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2767,73 +2769,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D94C761" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="2BF922B0" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FB1B81E" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="0FB479C8" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2878,110 +2880,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004065BE" w:rsidRPr="006C10E1" w14:paraId="4AF1C1F5" w14:textId="77777777" w:rsidTr="00406B13">
+      <w:tr w:rsidR="004065BE" w:rsidRPr="006C10E1" w14:paraId="73EA5BBF" w14:textId="77777777" w:rsidTr="00406B13">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73A26BEC" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="26BDF710" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39133D2A" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="60BBE020" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321E349F" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="22921820" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3037,85 +3039,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD592B9" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="59B437B3" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6AB0AD" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="71C9B114" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3170,85 +3172,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2708C526" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="619B5169" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168016A7" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
+          <w:p w14:paraId="1E8F20CF" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3293,110 +3295,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="63D18B47" w14:textId="77777777" w:rsidTr="009E7F82">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="7C6340F3" w14:textId="77777777" w:rsidTr="009E7F82">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37AAC42C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="00CE9139" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D34A29A" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="0FA5DB4D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="574EC6E2" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="68DAD72A" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3452,73 +3454,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0430BD3F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="2E7D4275" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CD8D800" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="166B5CB8" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3573,73 +3575,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05E36819" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="2FD0CCFF" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001D305F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="7855176B" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3694,73 +3696,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD56335" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="73705A54" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674BD905" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="38464F76" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -3807,164 +3809,164 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78D9034C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00B235E6" w:rsidRDefault="009F7321" w:rsidP="006954E8">
+    <w:p w14:paraId="06BF9760" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00B235E6" w:rsidRDefault="009F7321" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="3049"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="2324"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="689106AF" w14:textId="77777777" w:rsidTr="009E7F82">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="3B1532C4" w14:textId="77777777" w:rsidTr="009E7F82">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38607904" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="7F1F0354" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8328" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="680F5269" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="63CFBC54" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ED97CAF" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="3378C473" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4009,109 +4011,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="5BE38F98" w14:textId="77777777" w:rsidTr="009E7F82">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="40E82B82" w14:textId="77777777" w:rsidTr="009E7F82">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBA61DC" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="37494B84" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F48F92E" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="11E2D748" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8C45C2" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="46698DD8" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4166,73 +4168,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695CFA9E" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="5A736325" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0762C1" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="17AF6DD1" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4287,73 +4289,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49645A68" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="4014A991" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29ED2EE2" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="73B9F3D1" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4408,73 +4410,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2C6B8C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="3FCB9874" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42268C5C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="00A479FA" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -4521,125 +4523,125 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4408A2D2" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="25DA0334" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="4439"/>
         <w:gridCol w:w="1183"/>
         <w:gridCol w:w="2530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="241A8FD7" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="526BDA29" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5B1BA6" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="37B9B330" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34405C1D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="6A1C1559" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -4678,119 +4680,119 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="5540E1A8" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="3FE44814" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0CF3A3" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="0E9D4724" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEB8776" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="42BEE74D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidR="00402C4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> no</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB88C23" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="30BC49CB" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -4840,66 +4842,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1820" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E5057D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="4267BBE6" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E106007" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="20A04784" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -4937,94 +4939,94 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="67463D39" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="089A92A0" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="351DC046" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="33ADF8CA" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Owner’s signature*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516619E4" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="342E28D6" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5072,51 +5074,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54FC1F36" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="69E17035" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Date  </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5162,131 +5164,132 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CA78F0C" w14:textId="77777777" w:rsidR="00C148C9" w:rsidRDefault="00C148C9"/>
-    <w:p w14:paraId="132782F3" w14:textId="77777777" w:rsidR="00440580" w:rsidRPr="00C148C9" w:rsidRDefault="00C148C9">
+    <w:p w14:paraId="2CF7B0C9" w14:textId="77777777" w:rsidR="00C148C9" w:rsidRDefault="00C148C9"/>
+    <w:p w14:paraId="3545CC63" w14:textId="77777777" w:rsidR="00440580" w:rsidRPr="00C148C9" w:rsidRDefault="00C148C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C148C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00C148C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If you are authorised to sign on behalf of the owner, please provide your written legal authorisation with your application.</w:t>
       </w:r>
       <w:r w:rsidR="00440580" w:rsidRPr="00C148C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="8148"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00760E87" w:rsidRPr="00225ECE" w14:paraId="7862A363" w14:textId="77777777" w:rsidTr="006F0E4F">
+      <w:tr w:rsidR="00760E87" w:rsidRPr="00225ECE" w14:paraId="1E419F29" w14:textId="77777777" w:rsidTr="006F0E4F">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD7519B" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="00425703" w:rsidP="00440580">
+          <w:p w14:paraId="51BEC2BD" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="00425703" w:rsidP="00440580">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00760E87" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00440580">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>New b</w:t>
             </w:r>
             <w:r w:rsidR="00760E87" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -5311,102 +5314,102 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00760E87" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>etails</w:t>
             </w:r>
             <w:r w:rsidR="00202C42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="428F7DF4" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="2FD2C83B" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B23055F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="56839AD8" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Builder’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="099209D2" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="11D83E18" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -5446,162 +5449,162 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15DFCA1E" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="44584B09" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="969"/>
         <w:gridCol w:w="973"/>
         <w:gridCol w:w="416"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="7635610C" w14:textId="77777777" w:rsidTr="00406B13">
+      <w:tr w:rsidR="004065BE" w:rsidRPr="00150591" w14:paraId="119E1F2A" w14:textId="77777777" w:rsidTr="00406B13">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45599785" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="0A437CAD" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>treet address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1916B31E" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="5A12BB9C" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E24BA9" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="1BB42372" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5657,73 +5660,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="027D49FF" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="68C082BC" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B8C6693" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="3C645A96" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5785,73 +5788,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7447CBF3" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="70F402BB" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0168231D" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="5C19C2C2" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5906,73 +5909,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1317D080" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="63516C02" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A6847D" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="45A97945" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6017,110 +6020,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004065BE" w:rsidRPr="006C10E1" w14:paraId="6005221F" w14:textId="77777777" w:rsidTr="00406B13">
+      <w:tr w:rsidR="004065BE" w:rsidRPr="006C10E1" w14:paraId="76858BAB" w14:textId="77777777" w:rsidTr="00406B13">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78D9034D" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="7A1E5297" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3860A5D2" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="78535DDE" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EC64513" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="314506F5" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6176,85 +6179,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4754D74C" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="4028C1D7" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD45FF2" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="76A130F7" w14:textId="77777777" w:rsidR="004065BE" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6309,85 +6312,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A717885" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="20E06819" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E29433D" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
+          <w:p w14:paraId="5C063E01" w14:textId="77777777" w:rsidR="004065BE" w:rsidRPr="00150591" w:rsidRDefault="004065BE" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6432,110 +6435,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7E51" w:rsidRPr="00150591" w14:paraId="53E9B512" w14:textId="77777777" w:rsidTr="009E7F82">
+      <w:tr w:rsidR="003A7E51" w:rsidRPr="00150591" w14:paraId="34882C26" w14:textId="77777777" w:rsidTr="009E7F82">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFAEA7C" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="7C4C211E" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18026E1E" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="0F9F81CC" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30472AEC" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="7543395C" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6591,73 +6594,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35467827" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="2EFC7EDA" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B7C3087" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="279B318F" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6712,73 +6715,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="165EAC5F" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="07C915EA" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49077FC5" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="485A791D" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -6833,73 +6836,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBD7871" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="51E535D6" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62C252A7" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
+          <w:p w14:paraId="614F2696" w14:textId="77777777" w:rsidR="003A7E51" w:rsidRPr="00150591" w:rsidRDefault="003A7E51" w:rsidP="006C7C5A">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6946,164 +6949,164 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47D45CAA" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00B235E6" w:rsidRDefault="009F7321" w:rsidP="006954E8">
+    <w:p w14:paraId="6712779B" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00B235E6" w:rsidRDefault="009F7321" w:rsidP="006954E8">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="3052"/>
         <w:gridCol w:w="1389"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="2326"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="6C952129" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="6FB46670" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F3B987" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="4A83724A" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79214CBA" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="2FC459D3" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D896FDD" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="1AB6BE6F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7148,109 +7151,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="642266E6" w14:textId="77777777" w:rsidTr="009E7F82">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="6549FE9A" w14:textId="77777777" w:rsidTr="009E7F82">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="302624B8" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="76CAC6C7" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425B8661" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="5C38B64E" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3F016B" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="06B6AB7A" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7305,73 +7308,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282638F8" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="28DD1255" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D64466D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="44150465" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7426,73 +7429,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="679" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEEB69C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="75567566" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E077E7" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="10E2BAAD" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7547,73 +7550,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5864D539" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="6520329F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F54D2A9" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="1F42EB4F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -7660,123 +7663,123 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16D266AA" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="62B95008" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2048"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="3882"/>
         <w:gridCol w:w="1183"/>
         <w:gridCol w:w="2530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="3EF9643E" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="6A4D631E" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B94AD2" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="7A4026EF" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F782391" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="0A228B79" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -7815,108 +7818,108 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="2458C73C" w14:textId="77777777" w:rsidTr="009F7321">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="6F88955B" w14:textId="77777777" w:rsidTr="009F7321">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00876E07" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="35E05EA6" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6694AB4D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="00402C4E" w:rsidP="009D3365">
+          <w:p w14:paraId="7B9BDD98" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="00402C4E" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="707CA1FB" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="25910183" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -7966,66 +7969,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1820" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785F0CE5" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="46F3CAA4" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717EB0FD" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="11B1DD6F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8063,410 +8066,424 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="13BE1A55" w14:textId="77777777" w:rsidTr="009F7321">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="5BB86EB7" w14:textId="77777777" w:rsidTr="009F7321">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CDFFCDE" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="00574593">
+          <w:p w14:paraId="65D6C070" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="00574593">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Type of builder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F4DA11" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="7AA1769B" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00150591">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3723" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475E9D1C" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00EB1021" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="1F50040F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00EB1021" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB1021">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered building contractor (</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>provide registration number below</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB1021">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="7973666B" w14:textId="77777777" w:rsidTr="009F7321">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="70C12F8F" w14:textId="77777777" w:rsidTr="009F7321">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F04FC93" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="4D7C5652" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5AA177" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="36085A96" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00150591">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3723" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F13B0F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00EB1021" w:rsidRDefault="006954E8" w:rsidP="004065BE">
+          <w:p w14:paraId="7987FB50" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00EB1021" w:rsidRDefault="006954E8" w:rsidP="004065BE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="-85"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved owner-builder (attach owner-builder approval from the Building Services Board</w:t>
             </w:r>
             <w:r w:rsidR="001E1FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and provide owner-builder </w:t>
             </w:r>
             <w:r w:rsidR="004065BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>approval</w:t>
             </w:r>
             <w:r w:rsidR="001E1FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> number below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="0A4CEA1C" w14:textId="77777777" w:rsidTr="009F7321">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="06908C8C" w14:textId="77777777" w:rsidTr="009F7321">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2D0B02" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="004065BE">
+          <w:p w14:paraId="3E4A78C3" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="004065BE">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Registration</w:t>
             </w:r>
             <w:r w:rsidR="001E1FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> number or owner-builder </w:t>
             </w:r>
             <w:r w:rsidR="004065BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>approval number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0C3A8B" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="00AB3093">
+          <w:p w14:paraId="4A079566" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="00AB3093">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Registration</w:t>
             </w:r>
             <w:r w:rsidR="001E1FCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="004065BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> number (if relevant)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722ED922" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="00AB3093">
+          <w:p w14:paraId="1FFB4B9D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="00AB3093">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8504,109 +8521,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="17DBFEDC" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="6AA3C73E" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43BDF848" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="726C8769" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Builder’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69EAC044" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="4893BBF5" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name (print)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DDECFEF" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="669E86BC" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -8645,103 +8662,103 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="484BE261" w14:textId="77777777" w:rsidTr="009D3365">
+      <w:tr w:rsidR="006954E8" w:rsidRPr="00150591" w14:paraId="2C06770D" w14:textId="77777777" w:rsidTr="009D3365">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCCFB49" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="281F7369" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD116A7" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="599B4D79" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5EFDAD" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="35F7FBFD" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8789,66 +8806,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A36BD2D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="058AFB5F" w14:textId="77777777" w:rsidR="006954E8" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71042D54" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
+          <w:p w14:paraId="3FDA128D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00150591" w:rsidRDefault="006954E8" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8887,89 +8904,89 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22388E9D" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
+    <w:p w14:paraId="0F1200AC" w14:textId="77777777" w:rsidR="006954E8" w:rsidRPr="00952A3D" w:rsidRDefault="006954E8" w:rsidP="006954E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10195"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00760E87" w:rsidRPr="00225ECE" w14:paraId="6ACF4FFD" w14:textId="77777777" w:rsidTr="00EF641C">
+      <w:tr w:rsidR="00760E87" w:rsidRPr="00225ECE" w14:paraId="4DB3BEFF" w14:textId="77777777" w:rsidTr="00EF641C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC3DBAC" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="00425703" w:rsidP="00440580">
+          <w:p w14:paraId="40B07CE2" w14:textId="77777777" w:rsidR="00760E87" w:rsidRPr="009D582A" w:rsidRDefault="00425703" w:rsidP="00440580">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00760E87" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8979,350 +8996,350 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00440580">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proposed changes to building work (if applicable)</w:t>
             </w:r>
             <w:r w:rsidR="00760E87" w:rsidRPr="009D582A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E3C9C84" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00952A3D" w:rsidRDefault="0041678B" w:rsidP="0041678B">
+    <w:p w14:paraId="03B30EC3" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00952A3D" w:rsidRDefault="0041678B" w:rsidP="0041678B">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2717"/>
         <w:gridCol w:w="2717"/>
         <w:gridCol w:w="2717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0041678B" w:rsidRPr="00150591" w14:paraId="18FF74F9" w14:textId="77777777" w:rsidTr="00402C4E">
+      <w:tr w:rsidR="0041678B" w:rsidRPr="00150591" w14:paraId="6E707096" w14:textId="77777777" w:rsidTr="00402C4E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="664D3451" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="007672F4" w:rsidRDefault="00440580" w:rsidP="009D3365">
+          <w:p w14:paraId="074A0551" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="007672F4" w:rsidRDefault="00440580" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Please describe proposed changes to the building work (as approved) if applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADCE264" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00150591" w:rsidRDefault="0041678B" w:rsidP="009D3365">
+          <w:p w14:paraId="3DBAA9ED" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00150591" w:rsidRDefault="0041678B" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E5DD6F" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00150591" w:rsidRDefault="0041678B" w:rsidP="009D3365">
+          <w:p w14:paraId="3D15B719" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00150591" w:rsidRDefault="0041678B" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6CD39F" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00150591" w:rsidRDefault="0041678B" w:rsidP="009D3365">
+          <w:p w14:paraId="051E174C" w14:textId="77777777" w:rsidR="0041678B" w:rsidRPr="00150591" w:rsidRDefault="0041678B" w:rsidP="009D3365">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B3731D3" w14:textId="77777777" w:rsidR="0041678B" w:rsidRDefault="0041678B" w:rsidP="00AB500D">
+    <w:p w14:paraId="6A9C0A40" w14:textId="77777777" w:rsidR="0041678B" w:rsidRDefault="0041678B" w:rsidP="00AB500D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2049"/>
         <w:gridCol w:w="2717"/>
         <w:gridCol w:w="2717"/>
         <w:gridCol w:w="2717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB500D" w:rsidRPr="00150591" w14:paraId="38EBF0EB" w14:textId="77777777" w:rsidTr="00AB500D">
+      <w:tr w:rsidR="00AB500D" w:rsidRPr="00150591" w14:paraId="6B1D8BD2" w14:textId="77777777" w:rsidTr="00AB500D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7F3C6D" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="007672F4" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
+          <w:p w14:paraId="7F42187B" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="007672F4" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Please list documents relating to proposed changes (i.e. drawings, specifications, certificates, etc) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3DF418" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00150591" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
+          <w:p w14:paraId="25B221B8" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00150591" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46CA1608" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00150591" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
+          <w:p w14:paraId="3DC44D36" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00150591" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1332" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BC1E87" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00150591" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
+          <w:p w14:paraId="2ED2E164" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00150591" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E8632F9" w14:textId="77777777" w:rsidR="0026606D" w:rsidRDefault="0026606D" w:rsidP="0026606D">
+    <w:p w14:paraId="6789F6F7" w14:textId="77777777" w:rsidR="0026606D" w:rsidRDefault="0026606D" w:rsidP="0026606D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D5E5EDD" w14:textId="77777777" w:rsidR="0026606D" w:rsidRPr="00F76D3D" w:rsidRDefault="0026606D" w:rsidP="0026606D">
+    <w:p w14:paraId="32D44F5A" w14:textId="77777777" w:rsidR="0026606D" w:rsidRPr="00F76D3D" w:rsidRDefault="0026606D" w:rsidP="0026606D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F76D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Privacy collection notice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786A070B" w14:textId="77777777" w:rsidR="0026606D" w:rsidRPr="00952A3D" w:rsidRDefault="0026606D" w:rsidP="0026606D">
+    <w:p w14:paraId="15F4FF92" w14:textId="77777777" w:rsidR="0026606D" w:rsidRPr="00952A3D" w:rsidRDefault="0026606D" w:rsidP="0026606D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">All personal information collected in this form will be used for the purposes of the assessment and determination under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
@@ -9353,86 +9370,78 @@
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> privacy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169D2B22" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00952A3D" w:rsidRDefault="00AB500D" w:rsidP="00AB500D">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="0026606D" w:rsidRPr="00952A3D" w:rsidSect="00255E4D">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1276" w:right="851" w:bottom="992" w:left="851" w:header="567" w:footer="232" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FC8BB17" w14:textId="77777777" w:rsidR="001C34FD" w:rsidRDefault="001C34FD">
+    <w:p w14:paraId="395D5C22" w14:textId="77777777" w:rsidR="00884CE4" w:rsidRDefault="00884CE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04FAB579" w14:textId="77777777" w:rsidR="001C34FD" w:rsidRDefault="001C34FD">
+    <w:p w14:paraId="34B5DB5F" w14:textId="77777777" w:rsidR="00884CE4" w:rsidRDefault="00884CE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9458,86 +9467,96 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="116A5A7C" w14:textId="66B1FE86" w:rsidR="00AB500D" w:rsidRPr="006C2C57" w:rsidRDefault="00FB772A" w:rsidP="00BB67D3">
+  <w:p w14:paraId="274ECD20" w14:textId="77777777" w:rsidR="004A3961" w:rsidRDefault="004A3961">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08F072EE" w14:textId="35B94682" w:rsidR="00AB500D" w:rsidRPr="006C2C57" w:rsidRDefault="00B518CC" w:rsidP="00BB67D3">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C2C57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="451B7EBA" wp14:editId="5977DEFA">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FC3BC45" wp14:editId="7E6CF9D4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>2540</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6790690" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="495962199" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="1731909674" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6790690" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -9878,92 +9897,101 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="59264A41" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.2pt;width:534.7pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBYcsJuwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/QfyD4WKCRSFEXC5EL12mK&#10;AkYSICmSPK4pUhJKclkubTn5+s7ukvRRYnHHclMEBV9kXmb2LGfOzOzSnOe/3OWZd5tUaieLlR88&#10;G/teUsRyvSs2K//Pdy9/XvieqkWxFpkskpX/KVH+L+c//vB8Xy6TUG5ltk4qjwYp1HJfrvxtXZfL&#10;0UjF2yQX6pksk4JuprLKRU2n1Wa0rsSeRs+zUTgez0Z7Wa3LSsaJUnT1hb3pn5vx0zSJ69dpqpLa&#10;y1Y+za02v5X5vda/o/PnYrmpRLndxc00xAmzyMWuINBuqBeiFt5NtftqqHwXV1LJtH4Wy3wk03QX&#10;J+YZ6GmC8RdP83YrysQ8CxlHlZ2Z1L83bPzq9m35ptJTV+WVjP9SZJHRvlTL7o4+UY3MXVrlWpYm&#10;7t0ZK37qrJjc1V5MF2fzs/HsjIwd071wsQjpWA8qlq12fKPq3xNpRhK3V6q2XljTkbHh2itETmSJ&#10;ZVGoXZ18oMHSPCPH/DTy5rPFZO7tPQ0znk4bD36p8hFVxt7Wi2YBGfiI9IcAAJqB3RCo5IYIT4FA&#10;JTfE5BQIVJosomA+cVorOsAJJmGwcFsLlawznDhTwBm7EVCciTB7HAKKMxHmj0NAcct0F3UpwT42&#10;NlDFzSqMpCH4jqYQjCN2CkGlKIjOxmfOoMA4ms2H4OtL6xhNjASC4t9h8AXBNJwOpU+vsr4s9x8w&#10;kIboo5WOM49gLWPEBop/j6WPGxyn1z4uAtZLtxtwEckmLiq5IXARyYZAJTfEEH7dGowZHBhP3134&#10;NVR/zNKTGx1D/Oldq3szM8Rfu+FnRMf/bec3xF//y52h/tGLsGHzZ0vtsXd6uJtj5BAUH+JviL8H&#10;t5nDyxdKPMwVLgbUEH/HshSWMvbmDJXcmzNcSrIhUMkNMez/hv0f7+XksP8b9n/ufIIbOkbtQHFm&#10;dRrev4w8tx/wXSb3DQ/quBGwlLGLEyq5IbCUsSFQyQ0x1L+h/n3r+gf7/cU4mk0nR5aUB5++dNlw&#10;Og2j6dF/Xh8GFH1c04+A4kyEw3hyIqA4EwFj0NSM/mdA8W6/328l3P3dZ8N+GNTReaQfAQsZpKp+&#10;CFRyQ2DhY0OgkhsCd35sCFTqPoXotxauJRvG6hfr/dZCJTu80yuHFc2JgOJM7mJAMbiL4kwEDCgG&#10;Aoozo+OBgHKaCnXcvMJYYvMKldwQGEtsCFRyQ2AssSFQiRkdGFDs6EClITqOVdghOvS/H8z3t+6E&#10;+4TosJncDYHR8R+yNloE4VlwhCQH3xQzMu6DOb0fAWnIQEDxLqf3I2B+5q54UEdnw34ETM9sSqGS&#10;GwIJyIZAJTcEEpCda1HJGslpLVxaMDyO4t06wR58U9b2fmuPNGQ8A4rfs7YXARl4Mmt7EZCAbEqh&#10;kqFULwQSkA2BSm4IJOBprJ3OJvQxi+s7IaSh8Xj/fxdR/FTW9iM8nGt73YE0ZDwDij+Jtf0Pgkx3&#10;+xsJCJTqh0AlNwQSkA2BSm6IA9bO5vNZNHN/ToVKTE4hDRkeR3EmAtKQgYDiTASkIQMBxQfWNvw9&#10;Uik/PoG1NuKezFpqqdu0TXNi2/bRxXdF00hHR57QjZhj05tYSqWb9rCrjjr02lN6bWi79EhLd+E5&#10;lImMqGxWwTQfnjLxDJXDRyFTzkNl8xqUjUzZDJWjRyGTx1HZ9B6ykSkDofIMke0gjdcqalrV7aqZ&#10;aVetfY/aVSvfo3bVa60jlqWotbPbQ29vey51M6S3Xfk2NRiP5/I2eSeNYH3fr9kIWG/fi2SFQ7QV&#10;aP+WMKbNFs0ztQLxzfUu/jX5/PW483ARNhsnO4q9oC3UvKO2l5thu+vaUAeDtlBWvI1YlG8l2r9P&#10;kTywnB2QZqT9YfpbO8eYad73uCqZ7dYvd1mmPaGqzfVlVnm3gnz8W3R5sVg0ZjsQywrt13Aajamw&#10;xIJao9NMEBnivFyvfFVsfE9kG+q5juvK+LqQGsESpFL1C6G2FsMM23lGTyExjdE2X5heX9veqxt9&#10;r+X605vKq6TtlFZl/HJHo10JVb8RFXXg0myo3bt+TT9pJmmKRDFzRNyT1eeHrmt56limu763p1Zr&#10;mv7fN6JKfC/7o6Be5rMgimjY2pxE03lIJxXeucY7xU1+Kcl0lIBoduZQy9dZe5hWMn9PXeEXGpVu&#10;iSImbGuo5uSypnO6RX3lcXJxYY6pH5v8d1W8LWM9uAkaevJ3d+9FVXolHa78mnqcX8m2LVss2+Zl&#10;TYJOVmsW8uKmlulOdzYbC1u7NifUy2340vSd62ZxPDdS993x5/8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXR59m3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtUi9gQMNCEIcVCFV&#10;PVEUqKoeTbyN09rrKDYQ/r7mRI+jGc28yTe9NeyCnW8cCZhOEmBIlVMN1QI+jq/jJTAfJClpHKGA&#10;G3rYFMNBLjPlrlTi5RBqFkvIZ1KADqHNOPeVRiv9xLVI0ft2nZUhyq7mqpPXWG4NnyXJglvZUFzQ&#10;ssWtxur3cLYCjp8/X29bsyvJrN77xd6Wu/qmhXga9S9rYAH78AjDHT+iQxGZTu5MyjMjYDxLpzEq&#10;IAV2t5N0/gzsFPV8CbzI+f8DxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgWHLCbsG&#10;AABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF0ef&#10;Zt4AAAAIAQAADwAAAAAAAAAAAAAAAAAVCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ACAKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="672C11DE" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:.2pt;width:534.7pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBYcsJuwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/QfyD4WKCRSFEXC5EL12mK&#10;AkYSICmSPK4pUhJKclkubTn5+s7ukvRRYnHHclMEBV9kXmb2LGfOzOzSnOe/3OWZd5tUaieLlR88&#10;G/teUsRyvSs2K//Pdy9/XvieqkWxFpkskpX/KVH+L+c//vB8Xy6TUG5ltk4qjwYp1HJfrvxtXZfL&#10;0UjF2yQX6pksk4JuprLKRU2n1Wa0rsSeRs+zUTgez0Z7Wa3LSsaJUnT1hb3pn5vx0zSJ69dpqpLa&#10;y1Y+za02v5X5vda/o/PnYrmpRLndxc00xAmzyMWuINBuqBeiFt5NtftqqHwXV1LJtH4Wy3wk03QX&#10;J+YZ6GmC8RdP83YrysQ8CxlHlZ2Z1L83bPzq9m35ptJTV+WVjP9SZJHRvlTL7o4+UY3MXVrlWpYm&#10;7t0ZK37qrJjc1V5MF2fzs/HsjIwd071wsQjpWA8qlq12fKPq3xNpRhK3V6q2XljTkbHh2itETmSJ&#10;ZVGoXZ18oMHSPCPH/DTy5rPFZO7tPQ0znk4bD36p8hFVxt7Wi2YBGfiI9IcAAJqB3RCo5IYIT4FA&#10;JTfE5BQIVJosomA+cVorOsAJJmGwcFsLlawznDhTwBm7EVCciTB7HAKKMxHmj0NAcct0F3UpwT42&#10;NlDFzSqMpCH4jqYQjCN2CkGlKIjOxmfOoMA4ms2H4OtL6xhNjASC4t9h8AXBNJwOpU+vsr4s9x8w&#10;kIboo5WOM49gLWPEBop/j6WPGxyn1z4uAtZLtxtwEckmLiq5IXARyYZAJTfEEH7dGowZHBhP3134&#10;NVR/zNKTGx1D/Oldq3szM8Rfu+FnRMf/bec3xF//y52h/tGLsGHzZ0vtsXd6uJtj5BAUH+JviL8H&#10;t5nDyxdKPMwVLgbUEH/HshSWMvbmDJXcmzNcSrIhUMkNMez/hv0f7+XksP8b9n/ufIIbOkbtQHFm&#10;dRrev4w8tx/wXSb3DQ/quBGwlLGLEyq5IbCUsSFQyQ0x1L+h/n3r+gf7/cU4mk0nR5aUB5++dNlw&#10;Og2j6dF/Xh8GFH1c04+A4kyEw3hyIqA4EwFj0NSM/mdA8W6/328l3P3dZ8N+GNTReaQfAQsZpKp+&#10;CFRyQ2DhY0OgkhsCd35sCFTqPoXotxauJRvG6hfr/dZCJTu80yuHFc2JgOJM7mJAMbiL4kwEDCgG&#10;Aoozo+OBgHKaCnXcvMJYYvMKldwQGEtsCFRyQ2AssSFQiRkdGFDs6EClITqOVdghOvS/H8z3t+6E&#10;+4TosJncDYHR8R+yNloE4VlwhCQH3xQzMu6DOb0fAWnIQEDxLqf3I2B+5q54UEdnw34ETM9sSqGS&#10;GwIJyIZAJTcEEpCda1HJGslpLVxaMDyO4t06wR58U9b2fmuPNGQ8A4rfs7YXARl4Mmt7EZCAbEqh&#10;kqFULwQSkA2BSm4IJOBprJ3OJvQxi+s7IaSh8Xj/fxdR/FTW9iM8nGt73YE0ZDwDij+Jtf0Pgkx3&#10;+xsJCJTqh0AlNwQSkA2BSm6IA9bO5vNZNHN/ToVKTE4hDRkeR3EmAtKQgYDiTASkIQMBxQfWNvw9&#10;Uik/PoG1NuKezFpqqdu0TXNi2/bRxXdF00hHR57QjZhj05tYSqWb9rCrjjr02lN6bWi79EhLd+E5&#10;lImMqGxWwTQfnjLxDJXDRyFTzkNl8xqUjUzZDJWjRyGTx1HZ9B6ykSkDofIMke0gjdcqalrV7aqZ&#10;aVetfY/aVSvfo3bVa60jlqWotbPbQ29vey51M6S3Xfk2NRiP5/I2eSeNYH3fr9kIWG/fi2SFQ7QV&#10;aP+WMKbNFs0ztQLxzfUu/jX5/PW483ARNhsnO4q9oC3UvKO2l5thu+vaUAeDtlBWvI1YlG8l2r9P&#10;kTywnB2QZqT9YfpbO8eYad73uCqZ7dYvd1mmPaGqzfVlVnm3gnz8W3R5sVg0ZjsQywrt13Aajamw&#10;xIJao9NMEBnivFyvfFVsfE9kG+q5juvK+LqQGsESpFL1C6G2FsMM23lGTyExjdE2X5heX9veqxt9&#10;r+X605vKq6TtlFZl/HJHo10JVb8RFXXg0myo3bt+TT9pJmmKRDFzRNyT1eeHrmt56limu763p1Zr&#10;mv7fN6JKfC/7o6Be5rMgimjY2pxE03lIJxXeucY7xU1+Kcl0lIBoduZQy9dZe5hWMn9PXeEXGpVu&#10;iSImbGuo5uSypnO6RX3lcXJxYY6pH5v8d1W8LWM9uAkaevJ3d+9FVXolHa78mnqcX8m2LVss2+Zl&#10;TYJOVmsW8uKmlulOdzYbC1u7NifUy2340vSd62ZxPDdS993x5/8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXR59m3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSPyDtUi9gQMNCEIcVCFV&#10;PVEUqKoeTbyN09rrKDYQ/r7mRI+jGc28yTe9NeyCnW8cCZhOEmBIlVMN1QI+jq/jJTAfJClpHKGA&#10;G3rYFMNBLjPlrlTi5RBqFkvIZ1KADqHNOPeVRiv9xLVI0ft2nZUhyq7mqpPXWG4NnyXJglvZUFzQ&#10;ssWtxur3cLYCjp8/X29bsyvJrN77xd6Wu/qmhXga9S9rYAH78AjDHT+iQxGZTu5MyjMjYDxLpzEq&#10;IAV2t5N0/gzsFPV8CbzI+f8DxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgWHLCbsG&#10;AABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF0ef&#10;Zt4AAAAIAQAADwAAAAAAAAAAAAAAAAAVCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ACAKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;115268,0;6790690,0;6790690,0;6790690,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="006C2C57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="002176AC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved by the Building Commissioner</w:t>
     </w:r>
     <w:r w:rsidR="00202C42">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> on </w:t>
     </w:r>
+    <w:r w:rsidR="004A3961">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="0026606D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="006C2C57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="006C2C57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="006C2C57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
@@ -10044,77 +10072,77 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B026BA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="006C2C57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2729793C" w14:textId="1AA3E46C" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="00FB772A" w:rsidP="00274B3B">
+  <w:p w14:paraId="1578CEC7" w14:textId="67CAEAD2" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="00B518CC" w:rsidP="00274B3B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7568"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1691DE74" wp14:editId="50D1C5F3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F4FA73D" wp14:editId="1FBB196B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6971030" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6971030" cy="288290"/>
                       </a:xfrm>
@@ -10466,51 +10494,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="750334F4" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="25223317" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:548.9pt;height:22.7pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbuVqBvQYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaKuiFy4TlMU&#10;MJIASZHkcU2RllCSy3Jpy8nXd3Z58VFiccdyUwQFX2ReZvaQM2dmdtec57/cZam4jUu9U/na85+N&#10;PRHnkdrs8uu19+e7lz8vPKErmW9kqvJ47X2KtffL2Y8/PN8XqzhQW5Vu4lLQILle7Yu1t62qYjUa&#10;6WgbZ1I/U0Wc081ElZms6LS8Hm1KuafRs3QUjMez0V6Vm6JUUaw1XX1R3/TO7PhJEkfV6yTRcSXS&#10;tUfPVtnf0v5emd/R2XO5ui5lsd1FzWPIE54ik7ucQLuhXshKipty99VQ2S4qlVZJ9SxS2UglyS6K&#10;7TvQ2/jjL97m7VYWsX0XMo4uOjPpf2/Y6NXt2+JNaR5dF5cq+kuTRUb7Qq+6O+ZENzJ3SZkZWXpw&#10;cWet+KmzYnxXiYguzpZzfzwhY0d0L1gsgqU180iuWu3oRle/x8qOJG8vdVV7YUNH1oYbkcuMyBKp&#10;PNe7Kv5AgyVZSo75aSTms8VkLvZiNl+Ox9Np48EvVT6iylhsRTjzycBHpD/4ANAM7IZAJTdEcAoE&#10;KrkhJqdAoNJkEfrzidNa4QGOPwn8hdtaqFQ7w4kzBZyxGwHFmQizxyGgOBNh/jgEFK+Z7qIuJdjH&#10;xgaquFmFkTQE39EUgnHETiGoFPrhcrx0BgXG0Ww+BF9fWsdoYiQQFP8Og8/3p8F0KH1mlvVluf+A&#10;gTREH810nHkEaxkjNlD8eyx93OA4vfZxEbBeut2Ak0g2cVHJDYGTSDYEKrkhhvDr5mDM4MB4+u7C&#10;r6H6Y6ae3OgY4s+sWt2LmSH+2gU/Izr+byu/If76N3eG+kcbYcPiry61x/b0cDXHyCEoPsTfEH8P&#10;LjOHzRdKPMwZLgbUEH/HshSWMvbiDJXcizOcSrIhUMkNMaz/hvUfb3NyWP8N6z93PsEFHaN2oDiz&#10;Og37LyPh9gPuZXJ3eFDHjYCljF2cUMkNgaWMDYFKboih/g3171vXP1jvL8bhbDo5MqU8+PSly4bT&#10;aRBOj/7z+jCg6OOafgQUZyIcxpMTAcWZCBiDtmb0vwOKd+v9fivh6u8+G/bDoI7JI/0IWMggVfVD&#10;oJIbAgsfGwKV3BC48mNDoFL3KUS/tXAu2TDWbKz3WwuV6uGdXjmsaE4EFGdyFwOKwV0UZyJgQDEQ&#10;UJwZHQ8ElNNUqOPmFcYSm1eo5IbAWGJDoJIbAmOJDYFKzOjAgGJHByoN0XGswg7RYf79YL+/dSfc&#10;J0RHncndEBgd/yFrw4UfLP0jJDn4ppiRcR/M6f0ISEMGAop3Ob0fAfMzd8aDOiYb9iNgemZTCpXc&#10;EEhANgQquSGQgOxci0q1kZzWwqkFw+Mo3s0T6oNvytreb+2Rhox3QPF71vYiIANPZm0vAhKQTSlU&#10;spTqhUACsiFQyQ2BBDyNtdPZhD5mcX0nhDS0Hu//7yKKn8rafoSHc22vO5CGjHdA8Sextv9FkOlu&#10;fyMBgVL9EKjkhkACsiFQyQ1xwNrZfD4LZ+7PqVCJySmkIcPjKM5EQBoyEFCciYA0ZCCg+MDahr9H&#10;KuXHJ7C2jrgns5Za6q7bpjm5bfvooru8aaSjIyFNI+bY9iYWSpumPeyqow699pS2DU3rn1yRlunC&#10;cygTGVHZzoLZysQzVA4ehUw5D5XtNigbmbIZKoePQiaPo7LtPWQjUwZC5Rki14M0XiupadW0q6a2&#10;XbXyBLWrlp6gdtUroyNXhayMs9tDsaeeyyaHi+3aq1OD9XimbuN3ygpW9/2ajUDt7XuRNHeItgLt&#10;3wLGrLNF806tQHRztYt+jT9/Pe48WATNwqkepb5gLNTsUdeXm2G768ZQB4O2ULV4Z4Z2HJJvJdq/&#10;T5E8sFw9ICEYf9jI6RxjH/O+x1WrdLd5uUtT4wldXl9dpKW4leTj38KL88WiMduBWJobvwbTcEyF&#10;JZLUGp2kksgQZcVm7en82hMyvaae66gqra9zZRBqgpS6eiH1tsaww3aeMY8Q28boOl/YXt+6vdc0&#10;+l6pzac3pShV3Smti+jljka7lLp6I0vqwKWnoXbv6jX9JKmiRySK2SNPbFX5+aHrRp46lumuJ/bU&#10;ak2P//eNLGNPpH/k1Mu89MOQhq3sSTidB3RS4p0rvJPfZBeKTEcJiJ7OHhr5Km0Pk1Jl76kr/Nyg&#10;0i2ZR4RdG6o5uajonG5RX3kUn5/bY+rHJv9d5m+LyAxug4be/N3de1kWoqDDtVdRj/Mr1bZly1Xb&#10;vGxI0MkazVyd31Qq2ZnOZmvh2q7NCfVyW740feemWRzPrdR9d/zZPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFvXi07fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8k/ofNM/EGWwoBqX0l&#10;hsR4QlIwxuPSfbbV3bdNd4Hy711OepzMZOabfD1YI87U+9YxwnSSgCCunG65Rng/vIwfQfigWCvj&#10;mBCu5GFd3I1ylWl34ZLO+1CLWMI+UwhNCF0mpa8asspPXEccvS/XWxWi7Gupe3WJ5dbINEkW0qqW&#10;40KjOto0VP3sTxbh8PH9+box25LN6m1Y7Gy5ra8N4sP98PwEItAQ/sJww4/oUESmozux9sIgjNP5&#10;NEYRZvHBzU+WsyWII8J8lYIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG7la&#10;gb0GAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;W9eLTt8AAAAJAQAADwAAAAAAAAAAAAAAAAAXCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACMKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;118329,0;6971030,0;6971030,0;6971030,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="002176AC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Form approved</w:t>
     </w:r>
     <w:r w:rsidR="00F85A17">
@@ -10518,58 +10546,67 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> by the Building Commissioner</w:t>
     </w:r>
     <w:r w:rsidR="00AB500D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00202C42">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">on </w:t>
     </w:r>
+    <w:r w:rsidR="004A3961">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
     <w:r w:rsidR="0026606D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">8 July 2026 </w:t>
+      <w:t xml:space="preserve"> July 2026 </w:t>
     </w:r>
     <w:r w:rsidR="0026606D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
@@ -10644,102 +10681,112 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B73C562" w14:textId="77777777" w:rsidR="001C34FD" w:rsidRDefault="001C34FD">
+    <w:p w14:paraId="11943E09" w14:textId="77777777" w:rsidR="00884CE4" w:rsidRDefault="00884CE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76A98DD2" w14:textId="77777777" w:rsidR="001C34FD" w:rsidRDefault="001C34FD">
+    <w:p w14:paraId="05EE9E4C" w14:textId="77777777" w:rsidR="00884CE4" w:rsidRDefault="00884CE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FA5115C" w14:textId="6310DCA3" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="00FB772A" w:rsidP="00F97F0A">
+  <w:p w14:paraId="351EED9E" w14:textId="77777777" w:rsidR="004A3961" w:rsidRDefault="004A3961">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E758F0D" w14:textId="52CE8EBE" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="00B518CC" w:rsidP="00F97F0A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FDFE8E" wp14:editId="4B75036A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="266A86D7" wp14:editId="684FA735">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-153035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>24130</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6875780" cy="288290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1809709721" name="Round Diagonal Corner Rectangle 1"/>
+              <wp:docPr id="379184988" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6875780" cy="288290"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst>
                           <a:gd name="connsiteX0" fmla="*/ 76837 w 6790055"/>
                           <a:gd name="connsiteY0" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX1" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY1" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX2" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY2" fmla="*/ 0 h 461010"/>
                           <a:gd name="connsiteX3" fmla="*/ 6790055 w 6790055"/>
                           <a:gd name="connsiteY3" fmla="*/ 384173 h 461010"/>
@@ -11080,114 +11127,114 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="022E2423" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:541.4pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5wcXevgYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjiaIkWohcuE5T&#10;FDCSAEmR5HFNkZJQkssuacvJ13d2efFRYnHHclMEBV9kXmb2kDNnZnbXnOe/3GWpuI11uVP5yps8&#10;G3siziO13uWblffnu5c/h54oK5mvZaryeOV9ikvvl/Mff3i+L5axr7YqXcda0CB5udwXK29bVcVy&#10;NCqjbZzJ8pkq4pxuJkpnsqJTvRmttdzT6Fk68sfj+Wiv9LrQKorLkq6+qG9653b8JImj6nWSlHEl&#10;0pVHz1bZX21/r83v6Py5XG60LLa7qHkMecJTZHKXE2g31AtZSXGjd18Nle0irUqVVM8ilY1Ukuyi&#10;2L4Dvc1k/MXbvN3KIrbvQsYpi85M5b83bPTq9m3xRptHL4srFf1VkkVG+6JcdnfMSdnI3CU6M7L0&#10;4OLOWvFTZ8X4rhIRXZyHi9kiJGNHdM8PQ//Mmnkkl612dFNWv8fKjiRvr8qq9sKajqwN1yKXGZEl&#10;Unle7qr4Aw2WZCk55qeRWMzD6ULsxXxxNh7PZo0Hv1T5iCpjsRXBfEIGPiL9YQIAzcBuCFRyQ/in&#10;QKCSG2J6CgQqTcNgspg6rRUc4Eym/iR0WwuVamc4cWaAM3YjoDgTYf44BBRnIiweh4DiNdNd1KUE&#10;+9jYQBU3qzCShuA7mkIwjtgpBJWCSXA2PnMGBcbRfDEEX19ax2hiJBAU/w6DbzKZ+bOh9JlZ1pfl&#10;/gMG0hB9NNNx5hGsZYzYQPHvsfRxg+P02sdFwHrpdgNOItnERSU3BE4i2RCo5IYYwq+bgzGDA+Pp&#10;uwu/huqPmXpyo2OIP7NqdS9mhvhrF/yM6Pi/rfyG+Ovf3BnqH22EDYu/utQe29PD1Rwjh6D4EH9D&#10;/D24zBw2XyjxMGe4GFBD/B3LUljK2IszVHIvznAqyYZAJTfEsP4b1n+8zclh/Tes/9z5BBd0jNqB&#10;4szqNOy/jITbD7iXyd3hQR03ApYydnFCJTcEljI2BCq5IYb6N9S/b13/YL0fjoP5bHpkSnnw6UuX&#10;DWczP5gd/ef1YUDRxzX9CCjORDiMJycCijMRMAZtzeh/BxTv1vv9VsLV33027IdBHZNH+hGwkEGq&#10;6odAJTcEFj42BCq5IXDlx4ZApe5TiH5r4VyyYazZWO+3FirVwzu9cljRnAgozuQuBhSDuyjORMCA&#10;YiCgODM6Hggop6lQx80rjCU2r1DJDYGxxIZAJTcExhIbApWY0YEBxY4OVBqi41iFHaLD/PvBfn/r&#10;TrhPiI46k7shMDr+Q9YG4cQ/mxwhycE3xYyM+2BO70dAGjIQULzL6f0ImJ+5Mx7UMdmwHwHTM5tS&#10;qOSGQAKyIVDJDYEEZOdaVKqN5LQWTi0YHkfxbp5QH3xT1vZ+a480ZLwDit+zthcBGXgya3sRkIBs&#10;SqGSpVQvBBKQDYFKbggk4Gmsnc2n9DGL6zshpKH1eP9/F1H8VNb2Izyca3vdgTRkvAOKP4m1/S+C&#10;THf7GwkIlOqHQCU3BBKQDYFKbogD1s4Xi3kwd39OhUpMTiENGR5HcSYC0pCBgOJMBKQhAwHFB9Y2&#10;/D1SKT8+gbV1xD2ZtdRSt2mb5uS27aOL7vKmkY6OhDSNmGPbm1io0jTtYVcddei1p7RtaFr/5JK0&#10;TBeeQ5nIiMp2FsxWJp6hsv8oZMp5qGy3QdnIlM1QOXgUMnkclW3vIRuZMhAqzxG5HqTxmqamVdOu&#10;mtp21coT1K6qPUHtqtdGRy4LWRlnt4diTz2XTQ4X25VXpwbr8Uzdxu+UFazu+zUbgdrb9yJp7hBt&#10;Bdq/BYxZZ4vmnVqB6OZ6F/0af/563IUf+s3CqR6lvmAs1OxR15ebYbvrxlAHg7ZQtXhnhnYckm8l&#10;2r9PkTywXD0gIRh/2MjpHGMf877HtVTpbv1yl6bGE6XeXF+mWtxK8vFvweVFGDZmOxBLc+NXfxaM&#10;qbBEklqjk1QSGaKsWK+8Mt94QqYb6rmOKm19nSuDUBNEl9ULWW5rDDts5xnzCLFtjK7zhe31rdt7&#10;TaPvtVp/eqOFVnWndFlEL3c02pUsqzdSUwcuPQ21e1ev6SdJFT0iUcweeWKr9OeHrht56limu57Y&#10;U6s1Pf7fN1LHnkj/yKmX+WwSBDRsZU+C2cKnE413rvFOfpNdKjIdJSB6Onto5Ku0PUy0yt5TV/iF&#10;QaVbMo8IuzZUc3JZ0Tndor7yKL64sMfUj03+u8rfFpEZ3AYNvfm7u/dSF6Kgw5VXUY/zK9W2Zctl&#10;27xsSNDJGs1cXdxUKtmZzmZr4dquzQn1clu+NH3nplkcz63UfXf8+T8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDcivWH3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxBlsqItS+&#10;EkNiPKEpEOJx6T7b6u7bprtA+fcuJz1OZjLzTb4crBEn6n3rGGEyTkAQV063XCPstq+jOQgfFGtl&#10;HBPChTwsi9ubXGXanbmk0ybUIpawzxRCE0KXSemrhqzyY9cRR+/L9VaFKPta6l6dY7k1Mk2SmbSq&#10;5bjQqI5WDVU/m6NF2O6/P99WZl2yWbwPsw9brutLg3h/N7w8gwg0hL8wXPEjOhSR6eCOrL0wCKN0&#10;OolRhIf44Oonj/MnEAeE6SIFWeTy/4PiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALnB&#10;xd6+BgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANyK9YffAAAACQEAAA8AAAAAAAAAAAAAAAAAGAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAkCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="4001653E" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:541.4pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5wcXevgYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjiaIkWohcuE5T&#10;FDCSAEmR5HFNkZJQkssuacvJ13d2efFRYnHHclMEBV9kXmb2kDNnZnbXnOe/3GWpuI11uVP5yps8&#10;G3siziO13uWblffnu5c/h54oK5mvZaryeOV9ikvvl/Mff3i+L5axr7YqXcda0CB5udwXK29bVcVy&#10;NCqjbZzJ8pkq4pxuJkpnsqJTvRmttdzT6Fk68sfj+Wiv9LrQKorLkq6+qG9653b8JImj6nWSlHEl&#10;0pVHz1bZX21/r83v6Py5XG60LLa7qHkMecJTZHKXE2g31AtZSXGjd18Nle0irUqVVM8ilY1Ukuyi&#10;2L4Dvc1k/MXbvN3KIrbvQsYpi85M5b83bPTq9m3xRptHL4srFf1VkkVG+6JcdnfMSdnI3CU6M7L0&#10;4OLOWvFTZ8X4rhIRXZyHi9kiJGNHdM8PQ//Mmnkkl612dFNWv8fKjiRvr8qq9sKajqwN1yKXGZEl&#10;Unle7qr4Aw2WZCk55qeRWMzD6ULsxXxxNh7PZo0Hv1T5iCpjsRXBfEIGPiL9YQIAzcBuCFRyQ/in&#10;QKCSG2J6CgQqTcNgspg6rRUc4Eym/iR0WwuVamc4cWaAM3YjoDgTYf44BBRnIiweh4DiNdNd1KUE&#10;+9jYQBU3qzCShuA7mkIwjtgpBJWCSXA2PnMGBcbRfDEEX19ax2hiJBAU/w6DbzKZ+bOh9JlZ1pfl&#10;/gMG0hB9NNNx5hGsZYzYQPHvsfRxg+P02sdFwHrpdgNOItnERSU3BE4i2RCo5IYYwq+bgzGDA+Pp&#10;uwu/huqPmXpyo2OIP7NqdS9mhvhrF/yM6Pi/rfyG+Ovf3BnqH22EDYu/utQe29PD1Rwjh6D4EH9D&#10;/D24zBw2XyjxMGe4GFBD/B3LUljK2IszVHIvznAqyYZAJTfEsP4b1n+8zclh/Tes/9z5BBd0jNqB&#10;4szqNOy/jITbD7iXyd3hQR03ApYydnFCJTcEljI2BCq5IYb6N9S/b13/YL0fjoP5bHpkSnnw6UuX&#10;DWczP5gd/ef1YUDRxzX9CCjORDiMJycCijMRMAZtzeh/BxTv1vv9VsLV33027IdBHZNH+hGwkEGq&#10;6odAJTcEFj42BCq5IXDlx4ZApe5TiH5r4VyyYazZWO+3FirVwzu9cljRnAgozuQuBhSDuyjORMCA&#10;YiCgODM6Hggop6lQx80rjCU2r1DJDYGxxIZAJTcExhIbApWY0YEBxY4OVBqi41iFHaLD/PvBfn/r&#10;TrhPiI46k7shMDr+Q9YG4cQ/mxwhycE3xYyM+2BO70dAGjIQULzL6f0ImJ+5Mx7UMdmwHwHTM5tS&#10;qOSGQAKyIVDJDYEEZOdaVKqN5LQWTi0YHkfxbp5QH3xT1vZ+a480ZLwDit+zthcBGXgya3sRkIBs&#10;SqGSpVQvBBKQDYFKbggk4Gmsnc2n9DGL6zshpKH1eP9/F1H8VNb2Izyca3vdgTRkvAOKP4m1/S+C&#10;THf7GwkIlOqHQCU3BBKQDYFKbogD1s4Xi3kwd39OhUpMTiENGR5HcSYC0pCBgOJMBKQhAwHFB9Y2&#10;/D1SKT8+gbV1xD2ZtdRSt2mb5uS27aOL7vKmkY6OhDSNmGPbm1io0jTtYVcddei1p7RtaFr/5JK0&#10;TBeeQ5nIiMp2FsxWJp6hsv8oZMp5qGy3QdnIlM1QOXgUMnkclW3vIRuZMhAqzxG5HqTxmqamVdOu&#10;mtp21coT1K6qPUHtqtdGRy4LWRlnt4diTz2XTQ4X25VXpwbr8Uzdxu+UFazu+zUbgdrb9yJp7hBt&#10;Bdq/BYxZZ4vmnVqB6OZ6F/0af/563IUf+s3CqR6lvmAs1OxR15ebYbvrxlAHg7ZQtXhnhnYckm8l&#10;2r9PkTywXD0gIRh/2MjpHGMf877HtVTpbv1yl6bGE6XeXF+mWtxK8vFvweVFGDZmOxBLc+NXfxaM&#10;qbBEklqjk1QSGaKsWK+8Mt94QqYb6rmOKm19nSuDUBNEl9ULWW5rDDts5xnzCLFtjK7zhe31rdt7&#10;TaPvtVp/eqOFVnWndFlEL3c02pUsqzdSUwcuPQ21e1ev6SdJFT0iUcweeWKr9OeHrht56limu57Y&#10;U6s1Pf7fN1LHnkj/yKmX+WwSBDRsZU+C2cKnE413rvFOfpNdKjIdJSB6Onto5Ku0PUy0yt5TV/iF&#10;QaVbMo8IuzZUc3JZ0Tndor7yKL64sMfUj03+u8rfFpEZ3AYNvfm7u/dSF6Kgw5VXUY/zK9W2Zctl&#10;27xsSNDJGs1cXdxUKtmZzmZr4dquzQn1clu+NH3nplkcz63UfXf8+T8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDcivWH3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxBlsqItS+&#10;EkNiPKEpEOJx6T7b6u7bprtA+fcuJz1OZjLzTb4crBEn6n3rGGEyTkAQV063XCPstq+jOQgfFGtl&#10;HBPChTwsi9ubXGXanbmk0ybUIpawzxRCE0KXSemrhqzyY9cRR+/L9VaFKPta6l6dY7k1Mk2SmbSq&#10;5bjQqI5WDVU/m6NF2O6/P99WZl2yWbwPsw9brutLg3h/N7w8gwg0hL8wXPEjOhSR6eCOrL0wCKN0&#10;OolRhIf44Oonj/MnEAeE6SIFWeTy/4PiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALnB&#10;xd6+BgAAZT8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANyK9YffAAAACQEAAA8AAAAAAAAAAAAAAAAAGAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAAkCgAAAAA=&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288290;0,288290;0,72075;116712,0;6875780,0;6875780,0;6875780,288290" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>BA1</w:t>
     </w:r>
     <w:r w:rsidR="009F7321">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="703DA291" w14:textId="11DCF594" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="00FB772A" w:rsidP="00A50D5B">
+  <w:p w14:paraId="3E0BB050" w14:textId="5F754659" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="00B518CC" w:rsidP="00A50D5B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4310"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:ind w:right="-286"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AD98A0C" wp14:editId="36951F42">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="731A9EEC" wp14:editId="7464F0C2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-154305</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>22860</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6722110" cy="461010"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Round Diagonal Corner Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6722110" cy="461010"/>
                       </a:xfrm>
@@ -11539,51 +11586,51 @@
                         <a:noFill/>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="138A6835" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.15pt;margin-top:1.8pt;width:529.3pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1gbAxlwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaIuFiIHrtMU&#10;BYwkQFIkeVxTpCSU5LK7tGXn6zO7vOjIkbkruQmCgC82Kc7MWc6emb1xnr+4y1J2G0u1EfnC858N&#10;PRbnkVhu8tXC++f9q99nHlMlz5c8FXm88O5j5b04//WX59tiHgdiLdJlLBkZydV8Wyy8dVkW88FA&#10;Res44+qZKOKcHiZCZrykW7kaLCXfkvUsHQTD4WSwFXJZSBHFStGvL6uH3rmxnyRxVL5JEhWXLF14&#10;1LbS/JXm77X+Ozh/zucryYv1JqqbwU9oRcY3OYG2pl7ykrMbufnKVLaJpFAiKZ9FIhuIJNlEsXkH&#10;eht/+OBt3q15EZt3IeeoonWT+v/MRq9v3xVvpW66Kq5E9K8ijwy2hZq3T/SNqmXuEplpWWo4uzNe&#10;vG+9GN+VLKIfJ9Mg8H1ydkTPwolP76XdPODzRju6UeVfsTCW+O2VKqteWNKV8eGS5TwjskQiz9Wm&#10;jD+SsSRLqWN+G7DpZDaasi2bTM+Gw/G47sGHKp9QZcjWbNcQ6qSH0h99AKgN2yFQyQ4RnAKBSnaI&#10;0SkQqDSahf50ZPVWuIfjjwJ/ZvcWKlWdYcUZA87QjoDijgiT4xBQ3BFhehwCildMt1GXEuyxsYEq&#10;dlZhJPXB1wwZX6UQjCPnFIJKoR+eDc+sQYFxNJn2wdeML4fSOkaTQwJB8R8w+Hx/HIz7oU/Psvro&#10;25sgfeqHPtfgOH3sc0XA8dI+uuIk0nnYQCU7BE4inSFQyQ6B45gzBCr1g1/3cub7zjxrqh8z9XSN&#10;jj7+9KrVvpjp469Z8DtM3H624a+Pv+5s2I9/tBHWL/669/RwNeeQQ1C8j78+/g4uM/vNF0o8337n&#10;s4+/Pv76+IMTsE/9+o+5rjD7/RdzMGpfYvb7L/WRssPssI+/Pv7qDxn644eHpy8/3fHDDzn/hPX+&#10;bBhOxiOXT1/aufp4HITjRw+v9zdU6OOabgQUd0TY38+0IqC4IwIOZyajd78Dirf93e0lXP3tZiPd&#10;MKijz1G6EXAjE85RuiFQyQ6BI5kzBCrZIXArxRkCldrToG5v4VlCzVg96+n2FipV5q29sj+jtCKg&#10;uCN3MaAcuIvijggYUA4IKO4YHQcCyuoq1LHzCmPJmVeoZIfAWHKGQCU7BMaSMwQqOUYHBpRzdKBS&#10;Hx2PjbB9dOjjh3aZ2Z1wnxAdlWF7Tsfo+I6sDWd+cOY/QpK9b4odMu7BnN6NgDR0QEDxNqd3I2B+&#10;dp3xoI7Oht0ImJ6dKYVKdggkoDMEKtkhkIDOuRaVKidZvYVTC4ceR/F2nlBdfFPWth/9H1orIw0d&#10;3gHFd6ztREAGnszaTgQkoDOlUMlQqhMCCegMgUp2CCTgaawdT0b0MYvtOyGkoenx7tMNFD+Vtd0I&#10;h3NtZ3cgDR3eAcWfxNruF0Gm2/sbCQiU6oZAJTsEEtAZApXsEHusnUynk3Bi3+tGJUdOIQ0dehzF&#10;HRGQhg4IKO6IgDR0QEDxnrU1fx8ZKfc2PY9kbRVxT2YtldStmqI5vm7q6KK7vC6koyvGdSHm0NQm&#10;FkLpoj2sqqMKveaWKuaqKj3S0lV4FmUiIyqbWTC1x02ZeIbKwVHIlPNQ2WyDOiNTNkPl8ChkylOo&#10;bGoPnZEpA6HyBJErI3WvSSpa1eWqqSlXLT1G5arSY1Sueq11+Lzgpe7s5pJtdc1lVQzJ1m3JpX6c&#10;idv4vTCC5a5es8odNf5OJM0too1A878Am1W2qG02AtHN9Sb6I/78td1pMAvqhVNlpfpBe6jeo65+&#10;rs22v2tH7RltoCrx1g2NHZJvJJr/T5Hc81xlkBB0f5j61rZjTDN3Na5KpJvlq02a6p5QcnV9mUp2&#10;y6mP/wwvL2az2m17Ymmu+zUYh0MaWCJOpdFJyokMUVYsF57KVx7j6YpqrqNSmujOhUaoCCJV+ZKr&#10;dYVhzLY9o5sQm8LoKl+YWt+qvFcX+l6L5f1byaSoKqVVEb3akLUrrsq3XFIFLrWGyr3LN/QnSQU1&#10;kShmrjy2FvLzod+1PFUs01OPbanUmpr/3w2XscfSv3OqZT7zw5DMluYmHE8DupH45Bqf5DfZpSDX&#10;UQKi1plLLV+mzWUiRfaBqsIvNCo94nlE2JWj6pvLku7pEdWVR/HFhbmmemzqv6v8XRFp4yZo6M3f&#10;333gsmAFXS68kmqcX4umLJvPm+JlTYJWVmvm4uKmFMlGVzYbD1d+rW+oltvwpa4718XieG+kdtXx&#10;518AAAD//wMAUEsDBBQABgAIAAAAIQAkfBhH3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWocEBQjZVKgS4lRQWoQ4uskSB+x1FLtt+vc4JzjOzmjmbbmarBFHGn3vGOFm&#10;mYAgblzbc4fwvnte3IPwQXGrjGNCOJOHVXV5UaqidSeu6bgNnYgl7AuFoEMYCil9o8kqv3QDcfS+&#10;3GhViHLsZDuqUyy3RqZJkkureo4LWg201tT8bA8WYffx/fmyNpuazcPrlL/ZetOdNeL11fT0CCLQ&#10;FP7CMONHdKgi094duPXCICzS2yxGEbIcxOwn2XzYI9zlKciqlP8/qH4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtYGwMZcGAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJHwYR94AAAAJAQAADwAAAAAAAAAAAAAAAADxCAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPwJAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+            <v:shape w14:anchorId="6810D69B" id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.15pt;margin-top:1.8pt;width:529.3pt;height:36.3pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1gbAxlwYAAGU/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu20YQfS/Qf1jwsUAjkaIuFiIHrtMU&#10;BYwkQFIkeVxTpCSU5LK7tGXn6zO7vOjIkbkruQmCgC82Kc7MWc6emb1xnr+4y1J2G0u1EfnC858N&#10;PRbnkVhu8tXC++f9q99nHlMlz5c8FXm88O5j5b04//WX59tiHgdiLdJlLBkZydV8Wyy8dVkW88FA&#10;Res44+qZKOKcHiZCZrykW7kaLCXfkvUsHQTD4WSwFXJZSBHFStGvL6uH3rmxnyRxVL5JEhWXLF14&#10;1LbS/JXm77X+Ozh/zucryYv1JqqbwU9oRcY3OYG2pl7ykrMbufnKVLaJpFAiKZ9FIhuIJNlEsXkH&#10;eht/+OBt3q15EZt3IeeoonWT+v/MRq9v3xVvpW66Kq5E9K8ijwy2hZq3T/SNqmXuEplpWWo4uzNe&#10;vG+9GN+VLKIfJ9Mg8H1ydkTPwolP76XdPODzRju6UeVfsTCW+O2VKqteWNKV8eGS5TwjskQiz9Wm&#10;jD+SsSRLqWN+G7DpZDaasi2bTM+Gw/G47sGHKp9QZcjWbNcQ6qSH0h99AKgN2yFQyQ4RnAKBSnaI&#10;0SkQqDSahf50ZPVWuIfjjwJ/ZvcWKlWdYcUZA87QjoDijgiT4xBQ3BFhehwCildMt1GXEuyxsYEq&#10;dlZhJPXB1wwZX6UQjCPnFIJKoR+eDc+sQYFxNJn2wdeML4fSOkaTQwJB8R8w+Hx/HIz7oU/Psvro&#10;25sgfeqHPtfgOH3sc0XA8dI+uuIk0nnYQCU7BE4inSFQyQ6B45gzBCr1g1/3cub7zjxrqh8z9XSN&#10;jj7+9KrVvpjp469Z8DtM3H624a+Pv+5s2I9/tBHWL/669/RwNeeQQ1C8j78+/g4uM/vNF0o8337n&#10;s4+/Pv76+IMTsE/9+o+5rjD7/RdzMGpfYvb7L/WRssPssI+/Pv7qDxn644eHpy8/3fHDDzn/hPX+&#10;bBhOxiOXT1/aufp4HITjRw+v9zdU6OOabgQUd0TY38+0IqC4IwIOZyajd78Dirf93e0lXP3tZiPd&#10;MKijz1G6EXAjE85RuiFQyQ6BI5kzBCrZIXArxRkCldrToG5v4VlCzVg96+n2FipV5q29sj+jtCKg&#10;uCN3MaAcuIvijggYUA4IKO4YHQcCyuoq1LHzCmPJmVeoZIfAWHKGQCU7BMaSMwQqOUYHBpRzdKBS&#10;Hx2PjbB9dOjjh3aZ2Z1wnxAdlWF7Tsfo+I6sDWd+cOY/QpK9b4odMu7BnN6NgDR0QEDxNqd3I2B+&#10;dp3xoI7Oht0ImJ6dKYVKdggkoDMEKtkhkIDOuRaVKidZvYVTC4ceR/F2nlBdfFPWth/9H1orIw0d&#10;3gHFd6ztREAGnszaTgQkoDOlUMlQqhMCCegMgUp2CCTgaawdT0b0MYvtOyGkoenx7tMNFD+Vtd0I&#10;h3NtZ3cgDR3eAcWfxNruF0Gm2/sbCQiU6oZAJTsEEtAZApXsEHusnUynk3Bi3+tGJUdOIQ0dehzF&#10;HRGQhg4IKO6IgDR0QEDxnrU1fx8ZKfc2PY9kbRVxT2YtldStmqI5vm7q6KK7vC6koyvGdSHm0NQm&#10;FkLpoj2sqqMKveaWKuaqKj3S0lV4FmUiIyqbWTC1x02ZeIbKwVHIlPNQ2WyDOiNTNkPl8ChkylOo&#10;bGoPnZEpA6HyBJErI3WvSSpa1eWqqSlXLT1G5arSY1Sueq11+Lzgpe7s5pJtdc1lVQzJ1m3JpX6c&#10;idv4vTCC5a5es8odNf5OJM0too1A878Am1W2qG02AtHN9Sb6I/78td1pMAvqhVNlpfpBe6jeo65+&#10;rs22v2tH7RltoCrx1g2NHZJvJJr/T5Hc81xlkBB0f5j61rZjTDN3Na5KpJvlq02a6p5QcnV9mUp2&#10;y6mP/wwvL2az2m17Ymmu+zUYh0MaWCJOpdFJyokMUVYsF57KVx7j6YpqrqNSmujOhUaoCCJV+ZKr&#10;dYVhzLY9o5sQm8LoKl+YWt+qvFcX+l6L5f1byaSoKqVVEb3akLUrrsq3XFIFLrWGyr3LN/QnSQU1&#10;kShmrjy2FvLzod+1PFUs01OPbanUmpr/3w2XscfSv3OqZT7zw5DMluYmHE8DupH45Bqf5DfZpSDX&#10;UQKi1plLLV+mzWUiRfaBqsIvNCo94nlE2JWj6pvLku7pEdWVR/HFhbmmemzqv6v8XRFp4yZo6M3f&#10;333gsmAFXS68kmqcX4umLJvPm+JlTYJWVmvm4uKmFMlGVzYbD1d+rW+oltvwpa4718XieG+kdtXx&#10;518AAAD//wMAUEsDBBQABgAIAAAAIQAkfBhH3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWocEBQjZVKgS4lRQWoQ4uskSB+x1FLtt+vc4JzjOzmjmbbmarBFHGn3vGOFm&#10;mYAgblzbc4fwvnte3IPwQXGrjGNCOJOHVXV5UaqidSeu6bgNnYgl7AuFoEMYCil9o8kqv3QDcfS+&#10;3GhViHLsZDuqUyy3RqZJkkureo4LWg201tT8bA8WYffx/fmyNpuazcPrlL/ZetOdNeL11fT0CCLQ&#10;FP7CMONHdKgi094duPXCICzS2yxGEbIcxOwn2XzYI9zlKciqlP8/qH4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtYGwMZcGAABlPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJHwYR94AAAAJAQAADwAAAAAAAAAAAAAAAADxCAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPwJAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,461010;0,461010;0,115257;114104,0;6722110,0;6722110,0;6722110,461010" o:connectangles="0,0,0,0,0,0,0"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A50D5B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
@@ -11602,69 +11649,69 @@
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
       <w:t>BA1</w:t>
     </w:r>
     <w:r w:rsidR="00AB500D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="079280BA" w14:textId="77777777" w:rsidR="0026606D" w:rsidRPr="005C7857" w:rsidRDefault="0026606D" w:rsidP="0026606D">
+  <w:p w14:paraId="6177B85D" w14:textId="77777777" w:rsidR="0026606D" w:rsidRPr="005C7857" w:rsidRDefault="0026606D" w:rsidP="0026606D">
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>When completed, this form is classified OFFICIAL Sensitive</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1A61105A" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="0030465E" w:rsidP="00D951C3">
+  <w:p w14:paraId="48E8B6AE" w14:textId="77777777" w:rsidR="00AB500D" w:rsidRPr="00042A21" w:rsidRDefault="0030465E" w:rsidP="00D951C3">
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Request</w:t>
     </w:r>
     <w:r w:rsidR="00AB500D" w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AB500D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11726,51 +11773,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10pt;height:10pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="MC900072629[1]"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D010411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5AEA276"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -13640,191 +13687,193 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="73824330">
+  <w:num w:numId="1" w16cid:durableId="1876844526">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="314645049">
+  <w:num w:numId="2" w16cid:durableId="2068918697">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="849639446">
+  <w:num w:numId="3" w16cid:durableId="1319116795">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="963853694">
+  <w:num w:numId="4" w16cid:durableId="306276924">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1066681532">
+  <w:num w:numId="5" w16cid:durableId="1564870814">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="648901676">
+  <w:num w:numId="6" w16cid:durableId="1328679391">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="204490125">
+  <w:num w:numId="7" w16cid:durableId="1761096893">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2141070025">
+  <w:num w:numId="8" w16cid:durableId="1764259815">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="736057487">
+  <w:num w:numId="9" w16cid:durableId="673411212">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1018459092">
+  <w:num w:numId="10" w16cid:durableId="171336447">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1381435544">
+  <w:num w:numId="11" w16cid:durableId="666783928">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1323243365">
+  <w:num w:numId="12" w16cid:durableId="1998528618">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1120342201">
+  <w:num w:numId="13" w16cid:durableId="1131173687">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="891843303">
+  <w:num w:numId="14" w16cid:durableId="837769706">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1704985161">
+  <w:num w:numId="15" w16cid:durableId="1001398012">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1263686485">
+  <w:num w:numId="16" w16cid:durableId="1643001318">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="584415937">
+  <w:num w:numId="17" w16cid:durableId="1757901169">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="188572841">
+  <w:num w:numId="18" w16cid:durableId="1362121682">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2143886243">
+  <w:num w:numId="19" w16cid:durableId="1704673074">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2022927907">
+  <w:num w:numId="20" w16cid:durableId="777332210">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4AEA"/>
     <w:rsid w:val="00000D93"/>
+    <w:rsid w:val="00001C1F"/>
     <w:rsid w:val="0002555D"/>
     <w:rsid w:val="00027931"/>
     <w:rsid w:val="000400A8"/>
     <w:rsid w:val="00042A21"/>
     <w:rsid w:val="000455CF"/>
     <w:rsid w:val="000641A2"/>
     <w:rsid w:val="00066272"/>
     <w:rsid w:val="00072469"/>
     <w:rsid w:val="00073B08"/>
     <w:rsid w:val="00076BF9"/>
     <w:rsid w:val="000851B7"/>
     <w:rsid w:val="00092274"/>
     <w:rsid w:val="000930A5"/>
+    <w:rsid w:val="00093945"/>
     <w:rsid w:val="000A1963"/>
     <w:rsid w:val="000A1EDC"/>
     <w:rsid w:val="000B5A9E"/>
     <w:rsid w:val="000C2BAD"/>
     <w:rsid w:val="000D092F"/>
     <w:rsid w:val="000D499F"/>
     <w:rsid w:val="000D6449"/>
     <w:rsid w:val="000E1CB6"/>
     <w:rsid w:val="000E5B38"/>
     <w:rsid w:val="000F1881"/>
     <w:rsid w:val="000F6B28"/>
     <w:rsid w:val="00106435"/>
     <w:rsid w:val="0010694E"/>
     <w:rsid w:val="00110C75"/>
     <w:rsid w:val="001165B3"/>
     <w:rsid w:val="001179BF"/>
     <w:rsid w:val="00124C76"/>
     <w:rsid w:val="00126DA6"/>
     <w:rsid w:val="001278AC"/>
     <w:rsid w:val="00144EAB"/>
     <w:rsid w:val="0014509C"/>
     <w:rsid w:val="00154497"/>
     <w:rsid w:val="00161349"/>
     <w:rsid w:val="00165C0A"/>
     <w:rsid w:val="001714BD"/>
     <w:rsid w:val="00171A25"/>
     <w:rsid w:val="00171FA8"/>
     <w:rsid w:val="00172310"/>
     <w:rsid w:val="00177782"/>
     <w:rsid w:val="00180DD5"/>
     <w:rsid w:val="0019199D"/>
     <w:rsid w:val="001C1059"/>
     <w:rsid w:val="001C25D2"/>
-    <w:rsid w:val="001C34FD"/>
     <w:rsid w:val="001D76E8"/>
     <w:rsid w:val="001E0D99"/>
     <w:rsid w:val="001E1F99"/>
     <w:rsid w:val="001E1FCF"/>
     <w:rsid w:val="001E5007"/>
     <w:rsid w:val="001E6446"/>
     <w:rsid w:val="001F0159"/>
     <w:rsid w:val="001F28B0"/>
     <w:rsid w:val="001F53B8"/>
     <w:rsid w:val="001F6F33"/>
     <w:rsid w:val="00202128"/>
     <w:rsid w:val="00202C42"/>
     <w:rsid w:val="00205795"/>
     <w:rsid w:val="002176AC"/>
     <w:rsid w:val="00217DE1"/>
     <w:rsid w:val="00225ECE"/>
     <w:rsid w:val="002314A7"/>
     <w:rsid w:val="00237312"/>
     <w:rsid w:val="002406C8"/>
     <w:rsid w:val="00242FEE"/>
     <w:rsid w:val="00244B11"/>
     <w:rsid w:val="00245021"/>
     <w:rsid w:val="00245629"/>
     <w:rsid w:val="00251332"/>
     <w:rsid w:val="00255B87"/>
@@ -13880,106 +13929,109 @@
     <w:rsid w:val="003E08F4"/>
     <w:rsid w:val="003E2523"/>
     <w:rsid w:val="003F3417"/>
     <w:rsid w:val="003F607D"/>
     <w:rsid w:val="00402C4E"/>
     <w:rsid w:val="00404461"/>
     <w:rsid w:val="004065BE"/>
     <w:rsid w:val="00406B13"/>
     <w:rsid w:val="00415FE2"/>
     <w:rsid w:val="0041678B"/>
     <w:rsid w:val="00425703"/>
     <w:rsid w:val="004305B7"/>
     <w:rsid w:val="004317CF"/>
     <w:rsid w:val="00432C35"/>
     <w:rsid w:val="00435B09"/>
     <w:rsid w:val="00440580"/>
     <w:rsid w:val="00443042"/>
     <w:rsid w:val="00453CD2"/>
     <w:rsid w:val="00455C93"/>
     <w:rsid w:val="00472AF3"/>
     <w:rsid w:val="00477C32"/>
     <w:rsid w:val="00485EFE"/>
     <w:rsid w:val="00486ACB"/>
     <w:rsid w:val="004927D3"/>
     <w:rsid w:val="004A3042"/>
+    <w:rsid w:val="004A3961"/>
     <w:rsid w:val="004A6AD0"/>
     <w:rsid w:val="004B1448"/>
     <w:rsid w:val="004B574B"/>
     <w:rsid w:val="004B5C9A"/>
     <w:rsid w:val="004C40D9"/>
     <w:rsid w:val="004C4C9D"/>
     <w:rsid w:val="004D2EA7"/>
     <w:rsid w:val="004D5BD4"/>
     <w:rsid w:val="004D6198"/>
     <w:rsid w:val="004E3B78"/>
     <w:rsid w:val="004E6636"/>
     <w:rsid w:val="00503B21"/>
     <w:rsid w:val="005124F1"/>
     <w:rsid w:val="00520BE2"/>
     <w:rsid w:val="00533F1A"/>
     <w:rsid w:val="00555A51"/>
     <w:rsid w:val="00566277"/>
     <w:rsid w:val="00570A94"/>
     <w:rsid w:val="00574593"/>
     <w:rsid w:val="0057799A"/>
     <w:rsid w:val="005803E3"/>
     <w:rsid w:val="00584424"/>
     <w:rsid w:val="0058596F"/>
     <w:rsid w:val="00585DEF"/>
     <w:rsid w:val="00587477"/>
     <w:rsid w:val="00593525"/>
     <w:rsid w:val="005A2606"/>
     <w:rsid w:val="005A38BA"/>
     <w:rsid w:val="005A6BA1"/>
     <w:rsid w:val="005B0326"/>
     <w:rsid w:val="005B2FCA"/>
     <w:rsid w:val="005B74AD"/>
     <w:rsid w:val="005C00B9"/>
     <w:rsid w:val="005D0C8F"/>
     <w:rsid w:val="005D3615"/>
+    <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005E355E"/>
     <w:rsid w:val="005E456C"/>
     <w:rsid w:val="005F176C"/>
     <w:rsid w:val="00606CF2"/>
     <w:rsid w:val="00612DEC"/>
     <w:rsid w:val="00616104"/>
     <w:rsid w:val="00622368"/>
     <w:rsid w:val="00625F4D"/>
     <w:rsid w:val="006265DC"/>
     <w:rsid w:val="006422FB"/>
     <w:rsid w:val="00644A38"/>
     <w:rsid w:val="006504BC"/>
     <w:rsid w:val="006551A4"/>
     <w:rsid w:val="006575E8"/>
     <w:rsid w:val="00661C87"/>
     <w:rsid w:val="00667E43"/>
     <w:rsid w:val="00672D34"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676160"/>
     <w:rsid w:val="00687974"/>
     <w:rsid w:val="00690B37"/>
+    <w:rsid w:val="00692019"/>
     <w:rsid w:val="00693C74"/>
     <w:rsid w:val="006954E8"/>
     <w:rsid w:val="00695C13"/>
     <w:rsid w:val="00696912"/>
     <w:rsid w:val="006A5AC8"/>
     <w:rsid w:val="006A6F7B"/>
     <w:rsid w:val="006B2C0C"/>
     <w:rsid w:val="006B5C11"/>
     <w:rsid w:val="006B605C"/>
     <w:rsid w:val="006C0AF0"/>
     <w:rsid w:val="006C2704"/>
     <w:rsid w:val="006C2C57"/>
     <w:rsid w:val="006C7C5A"/>
     <w:rsid w:val="006D4249"/>
     <w:rsid w:val="006E01D2"/>
     <w:rsid w:val="006E1A92"/>
     <w:rsid w:val="006F0E4F"/>
     <w:rsid w:val="006F31D9"/>
     <w:rsid w:val="006F3984"/>
     <w:rsid w:val="00712367"/>
     <w:rsid w:val="00721620"/>
     <w:rsid w:val="00721B71"/>
     <w:rsid w:val="0073293D"/>
     <w:rsid w:val="00732D76"/>
     <w:rsid w:val="007541C5"/>
@@ -13997,50 +14049,51 @@
     <w:rsid w:val="00795093"/>
     <w:rsid w:val="007A72D9"/>
     <w:rsid w:val="007B6569"/>
     <w:rsid w:val="007C523D"/>
     <w:rsid w:val="007D3D6A"/>
     <w:rsid w:val="007D5B52"/>
     <w:rsid w:val="007E08F7"/>
     <w:rsid w:val="007E6797"/>
     <w:rsid w:val="007E789E"/>
     <w:rsid w:val="007F003C"/>
     <w:rsid w:val="008107FB"/>
     <w:rsid w:val="00810D65"/>
     <w:rsid w:val="00831966"/>
     <w:rsid w:val="00832C87"/>
     <w:rsid w:val="00850029"/>
     <w:rsid w:val="00854572"/>
     <w:rsid w:val="00855043"/>
     <w:rsid w:val="00856BCF"/>
     <w:rsid w:val="00863003"/>
     <w:rsid w:val="0086357F"/>
     <w:rsid w:val="00864ECA"/>
     <w:rsid w:val="0086732A"/>
     <w:rsid w:val="00872FBD"/>
     <w:rsid w:val="00880225"/>
     <w:rsid w:val="008841CF"/>
+    <w:rsid w:val="00884CE4"/>
     <w:rsid w:val="00885466"/>
     <w:rsid w:val="008866F8"/>
     <w:rsid w:val="008A3288"/>
     <w:rsid w:val="008A3990"/>
     <w:rsid w:val="008A75DA"/>
     <w:rsid w:val="008B2B77"/>
     <w:rsid w:val="008B3476"/>
     <w:rsid w:val="008C4B65"/>
     <w:rsid w:val="008C602F"/>
     <w:rsid w:val="008D4647"/>
     <w:rsid w:val="008F04E8"/>
     <w:rsid w:val="008F28AE"/>
     <w:rsid w:val="009024C7"/>
     <w:rsid w:val="00902DDC"/>
     <w:rsid w:val="00912803"/>
     <w:rsid w:val="00922F6B"/>
     <w:rsid w:val="009324B8"/>
     <w:rsid w:val="00942AFB"/>
     <w:rsid w:val="00952A3D"/>
     <w:rsid w:val="009620CA"/>
     <w:rsid w:val="009628C4"/>
     <w:rsid w:val="009712A8"/>
     <w:rsid w:val="00981743"/>
     <w:rsid w:val="00983F64"/>
     <w:rsid w:val="00995C30"/>
@@ -14071,54 +14124,56 @@
     <w:rsid w:val="00AA21D6"/>
     <w:rsid w:val="00AB3093"/>
     <w:rsid w:val="00AB372E"/>
     <w:rsid w:val="00AB500D"/>
     <w:rsid w:val="00AB5B96"/>
     <w:rsid w:val="00AC0715"/>
     <w:rsid w:val="00AC1AC8"/>
     <w:rsid w:val="00AC310C"/>
     <w:rsid w:val="00AD07A8"/>
     <w:rsid w:val="00AE2361"/>
     <w:rsid w:val="00AE4966"/>
     <w:rsid w:val="00AF340A"/>
     <w:rsid w:val="00AF3CDE"/>
     <w:rsid w:val="00AF5C0A"/>
     <w:rsid w:val="00B026BA"/>
     <w:rsid w:val="00B0395A"/>
     <w:rsid w:val="00B048C6"/>
     <w:rsid w:val="00B07EF8"/>
     <w:rsid w:val="00B235E6"/>
     <w:rsid w:val="00B339D2"/>
     <w:rsid w:val="00B3608A"/>
     <w:rsid w:val="00B420F4"/>
     <w:rsid w:val="00B43F34"/>
     <w:rsid w:val="00B445AB"/>
     <w:rsid w:val="00B51131"/>
+    <w:rsid w:val="00B518CC"/>
     <w:rsid w:val="00B54E2B"/>
     <w:rsid w:val="00B55F37"/>
     <w:rsid w:val="00B568A0"/>
     <w:rsid w:val="00B61243"/>
+    <w:rsid w:val="00B64736"/>
     <w:rsid w:val="00B742DE"/>
     <w:rsid w:val="00B818FF"/>
     <w:rsid w:val="00BA0FF2"/>
     <w:rsid w:val="00BA4CFC"/>
     <w:rsid w:val="00BB5561"/>
     <w:rsid w:val="00BB67D3"/>
     <w:rsid w:val="00BC17C6"/>
     <w:rsid w:val="00BD64CC"/>
     <w:rsid w:val="00BD7E35"/>
     <w:rsid w:val="00BE27B1"/>
     <w:rsid w:val="00BE458B"/>
     <w:rsid w:val="00BE7320"/>
     <w:rsid w:val="00BF188B"/>
     <w:rsid w:val="00BF663D"/>
     <w:rsid w:val="00C00EB2"/>
     <w:rsid w:val="00C02698"/>
     <w:rsid w:val="00C0295A"/>
     <w:rsid w:val="00C06A3B"/>
     <w:rsid w:val="00C07AF6"/>
     <w:rsid w:val="00C148C9"/>
     <w:rsid w:val="00C22F0D"/>
     <w:rsid w:val="00C3033B"/>
     <w:rsid w:val="00C43557"/>
     <w:rsid w:val="00C45EAB"/>
     <w:rsid w:val="00C51E52"/>
@@ -14209,119 +14264,162 @@
     <w:rsid w:val="00ED797E"/>
     <w:rsid w:val="00EE3D12"/>
     <w:rsid w:val="00EE46DE"/>
     <w:rsid w:val="00EF641C"/>
     <w:rsid w:val="00F14974"/>
     <w:rsid w:val="00F17BF2"/>
     <w:rsid w:val="00F22B50"/>
     <w:rsid w:val="00F36067"/>
     <w:rsid w:val="00F4033E"/>
     <w:rsid w:val="00F43417"/>
     <w:rsid w:val="00F44230"/>
     <w:rsid w:val="00F46D2C"/>
     <w:rsid w:val="00F51429"/>
     <w:rsid w:val="00F600EB"/>
     <w:rsid w:val="00F6069E"/>
     <w:rsid w:val="00F77D10"/>
     <w:rsid w:val="00F80E52"/>
     <w:rsid w:val="00F81C07"/>
     <w:rsid w:val="00F85A17"/>
     <w:rsid w:val="00F870D3"/>
     <w:rsid w:val="00F9276F"/>
     <w:rsid w:val="00F97F0A"/>
     <w:rsid w:val="00FB17F2"/>
     <w:rsid w:val="00FB477A"/>
     <w:rsid w:val="00FB48D5"/>
-    <w:rsid w:val="00FB772A"/>
     <w:rsid w:val="00FC07D4"/>
     <w:rsid w:val="00FD01E6"/>
     <w:rsid w:val="00FD50C4"/>
     <w:rsid w:val="00FD6990"/>
     <w:rsid w:val="00FE286B"/>
     <w:rsid w:val="00FE4542"/>
     <w:rsid w:val="00FE4E28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BD63D71"/>
+  <w14:docId w14:val="73D5282F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{52288D9E-B0F7-4D0E-8E01-EB3CB213C7CA}"/>
+  <w15:docId w15:val="{9DD528D6-F8CB-49BE-B1AA-2AA430C76051}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -14510,68 +14608,74 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AB500D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A21F7F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A21F7F"/>
     <w:pPr>
       <w:tabs>
@@ -14787,52 +14891,52 @@
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00493A1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00493A1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ColorfulShading-Accent1">
-    <w:name w:val="Colorful Shading Accent 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColorfulShading-Accent11">
+    <w:name w:val="Colorful Shading - Accent 11"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E10370"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FB477A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -14869,56 +14973,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078477482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -15217,75 +15320,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE601B9-DCEA-4CA1-92AA-EBC564590CEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>614</Words>
-  <Characters>3241</Characters>
+  <Words>575</Words>
+  <Characters>3281</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>175</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3680</CharactersWithSpaces>
+  <CharactersWithSpaces>3849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>Josclyn Sloan</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A18644137</vt:lpwstr>
   </property>