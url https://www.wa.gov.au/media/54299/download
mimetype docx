--- v0 (2026-07-18)
+++ v1 (2026-08-09)
@@ -1,118 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5518"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="5637"/>
+        <w:gridCol w:w="2270"/>
+        <w:gridCol w:w="2514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006625D0" w:rsidRPr="005823C5" w14:paraId="08AA5F31" w14:textId="77777777" w:rsidTr="006625D0">
+      <w:tr w:rsidR="006625D0" w:rsidRPr="005823C5" w14:paraId="56852A2B" w14:textId="77777777" w:rsidTr="006625D0">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77AB1AD6" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005718B2">
+          <w:p w14:paraId="59713699" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005718B2">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Act </w:t>
             </w:r>
             <w:r w:rsidR="00DD1D69" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2011, section</w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A316D2A" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005718B2">
+          <w:p w14:paraId="6748633F" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005718B2">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Building Regulations 2012, regulation</w:t>
             </w:r>
             <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -120,98 +122,98 @@
               </w:rPr>
               <w:t xml:space="preserve"> 4, </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>23(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1089" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5535D3FA" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="0001699E" w:rsidP="0001699E">
+          <w:p w14:paraId="5F1455A8" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="0001699E" w:rsidP="0001699E">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="175"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PERMIT AUTHORITY</w:t>
             </w:r>
             <w:r w:rsidR="006625D0" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D11F112" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="0001699E" w:rsidP="005823C5">
+          <w:p w14:paraId="2A26EBD8" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="0001699E" w:rsidP="005823C5">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r w:rsidR="006625D0" w:rsidRPr="005823C5">
               <w:rPr>
@@ -219,51 +221,51 @@
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
             <w:r w:rsidR="0033519A" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0459EB73" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005823C5">
+          <w:p w14:paraId="323280D5" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005823C5">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -339,132 +341,132 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B128810" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
+    <w:p w14:paraId="4DAF95B4" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2154"/>
-        <w:gridCol w:w="8046"/>
+        <w:gridCol w:w="2201"/>
+        <w:gridCol w:w="8220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006625D0" w:rsidRPr="005823C5" w14:paraId="13787A29" w14:textId="77777777" w:rsidTr="0033519A">
+      <w:tr w:rsidR="006625D0" w:rsidRPr="005823C5" w14:paraId="0C2BA536" w14:textId="77777777" w:rsidTr="0033519A">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60FA7632" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005718B2">
+          <w:p w14:paraId="640EEB50" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="005718B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Permit authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039558B3" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="00CC27D4" w:rsidP="00CC27D4">
+          <w:p w14:paraId="2B663C7F" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="00CC27D4" w:rsidP="00CC27D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -533,214 +535,214 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FF3340A" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
+    <w:p w14:paraId="016DD0A1" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E24D4D" w:rsidRPr="005823C5" w14:paraId="6B65505B" w14:textId="77777777" w:rsidTr="0033519A">
+      <w:tr w:rsidR="00E24D4D" w:rsidRPr="005823C5" w14:paraId="4E2049C3" w14:textId="77777777" w:rsidTr="0033519A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00201F81" w14:textId="77777777" w:rsidR="00E24D4D" w:rsidRPr="005823C5" w:rsidRDefault="005B70C2" w:rsidP="005718B2">
+          <w:p w14:paraId="6CE952F4" w14:textId="77777777" w:rsidR="00E24D4D" w:rsidRPr="005823C5" w:rsidRDefault="005B70C2" w:rsidP="005718B2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00E24D4D" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Property this application relates to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28C8B19E" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
+    <w:p w14:paraId="47BA8B3E" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2049"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2462"/>
+        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="2128"/>
+        <w:gridCol w:w="1845"/>
+        <w:gridCol w:w="1840"/>
+        <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0001699E" w:rsidRPr="00150591" w14:paraId="1830EBF0" w14:textId="77777777" w:rsidTr="00C30739">
+      <w:tr w:rsidR="0001699E" w:rsidRPr="00150591" w14:paraId="6253747E" w14:textId="77777777" w:rsidTr="00C30739">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3652B452" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="5A7C9559" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Property street address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDC70ED" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="787A70A3" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE50459" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="0C402058" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -795,74 +797,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E49269" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="13257EA7" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D1BC4F" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="2078865D" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -924,73 +926,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="0"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4031E755" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="4AC77261" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55849067" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="607BCFD9" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1045,73 +1047,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A4A82B" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="08E1A528" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD450EA" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="5389A388" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1156,110 +1158,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001699E" w:rsidRPr="00150591" w14:paraId="04B9FD22" w14:textId="77777777" w:rsidTr="00C30739">
+      <w:tr w:rsidR="0001699E" w:rsidRPr="00150591" w14:paraId="6401042E" w14:textId="77777777" w:rsidTr="00C30739">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D8223E" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="36A8E8AE" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29A66603" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="08F32C10" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FA4517C" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="73EE14E9" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1314,85 +1316,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD6FE6E" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="0FA52A34" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BEB8985" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="4E50D499" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1447,85 +1449,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660778B3" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="0DF8C4E8" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47AE4C82" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
+          <w:p w14:paraId="1BA6AB29" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1570,110 +1572,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005823C5" w:rsidRPr="00150591" w14:paraId="0B83C375" w14:textId="77777777" w:rsidTr="00DF10F8">
+      <w:tr w:rsidR="005823C5" w:rsidRPr="00150591" w14:paraId="6A72FE99" w14:textId="77777777" w:rsidTr="00DF10F8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E30B606" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="160A5312" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1906" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC3F89E" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="2521A4C5" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4225A9BA" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="16BADB22" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1728,73 +1730,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39ED26BA" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="1975585B" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59F38576" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="45CB6CF5" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1849,73 +1851,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E53DC2D" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="281FBAF0" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcode </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2232A229" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="64534B0C" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1962,134 +1964,134 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58EE1AB2" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00952A3D" w:rsidRDefault="005823C5" w:rsidP="005823C5">
+    <w:p w14:paraId="589E1B5B" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00952A3D" w:rsidRDefault="005823C5" w:rsidP="005823C5">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3435"/>
-        <w:gridCol w:w="6765"/>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="6911"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005823C5" w:rsidRPr="00150591" w14:paraId="4E3CF763" w14:textId="77777777" w:rsidTr="00DF10F8">
+      <w:tr w:rsidR="005823C5" w:rsidRPr="00150591" w14:paraId="1136246D" w14:textId="77777777" w:rsidTr="00DF10F8">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41830B89" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="448C61DA" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Local government area (if different </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>from permit authority)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3316" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5E5DAF" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="5892C255" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00150591" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
@@ -2138,159 +2140,159 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13EB71A0" w14:textId="77777777" w:rsidR="006625D0" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
+    <w:p w14:paraId="65203280" w14:textId="77777777" w:rsidR="006625D0" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A72C6BD" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="005823C5" w:rsidP="00FF1D31">
+    <w:p w14:paraId="1F3E4E97" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="005823C5" w:rsidP="00FF1D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2462"/>
+        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="5813"/>
+        <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="531AE634" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="099992EA" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="303F22AB" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00D47E6F">
+          <w:p w14:paraId="3459B486" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00D47E6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Permit to be extended</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0121C414" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00EF2732">
+          <w:p w14:paraId="706F3EF6" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00EF2732">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4003"/>
                 <w:tab w:val="left" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Original permit number  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076BF176" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00DE7C47">
+          <w:p w14:paraId="76CF4BBD" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00DE7C47">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4003"/>
                 <w:tab w:val="left" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005823C5">
@@ -2332,116 +2334,116 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="01165CB5" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="029C6692" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49FE2FEB" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005718B2">
+          <w:p w14:paraId="63A5DB38" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005718B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3781366B" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00DE7C47">
+          <w:p w14:paraId="6CD7E6BB" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00DE7C47">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4003"/>
                 <w:tab w:val="left" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Has work commenced under the original permit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73117DDC" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005823C5">
+          <w:p w14:paraId="31BB89A6" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005823C5">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4003"/>
                 <w:tab w:val="left" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -2496,116 +2498,116 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="3353A344" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="2DBE862C" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51EF41ED" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005718B2">
+          <w:p w14:paraId="4517AA88" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005718B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C10773" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00050138">
+          <w:p w14:paraId="37F605CA" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00050138">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4003"/>
                 <w:tab w:val="left" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Have there been any alterations/amendments to works covered in the original permit?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2247B0BA" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005823C5">
+          <w:p w14:paraId="7448F3D1" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005823C5">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4003"/>
                 <w:tab w:val="left" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -2660,102 +2662,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="4AE5E02A" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00FF1D31" w:rsidRPr="005823C5" w14:paraId="6ECF6D26" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="1043"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAB3D6C" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005718B2">
+          <w:p w14:paraId="012E1989" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="005718B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06602A49" w14:textId="77777777" w:rsidR="00050138" w:rsidRDefault="00FF1D31" w:rsidP="00050138">
+          <w:p w14:paraId="60963E30" w14:textId="77777777" w:rsidR="00050138" w:rsidRDefault="00FF1D31" w:rsidP="00050138">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If yes, please give details  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3242E206" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00050138">
+          <w:p w14:paraId="7EDC91B9" w14:textId="77777777" w:rsidR="00FF1D31" w:rsidRPr="005823C5" w:rsidRDefault="00FF1D31" w:rsidP="00050138">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -2804,189 +2806,189 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FD578E2" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
+    <w:p w14:paraId="269B5041" w14:textId="77777777" w:rsidR="006625D0" w:rsidRPr="005823C5" w:rsidRDefault="006625D0" w:rsidP="00FF1D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10195"/>
+        <w:gridCol w:w="10421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00561C0C" w:rsidRPr="005823C5" w14:paraId="5B8F1666" w14:textId="77777777" w:rsidTr="0033519A">
+      <w:tr w:rsidR="00561C0C" w:rsidRPr="005823C5" w14:paraId="73E4BFA9" w14:textId="77777777" w:rsidTr="0033519A">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8B56D5" w14:textId="77777777" w:rsidR="00561C0C" w:rsidRPr="005823C5" w:rsidRDefault="005B70C2" w:rsidP="005718B2">
+          <w:p w14:paraId="2F62946C" w14:textId="77777777" w:rsidR="00561C0C" w:rsidRPr="005823C5" w:rsidRDefault="005B70C2" w:rsidP="005718B2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00561C0C" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of </w:t>
             </w:r>
             <w:r w:rsidR="007F32B9" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>request for extension of permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B5B2BFC" w14:textId="77777777" w:rsidR="005718B2" w:rsidRDefault="005718B2" w:rsidP="005718B2">
+    <w:p w14:paraId="29999ABA" w14:textId="77777777" w:rsidR="005718B2" w:rsidRDefault="005718B2" w:rsidP="005718B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2048"/>
-        <w:gridCol w:w="8152"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="8328"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005823C5" w:rsidRPr="0043326B" w14:paraId="51852615" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="005823C5" w:rsidRPr="0043326B" w14:paraId="0C52330E" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B32FBA" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="04D18D71" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extension period sought</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3AA97E" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="762BE08B" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3023,90 +3025,90 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005823C5" w:rsidRPr="0043326B" w14:paraId="1D6B659F" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="005823C5" w:rsidRPr="0043326B" w14:paraId="4634A087" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="1242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C12CF43" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="487D4B9E" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Grounds for extension of time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78A64329" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="09CADAB2" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3144,105 +3146,105 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005823C5" w:rsidRPr="0043326B" w14:paraId="0A729B9E" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="005823C5" w:rsidRPr="0043326B" w14:paraId="473080CE" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2643A1" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="6BFF27EB" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Estimated completion date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3996" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22FD3A2D" w14:textId="77777777" w:rsidR="00DC559F" w:rsidRPr="00DC559F" w:rsidRDefault="00DC559F" w:rsidP="00DF10F8">
+          <w:p w14:paraId="36AB4A26" w14:textId="77777777" w:rsidR="00DC559F" w:rsidRPr="00DC559F" w:rsidRDefault="00DC559F" w:rsidP="00DF10F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC559F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Day/Month/Year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67AD9D26" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
+          <w:p w14:paraId="64485D4F" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="0043326B" w:rsidRDefault="005823C5" w:rsidP="00DF10F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3280,227 +3282,227 @@
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0043326B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69C8A395" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
+    <w:p w14:paraId="2ACA4843" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51388B41" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
+    <w:p w14:paraId="2D42FB9F" w14:textId="77777777" w:rsidR="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A86DB4" w:rsidRPr="005823C5" w14:paraId="093C49BA" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00A86DB4" w:rsidRPr="005823C5" w14:paraId="28FFA928" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01432DAF" w14:textId="77777777" w:rsidR="00A86DB4" w:rsidRPr="005823C5" w:rsidRDefault="005823C5" w:rsidP="005718B2">
+          <w:p w14:paraId="7DBBCEF6" w14:textId="77777777" w:rsidR="00A86DB4" w:rsidRPr="005823C5" w:rsidRDefault="005823C5" w:rsidP="005718B2">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00A86DB4" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="000967A8" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Applicant d</w:t>
             </w:r>
             <w:r w:rsidR="00A86DB4" w:rsidRPr="005823C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">etails </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68E50C0E" w14:textId="77777777" w:rsidR="005718B2" w:rsidRDefault="005718B2" w:rsidP="0033519A">
+    <w:p w14:paraId="73092BAF" w14:textId="77777777" w:rsidR="005718B2" w:rsidRDefault="005718B2" w:rsidP="0033519A">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5017" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2049"/>
-        <w:gridCol w:w="8186"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="4ED901AC" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="4C467658" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360C763A" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="41DDD5B4" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Applicant’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172057E7" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="765C416A" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -3540,162 +3542,162 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76220BA2" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00952A3D" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
+    <w:p w14:paraId="4636EB1B" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00952A3D" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5017" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2047"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2357"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="1856"/>
+        <w:gridCol w:w="1546"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0001699E" w:rsidRPr="00150591" w14:paraId="1B9102F2" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="0001699E" w:rsidRPr="00150591" w14:paraId="6EF72227" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13253220" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="43E63C2E" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>treet address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (provide lot number where street number is not known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1500BB3D" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="729F9496" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Unit no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581BBCD2" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="6F144390" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3751,73 +3753,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1971" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B279DD4" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="7770DBED" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Street no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79DEAA2D" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="3FB2139A" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3879,73 +3881,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E336A38" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="2DA6C234" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457ED982" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="717514C3" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4000,73 +4002,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6B311C" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="33AA6ECF" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Lot no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6147D3B0" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="2C69B951" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4111,110 +4113,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001699E" w:rsidRPr="006C10E1" w14:paraId="25785D63" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="0001699E" w:rsidRPr="006C10E1" w14:paraId="07EAD305" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252AC8FF" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="19E6282F" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="756D9242" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="2DA049D9" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street name  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0790F3F4" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="793DDB33" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4270,85 +4272,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEB826C" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="550F3DC5" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF75E93" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="44C18D5A" w14:textId="77777777" w:rsidR="0001699E" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4403,85 +4405,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF3F21D" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="505886EB" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Street </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>suffix</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489C0BAA" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
+          <w:p w14:paraId="6F3CBB50" w14:textId="77777777" w:rsidR="0001699E" w:rsidRPr="00150591" w:rsidRDefault="0001699E" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4526,110 +4528,110 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF0607" w:rsidRPr="00150591" w14:paraId="681E779F" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00CF0607" w:rsidRPr="00150591" w14:paraId="75DE072F" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15A376A2" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="56AE0A1B" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0AEC42" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="6DC69CDA" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D167DCA" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="777C3860" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4685,73 +4687,73 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E471BE" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="738BAB57" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20EC6B2E" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="50391B2C" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4806,73 +4808,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D87F6E" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="39D4367C" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149D6FE3" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="1D3B022C" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4927,73 +4929,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76DA1188" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="7BCF24A1" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26DF85D8" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="54BD1BBD" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5040,164 +5042,164 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73E00BE4" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00B235E6" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
+    <w:p w14:paraId="61C69AFF" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00B235E6" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B235E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5017" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="2094"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="2409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="412CB2FC" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="16793051" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753510B4" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="1B350B78" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box</w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCEB25E" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="5D05C479" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PO Box no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="079D860F" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="414F338B" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5242,109 +5244,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="64F52786" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="049A81B4" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADB369A" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="423F5E94" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76CA8F9A" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="141C34BA" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Suburb  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53F4093F" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="191F78B2" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5399,73 +5401,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54138AEE" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="6766162F" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC5AC86" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="526DFAE4" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5520,73 +5522,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="542" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16783EEA" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="603ED34B" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E124D42" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="653CD59C" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -5641,73 +5643,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2AA3EF" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="69DBBB0E" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Country (if not Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61DFE230" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="2DA3EBD1" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1361"/>
                 <w:tab w:val="clear" w:pos="1814"/>
                 <w:tab w:val="clear" w:pos="2722"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5754,121 +5756,121 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BFA2296" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00952A3D" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
+    <w:p w14:paraId="366E8286" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00952A3D" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5017" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2047"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4442"/>
+        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="4538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="69B08BBB" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="08CEA912" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360DA557" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="489227FE" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="448CD412" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="2A1528E5" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -5907,107 +5909,107 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="72BE6824" w14:textId="77777777" w:rsidTr="00CF0607">
+      <w:tr w:rsidR="00C63F82" w:rsidRPr="00150591" w14:paraId="6AD92F7B" w14:textId="77777777" w:rsidTr="00CF0607">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED72EE" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="7B38BCC6" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone/fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="145EE0D1" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="4AAF02B2" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Phone no</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E368ED" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="37074FCA" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -6056,66 +6058,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2170" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3D0C03" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="2E8CCC27" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A02A69C" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
+          <w:p w14:paraId="6A80D0DA" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRPr="00150591" w:rsidRDefault="00C63F82" w:rsidP="00C01EA9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6154,167 +6156,167 @@
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150591">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DAE1322" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
+    <w:p w14:paraId="28FF7E4B" w14:textId="77777777" w:rsidR="00C63F82" w:rsidRDefault="00C63F82" w:rsidP="00C63F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5017" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2043"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="2087"/>
+        <w:gridCol w:w="5960"/>
+        <w:gridCol w:w="2409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0008586A" w:rsidRPr="005718B2" w14:paraId="328A842F" w14:textId="77777777" w:rsidTr="00133776">
+      <w:tr w:rsidR="0008586A" w:rsidRPr="005718B2" w14:paraId="6059034F" w14:textId="77777777" w:rsidTr="00133776">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A20C21C" w14:textId="77777777" w:rsidR="0008586A" w:rsidRPr="005718B2" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
+          <w:p w14:paraId="6C9CB96B" w14:textId="77777777" w:rsidR="0008586A" w:rsidRPr="005718B2" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C3A64F" w14:textId="77777777" w:rsidR="0008586A" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
+          <w:p w14:paraId="53822439" w14:textId="77777777" w:rsidR="0008586A" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DCFDB06" w14:textId="77777777" w:rsidR="0008586A" w:rsidRPr="00C136E5" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
+          <w:p w14:paraId="42B47D57" w14:textId="77777777" w:rsidR="0008586A" w:rsidRPr="00C136E5" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6378,78 +6380,78 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A12431A" w14:textId="77777777" w:rsidR="0008586A" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
+          <w:p w14:paraId="21395C42" w14:textId="77777777" w:rsidR="0008586A" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A5390D" w14:textId="77777777" w:rsidR="0008586A" w:rsidRPr="00C136E5" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
+          <w:p w14:paraId="309507CD" w14:textId="77777777" w:rsidR="0008586A" w:rsidRPr="00C136E5" w:rsidRDefault="0008586A" w:rsidP="00DE3B40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="907"/>
                 <w:tab w:val="left" w:pos="1361"/>
                 <w:tab w:val="left" w:pos="1814"/>
                 <w:tab w:val="left" w:pos="2722"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -6504,311 +6506,311 @@
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C136E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06FDDE76" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="51E0E49C" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="544C111C" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="3BAF18A0" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05393A83" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="475097CD" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F86772C" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="79DC7FF7" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6496CD0A" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="1B262789" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0844F4CB" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="21C76F8A" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586FC265" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="7B0EC085" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="528194CD" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="7FFCA1C7" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50365CD4" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="19D74C0D" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5094217B" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="738D52D4" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD55E2C" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="0FAF937E" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8AACCD" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="5DBA01A4" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C14271D" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="43DDEB9C" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C2D59EE" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="33A4A341" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12DFC380" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="4E17B773" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D5BB648" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="7EE59183" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="326CA526" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="480C4D85" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D08771A" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="1B06B5C5" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CDE130" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="6B7800DC" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D449F84" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="75C5DDE5" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA863D2" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="42DEA2A3" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="230A331A" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRPr="00F76D3D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="72121836" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRPr="00F76D3D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F76D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Privacy collection notice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59572EAE" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRPr="00952A3D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
+    <w:p w14:paraId="3B37B705" w14:textId="77777777" w:rsidR="00E7261D" w:rsidRPr="00952A3D" w:rsidRDefault="00E7261D" w:rsidP="00E7261D">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">All personal information collected in this form will be used for the purposes of the assessment and determination under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
@@ -6839,85 +6841,87 @@
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in connection with another written law. To understand more about how your personal information will be used and managed by the local government permit authority, please refer to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> privacy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2372">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> notice on their website or contact them directly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6B8EF" w14:textId="77777777" w:rsidR="00C136E5" w:rsidRDefault="00C136E5" w:rsidP="00C63F82">
+    <w:p w14:paraId="637507C4" w14:textId="77777777" w:rsidR="00C136E5" w:rsidRDefault="00C136E5" w:rsidP="00C63F82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C136E5" w:rsidSect="005823C5">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="924" w:right="851" w:bottom="709" w:left="851" w:header="567" w:footer="214" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BBF3C25" w14:textId="77777777" w:rsidR="00E62FB6" w:rsidRDefault="00E62FB6">
+    <w:p w14:paraId="00F960E1" w14:textId="77777777" w:rsidR="00EE194C" w:rsidRDefault="00EE194C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BA8E146" w14:textId="77777777" w:rsidR="00E62FB6" w:rsidRDefault="00E62FB6">
+    <w:p w14:paraId="5C91E4E5" w14:textId="77777777" w:rsidR="00EE194C" w:rsidRDefault="00EE194C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6950,2188 +6954,626 @@
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41677DAE" w14:textId="6B2EB82D" w:rsidR="004501FF" w:rsidRPr="005823C5" w:rsidRDefault="006D199E" w:rsidP="0033519A">
+  <w:p w14:paraId="542A6AB4" w14:textId="77777777" w:rsidR="00517070" w:rsidRDefault="00517070">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60A784FD" w14:textId="77777777" w:rsidR="004501FF" w:rsidRPr="005823C5" w:rsidRDefault="004501FF" w:rsidP="0033519A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...403 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="0510F674">
+        <v:shape id="Round Diagonal Corner Rectangle 1" o:spid="_x0000_s1031" style="position:absolute;margin-left:-12.05pt;margin-top:-5.75pt;width:548.9pt;height:22.7pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkoM/QugYAAIg/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+SVCnyJJ1&#10;GFC0Rduh7UdGlmwBkqhRcpz01+9ISvLjNhGZtCu6gV9svdzxoe6eO75I9/TZTZGz60TWmShXweTJ&#10;OGBJGYt1Vm5WwV/vnv+6DFjd8HLNc1Emq+A2qYNnZz//9HRfnSah2Ip8nUhGjZT16b5aBdumqU5H&#10;ozreJgWvn4gqKelmKmTBGzqVm9Fa8j21XuSjcDyej/ZCrisp4qSu6eqluRmc6fbTNImbV2laJw3L&#10;VwH1rdG/Uv9eqd/R2VN+upG82mZx2w3+iF4UPCsJtG/qkjec7WT2RVNFFktRi7R5EotiJNI0ixP9&#10;DPQ0k/FnT/N2y6tEPwsZp656M9Xfrtn45fVrybL1KpgGrOQFueiN2JVrdpnxjSh5zi6ELMlFb8iU&#10;vNzkCZsoo+2r+pR031avZXtW06GywE0qC/VPz8ZutKFve0MnNw2L6eJ8cTKOJlHAYroXLpfhdKYa&#10;HR20413d/JEI3RK/flE3xlFrOtJmXredjUVZ1lmTfCDnpkVOvvtlxBbz5XTB9kzBjGe6afLM5yof&#10;UWXMtiyaT8gHLSU+l/4wAYC2YTsEKtkhwsdAoJIdgrzcm8n5KVBpuowmi6nVWuRbwJlMw8nSbi1U&#10;Ms6w4swAZ2xHQHFHhPnDEFDcEWHxMAQUN0y3UZdycO8Mx9hAFTurMJIcAVDFDoBx5ExbVLJDYBw5&#10;Q6CSHQLjyBkClShnnoxPrEGBcTRf+OAbSusYTQ4JBMV/wOCbTGbhzA99aiL2xQCOgeSjj2Y61jyC&#10;Y5lDbKD4jzj0uQbH48c+VwQ/+OmJuX2+hjHrB7/h5cz3Db+W6g+ZerpGh48/tWq1B4effHYLfofB&#10;6f+28vPxN5wN/eKPNsL84s/MQ+/b08PVnEMOQXEffz7+7lxm+s0XSjz//vLPx5+PPx9/9LquewP2&#10;0a//mOsK0++/+P2X//j2px///Pjnxz8//h19+ALr/eU4ms+m9yx8jz596efqs1kYzZy+f9Fr5WEE&#10;3H9xRDjez6TPd4YRUNwRAV8nODwDivf5dthKuPo7zEaGHwR11Kg0jIAbmfAacxgClewQOJN0hkAl&#10;OwRupThDoFL/NmjYWvguoeWT2lgfthYqmeatXjmeUVoRUNyRuxhQDtxFcUcEDCgHBBR3jI47Aspq&#10;KtSx8wpjyZlXqGSHwFhyhkAlOwTGkjMEKjlGBwaUc3Sgko+O+0ZYHx3q9UO/zBxOuF8RHaZhe07H&#10;6PiOrI2Wk/BEfzF91ydJmKQdMi6K9zl9GAFp6ICA4n1OH0bA/Ow640EdlQ2HETA9O1MKlewQSEBn&#10;CFSyQyABnXMtKhkjWa2FUwsHj6P4gVPOX8I7INzN2kEEpKEDAoofWDuIgAx8NGsHEZCAzpRCJU2p&#10;QQgkoDMEKtkhkICPY+1sPqWPWWzfCSENtceHd3dQ/LGsHUb4FqwdRvhmrB2GQabb/Y0EBEoNQ6CS&#10;HQIJ6AyBSnaII9bOF4t5NLd/ToVKjpxCGnrW3jMV/oAMPOTaYUqhjt3fSEBnSqGSHQIJ6AyBSnYI&#10;JKAzBCrdwVoqqdt0RXN829XRxTdlW0hHR4zK+lSFnqqrq0Stiva6d4pqc5Eq9LpT2jY0VXqkpaQt&#10;ypRCUVnPgqk/bsqUHVE5fBAysQeV9TaoMzLxApWjByGTx1G5K2t0e2byJSrPEdl0v/WapGJMVdGa&#10;64rWJmBU0SoDRhWtV0qH/Mgb5ezukO1NzaUqhmTbVWCIoj1eiOvkndCCzaFesxUw3j6I5KVFtBPo&#10;/ito04R++0ydQLy7yuLfkk9ftrsIl2G7cDKtmAvKQu0etbncNttfV4Y6arSDMuJtYGlLd3TuJLr/&#10;r5E8spxpkHqk/KHrW3vH6G4ealxrkWfr51meK0/UcnN1kUt2zcnHv0cX58tla7YjsbxUfg1n0ZjC&#10;NOZUPZ3mnMgQFxXV89blJmA831BZdtxI7etSKARDEFk3l7zeGgzdbO8Z1YVE106bfDFSxb6mvFcd&#10;XYn1LdUMS2GKqesqfp5Ray943bzmkipwqTdUEd68op80F9RFopg+Iu4J+emu60qeiprpbsD2VI1N&#10;3f97x2USsPzPksqdTyZRRM02+iSaLUI6kXjnCu+Uu+JCkOkoAVHv9KGSb/LuMJWieE+F4+cKlW7x&#10;MiZsY6j25KKhc7pFpedxcn6uj6lkm/z3onxbxapxHTT05O9u3nNZsYoOV0FDNc4vRVe5zU+74mVF&#10;gl5WaZbifNeINFOVzdrCxq7tCZV7a760pemqnhzPtdShgP7sHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADzZfo/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofNM/EGW0olUvtKDInx&#10;hKZgjMel+2yru2+b7gLl37uc8DiZycw3xWq0Rhxp8J1jhNk0AUFcO91xg/Cxe5k8gvBBsVbGMSGc&#10;ycOqvL0pVK7diSs6bkMjYgn7XCG0IfS5lL5uySo/dT1x9L7dYFWIcmikHtQpllsj0yRZSKs6jgut&#10;6mndUv27PViE3efP1+vabCo2y7dx8W6rTXNuEe/vxucnEIHGcA3DBT+iQxmZ9u7A2guDMEmzWYwi&#10;zOODi59kD3MQe4RsmYIsC/n/QfkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5KDP0LoG&#10;AACIPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPNl+&#10;j98AAAAJAQAADwAAAAAAAAAAAAAAAAAUCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ACAKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288235;0,288235;0,72062;115263,0;6790414,0;6790414,0;6790414,288235" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004C0F65" w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Form approved by the </w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>B</w:t>
     </w:r>
     <w:r w:rsidR="006A2C2F" w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>uilding Commissioner</w:t>
     </w:r>
     <w:r w:rsidR="004C0F65" w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> on</w:t>
     </w:r>
     <w:r w:rsidR="00E64EFE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E7261D">
+    <w:r w:rsidR="00F57F4B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t>17</w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidR="00E7261D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:tab/>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="005823C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00786168">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00786168">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="004501FF" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77948532" w14:textId="75528DC1" w:rsidR="005823C5" w:rsidRPr="005823C5" w:rsidRDefault="006D199E" w:rsidP="005823C5">
+  <w:p w14:paraId="6FF98015" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...403 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="773BD944">
+        <v:shape id="_x0000_s1034" style="position:absolute;margin-left:-12.05pt;margin-top:-5.75pt;width:548.9pt;height:22.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkoM/QugYAAIg/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+SVCnyJJ1&#10;GFC0Rduh7UdGlmwBkqhRcpz01+9ISvLjNhGZtCu6gV9svdzxoe6eO75I9/TZTZGz60TWmShXweTJ&#10;OGBJGYt1Vm5WwV/vnv+6DFjd8HLNc1Emq+A2qYNnZz//9HRfnSah2Ip8nUhGjZT16b5aBdumqU5H&#10;ozreJgWvn4gqKelmKmTBGzqVm9Fa8j21XuSjcDyej/ZCrisp4qSu6eqluRmc6fbTNImbV2laJw3L&#10;VwH1rdG/Uv9eqd/R2VN+upG82mZx2w3+iF4UPCsJtG/qkjec7WT2RVNFFktRi7R5EotiJNI0ixP9&#10;DPQ0k/FnT/N2y6tEPwsZp656M9Xfrtn45fVrybL1KpgGrOQFueiN2JVrdpnxjSh5zi6ELMlFb8iU&#10;vNzkCZsoo+2r+pR031avZXtW06GywE0qC/VPz8ZutKFve0MnNw2L6eJ8cTKOJlHAYroXLpfhdKYa&#10;HR20413d/JEI3RK/flE3xlFrOtJmXredjUVZ1lmTfCDnpkVOvvtlxBbz5XTB9kzBjGe6afLM5yof&#10;UWXMtiyaT8gHLSU+l/4wAYC2YTsEKtkhwsdAoJIdgrzcm8n5KVBpuowmi6nVWuRbwJlMw8nSbi1U&#10;Ms6w4swAZ2xHQHFHhPnDEFDcEWHxMAQUN0y3UZdycO8Mx9hAFTurMJIcAVDFDoBx5ExbVLJDYBw5&#10;Q6CSHQLjyBkClShnnoxPrEGBcTRf+OAbSusYTQ4JBMV/wOCbTGbhzA99aiL2xQCOgeSjj2Y61jyC&#10;Y5lDbKD4jzj0uQbH48c+VwQ/+OmJuX2+hjHrB7/h5cz3Db+W6g+ZerpGh48/tWq1B4effHYLfofB&#10;6f+28vPxN5wN/eKPNsL84s/MQ+/b08PVnEMOQXEffz7+7lxm+s0XSjz//vLPx5+PPx9/9LquewP2&#10;0a//mOsK0++/+P2X//j2px///Pjnxz8//h19+ALr/eU4ms+m9yx8jz596efqs1kYzZy+f9Fr5WEE&#10;3H9xRDjez6TPd4YRUNwRAV8nODwDivf5dthKuPo7zEaGHwR11Kg0jIAbmfAacxgClewQOJN0hkAl&#10;OwRupThDoFL/NmjYWvguoeWT2lgfthYqmeatXjmeUVoRUNyRuxhQDtxFcUcEDCgHBBR3jI47Aspq&#10;KtSx8wpjyZlXqGSHwFhyhkAlOwTGkjMEKjlGBwaUc3Sgko+O+0ZYHx3q9UO/zBxOuF8RHaZhe07H&#10;6PiOrI2Wk/BEfzF91ydJmKQdMi6K9zl9GAFp6ICA4n1OH0bA/Ow640EdlQ2HETA9O1MKlewQSEBn&#10;CFSyQyABnXMtKhkjWa2FUwsHj6P4gVPOX8I7INzN2kEEpKEDAoofWDuIgAx8NGsHEZCAzpRCJU2p&#10;QQgkoDMEKtkhkICPY+1sPqWPWWzfCSENtceHd3dQ/LGsHUb4FqwdRvhmrB2GQabb/Y0EBEoNQ6CS&#10;HQIJ6AyBSnaII9bOF4t5NLd/ToVKjpxCGnrW3jMV/oAMPOTaYUqhjt3fSEBnSqGSHQIJ6AyBSnYI&#10;JKAzBCrdwVoqqdt0RXN829XRxTdlW0hHR4zK+lSFnqqrq0Stiva6d4pqc5Eq9LpT2jY0VXqkpaQt&#10;ypRCUVnPgqk/bsqUHVE5fBAysQeV9TaoMzLxApWjByGTx1G5K2t0e2byJSrPEdl0v/WapGJMVdGa&#10;64rWJmBU0SoDRhWtV0qH/Mgb5ezukO1NzaUqhmTbVWCIoj1eiOvkndCCzaFesxUw3j6I5KVFtBPo&#10;/ito04R++0ydQLy7yuLfkk9ftrsIl2G7cDKtmAvKQu0etbncNttfV4Y6arSDMuJtYGlLd3TuJLr/&#10;r5E8spxpkHqk/KHrW3vH6G4ealxrkWfr51meK0/UcnN1kUt2zcnHv0cX58tla7YjsbxUfg1n0ZjC&#10;NOZUPZ3mnMgQFxXV89blJmA831BZdtxI7etSKARDEFk3l7zeGgzdbO8Z1YVE106bfDFSxb6mvFcd&#10;XYn1LdUMS2GKqesqfp5Ray943bzmkipwqTdUEd68op80F9RFopg+Iu4J+emu60qeiprpbsD2VI1N&#10;3f97x2USsPzPksqdTyZRRM02+iSaLUI6kXjnCu+Uu+JCkOkoAVHv9KGSb/LuMJWieE+F4+cKlW7x&#10;MiZsY6j25KKhc7pFpedxcn6uj6lkm/z3onxbxapxHTT05O9u3nNZsYoOV0FDNc4vRVe5zU+74mVF&#10;gl5WaZbifNeINFOVzdrCxq7tCZV7a760pemqnhzPtdShgP7sHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADzZfo/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofNM/EGW0olUvtKDInx&#10;hKZgjMel+2yru2+b7gLl37uc8DiZycw3xWq0Rhxp8J1jhNk0AUFcO91xg/Cxe5k8gvBBsVbGMSGc&#10;ycOqvL0pVK7diSs6bkMjYgn7XCG0IfS5lL5uySo/dT1x9L7dYFWIcmikHtQpllsj0yRZSKs6jgut&#10;6mndUv27PViE3efP1+vabCo2y7dx8W6rTXNuEe/vxucnEIHGcA3DBT+iQxmZ9u7A2guDMEmzWYwi&#10;zOODi59kD3MQe4RsmYIsC/n/QfkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5KDP0LoG&#10;AACIPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPNl+&#10;j98AAAAJAQAADwAAAAAAAAAAAAAAAAAUCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ACAKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288235;0,288235;0,72062;115263,0;6790414,0;6790414,0;6790414,288235" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Form approved by the Building Commissioner on</w:t>
     </w:r>
     <w:r w:rsidR="00E64EFE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E7261D">
+    <w:r w:rsidR="00517070">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>8 July 2026</w:t>
+      <w:t>17</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidR="00E7261D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:tab/>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:tab/>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="005823C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="BB8E0F"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00786168">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00786168">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A0B7313" w14:textId="77777777" w:rsidR="00E62FB6" w:rsidRDefault="00E62FB6">
+    <w:p w14:paraId="20664D2D" w14:textId="77777777" w:rsidR="00EE194C" w:rsidRDefault="00EE194C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72D7DD1F" w14:textId="77777777" w:rsidR="00E62FB6" w:rsidRDefault="00E62FB6">
+    <w:p w14:paraId="413BCF26" w14:textId="77777777" w:rsidR="00EE194C" w:rsidRDefault="00EE194C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0524591E" w14:textId="2D670AB3" w:rsidR="005823C5" w:rsidRPr="00042A21" w:rsidRDefault="006D199E" w:rsidP="005823C5">
+  <w:p w14:paraId="0CC9BC0B" w14:textId="77777777" w:rsidR="00517070" w:rsidRDefault="00517070">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E7F8758" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="00042A21" w:rsidRDefault="005823C5" w:rsidP="005823C5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...403 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="4DD1CF77">
+        <v:shape id="_x0000_s1033" style="position:absolute;margin-left:-12.05pt;margin-top:1.9pt;width:541.4pt;height:22.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkoM/QugYAAIg/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGrbVl+SVCnyJJ1&#10;GFC0Rduh7UdGlmwBkqhRcpz01+9ISvLjNhGZtCu6gV9svdzxoe6eO75I9/TZTZGz60TWmShXweTJ&#10;OGBJGYt1Vm5WwV/vnv+6DFjd8HLNc1Emq+A2qYNnZz//9HRfnSah2Ip8nUhGjZT16b5aBdumqU5H&#10;ozreJgWvn4gqKelmKmTBGzqVm9Fa8j21XuSjcDyej/ZCrisp4qSu6eqluRmc6fbTNImbV2laJw3L&#10;VwH1rdG/Uv9eqd/R2VN+upG82mZx2w3+iF4UPCsJtG/qkjec7WT2RVNFFktRi7R5EotiJNI0ixP9&#10;DPQ0k/FnT/N2y6tEPwsZp656M9Xfrtn45fVrybL1KpgGrOQFueiN2JVrdpnxjSh5zi6ELMlFb8iU&#10;vNzkCZsoo+2r+pR031avZXtW06GywE0qC/VPz8ZutKFve0MnNw2L6eJ8cTKOJlHAYroXLpfhdKYa&#10;HR20413d/JEI3RK/flE3xlFrOtJmXredjUVZ1lmTfCDnpkVOvvtlxBbz5XTB9kzBjGe6afLM5yof&#10;UWXMtiyaT8gHLSU+l/4wAYC2YTsEKtkhwsdAoJIdgrzcm8n5KVBpuowmi6nVWuRbwJlMw8nSbi1U&#10;Ms6w4swAZ2xHQHFHhPnDEFDcEWHxMAQUN0y3UZdycO8Mx9hAFTurMJIcAVDFDoBx5ExbVLJDYBw5&#10;Q6CSHQLjyBkClShnnoxPrEGBcTRf+OAbSusYTQ4JBMV/wOCbTGbhzA99aiL2xQCOgeSjj2Y61jyC&#10;Y5lDbKD4jzj0uQbH48c+VwQ/+OmJuX2+hjHrB7/h5cz3Db+W6g+ZerpGh48/tWq1B4effHYLfofB&#10;6f+28vPxN5wN/eKPNsL84s/MQ+/b08PVnEMOQXEffz7+7lxm+s0XSjz//vLPx5+PPx9/9LquewP2&#10;0a//mOsK0++/+P2X//j2px///Pjnxz8//h19+ALr/eU4ms+m9yx8jz596efqs1kYzZy+f9Fr5WEE&#10;3H9xRDjez6TPd4YRUNwRAV8nODwDivf5dthKuPo7zEaGHwR11Kg0jIAbmfAacxgClewQOJN0hkAl&#10;OwRupThDoFL/NmjYWvguoeWT2lgfthYqmeatXjmeUVoRUNyRuxhQDtxFcUcEDCgHBBR3jI47Aspq&#10;KtSx8wpjyZlXqGSHwFhyhkAlOwTGkjMEKjlGBwaUc3Sgko+O+0ZYHx3q9UO/zBxOuF8RHaZhe07H&#10;6PiOrI2Wk/BEfzF91ydJmKQdMi6K9zl9GAFp6ICA4n1OH0bA/Ow640EdlQ2HETA9O1MKlewQSEBn&#10;CFSyQyABnXMtKhkjWa2FUwsHj6P4gVPOX8I7INzN2kEEpKEDAoofWDuIgAx8NGsHEZCAzpRCJU2p&#10;QQgkoDMEKtkhkICPY+1sPqWPWWzfCSENtceHd3dQ/LGsHUb4FqwdRvhmrB2GQabb/Y0EBEoNQ6CS&#10;HQIJ6AyBSnaII9bOF4t5NLd/ToVKjpxCGnrW3jMV/oAMPOTaYUqhjt3fSEBnSqGSHQIJ6AyBSnYI&#10;JKAzBCrdwVoqqdt0RXN829XRxTdlW0hHR4zK+lSFnqqrq0Stiva6d4pqc5Eq9LpT2jY0VXqkpaQt&#10;ypRCUVnPgqk/bsqUHVE5fBAysQeV9TaoMzLxApWjByGTx1G5K2t0e2byJSrPEdl0v/WapGJMVdGa&#10;64rWJmBU0SoDRhWtV0qH/Mgb5ezukO1NzaUqhmTbVWCIoj1eiOvkndCCzaFesxUw3j6I5KVFtBPo&#10;/ito04R++0ydQLy7yuLfkk9ftrsIl2G7cDKtmAvKQu0etbncNttfV4Y6arSDMuJtYGlLd3TuJLr/&#10;r5E8spxpkHqk/KHrW3vH6G4ealxrkWfr51meK0/UcnN1kUt2zcnHv0cX58tla7YjsbxUfg1n0ZjC&#10;NOZUPZ3mnMgQFxXV89blJmA831BZdtxI7etSKARDEFk3l7zeGgzdbO8Z1YVE106bfDFSxb6mvFcd&#10;XYn1LdUMS2GKqesqfp5Ray943bzmkipwqTdUEd68op80F9RFopg+Iu4J+emu60qeiprpbsD2VI1N&#10;3f97x2USsPzPksqdTyZRRM02+iSaLUI6kXjnCu+Uu+JCkOkoAVHv9KGSb/LuMJWieE+F4+cKlW7x&#10;MiZsY6j25KKhc7pFpedxcn6uj6lkm/z3onxbxapxHTT05O9u3nNZsYoOV0FDNc4vRVe5zU+74mVF&#10;gl5WaZbifNeINFOVzdrCxq7tCZV7a760pemqnhzPtdShgP7sHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADzZfo/fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofNM/EGW0olUvtKDInx&#10;hKZgjMel+2yru2+b7gLl37uc8DiZycw3xWq0Rhxp8J1jhNk0AUFcO91xg/Cxe5k8gvBBsVbGMSGc&#10;ycOqvL0pVK7diSs6bkMjYgn7XCG0IfS5lL5uySo/dT1x9L7dYFWIcmikHtQpllsj0yRZSKs6jgut&#10;6mndUv27PViE3efP1+vabCo2y7dx8W6rTXNuEe/vxucnEIHGcA3DBT+iQxmZ9u7A2guDMEmzWYwi&#10;zOODi59kD3MQe4RsmYIsC/n/QfkHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5KDP0LoG&#10;AACIPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPNl+&#10;j98AAAAJAQAADwAAAAAAAAAAAAAAAAAUCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ACAKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,288235;0,288235;0,72062;115263,0;6790414,0;6790414,0;6790414,288235" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="00042A21">
+    <w:r w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="00042A21">
+    <w:r w:rsidRPr="00042A21">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>BA</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>22</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4404E13B" w14:textId="3FD0F043" w:rsidR="005823C5" w:rsidRPr="005823C5" w:rsidRDefault="006D199E" w:rsidP="005823C5">
+  <w:p w14:paraId="1272C7D2" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:ind w:right="-286"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C4A006"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...403 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict w14:anchorId="76CB7B08">
+        <v:shape id="_x0000_s1032" style="position:absolute;margin-left:-12.15pt;margin-top:1.8pt;width:529.3pt;height:36.3pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="6790055,461010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRCyoguQYAAIg/AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu3DYQfS/QfyD0WKDZm/ZiI3bg2k1R&#10;IEiCxEWSR1or7QqQRJXUep18fYekpD3ri0ivm8Bo9bKrywwPNXNmSJGal69u8oxdx1KlojgJRi+G&#10;AYuLSCzTYnUS/HX5+tdFwFTFiyXPRBGfBF9jFbw6/fmnl9vyOB6LtciWsWTUSKGOt+VJsK6q8ngw&#10;UNE6zrl6Icq4oJuJkDmv6FSuBkvJt9R6ng3Gw+FssBVyWUoRxUrR1Qt7Mzg17SdJHFXvkkTFFctO&#10;AupbZX6l+b3Sv4PTl/x4JXm5TqO6G/yAXuQ8LQi0beqCV5xtZHqnqTyNpFAiqV5EIh+IJEmj2DwD&#10;Pc1oeOtpPq55GZtnIeOosjWT+veajd5ev5csXZLvAlbwnFz0QWyKJbtI+UoUPGPnQhbkog9kSl6s&#10;spiNtNG2pTom3Y/le1mfKTrUFrhJZK7/6dnYjTH019bQ8U3FIro4mx8Nw1EYsIjuhbMRPbpudLDT&#10;jjaq+iMWpiV+/UZV1lFLOjJmXtadjURRqLSKP5Nzkzwj3/0yYPPZYjJnW6ZhhtNp7eTbKl9QZcjW&#10;bNcR8uNt6c9knxagbtgNgUpuiPEhEKjkhpgcAoFKk0U4mk+c1iLfgrVGk/Fo4bYWKllnOHGmgDN0&#10;I6C4J8LscQgo7okwfxwCilumu6hLObh1hmdsoIqbVRhJngCo4gbAOPofBx/lzKPhkTMoMI5m8z74&#10;mvHlvrSO0eSRQFD8GQbfaDQdT/uhT0/E7gzgOIp55xBU6qOvez713Ic+3+A4fOzzRegHPzMxd8/X&#10;+vCrX2k8hqYfG3411R8z9fSNjj7+9FurOzh+8JtfP/w9p+Gvj79ub+Abo/v9EkPJe26ISm4IHMq8&#10;IVCpj79uj/fjH/MdYfv5Zz//dGcsDKh+/vnALsLexkMff3Yjp19+ub369OW/tvPQzz+7ZyP9/JM2&#10;YvvNh+49ZdxN8BhhUbyPvz7+7t3m6Df/KPF8/533Zxl/kG8Xw3A2nTwwad379KW11XQ6DqfNJ1G3&#10;JzB737+YXNWNgOOfJ8L+egp9vtONgOKeCLic4vEMKN76u9tKGH21ivNBUEe/lXUj4EQS1pG6bYVK&#10;bgh88fOGQCU3BA5l3hCo1K6GdVsL9xJqPumF9W5roZJt3umV/RUVJwKKe3IXA8qDuyjuiYAB5YGA&#10;4p7RcU9AOU2FOm5eYSx58wqV3BAYS94QqOSGwFjyhkAlz+jAgPKODlTqo+OhEbaPDv361y6zdifc&#10;J0SHbdid0zE6fiBrw8VofGS+mL5vTQyTtEfGRfE2p3cjIA09EFC8zendCJiffWc8qKOzYTcCpmdv&#10;SqGSGwIJ6A2BSm4IJKB3rkUlaySntXBq4eFxFN9xqv0k/7uxthMBaejxDCi+Y20nAjLwYNZ2IiAB&#10;vSmFSoZSnRBIQG8IVHJDIAEPY+10NqGPWVzfCSENjce7V3dQ/FDWdiPcn2s73YE09HgGFH8Sa7sf&#10;BJnu9jcSECjVDYFKbggkoDcEKrkh9lg7m89n4cz9ORUqeXIKaejhcRT3REAaeiCguCcC0tADAcV7&#10;1tb8fegl4AmstRH3ZNZSSd2qKZrj66aOLrop6kI6OmJU1qcr9HRdXSmULtrDqjqq0GtOadnQVumR&#10;lpZ2KBMZUdnMgqk/fsrEM1QePwqZch4qm2VQb2TKZqgcPgqZPI7KpvbQG5kyECrPENk2UntNUjGm&#10;rmjNTEVrFTCqaJUBo4rWK61DfuSVdnZzyLa25lIXQ7J1W3Kpb+fiOr4URrDa1Wva3FHj70SywiHa&#10;CDT/JbRps0XdZiMQba7S6Lf429125+PFuH5xsq3YC9pC9Rq1vVw3217XhtprtIGy4k3Eonwj0fw/&#10;RXLPcrZB6pH2h6lvbR1jurmrcVUiS5ev0yzTnlBydXWeSXbNyce/h+dni0Vttj2xrNB+HU/DIQ0s&#10;Eafq6STjRIYoL6meVxWrgPFsRWXZUSVNdBdCI1iCSFVdcLW2GKbZ1jO6C7Gpnbb5YqCLfW15rz66&#10;EsuvVDMshS2mVmX0OqXW3nBVveeSKnCpN1QRXr2jnyQT1EWimDki7gn57b7rWp6KmuluwLZUjU3d&#10;/3vDZRyw7M+Cyp2PRmFIzVbmJJzOx3Qi8c4V3ik2+bkg01ECot6ZQy1fZc1hIkX+iQrHzzQq3eJF&#10;RNjWUPXJeUXndItKz6P47MwcU8k2+e9N8bGMdOMmaOjJL28+cVmykg5PgopqnN+KpnKbHzfFy5oE&#10;razWLMTZphJJqiubjYWtXesTKvc2fKlL03U9OZ4bqV0B/ek/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;Br7TaeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnaQkQsqlQJcSp&#10;VGkR4ugmSxyw11Hstunf457gOJrRzJtiOVojjjT4zjHCbJqAIK5d03GL8L57mTyA8EFxo4xjQjiT&#10;h2V5fVWovHEnrui4Da2IJexzhaBD6HMpfa3JKj91PXH0vtxgVYhyaGUzqFMst0amSZJJqzqOC1r1&#10;tNJU/2wPFmH38f35ujLris3j25htbLVuzxrx9mZ8fgIRaAx/YbjgR3QoI9PeHbjxwiBM0sU8RhHm&#10;GYiLnyzuZiD2CPdZCrIs5P8H5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkQsqILkG&#10;AACIPwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABr7T&#10;aeAAAAAJAQAADwAAAAAAAAAAAAAAAAATCQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ACAKAAAAAA==&#10;" path="m,461010r,l,115257c,72821,72821,,115257,l6790055,r,l6790055,461010e" fillcolor="#e4ca88" stroked="f" strokeweight="2pt">
+          <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,461010;0,461010;0,115257;115263,0;6790414,0;6790414,0;6790414,461010" o:connectangles="0,0,0,0,0,0,0"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>APPLICATION</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>FORM</w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="005823C5" w:rsidRPr="005823C5">
+    <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="BB8E0F"/>
         <w:sz w:val="68"/>
         <w:szCs w:val="68"/>
       </w:rPr>
       <w:t>BA22</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A416F1A" w14:textId="77777777" w:rsidR="004E3AFA" w:rsidRPr="005C7857" w:rsidRDefault="004E3AFA" w:rsidP="004E3AFA">
+  <w:p w14:paraId="58687DA8" w14:textId="77777777" w:rsidR="004E3AFA" w:rsidRPr="005C7857" w:rsidRDefault="004E3AFA" w:rsidP="004E3AFA">
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>When completed, this form is classified OFFICIAL Sensitive</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B4FE3AF" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
+  <w:p w14:paraId="3BA982FA" w14:textId="77777777" w:rsidR="005823C5" w:rsidRPr="005823C5" w:rsidRDefault="005823C5" w:rsidP="005823C5">
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">Application to </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidRPr="005823C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10913,167 +9355,185 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1474562478">
+  <w:num w:numId="1" w16cid:durableId="1925916791">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="30806806">
+  <w:num w:numId="2" w16cid:durableId="302466692">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1554653174">
+  <w:num w:numId="3" w16cid:durableId="103766637">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1335110773">
+  <w:num w:numId="4" w16cid:durableId="1307928617">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1213226802">
+  <w:num w:numId="5" w16cid:durableId="1062094242">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1393118282">
+  <w:num w:numId="6" w16cid:durableId="270207751">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1816726636">
+  <w:num w:numId="7" w16cid:durableId="1235970613">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="823474228">
+  <w:num w:numId="8" w16cid:durableId="1211528550">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1392197592">
+  <w:num w:numId="9" w16cid:durableId="517698885">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2118598937">
+  <w:num w:numId="10" w16cid:durableId="388115106">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="398552422">
+  <w:num w:numId="11" w16cid:durableId="1111634369">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1122991661">
+  <w:num w:numId="12" w16cid:durableId="2040086964">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1734935459">
+  <w:num w:numId="13" w16cid:durableId="1287807995">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="730425008">
+  <w:num w:numId="14" w16cid:durableId="1781797847">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1262684248">
+  <w:num w:numId="15" w16cid:durableId="1466386789">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1263731237">
+  <w:num w:numId="16" w16cid:durableId="1743673896">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1990862844">
+  <w:num w:numId="17" w16cid:durableId="94719453">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="705447651">
+  <w:num w:numId="18" w16cid:durableId="1246453198">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D4AEA"/>
     <w:rsid w:val="0001131C"/>
     <w:rsid w:val="00012B8F"/>
     <w:rsid w:val="0001699E"/>
     <w:rsid w:val="00021CB8"/>
     <w:rsid w:val="000323F4"/>
     <w:rsid w:val="00034FC3"/>
     <w:rsid w:val="0003571B"/>
     <w:rsid w:val="000401E6"/>
     <w:rsid w:val="0004444F"/>
     <w:rsid w:val="0004532E"/>
     <w:rsid w:val="00047DEC"/>
     <w:rsid w:val="000500DB"/>
     <w:rsid w:val="00050138"/>
     <w:rsid w:val="0005446A"/>
     <w:rsid w:val="00056BBF"/>
     <w:rsid w:val="000579E5"/>
     <w:rsid w:val="00060B5E"/>
     <w:rsid w:val="00061B51"/>
     <w:rsid w:val="0006372C"/>
     <w:rsid w:val="000644F7"/>
     <w:rsid w:val="00064CEF"/>
     <w:rsid w:val="00067735"/>
     <w:rsid w:val="00072DDE"/>
     <w:rsid w:val="00073FD4"/>
     <w:rsid w:val="00075681"/>
     <w:rsid w:val="00083E6B"/>
     <w:rsid w:val="0008586A"/>
+    <w:rsid w:val="00086569"/>
     <w:rsid w:val="00087C9B"/>
     <w:rsid w:val="000945D5"/>
     <w:rsid w:val="000967A8"/>
+    <w:rsid w:val="00097D4A"/>
     <w:rsid w:val="000A03CB"/>
     <w:rsid w:val="000A5758"/>
     <w:rsid w:val="000C0611"/>
     <w:rsid w:val="000C14DF"/>
     <w:rsid w:val="000C3354"/>
     <w:rsid w:val="000D171E"/>
     <w:rsid w:val="000D6066"/>
     <w:rsid w:val="000E2968"/>
     <w:rsid w:val="000E3B4E"/>
     <w:rsid w:val="000E3C67"/>
     <w:rsid w:val="000E3F25"/>
     <w:rsid w:val="000E599B"/>
     <w:rsid w:val="000E7256"/>
     <w:rsid w:val="000F37C1"/>
     <w:rsid w:val="0010664C"/>
     <w:rsid w:val="00107005"/>
     <w:rsid w:val="00107897"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="00107E26"/>
     <w:rsid w:val="001107B0"/>
     <w:rsid w:val="001215C2"/>
     <w:rsid w:val="00133776"/>
     <w:rsid w:val="001344FE"/>
     <w:rsid w:val="00134833"/>
     <w:rsid w:val="00151EAA"/>
@@ -11200,50 +9660,51 @@
     <w:rsid w:val="00463773"/>
     <w:rsid w:val="00475183"/>
     <w:rsid w:val="0047593C"/>
     <w:rsid w:val="00476264"/>
     <w:rsid w:val="00477CC2"/>
     <w:rsid w:val="004867B0"/>
     <w:rsid w:val="00490D56"/>
     <w:rsid w:val="00493A1A"/>
     <w:rsid w:val="00497C84"/>
     <w:rsid w:val="004A064C"/>
     <w:rsid w:val="004A22F6"/>
     <w:rsid w:val="004A62A1"/>
     <w:rsid w:val="004B2C49"/>
     <w:rsid w:val="004B6420"/>
     <w:rsid w:val="004C0F65"/>
     <w:rsid w:val="004D0A84"/>
     <w:rsid w:val="004D3E5E"/>
     <w:rsid w:val="004D5867"/>
     <w:rsid w:val="004E2CF2"/>
     <w:rsid w:val="004E2DFB"/>
     <w:rsid w:val="004E3AFA"/>
     <w:rsid w:val="004E4FCB"/>
     <w:rsid w:val="004F1026"/>
     <w:rsid w:val="004F7413"/>
     <w:rsid w:val="00512B88"/>
+    <w:rsid w:val="00517070"/>
     <w:rsid w:val="00517B4C"/>
     <w:rsid w:val="00517D35"/>
     <w:rsid w:val="005204DF"/>
     <w:rsid w:val="00521F5B"/>
     <w:rsid w:val="00522A50"/>
     <w:rsid w:val="00523288"/>
     <w:rsid w:val="0052424B"/>
     <w:rsid w:val="00525908"/>
     <w:rsid w:val="00527270"/>
     <w:rsid w:val="00527572"/>
     <w:rsid w:val="00527EA1"/>
     <w:rsid w:val="00535C98"/>
     <w:rsid w:val="0054782E"/>
     <w:rsid w:val="0055640C"/>
     <w:rsid w:val="00556889"/>
     <w:rsid w:val="00556E2A"/>
     <w:rsid w:val="00561C0C"/>
     <w:rsid w:val="00566217"/>
     <w:rsid w:val="005675AC"/>
     <w:rsid w:val="00570037"/>
     <w:rsid w:val="005718B2"/>
     <w:rsid w:val="00573104"/>
     <w:rsid w:val="0057798D"/>
     <w:rsid w:val="00581E3D"/>
     <w:rsid w:val="00582218"/>
@@ -11275,51 +9736,50 @@
     <w:rsid w:val="00644A8E"/>
     <w:rsid w:val="006459BD"/>
     <w:rsid w:val="00652F67"/>
     <w:rsid w:val="00660790"/>
     <w:rsid w:val="00660D12"/>
     <w:rsid w:val="006625D0"/>
     <w:rsid w:val="006643E5"/>
     <w:rsid w:val="00664417"/>
     <w:rsid w:val="00670A6D"/>
     <w:rsid w:val="00675388"/>
     <w:rsid w:val="00675ECA"/>
     <w:rsid w:val="00681181"/>
     <w:rsid w:val="00683E64"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="00686303"/>
     <w:rsid w:val="00687DE4"/>
     <w:rsid w:val="0069270E"/>
     <w:rsid w:val="00692B78"/>
     <w:rsid w:val="00694EF4"/>
     <w:rsid w:val="00697E72"/>
     <w:rsid w:val="006A1C86"/>
     <w:rsid w:val="006A2340"/>
     <w:rsid w:val="006A2C2F"/>
     <w:rsid w:val="006C1AF5"/>
     <w:rsid w:val="006C3251"/>
-    <w:rsid w:val="006D199E"/>
     <w:rsid w:val="006E3E5B"/>
     <w:rsid w:val="006E56EB"/>
     <w:rsid w:val="006E5B90"/>
     <w:rsid w:val="006F0277"/>
     <w:rsid w:val="00703406"/>
     <w:rsid w:val="00704713"/>
     <w:rsid w:val="00713780"/>
     <w:rsid w:val="00714AC7"/>
     <w:rsid w:val="00714F18"/>
     <w:rsid w:val="00715B38"/>
     <w:rsid w:val="00717544"/>
     <w:rsid w:val="007223BA"/>
     <w:rsid w:val="00724A02"/>
     <w:rsid w:val="007267F9"/>
     <w:rsid w:val="00727B0C"/>
     <w:rsid w:val="00733711"/>
     <w:rsid w:val="0073388B"/>
     <w:rsid w:val="00741AEF"/>
     <w:rsid w:val="00752560"/>
     <w:rsid w:val="00761B35"/>
     <w:rsid w:val="00763FA3"/>
     <w:rsid w:val="00764E7A"/>
     <w:rsid w:val="007652FB"/>
     <w:rsid w:val="0077186E"/>
     <w:rsid w:val="00772F3E"/>
@@ -11585,117 +10045,119 @@
     <w:rsid w:val="00DC6020"/>
     <w:rsid w:val="00DD1D69"/>
     <w:rsid w:val="00DE3B40"/>
     <w:rsid w:val="00DE72BD"/>
     <w:rsid w:val="00DE7C47"/>
     <w:rsid w:val="00DF00C1"/>
     <w:rsid w:val="00DF09C0"/>
     <w:rsid w:val="00DF10F8"/>
     <w:rsid w:val="00DF5519"/>
     <w:rsid w:val="00DF5FEC"/>
     <w:rsid w:val="00E00187"/>
     <w:rsid w:val="00E00360"/>
     <w:rsid w:val="00E014B6"/>
     <w:rsid w:val="00E015D9"/>
     <w:rsid w:val="00E01DEA"/>
     <w:rsid w:val="00E02C40"/>
     <w:rsid w:val="00E06A82"/>
     <w:rsid w:val="00E0780B"/>
     <w:rsid w:val="00E07E55"/>
     <w:rsid w:val="00E10370"/>
     <w:rsid w:val="00E10C44"/>
     <w:rsid w:val="00E1645A"/>
     <w:rsid w:val="00E17ABF"/>
     <w:rsid w:val="00E223A6"/>
     <w:rsid w:val="00E24D4D"/>
+    <w:rsid w:val="00E261B4"/>
     <w:rsid w:val="00E279E3"/>
     <w:rsid w:val="00E34D89"/>
     <w:rsid w:val="00E35843"/>
     <w:rsid w:val="00E3604C"/>
     <w:rsid w:val="00E40EA0"/>
     <w:rsid w:val="00E421E5"/>
     <w:rsid w:val="00E44315"/>
     <w:rsid w:val="00E45C04"/>
     <w:rsid w:val="00E516B5"/>
     <w:rsid w:val="00E516D7"/>
     <w:rsid w:val="00E601FD"/>
-    <w:rsid w:val="00E62FB6"/>
     <w:rsid w:val="00E64A02"/>
     <w:rsid w:val="00E64EFE"/>
     <w:rsid w:val="00E6530E"/>
     <w:rsid w:val="00E7261D"/>
     <w:rsid w:val="00E72838"/>
     <w:rsid w:val="00E72BEE"/>
     <w:rsid w:val="00E73425"/>
     <w:rsid w:val="00E74E16"/>
     <w:rsid w:val="00E75E82"/>
     <w:rsid w:val="00E76BB4"/>
     <w:rsid w:val="00E77373"/>
     <w:rsid w:val="00E77CE6"/>
     <w:rsid w:val="00E87911"/>
     <w:rsid w:val="00E90585"/>
     <w:rsid w:val="00E91F05"/>
     <w:rsid w:val="00E948E4"/>
     <w:rsid w:val="00E94968"/>
     <w:rsid w:val="00E96563"/>
     <w:rsid w:val="00EA474C"/>
     <w:rsid w:val="00EA4AC3"/>
     <w:rsid w:val="00EA60F1"/>
     <w:rsid w:val="00EA6F0C"/>
     <w:rsid w:val="00EB0410"/>
     <w:rsid w:val="00EB23E3"/>
     <w:rsid w:val="00EB49E8"/>
     <w:rsid w:val="00EB7FD4"/>
     <w:rsid w:val="00EC2D9A"/>
     <w:rsid w:val="00EC54DC"/>
     <w:rsid w:val="00EC5CB7"/>
     <w:rsid w:val="00ED0928"/>
     <w:rsid w:val="00ED1BEF"/>
     <w:rsid w:val="00ED1FD9"/>
     <w:rsid w:val="00ED2309"/>
     <w:rsid w:val="00ED3C63"/>
     <w:rsid w:val="00EE0D07"/>
+    <w:rsid w:val="00EE194C"/>
     <w:rsid w:val="00EE1D17"/>
     <w:rsid w:val="00EF185D"/>
     <w:rsid w:val="00EF2732"/>
     <w:rsid w:val="00EF4C1C"/>
     <w:rsid w:val="00EF5FD2"/>
     <w:rsid w:val="00EF60DB"/>
     <w:rsid w:val="00EF6CBF"/>
     <w:rsid w:val="00EF77BB"/>
     <w:rsid w:val="00F06188"/>
     <w:rsid w:val="00F12D21"/>
     <w:rsid w:val="00F20EC0"/>
     <w:rsid w:val="00F3419C"/>
     <w:rsid w:val="00F36A8D"/>
     <w:rsid w:val="00F43312"/>
     <w:rsid w:val="00F43E5B"/>
     <w:rsid w:val="00F44802"/>
     <w:rsid w:val="00F45A1F"/>
     <w:rsid w:val="00F47FB4"/>
     <w:rsid w:val="00F53AB2"/>
     <w:rsid w:val="00F55E03"/>
+    <w:rsid w:val="00F57F4B"/>
     <w:rsid w:val="00F60B8D"/>
     <w:rsid w:val="00F679A4"/>
     <w:rsid w:val="00F72648"/>
     <w:rsid w:val="00F751EF"/>
     <w:rsid w:val="00F75D02"/>
     <w:rsid w:val="00F76715"/>
     <w:rsid w:val="00F770E9"/>
     <w:rsid w:val="00F779E6"/>
     <w:rsid w:val="00F804EA"/>
     <w:rsid w:val="00F81894"/>
     <w:rsid w:val="00F822EE"/>
     <w:rsid w:val="00F906B0"/>
     <w:rsid w:val="00F91DF6"/>
     <w:rsid w:val="00F936C6"/>
     <w:rsid w:val="00F93C28"/>
     <w:rsid w:val="00F97CA0"/>
     <w:rsid w:val="00FA17F1"/>
     <w:rsid w:val="00FA2034"/>
     <w:rsid w:val="00FA4E70"/>
     <w:rsid w:val="00FB2F66"/>
     <w:rsid w:val="00FB6136"/>
     <w:rsid w:val="00FC35C0"/>
     <w:rsid w:val="00FC7D8B"/>
     <w:rsid w:val="00FD28DC"/>
     <w:rsid w:val="00FD2C9E"/>
@@ -11710,53 +10172,53 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="43983423"/>
+  <w14:docId w14:val="1439D1B5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4A642BC1-1FC4-467F-A59A-78BCED2DEE15}"/>
+  <w15:docId w15:val="{1BB5E092-E798-4456-9927-129A3B07BD63}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12290,51 +10752,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="292830452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -12633,75 +11095,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4331409-2B4A-4570-B83F-3EAB89C8568E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>425</Words>
-  <Characters>2243</Characters>
+  <Words>420</Words>
+  <Characters>2248</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>121</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>224</Lines>
+  <Paragraphs>156</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2547</CharactersWithSpaces>
+  <CharactersWithSpaces>2512</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A9314980</vt:lpwstr>
   </property>