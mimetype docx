--- v0 (2026-07-24)
+++ v1 (2026-08-13)
@@ -2329,50 +2329,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="24"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00612EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy </w:t>
       </w:r>
       <w:r w:rsidR="00C35416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -2406,50 +2412,56 @@
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="24"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00612EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Building </w:t>
       </w:r>
       <w:r w:rsidR="00C35416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00612EFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3669,78 +3681,86 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A86DB4" w:rsidRPr="00612EFF" w14:paraId="334F8ED7" w14:textId="77777777" w:rsidTr="005675AC">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDBB230" w14:textId="22987AB4" w:rsidR="00A86DB4" w:rsidRPr="00612EFF" w:rsidRDefault="00A86DB4" w:rsidP="008200C9">
+          <w:p w14:paraId="1CDBB230" w14:textId="380242C6" w:rsidR="00A86DB4" w:rsidRPr="00612EFF" w:rsidRDefault="005A2EA7" w:rsidP="008200C9">
             <w:pPr>
               <w:pStyle w:val="Normal-Schedule"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00612EFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008200C9" w:rsidRPr="00612EFF">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A86DB4" w:rsidRPr="00612EFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="008200C9" w:rsidRPr="00612EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Owner details</w:t>
             </w:r>
-            <w:r w:rsidRPr="00612EFF">
+            <w:r w:rsidR="00A86DB4" w:rsidRPr="00612EFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E2798D0" w14:textId="77777777" w:rsidR="005718B2" w:rsidRPr="004365BA" w:rsidRDefault="005718B2" w:rsidP="00045211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201E1AB6" w14:textId="77777777" w:rsidR="00612EFF" w:rsidRPr="00A37BE3" w:rsidRDefault="00612EFF" w:rsidP="00612EFF">
       <w:pPr>
         <w:pStyle w:val="Normal-Schedule"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-85"/>
@@ -9982,58 +10002,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004365BA" w:rsidRPr="004365BA" w:rsidSect="00F3497F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="924" w:right="851" w:bottom="709" w:left="851" w:header="567" w:footer="215" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F2CD5F" w14:textId="77777777" w:rsidR="00105DAD" w:rsidRDefault="00105DAD">
+    <w:p w14:paraId="2A7E546B" w14:textId="77777777" w:rsidR="00CD3E77" w:rsidRDefault="00CD3E77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65EECD52" w14:textId="77777777" w:rsidR="00105DAD" w:rsidRDefault="00105DAD">
+    <w:p w14:paraId="06CE7AB0" w14:textId="77777777" w:rsidR="00CD3E77" w:rsidRDefault="00CD3E77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11247,58 +11267,58 @@
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:right="-284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3509CD84" w14:textId="77777777" w:rsidR="00CA29E0" w:rsidRDefault="00CA29E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BF0EDE6" w14:textId="77777777" w:rsidR="00105DAD" w:rsidRDefault="00105DAD">
+    <w:p w14:paraId="1690DCB3" w14:textId="77777777" w:rsidR="00CD3E77" w:rsidRDefault="00CD3E77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B34DD35" w14:textId="77777777" w:rsidR="00105DAD" w:rsidRDefault="00105DAD">
+    <w:p w14:paraId="268B1963" w14:textId="77777777" w:rsidR="00CD3E77" w:rsidRDefault="00CD3E77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="428D81DC" w14:textId="23600823" w:rsidR="00630D5B" w:rsidRPr="00612EFF" w:rsidRDefault="00471ACD" w:rsidP="00FB4E0F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1025"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6946"/>
         <w:tab w:val="left" w:pos="9639"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="-284"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
@@ -12977,51 +12997,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10pt;height:10pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="MC900072629[1]"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D010411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5AEA276"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -14813,51 +14833,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="519707144">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1750082052">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="735780802">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="192504086">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1186404418">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1400054691">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -15125,50 +15145,51 @@
     <w:rsid w:val="00523288"/>
     <w:rsid w:val="0052424B"/>
     <w:rsid w:val="00525908"/>
     <w:rsid w:val="00525CEB"/>
     <w:rsid w:val="00527270"/>
     <w:rsid w:val="00527572"/>
     <w:rsid w:val="00527EA1"/>
     <w:rsid w:val="00535C98"/>
     <w:rsid w:val="0055640C"/>
     <w:rsid w:val="00556889"/>
     <w:rsid w:val="00556E2A"/>
     <w:rsid w:val="00561C0C"/>
     <w:rsid w:val="00566217"/>
     <w:rsid w:val="005675AC"/>
     <w:rsid w:val="005718B2"/>
     <w:rsid w:val="00573104"/>
     <w:rsid w:val="0057798D"/>
     <w:rsid w:val="00581E3D"/>
     <w:rsid w:val="00582218"/>
     <w:rsid w:val="005835AC"/>
     <w:rsid w:val="00585A05"/>
     <w:rsid w:val="0059127F"/>
     <w:rsid w:val="00591EDA"/>
     <w:rsid w:val="00593D16"/>
     <w:rsid w:val="005A1113"/>
+    <w:rsid w:val="005A2EA7"/>
     <w:rsid w:val="005B0734"/>
     <w:rsid w:val="005B4AC7"/>
     <w:rsid w:val="005B70C2"/>
     <w:rsid w:val="005C007C"/>
     <w:rsid w:val="005C1280"/>
     <w:rsid w:val="005D4AEA"/>
     <w:rsid w:val="005E115C"/>
     <w:rsid w:val="005E290D"/>
     <w:rsid w:val="005E5AD5"/>
     <w:rsid w:val="005F098A"/>
     <w:rsid w:val="005F155E"/>
     <w:rsid w:val="005F2F14"/>
     <w:rsid w:val="005F5E08"/>
     <w:rsid w:val="005F6E6A"/>
     <w:rsid w:val="005F7AA4"/>
     <w:rsid w:val="00600792"/>
     <w:rsid w:val="006016FB"/>
     <w:rsid w:val="0060321C"/>
     <w:rsid w:val="00612EFF"/>
     <w:rsid w:val="00617D43"/>
     <w:rsid w:val="00625056"/>
     <w:rsid w:val="00630D5B"/>
     <w:rsid w:val="006332D0"/>
     <w:rsid w:val="006343E8"/>
     <w:rsid w:val="00637CA5"/>
@@ -15201,50 +15222,51 @@
     <w:rsid w:val="006A2C2F"/>
     <w:rsid w:val="006C1AF5"/>
     <w:rsid w:val="006C3251"/>
     <w:rsid w:val="006C35CF"/>
     <w:rsid w:val="006E218F"/>
     <w:rsid w:val="006E3E5B"/>
     <w:rsid w:val="006E56EB"/>
     <w:rsid w:val="006E5B90"/>
     <w:rsid w:val="006E7665"/>
     <w:rsid w:val="006F0277"/>
     <w:rsid w:val="00701235"/>
     <w:rsid w:val="00703406"/>
     <w:rsid w:val="00704713"/>
     <w:rsid w:val="007055C3"/>
     <w:rsid w:val="00705D60"/>
     <w:rsid w:val="00713780"/>
     <w:rsid w:val="00714AC7"/>
     <w:rsid w:val="00714F18"/>
     <w:rsid w:val="00715B38"/>
     <w:rsid w:val="00717544"/>
     <w:rsid w:val="007223BA"/>
     <w:rsid w:val="00724320"/>
     <w:rsid w:val="00724A02"/>
     <w:rsid w:val="007267F9"/>
     <w:rsid w:val="00727B0C"/>
+    <w:rsid w:val="00731068"/>
     <w:rsid w:val="00732A1A"/>
     <w:rsid w:val="00733711"/>
     <w:rsid w:val="0073388B"/>
     <w:rsid w:val="00735772"/>
     <w:rsid w:val="00735DAE"/>
     <w:rsid w:val="00741AEF"/>
     <w:rsid w:val="00752560"/>
     <w:rsid w:val="00752A34"/>
     <w:rsid w:val="00755C9E"/>
     <w:rsid w:val="00757192"/>
     <w:rsid w:val="00761B35"/>
     <w:rsid w:val="007620BD"/>
     <w:rsid w:val="00763FA3"/>
     <w:rsid w:val="00764E7A"/>
     <w:rsid w:val="007652FB"/>
     <w:rsid w:val="0077186E"/>
     <w:rsid w:val="00771D19"/>
     <w:rsid w:val="00771F56"/>
     <w:rsid w:val="00772D28"/>
     <w:rsid w:val="00772F3E"/>
     <w:rsid w:val="0078018C"/>
     <w:rsid w:val="0078235C"/>
     <w:rsid w:val="007856AA"/>
     <w:rsid w:val="00785A69"/>
     <w:rsid w:val="0078766E"/>
@@ -15509,50 +15531,51 @@
     <w:rsid w:val="00C74827"/>
     <w:rsid w:val="00C75571"/>
     <w:rsid w:val="00C77558"/>
     <w:rsid w:val="00C8213A"/>
     <w:rsid w:val="00C825CF"/>
     <w:rsid w:val="00C83682"/>
     <w:rsid w:val="00C83CD9"/>
     <w:rsid w:val="00C86719"/>
     <w:rsid w:val="00C876BE"/>
     <w:rsid w:val="00C91823"/>
     <w:rsid w:val="00C91BAA"/>
     <w:rsid w:val="00C92DF6"/>
     <w:rsid w:val="00C92EB1"/>
     <w:rsid w:val="00C95034"/>
     <w:rsid w:val="00CA0F29"/>
     <w:rsid w:val="00CA16B0"/>
     <w:rsid w:val="00CA29E0"/>
     <w:rsid w:val="00CA530A"/>
     <w:rsid w:val="00CA69D5"/>
     <w:rsid w:val="00CB03AE"/>
     <w:rsid w:val="00CC0E15"/>
     <w:rsid w:val="00CC27D4"/>
     <w:rsid w:val="00CC3994"/>
     <w:rsid w:val="00CC574D"/>
     <w:rsid w:val="00CC6F0E"/>
+    <w:rsid w:val="00CD3E77"/>
     <w:rsid w:val="00CE22B2"/>
     <w:rsid w:val="00CE29F1"/>
     <w:rsid w:val="00CE30B2"/>
     <w:rsid w:val="00CF2B78"/>
     <w:rsid w:val="00CF35F6"/>
     <w:rsid w:val="00CF6DD5"/>
     <w:rsid w:val="00D0080B"/>
     <w:rsid w:val="00D04813"/>
     <w:rsid w:val="00D113E1"/>
     <w:rsid w:val="00D136F2"/>
     <w:rsid w:val="00D1444D"/>
     <w:rsid w:val="00D14CB7"/>
     <w:rsid w:val="00D151F6"/>
     <w:rsid w:val="00D248FA"/>
     <w:rsid w:val="00D25409"/>
     <w:rsid w:val="00D25C8C"/>
     <w:rsid w:val="00D25FE2"/>
     <w:rsid w:val="00D34096"/>
     <w:rsid w:val="00D3584B"/>
     <w:rsid w:val="00D42322"/>
     <w:rsid w:val="00D45D34"/>
     <w:rsid w:val="00D47E6F"/>
     <w:rsid w:val="00D52B41"/>
     <w:rsid w:val="00D57BB2"/>
     <w:rsid w:val="00D677DB"/>
@@ -15739,50 +15762,94 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -15971,68 +16038,74 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00772D28"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A21F7F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A21F7F"/>
     <w:pPr>
       <w:tabs>
@@ -16305,51 +16378,50 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1486162180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -16653,75 +16725,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4AD8C22-6717-4672-9169-065003593CC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>575</Words>
-  <Characters>3088</Characters>
+  <Words>547</Words>
+  <Characters>3119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>308</Lines>
-  <Paragraphs>228</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORM 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Building Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3435</CharactersWithSpaces>
+  <CharactersWithSpaces>3659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORM 1</dc:title>
   <dc:subject/>
   <dc:creator>J Shaw</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Objective-Id">
     <vt:lpwstr>A9315172</vt:lpwstr>
   </property>