--- v0 (2026-04-05)
+++ v1 (2026-05-27)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\M Drive\Current website PDFs\PDFs\SOPA.CCA\Subcontractor disputes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C333DCB0-FE2C-4138-8842-CC44EADF1A78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="M5W8ODYB1W4RFecquigU16uOTY9YLPgC3WzBOPnFvqwgZqyyufX8D8fUA28m0XXmYHhG457YSXzXIrINDMgQ1A==" workbookSaltValue="awGXZg8QmseaMnToCeGuHQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD4CA9EC-FA00-4EEE-8AC4-E8DEC5C1CEEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="TbqwfNdp+ucDooTWMdLchlIuhw8G6CRGQQCOE24HK4CFjG3Rw9j2BtEZkeTEJFGCt0/G0FIEjghwvYjd9Ko5AQ==" workbookSaltValue="F9VyZLLBj3Na64hrb+55YQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-14040" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{1B9831C8-61DF-4187-B6A5-4566647E9F8E}"/>
+    <workbookView xWindow="-15630" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{1B9831C8-61DF-4187-B6A5-4566647E9F8E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -72,54 +72,50 @@
         <sz val="10"/>
         <color theme="0" tint="-4.9989318521683403E-2"/>
         <rFont val="Roboto"/>
       </rPr>
       <t>Building and Construction Industry (Security of Payment) Act 2021</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="0" tint="-4.9989318521683403E-2"/>
         <rFont val="Roboto"/>
       </rPr>
       <t xml:space="preserve"> to determine adjudication in Western Australia</t>
     </r>
   </si>
   <si>
     <t>Rates</t>
   </si>
   <si>
     <t>Qualifications</t>
   </si>
   <si>
     <t>Profile</t>
   </si>
   <si>
-    <t>Certificate: BA1
-[...2 lines deleted...]
-  <si>
     <t>Address: 8 FLETA CT, DUNCRAIG WA 6023
 Email: mjcharteris@bigpond.com</t>
   </si>
   <si>
     <t>MAIQS ICECA PRIAdj (IAMA) MAIB NBPR-2 MSoCLA 
 Bachelor of Applied Science (Architectural Science)
 Bachelor of Applied Science (Quantity Surveying)
 Member of the Australian Institute of Quantity Surveyors 
 Expert Witness registered with AIQS College of Expert Witnesses
 Member of the Institute of Arbitrators and Mediators Australia (now Resolution Institute)
 Member of the Australian Institute of Building
 Member of the Society of Construction Law Australia</t>
   </si>
   <si>
     <t>Since 1990, Michael has been employed primarily by recognised commercial building contractors within the Perth metropolitan area to perform all functions of building contract administration for a wide variety of architecturally designed building projects in excess of $100M. Michael has also been self-employed, employed by quantity surveying offices and the state government. Projects administered include shopping centres, schools, educational and complex research facilities, churches, chapels and crematoria, apartment buildings, health care facilities, prisons, recreational facilities and commercial buildings. Michael has also been engaged by legal firms to prepare Expert Reports for matters before the courts and has been a registered adjudicator under the Construction Contracts Act 2004 since 2005 and now under the Building and Construction Industry (Security of Payment) Act 2021 (WA) (the Act).</t>
   </si>
   <si>
     <t>Certificate: BA2
 Registration: 01/08/2023 to 31/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Address: L 25 77 ST GEORGES TCE, PERTH WA 6000
 Email: sellis@francisburt.com.au   </t>
   </si>
   <si>
@@ -1978,50 +1974,54 @@
   <si>
     <t>$550 per hour (plus GST) and disbursements at cost.</t>
   </si>
   <si>
     <t>Bachelor of Laws 
 Bachelor of Arts 
 Barrister and Solicitor of the High Court of New Zealand 
 Barrister and Solicitor of the Supreme Court of Victoria
 Chartered Institute of Arbitrators
 Diploma in International Commercial Arbitration 
 NZLS (Non-Practising) 
 Adjudicator (QLD, NSW, ACT, NT, WA and Malaysia)</t>
   </si>
   <si>
     <t xml:space="preserve">Commenced practice in 1997 as a lawyer in criminal and commercial litigation, later practising full-time as a construction lawyer (VIC, NSW and QLD courts, including construction arbitrations and judicial review proceedings) and construction adjudicator. First adjudication decision issued in 2006.
 To date, 135 adjudication decisions. Extensive experience in major infrastructure disputes, with specialist experience in high-value marine infrastructure projects (on-shore and off-shore construction, including Heavy Lift Ships), including wharves, offshore access works, seawalls, shore stabilisation, piling and platforms. Upper claimed values include $AUD136,788,580.00 + $USD6,695,003.82; $AUD297,764,955.49 + $USD6,632,593.86; and $AUD920,303,511.11 + $USD53,017,598.86. Additional experience includes major civil works, transport infrastructure (roads, rail and bridges), hydroelectric and mining projects, together with extensive jurisdictional disputes.
 Recent split-contract projects resulting in dual and simultaneous adjudication applications:
 (i) geotechnical drill and blast works with claimed values of $20,819,950.54 and $16,036,469.70 (both determinations released 21 June 2023); 
 (ii) civil transport works with claimed values of $4,326,782.85 and $34,575,578.14 (both determinations released 2 August 2023);
 (ii) civil transport works with claimed values of $$6,542,717.02 and $20,669,862.04 (both determinations released 2 November 2023);
 In Western Australia, determined eight adjudication applications, including a dispute with a claimed amount of $49,922,320.40 and total dispute value of $55,536,136.09.
 Trained and proficient in Primavera, with formal training in time analysis and broad experience determining time-related claims, including multiple-front delays, EOT, delay costs (including claims of $22,651,764.00 for procurement, $4,318,294.00 for maritime transport and delivery, $16,840,685.00 for inclement weather, and consolidated variation claims of $21,479,292.98 and $10,607,853.71), disruption costs (including a $52,095,883.43 claim), acceleration (including an $18,698,407.00 claim), and float-only claims (including a consolidated claim of $5,985,413.76). Tertiary studies include advanced mathematics, supporting forensic analysis of complex cost formulations and claim build-ups.f claims require a forensic analysis of complex cost formulations and build-ups. </t>
   </si>
   <si>
     <t>$550 per hour (inclusive of GST), plus expenses at cost.</t>
+  </si>
+  <si>
+    <t>Certificate: BA1
+Registration: 01/08/2023 to 31/07/2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0" tint="-4.9989318521683403E-2"/>
@@ -2707,1599 +2707,1599 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60439310-987D-4F48-8BAF-8C04D8475395}">
   <dimension ref="A1:C141"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.453125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="99.1796875" customWidth="1"/>
+    <col min="1" max="1" width="32.42578125" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" customWidth="1"/>
+    <col min="3" max="3" width="99.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="18"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:3" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:3" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
     </row>
-    <row r="4" spans="1:3" ht="27.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="221.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="210.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="180.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="240.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="210.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="165.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="285.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="180.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A64" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="210.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="255.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A73" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A82" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="165.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="375.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A94" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="225.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A103" s="10" t="s">
         <v>243</v>
       </c>
-      <c r="B4" s="11" t="s">
-[...18 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="B103" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A109" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="300.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="B6" s="8" t="s">
-[...472 lines deleted...]
-      <c r="B49" s="11" t="s">
+      <c r="B111" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="C111" s="9" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A112" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C114" s="9" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A115" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A118" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C123" s="9" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A124" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C126" s="9" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A127" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B129" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A130" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="240.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A133" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A136" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A139" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="B139" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="C49" s="12" t="s">
-[...986 lines deleted...]
-      <c r="B139" s="11" t="s">
+      <c r="C139" s="12" t="s">
         <v>113</v>
       </c>
-      <c r="C139" s="12" t="s">
+    </row>
+    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="240.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="7" t="s">
         <v>114</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A141" s="7" t="s">
+      <c r="B141" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="B141" s="8" t="s">
+      <c r="C141" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="C141" s="9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PafmAR0LulRMbRY3rhzRR4fCcPdiV5/huvfH9+G47KSGVHDxdpn2URC92TSUG9jUL66vqoJYJR6NdS9r08QRRA==" saltValue="9sVcF2UCYRe5k6uJK2hq6A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="N/Ycy7MzFzfPWlUYZG7knM58q10Ac/mgmRRvQvTOhP4xjm2+KVqZQ+62vl/gZw7STmemUYV8IBz2fLMu8b9HPA==" saltValue="AAs3WG058diiDsP5kIRmKA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>