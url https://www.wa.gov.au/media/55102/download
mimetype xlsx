--- v1 (2026-05-27)
+++ v2 (2026-06-22)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\M Drive\Current website PDFs\PDFs\SOPA.CCA\Subcontractor disputes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD4CA9EC-FA00-4EEE-8AC4-E8DEC5C1CEEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="TbqwfNdp+ucDooTWMdLchlIuhw8G6CRGQQCOE24HK4CFjG3Rw9j2BtEZkeTEJFGCt0/G0FIEjghwvYjd9Ko5AQ==" workbookSaltValue="F9VyZLLBj3Na64hrb+55YQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59849879-C82D-4DF4-BA57-2313ACCB64A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-15630" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{1B9831C8-61DF-4187-B6A5-4566647E9F8E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -89,59 +88,52 @@
   </si>
   <si>
     <t>Qualifications</t>
   </si>
   <si>
     <t>Profile</t>
   </si>
   <si>
     <t>Address: 8 FLETA CT, DUNCRAIG WA 6023
 Email: mjcharteris@bigpond.com</t>
   </si>
   <si>
     <t>MAIQS ICECA PRIAdj (IAMA) MAIB NBPR-2 MSoCLA 
 Bachelor of Applied Science (Architectural Science)
 Bachelor of Applied Science (Quantity Surveying)
 Member of the Australian Institute of Quantity Surveyors 
 Expert Witness registered with AIQS College of Expert Witnesses
 Member of the Institute of Arbitrators and Mediators Australia (now Resolution Institute)
 Member of the Australian Institute of Building
 Member of the Society of Construction Law Australia</t>
   </si>
   <si>
     <t>Since 1990, Michael has been employed primarily by recognised commercial building contractors within the Perth metropolitan area to perform all functions of building contract administration for a wide variety of architecturally designed building projects in excess of $100M. Michael has also been self-employed, employed by quantity surveying offices and the state government. Projects administered include shopping centres, schools, educational and complex research facilities, churches, chapels and crematoria, apartment buildings, health care facilities, prisons, recreational facilities and commercial buildings. Michael has also been engaged by legal firms to prepare Expert Reports for matters before the courts and has been a registered adjudicator under the Construction Contracts Act 2004 since 2005 and now under the Building and Construction Industry (Security of Payment) Act 2021 (WA) (the Act).</t>
   </si>
   <si>
-    <t>Certificate: BA2
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">Address: L 25 77 ST GEORGES TCE, PERTH WA 6000
 Email: sellis@francisburt.com.au   </t>
-  </si>
-[...1 lines deleted...]
-    <t>$595 per hour (inclusive of GST), or such other lesser rate notified to the parties having regard to his assessment of the significance and complexity of the matter.  Disbursements, including travel, at cost.</t>
   </si>
   <si>
     <t>B Juris, LLB, LLM, Prof Cert Arb, Dip Int Comm Arb.  NMAS accredited mediator.  Grade 1 Arbitrator (Resolution Institute).  Chartered Arbitrator.  Fellow of Chartered Institute of Arbitrators, Australian Centre for International Commercial Arbitration and Resolution Institute.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">GORDON SMITH
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
       </rPr>
       <t>Grade 2</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Address: 21 LYONS ST, COTTESLOE WA 6011
 Email: gordon.smithcharb@bigpond.com   </t>
   </si>
   <si>
     <t>Bachelor of Laws (First Class Honours) (1995)
 Bachelor of Engineering (Civil) (1982)
@@ -184,53 +176,50 @@
     <t xml:space="preserve">Address: 70 NESTOR AVE, BARDON QLD 4065
 Email: warren@adrs.com.au         </t>
   </si>
   <si>
     <t>$500/hr + GST 
 [$550/hr (incl GST)] together with expenses/disbursements
 at cost.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">GREGORY PAUL DOWNING
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
       </rPr>
       <t>Grade 2</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Address: 25 CARRAMAR DR, KALAMUNDA WA 6076
 Email: greg.downing@dcss.net.au         </t>
-  </si>
-[...1 lines deleted...]
-    <t>$390.00 per hour (GST inclusive).  Disbursements (travel, air fares, etc) at cost plus GST.  For adjudicating payment claims not exceeding $50,000, the fee payable will be not exceed the commensurate maximum fee scheduled in regulation 9(1).</t>
   </si>
   <si>
     <t>Graduate Certificate in Building and Construction Law
 Bachelor of Applied Science (Quantity Surveying)
 Professional Certificate in Arbitration
 Diploma in Building
 Registered Building Practioner and Contractor No. 6400.
 Graded Arbitrator (RI)
 Accredited Expert Determiner (RI)
 Mediator
 Fellow Australian Institute of Building
 Member Resolution Institute
 Member AACE International
 Member Society of Construction Law</t>
   </si>
   <si>
     <t>Greg Downing is the Principal of a consultancy that specialises in construction contract management and cost management.  In addition, Greg is a resolver of construction related disputes.  He has over 40 years of experience in the practice and management of major building, civil and infrastructure construction projects delivered under various forms of procurement ranging from lump sum to alliance contracts utilising both standard form and bespoke contracts.   
 With a background in Quantity Surveying, Contract Management and Administration, Greg provides specialist commercial and contractual management services to construction projects on behalf of construction industry stakeholders including principals, contractors and subcontractors.
 Greg has expertise in the areas of Contract Management and Law, Contractual Entitlements and Claims, Cost Management, Infrastructure and Civil Engineering Construction, Commercial, Industrial and Institutional Building Construction, and Quantity Surveying.</t>
   </si>
   <si>
     <t>Warren has in excess of 35 years of international experience in civil and structural engineering in the fields of building, mining, roadworks, bridge and civil construction over a wide range of engineering activities including feasibility studies, design, project and construction management and contract administration.
 Warren has hands-on on-site mining, building and civil construction industry experience including coal and gold mine projects (Indonesia), high and low rise building projects, major motorway widening, maintenance and civil engineering construction projects in the UK and Australia.
 The building and construction industry adjudications that Warren has undertaken include numerous significant infrastructure projects around Australia such as: Brisbane Airport Link Tunnel, Northern Busway and East-West Arterial Gateway Projects, Port of Brisbane Container Terminal, SEQ Water Grid, Water Treatment Plants, Coal Processing Facilities, Coal Seam Gas Projects, Power Stations, Wind Farms, Solar Farms, the New Royal Adelaide Hospital, the Ichthys Gas Project, Inland Rail and Sydney Metro. The total value of the payment claims associated with adjudications Warren has undertaken is approaching A$2 billion.
 Warren is available for direct appointment as an adjudicator.</t>
@@ -414,57 +403,50 @@
 Business News 40 under 40 Winner 2015 </t>
   </si>
   <si>
     <t xml:space="preserve">Laura is the managing director of Questamon Training Services, a consultancy firm specialising in the provision of contractual training and consulting to all members of the construction industry, including government bodies, principals, contractors, subcontractors and suppliers.
 Laura has delivered training courses in Construction Contract Law nationwide and has taught thousands of members of the construction industry. Laura currently provides training to a large portion of the government sector including Main Roads WA, the Department of Finance, Development WA, the Public Transport Authority and many local government bodies.
 Laura has consulted on a wide range of construction projects. Laura has particular experience in roads and large-scale infrastructure projects such as hospitals, airports, prisons and shopping centres.
 Laura has previously worked in top tier national law firms and as Company Secretary and Legal Counsel in an ASX 200 mining company. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SCOTT ELLIS 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
       </rPr>
       <t>Grade 2</t>
     </r>
   </si>
   <si>
     <t>Gordon is an accomplished adjudicator, arbitrator, engineer and construction lawyer with over 40 years professional experience.  Prior to becoming a lawyer, Gordon practised for 12 years as a consultant civil/structural engineer and project manager in Australia and New Zealand in the design, contract administration, claims assessment, negotiation and settlement, for hydro-electric, mining, oil and gas, and industrial projects.  
 He has been appointed as adjudicator under the WA, NT, NSW and Vic security of payment legislation on numerous construction adjudications involving, amongst other matters, unforeseen ground conditions, power project design and construction, LNG facilities, building works, domestic developments, power project, wind farms, dam construction, electrical works, rail projects, and mining projects of claim value up to A$85m.</t>
-  </si>
-[...5 lines deleted...]
-Registration: 01/08/2023 to 31/07/2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">MAXWELL OWENS TONKIN
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
       </rPr>
       <t>Grade 2</t>
     </r>
   </si>
   <si>
     <t>Certificate: BA70
 Registration: 04/01/2024 to 03/01/2027</t>
   </si>
   <si>
     <t xml:space="preserve">Address: LEVEL 28 AMP TOWER, 140 ST GEORGES TERRACE WA 6000
 Email: wa@adjudicate.com.au     </t>
   </si>
   <si>
     <t>$550.00 (incl GST) per hour</t>
@@ -1978,50 +1960,67 @@
     <t>Bachelor of Laws 
 Bachelor of Arts 
 Barrister and Solicitor of the High Court of New Zealand 
 Barrister and Solicitor of the Supreme Court of Victoria
 Chartered Institute of Arbitrators
 Diploma in International Commercial Arbitration 
 NZLS (Non-Practising) 
 Adjudicator (QLD, NSW, ACT, NT, WA and Malaysia)</t>
   </si>
   <si>
     <t xml:space="preserve">Commenced practice in 1997 as a lawyer in criminal and commercial litigation, later practising full-time as a construction lawyer (VIC, NSW and QLD courts, including construction arbitrations and judicial review proceedings) and construction adjudicator. First adjudication decision issued in 2006.
 To date, 135 adjudication decisions. Extensive experience in major infrastructure disputes, with specialist experience in high-value marine infrastructure projects (on-shore and off-shore construction, including Heavy Lift Ships), including wharves, offshore access works, seawalls, shore stabilisation, piling and platforms. Upper claimed values include $AUD136,788,580.00 + $USD6,695,003.82; $AUD297,764,955.49 + $USD6,632,593.86; and $AUD920,303,511.11 + $USD53,017,598.86. Additional experience includes major civil works, transport infrastructure (roads, rail and bridges), hydroelectric and mining projects, together with extensive jurisdictional disputes.
 Recent split-contract projects resulting in dual and simultaneous adjudication applications:
 (i) geotechnical drill and blast works with claimed values of $20,819,950.54 and $16,036,469.70 (both determinations released 21 June 2023); 
 (ii) civil transport works with claimed values of $4,326,782.85 and $34,575,578.14 (both determinations released 2 August 2023);
 (ii) civil transport works with claimed values of $$6,542,717.02 and $20,669,862.04 (both determinations released 2 November 2023);
 In Western Australia, determined eight adjudication applications, including a dispute with a claimed amount of $49,922,320.40 and total dispute value of $55,536,136.09.
 Trained and proficient in Primavera, with formal training in time analysis and broad experience determining time-related claims, including multiple-front delays, EOT, delay costs (including claims of $22,651,764.00 for procurement, $4,318,294.00 for maritime transport and delivery, $16,840,685.00 for inclement weather, and consolidated variation claims of $21,479,292.98 and $10,607,853.71), disruption costs (including a $52,095,883.43 claim), acceleration (including an $18,698,407.00 claim), and float-only claims (including a consolidated claim of $5,985,413.76). Tertiary studies include advanced mathematics, supporting forensic analysis of complex cost formulations and claim build-ups.f claims require a forensic analysis of complex cost formulations and build-ups. </t>
   </si>
   <si>
     <t>$550 per hour (inclusive of GST), plus expenses at cost.</t>
   </si>
   <si>
     <t>Certificate: BA1
 Registration: 01/08/2023 to 31/07/2029</t>
+  </si>
+  <si>
+    <t>Scott practices as an adjudicator, arbitrator, mediator, expert determiner and barrister from Francis Burt Chambers in Perth.  He has made more than 75 determinations under the Construction Contracts Act 2004 (WA) and Construction Contracts (Security of Payments) Act 2004 (NT).  He has published more than 100 arbitration awards.  He is also trained as an adjudicator under the NSW and Victorian legislation.  He has appeared in Supreme Court proceedings challenging adjudication determinations and is recognized as a leading construction lawyer.</t>
+  </si>
+  <si>
+    <t>Certificate: BA2
+Registration: 01/08/2023 to 31/07/2029</t>
+  </si>
+  <si>
+    <t>$595 per hour (excluding GST), or such other lesser rate notified to the parties having regard to his assessment of the significance and complexity of the matter.  Disbursements, including travel, at cost.</t>
+  </si>
+  <si>
+    <t>Certificate: BA5
+Registration: 01/08/2023 to 31/07/2029</t>
+  </si>
+  <si>
+    <t>$550.00 per hour (GST inclusive).  Disbursements (travel, air fares, etc) at cost plus GST.  For adjudicating payment claims not exceeding $50,000, the fee payable will be not exceed the commensurate maximum fee scheduled in regulation 9(1).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0" tint="-4.9989318521683403E-2"/>
@@ -2706,1600 +2705,1600 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60439310-987D-4F48-8BAF-8C04D8475395}">
   <dimension ref="A1:C141"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.42578125" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" customWidth="1"/>
     <col min="3" max="3" width="99.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="18"/>
     </row>
     <row r="2" spans="1:3" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
     </row>
     <row r="3" spans="1:3" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B7" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
-        <v>10</v>
+        <v>265</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="221.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="210.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="180.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="7" t="s">
-        <v>22</v>
+        <v>267</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="120.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="240.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="210.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="165.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="7" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="285.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="7" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="7" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A46" s="10" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="7" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="7" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="7" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
     </row>
     <row r="55" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="7" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A58" s="10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="7" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:3" ht="180.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="7" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="210.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="7" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="255.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="7" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="7" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A73" s="10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B73" s="11" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="7" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="76" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A76" s="10" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B76" s="11" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="7" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:3" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="7" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A82" s="10" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:3" ht="165.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="7" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A85" s="10" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B85" s="11" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="7" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A88" s="13" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B88" s="14" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A90" s="7" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="91" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A91" s="10" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C91" s="12" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:3" ht="375.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A93" s="7" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A94" s="10" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="C94" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="96" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="7" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A97" s="10" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C97" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:3" ht="225.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="7" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A100" s="10" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C100" s="12" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="195.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A102" s="7" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A103" s="10" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C103" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A105" s="7" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A106" s="10" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C106" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A108" s="7" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="109" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A109" s="10" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C109" s="12" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:3" ht="300.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A111" s="7" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="112" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A112" s="10" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C112" s="12" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:3" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A114" s="7" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="115" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A115" s="10" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B115" s="11" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C115" s="12" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:3" ht="150.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A117" s="7" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="118" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A118" s="10" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C118" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:3" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A120" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="121" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A121" s="10" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C121" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:3" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A123" s="7" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="124" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A124" s="10" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C124" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:3" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A126" s="7" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="127" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A127" s="10" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B127" s="11" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C127" s="12" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A129" s="7" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="130" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A130" s="10" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C130" s="12" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:3" ht="240.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="7" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A133" s="10" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C133" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A135" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A136" s="10" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C136" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:3" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A138" s="7" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row r="139" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A139" s="10" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B139" s="11" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C139" s="12" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:3" ht="240.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A141" s="7" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="N/Ycy7MzFzfPWlUYZG7knM58q10Ac/mgmRRvQvTOhP4xjm2+KVqZQ+62vl/gZw7STmemUYV8IBz2fLMu8b9HPA==" saltValue="AAs3WG058diiDsP5kIRmKA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>