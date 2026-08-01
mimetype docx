--- v0 (2025-12-05)
+++ v1 (2026-08-01)
@@ -1,50 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6199CAB4" w14:textId="77777777" w:rsidR="00E6230C" w:rsidRPr="0026671D" w:rsidRDefault="00F34333" w:rsidP="0026671D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="0026671D">
         <w:t>Freedom of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640238D3" w14:textId="77777777" w:rsidR="00E6230C" w:rsidRPr="0026671D" w:rsidRDefault="00F34333" w:rsidP="0026671D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="0026671D">
         <w:t>Application for access to documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444AE3E6" w14:textId="77777777" w:rsidR="00E6230C" w:rsidRPr="00204E47" w:rsidRDefault="00E6230C" w:rsidP="008D2D48">
       <w:pPr>
         <w:pStyle w:val="StyleBoldCenteredAfter6pt"/>
       </w:pPr>
@@ -1938,53 +1941,55 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774E0FF3" w14:textId="77777777" w:rsidR="008D2D48" w:rsidRDefault="00E6230C" w:rsidP="008D2D48">
       <w:r w:rsidRPr="00825B9E">
         <w:sym w:font="ITC Zapf Dingbats (D2)" w:char="F076"/>
       </w:r>
       <w:r w:rsidRPr="000D74CF">
         <w:t xml:space="preserve">If Applicant has </w:t>
       </w:r>
       <w:r w:rsidRPr="005949B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="000D74CF">
         <w:t xml:space="preserve"> signed this form and an agent is acting on their behalf, a signed and dated statement of authority must be included with application</w:t>
       </w:r>
       <w:r w:rsidR="000D74CF" w:rsidRPr="000D74CF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C6CD26" w14:textId="77777777" w:rsidR="004038C4" w:rsidRDefault="004038C4" w:rsidP="004038C4">
       <w:pPr>
         <w:sectPr w:rsidR="004038C4" w:rsidSect="00CD793C">
-          <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="851" w:right="567" w:bottom="397" w:left="567" w:header="227" w:footer="340" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DB8E59F" w14:textId="77777777" w:rsidR="004038C4" w:rsidRPr="004038C4" w:rsidRDefault="004038C4" w:rsidP="004038C4"/>
     <w:p w14:paraId="494DF527" w14:textId="77777777" w:rsidR="005949B4" w:rsidRPr="005949B4" w:rsidRDefault="005949B4" w:rsidP="005949B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005949B4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
@@ -2090,51 +2095,51 @@
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2D48">
         <w:t xml:space="preserve">elephone </w:t>
       </w:r>
       <w:r w:rsidR="00F34333" w:rsidRPr="008D2D48">
         <w:t>+61 8</w:t>
       </w:r>
       <w:r w:rsidR="00250F86">
         <w:t xml:space="preserve"> 6552 6000</w:t>
       </w:r>
       <w:r w:rsidR="00F34333" w:rsidRPr="008D2D48">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2D48">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D73480C" w14:textId="07A15E09" w:rsidR="00E6230C" w:rsidRPr="008D2D48" w:rsidRDefault="00BB319D" w:rsidP="00CD793C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="008D2D48">
         <w:t xml:space="preserve">Freedom of Information queries for the Department of Justice should be directed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C24023">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>foi@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C24023">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2D48">
         <w:t xml:space="preserve"> or 61 8 9264 </w:t>
       </w:r>
       <w:r w:rsidR="00EC16B6">
         <w:t>1600 or</w:t>
       </w:r>
       <w:r w:rsidR="00CB24FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC16B6">
         <w:t>61 8 9264</w:t>
       </w:r>
       <w:r w:rsidR="00482577">
         <w:t xml:space="preserve"> 17</w:t>
       </w:r>
@@ -2521,85 +2526,85 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE98280" w14:textId="77777777" w:rsidR="00826D37" w:rsidRPr="00F34333" w:rsidRDefault="00C33CC2" w:rsidP="00CD793C">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r>
               <w:t>By e</w:t>
             </w:r>
             <w:r w:rsidR="00826D37" w:rsidRPr="00F34333">
               <w:t xml:space="preserve">mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00A40CFF" w:rsidRPr="00352592">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>foi@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B6101C3" w14:textId="77777777" w:rsidR="00CB5CB3" w:rsidRPr="00772183" w:rsidRDefault="00CB5CB3" w:rsidP="00826D37"/>
     <w:sectPr w:rsidR="00CB5CB3" w:rsidRPr="00772183" w:rsidSect="004038C4">
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="397" w:left="567" w:header="227" w:footer="340" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D5908E" w14:textId="77777777" w:rsidR="00814B8F" w:rsidRDefault="00814B8F">
+    <w:p w14:paraId="784E137F" w14:textId="77777777" w:rsidR="000C6F94" w:rsidRDefault="000C6F94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AD49ADE" w14:textId="77777777" w:rsidR="00814B8F" w:rsidRDefault="00814B8F">
+    <w:p w14:paraId="7CE4B27D" w14:textId="77777777" w:rsidR="000C6F94" w:rsidRDefault="000C6F94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2624,50 +2629,56 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Zapf Dingbats (DS)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Zapf Dingbats (D2)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2695F56E" w14:textId="5DB1E043" w:rsidR="004038C4" w:rsidRPr="00CD793C" w:rsidRDefault="004038C4" w:rsidP="00CD793C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10490"/>
@@ -2832,76 +2843,322 @@
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007706E5">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00CD793C">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D14E24C" w14:textId="77777777" w:rsidR="00814B8F" w:rsidRDefault="00814B8F">
+    <w:p w14:paraId="52480600" w14:textId="77777777" w:rsidR="000C6F94" w:rsidRDefault="000C6F94">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFC9D46" w14:textId="77777777" w:rsidR="00814B8F" w:rsidRDefault="00814B8F">
+    <w:p w14:paraId="17A11970" w14:textId="77777777" w:rsidR="000C6F94" w:rsidRDefault="000C6F94">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DAB0F95" w14:textId="77777777" w:rsidR="004038C4" w:rsidRPr="00A821E1" w:rsidRDefault="00C24023">
+  <w:p w14:paraId="03638F8D" w14:textId="00369177" w:rsidR="00756139" w:rsidRDefault="00756139">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48774418" wp14:editId="72F1B2F9">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1034269521" name="Text Box 5" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0DEED262" w14:textId="1E09BE3D" w:rsidR="00756139" w:rsidRPr="00756139" w:rsidRDefault="00756139" w:rsidP="00756139">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00756139">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="48774418" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo4VjcCwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypluNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt66nYRaZJ6pF8fFrcdlqRo3C+AVPS6SSnRBgOVWP2Jf35vP70&#10;lRIfmKmYAiNKehKe3i4/fli0thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdYi&#10;ulbZLM+vsxZcZR1w4T167/sgXSZ8KQUPj1J6EYgqKfYW0unSuYtntlywYu+YrRs+tMHe0YVmjcGi&#10;Z6h7Fhg5uOYfKN1wBx5kmHDQGUjZcJFmwGmm+atptjWzIs2C5Hh7psn/P1j+cNzaJ0dC9w06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLjpdnVTX41p4Rj7POX6/l8HmGyy23rfPguQJNolNThWhJb&#10;7LjxoU8dU2IxA+tGqbQaZf5yIGb0ZJcWoxW6XTf0vYPqhOM46DftLV83WHPDfHhiDleLE6BcwyMe&#10;UkFbUhgsSmpwv97yx3xkHKOUtCiVkhrUMiXqh8FNRFUlY3qTz3P8c6N7NxrmoO8ABTjFt2B5MmNe&#10;UKMpHegXFPIqFsIQMxzLlTSM5l3oNYsPgYvVKiWhgCwLG7O1PEJHniKJz90Lc3ZgOuCOHmDUESte&#10;Ed7nxpverg4BaU/biJz2RA5Uo/jSPoeHEtX953/Kujzn5W8AAAD//wMAUEsDBBQABgAIAAAAIQDo&#10;90Hm2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201RajdEmLCgRui&#10;ch66Y1vtzjTdBSq/3sWLXiZ5eS/vfVMsRtepIw2+FTaQThJQxJXYlmsDb6+ruxkoH5AtdsJk4Js8&#10;LMrrqwJzKyd+oeM21CqWsM/RQBNCn2vtq4Yc+on0xNH7kMFhiHKotR3wFMtdp++TZKodthwXGuzp&#10;uaHqa3twBtpsKSGl9/Xqc+dSSc+bdXbeGHN7My6fQAUaw18YLvgRHcrItJcDW686A/GR8Hsv3nz6&#10;CGpvIJs/gC4L/R++/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDo4VjcCwIAABYEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDo90Hm2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0DEED262" w14:textId="1E09BE3D" w:rsidR="00756139" w:rsidRPr="00756139" w:rsidRDefault="00756139" w:rsidP="00756139">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00756139">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DAB0F95" w14:textId="70039397" w:rsidR="004038C4" w:rsidRPr="00A821E1" w:rsidRDefault="00756139">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A821E1">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5442007D" wp14:editId="5AC64619">
+              <wp:simplePos x="361950" y="142875"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="522952146" name="Text Box 6" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A0EEC70" w14:textId="79914B32" w:rsidR="00756139" w:rsidRPr="00756139" w:rsidRDefault="00756139" w:rsidP="00756139">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00756139">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5442007D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCW48R5DQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayumuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZJ6pF8fJrf9VqRg3C+BVPR6SSnRBgOdWt2Ff3xsvp0&#10;Q4kPzNRMgREVPQpP7xYfP8w7W4oZNKBq4QiCGF92tqJNCLbMMs8boZmfgBUGgxKcZgF/3S6rHesQ&#10;XatslufXWQeutg648B69D0OQLhK+lIKHJym9CERVFHsL6XTp3MYzW8xZuXPMNi0/tcH+oQvNWoNF&#10;z1APLDCyd+0fULrlDjzIMOGgM5Cy5SLNgNNM83fTbBpmRZoFyfH2TJP/f7D88bCxz46E/iv0uMBI&#10;SGd96dEZ5+ml0/GLnRKMI4XHM22iD4THS7Or2/yqoIRj7POX66IoIkx2uW2dD98EaBKNijpcS2KL&#10;HdY+DKljSixmYNUqlVajzG8OxIye7NJitEK/7Ulbv2l/C/URp3IwLNxbvmqx9Jr58MwcbhgHQdWG&#10;Jzykgq6icLIoacD9/Js/5iPxGKWkQ8VU1KCkKVHfDS4kiisZ09u8yPHPje7taJi9vgfU4RSfhOXJ&#10;jHlBjaZ0oF9Rz8tYCEPMcCxX0TCa92GQLr4HLpbLlIQ6siyszcbyCB3pily+9K/M2RPhAVf1CKOc&#10;WPmO9yE33vR2uQ/IflpKpHYg8sQ4ajCt9fReosjf/qesy6te/AIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOj3QebaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTVFqN0SYsKB&#10;G6JyHrpjW+3ONN0FKr/exYteJnl5L+99UyxG16kjDb4VNpBOElDEldiWawNvr6u7GSgfkC12wmTg&#10;mzwsyuurAnMrJ36h4zbUKpawz9FAE0Kfa+2rhhz6ifTE0fuQwWGIcqi1HfAUy12n75Nkqh22HBca&#10;7Om5oepre3AG2mwpIaX39epz51JJz5t1dt4Yc3szLp9ABRrDXxgu+BEdysi0lwNbrzoD8ZHwey/e&#10;fPoIam8gmz+ALgv9H778AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJbjxHkNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOj3QebaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0A0EEC70" w14:textId="79914B32" w:rsidR="00756139" w:rsidRPr="00756139" w:rsidRDefault="00756139" w:rsidP="00756139">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00756139">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C24023" w:rsidRPr="00A821E1">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="21160809" wp14:editId="653F02FB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>430530</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2884170" cy="667385"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="1" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2925,50 +3182,175 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2884170" cy="667385"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1769A7FE" w14:textId="29AB4DFD" w:rsidR="00756139" w:rsidRDefault="00756139">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BDB9F14" wp14:editId="04BB322B">
+              <wp:simplePos x="360680" y="144780"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1249045" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="786723230" name="Text Box 4" descr="OFFICIAL Sensitive">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1249045" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E09B2EB" w14:textId="5521DB0E" w:rsidR="00756139" w:rsidRPr="00756139" w:rsidRDefault="00756139" w:rsidP="00756139">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00756139">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL Sensitive</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2BDB9F14" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:98.35pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhIhM/DwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypluNOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFrc9q1hB+VDA7bk00nOmbISqsbuSv79Zf3h&#10;M2cBha2EAatKflSB3y7fv1t0rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/S6rvOgI&#10;vTXZLM+vsw585TxIFQJ574cgXyZ8rZXEJ62DQmZKTr1hOn06t/HMlgtR7LxwdSNPbYh/6KIVjaWi&#10;Z6h7gYLtffMHVNtIDwE0TiS0GWjdSJVmoGmm+ZtpNrVwKs1C5AR3pin8P1j5eNi4Z8+w/wI9LTAS&#10;0rlQBHLGeXrt2/ilThnFicLjmTbVI5Px0uzqJr+acyYp9vHT9Xw+jzDZ5bbzAb8qaFk0Su5pLYkt&#10;cXgIOKSOKbGYhXVjTFqNsb85CDN6skuL0cJ+27OmKvlsbH8L1ZGm8jAsPDi5bqj0gwj4LDxtmAYh&#10;1eITHdpAV3I4WZzV4H/8zR/ziXiKctaRYkpuSdKcmW+WFhLFlYzpTT7P6c+P7u1o2H17B6TDKT0J&#10;J5MZ89CMpvbQvpKeV7EQhYSVVK7kOJp3OEiX3oNUq1VKIh05gQ9242SEjnRFLl/6V+HdiXCkVT3C&#10;KCdRvOF9yI03g1vtkdhPS4nUDkSeGCcNprWe3ksU+a//Kevyqpc/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA6PdB5toAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNUWo3RJi&#10;woEbonIeumNb7c403QUqv97Fi14meXkv731TLEbXqSMNvhU2kE4SUMSV2JZrA2+vq7sZKB+QLXbC&#10;ZOCbPCzK66sCcysnfqHjNtQqlrDP0UATQp9r7auGHPqJ9MTR+5DBYYhyqLUd8BTLXafvk2SqHbYc&#10;Fxrs6bmh6mt7cAbabCkhpff16nPnUknPm3V23hhzezMun0AFGsNfGC74ER3KyLSXA1uvOgPxkfB7&#10;L958+ghqbyCbP4AuC/0fvvwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAISITPw8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6PdB5toA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E09B2EB" w14:textId="5521DB0E" w:rsidR="00756139" w:rsidRPr="00756139" w:rsidRDefault="00756139" w:rsidP="00756139">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00756139">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL Sensitive</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6686BEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -4022,166 +4404,169 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1857574374">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1226332331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1337268790">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1027213831">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="T1Kn9XhqdiSVoA1h949uQKsyF10iGKX2stdD4u+O4Hs3rj3wvOuAZFKAd80gn0Eg3uO8mIvawK2EqE3IMZdMHw==" w:salt="r+seoUQC1qhP5V+7iQ1Uew=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UwAe1kRGGJaFFT8O14Iga7eEFY9crQqzexfH89u7nikeFfeNchxOG9rU0nUNgbxZm0+cpATXu5l3b0vCWA52eA==" w:salt="TVUMRwy+F4H91+/p0eIO5w=="/>
   <w:defaultTabStop w:val="567"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00137DFE"/>
     <w:rsid w:val="000005E9"/>
     <w:rsid w:val="000008B1"/>
     <w:rsid w:val="00081113"/>
     <w:rsid w:val="000836C3"/>
+    <w:rsid w:val="000C6F94"/>
     <w:rsid w:val="000D6C98"/>
     <w:rsid w:val="000D74CF"/>
     <w:rsid w:val="000F1E89"/>
     <w:rsid w:val="001210F3"/>
     <w:rsid w:val="00137DFE"/>
     <w:rsid w:val="0016488B"/>
     <w:rsid w:val="001B2A3C"/>
     <w:rsid w:val="001F2711"/>
     <w:rsid w:val="00204E47"/>
     <w:rsid w:val="0022027D"/>
     <w:rsid w:val="00224505"/>
     <w:rsid w:val="00250F86"/>
     <w:rsid w:val="0026671D"/>
     <w:rsid w:val="00267ECF"/>
     <w:rsid w:val="002E6AFF"/>
     <w:rsid w:val="00336765"/>
     <w:rsid w:val="003A5B5B"/>
     <w:rsid w:val="003C6721"/>
     <w:rsid w:val="003F0A6A"/>
     <w:rsid w:val="004038C4"/>
     <w:rsid w:val="00433738"/>
     <w:rsid w:val="00443015"/>
     <w:rsid w:val="00447699"/>
     <w:rsid w:val="00453486"/>
     <w:rsid w:val="00482577"/>
     <w:rsid w:val="004C52EA"/>
     <w:rsid w:val="00502305"/>
     <w:rsid w:val="005179DA"/>
     <w:rsid w:val="005758D1"/>
     <w:rsid w:val="00586F06"/>
     <w:rsid w:val="005949B4"/>
     <w:rsid w:val="005C542C"/>
     <w:rsid w:val="005C5678"/>
     <w:rsid w:val="005D6CD5"/>
     <w:rsid w:val="00621EF9"/>
     <w:rsid w:val="00652293"/>
     <w:rsid w:val="00686F38"/>
     <w:rsid w:val="006A2223"/>
     <w:rsid w:val="007543F5"/>
+    <w:rsid w:val="00756139"/>
     <w:rsid w:val="007706E5"/>
     <w:rsid w:val="00772183"/>
     <w:rsid w:val="007906B8"/>
     <w:rsid w:val="007B24F9"/>
     <w:rsid w:val="007C2950"/>
     <w:rsid w:val="007C77F8"/>
     <w:rsid w:val="007D2775"/>
     <w:rsid w:val="0081473C"/>
     <w:rsid w:val="00814B8F"/>
     <w:rsid w:val="00825B9E"/>
     <w:rsid w:val="00826637"/>
     <w:rsid w:val="00826D37"/>
     <w:rsid w:val="0084098C"/>
     <w:rsid w:val="00850847"/>
     <w:rsid w:val="00857C3D"/>
     <w:rsid w:val="00864B73"/>
     <w:rsid w:val="00882427"/>
     <w:rsid w:val="00895C17"/>
     <w:rsid w:val="008971A3"/>
     <w:rsid w:val="008B4D36"/>
     <w:rsid w:val="008B5E9C"/>
     <w:rsid w:val="008C0937"/>
     <w:rsid w:val="008D2D48"/>
     <w:rsid w:val="008D4BE0"/>
     <w:rsid w:val="00905975"/>
     <w:rsid w:val="00924D8B"/>
     <w:rsid w:val="00937522"/>
     <w:rsid w:val="009409D9"/>
     <w:rsid w:val="00964B0B"/>
     <w:rsid w:val="00972D4B"/>
     <w:rsid w:val="00A16C58"/>
     <w:rsid w:val="00A22F9D"/>
     <w:rsid w:val="00A40CFF"/>
     <w:rsid w:val="00A54161"/>
     <w:rsid w:val="00A60FE3"/>
     <w:rsid w:val="00A821E1"/>
     <w:rsid w:val="00A94850"/>
     <w:rsid w:val="00AA79E9"/>
     <w:rsid w:val="00AF0F86"/>
+    <w:rsid w:val="00B0679C"/>
     <w:rsid w:val="00B06840"/>
     <w:rsid w:val="00B23678"/>
     <w:rsid w:val="00B324B7"/>
     <w:rsid w:val="00B720E3"/>
     <w:rsid w:val="00BA26F5"/>
     <w:rsid w:val="00BB319D"/>
     <w:rsid w:val="00C10890"/>
     <w:rsid w:val="00C12663"/>
     <w:rsid w:val="00C24023"/>
     <w:rsid w:val="00C24BC2"/>
     <w:rsid w:val="00C326BC"/>
     <w:rsid w:val="00C33CC2"/>
     <w:rsid w:val="00C74BFE"/>
     <w:rsid w:val="00C91160"/>
     <w:rsid w:val="00CB24FB"/>
     <w:rsid w:val="00CB5CB3"/>
     <w:rsid w:val="00CD793C"/>
     <w:rsid w:val="00D16915"/>
     <w:rsid w:val="00D233DB"/>
     <w:rsid w:val="00D434EC"/>
     <w:rsid w:val="00D50CDA"/>
     <w:rsid w:val="00D91512"/>
     <w:rsid w:val="00D9490F"/>
     <w:rsid w:val="00E156FA"/>
     <w:rsid w:val="00E2239B"/>
@@ -4750,54 +5135,54 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1494876330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:foi@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5107,25 +5492,63 @@
       <vt:variant>
         <vt:lpwstr>mailto:foi@justice.wa.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Freedom of Information - Application for access to documents</dc:title>
   <dc:subject>Freedom of Information</dc:subject>
   <dc:creator/>
   <cp:keywords>Freedom on Information (FOI); Request; Access; Document; Documents; Record; Records; Apply; Application; Form; Department of Justice (DoJ).</cp:keywords>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>2ee4719e,3da5b351,1f2b9dd2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SetDate">
+    <vt:lpwstr>2026-07-13T06:37:46Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Name">
+    <vt:lpwstr>OFFICIAL Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ActionId">
+    <vt:lpwstr>4b1fe66c-dc9a-4524-b729-4c01a1f13695</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_ae763b11-9c1c-4092-a8d5-3a14cad8cc94_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>